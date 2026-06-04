--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5792,57 +5795,57 @@
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
     </row>
     <row r="60" spans="1:34">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
         <v>858045000.0</v>
       </c>
       <c r="C60">
         <v>839882000.0</v>
       </c>
       <c r="D60">
         <v>651630000.0</v>
       </c>
       <c r="E60">
-        <v>645170000.0</v>
+        <v>645140000.0</v>
       </c>
       <c r="F60">
-        <v>870729000.0</v>
+        <v>871884000.0</v>
       </c>
       <c r="G60">
-        <v>843705000.0</v>
+        <v>847308000.0</v>
       </c>
       <c r="H60">
         <v>839911000.0</v>
       </c>
       <c r="I60">
         <v>744152000.0</v>
       </c>
       <c r="J60">
         <v>434496000.0</v>
       </c>
       <c r="K60">
         <v>334975000.0</v>
       </c>
       <c r="L60">
         <v>271335000.0</v>
       </c>
       <c r="M60">
         <v>174802000.0</v>
       </c>
       <c r="N60">
         <v>142984000.0</v>
       </c>
       <c r="O60">
         <v>145859000.0</v>
       </c>
@@ -6023,848 +6026,852 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED62"/>
+  <dimension ref="A1:EE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>209750000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>214773000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>175983000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5866037000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5710799000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5829886000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6525569000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>579000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1853000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>679000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2068000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1923000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4332000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3607000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6620000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9414000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>12350000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9239000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11280000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7794000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3705000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1315000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4065000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2280000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2463000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>722000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2255000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>875000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>337000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>167000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>229000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>272000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>279000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>160000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>255000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>318000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>299000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>167000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>250000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>291000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>274000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>187000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>218000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>177000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>216000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>197000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>207000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>223000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>247000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>241000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>255000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>392000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>318000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>338000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>386000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>447000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>607000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>744000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>700000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>578000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>610000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>760000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>842000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>522978000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>960000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1184000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1234000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>895000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>580119.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>832766.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>708348.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>942000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1018554.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>925286.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>528463.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>473426.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>474109.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>522526.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>427765.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>506861.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>488256.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>540983.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>477555.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>671033.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>661772.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>738410.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>663107.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>868281.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>888839.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1211784.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1038564.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1006341.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>855496.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>989995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DC2">
         <v>900000.0</v>
       </c>
       <c r="DD2">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DE2">
         <v>800000.0</v>
       </c>
       <c r="DF2">
         <v>800000.0</v>
       </c>
       <c r="DG2">
         <v>800000.0</v>
       </c>
       <c r="DH2">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DI2">
         <v>900000.0</v>
       </c>
       <c r="DJ2">
+        <v>900000.0</v>
+      </c>
+      <c r="DK2">
         <v>1000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DR2">
         <v>800000.0</v>
       </c>
       <c r="DS2">
         <v>800000.0</v>
       </c>
       <c r="DT2">
+        <v>800000.0</v>
+      </c>
+      <c r="DU2">
         <v>1000000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>800000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>700000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>800000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>600000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EA2">
         <v>100000.0</v>
       </c>
-      <c r="EB2"/>
+      <c r="EB2">
+        <v>100000.0</v>
+      </c>
       <c r="EC2"/>
       <c r="ED2"/>
+      <c r="EE2"/>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6957,52 +6964,53 @@
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
+      <c r="EE3"/>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7095,470 +7103,472 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>-141086000.0</v>
+      </c>
+      <c r="C5">
         <v>-134996000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-145461000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-159709000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-166311000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-190917000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-153394000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-207992000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-206570000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-188433000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-255443000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-207896000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-187829000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-201690000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-213080000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-131407000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-69374000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>724000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7599000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>15222000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12809000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>20119000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>17542000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7995000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1654000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3895000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6339000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2308000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-10264000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-29186000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-33111000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-28601000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-21166000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5782000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9166000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7397000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>14000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5022000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>22920000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>25592000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>14329000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4081000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2455000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-5388000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5262000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1528000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3409000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5417000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-15485000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-24493000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-20285000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-17895000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>225000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5551000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>8513000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3508000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-99000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7852000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>6336000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6213000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-326000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-97000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1599000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2732000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2746000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3702000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1838000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-5284000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5139000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4366000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-5022000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3989000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-833000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-3722000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-3000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2619000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2680000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-3286000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5057000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6028512.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-5231234.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-4970631.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-4006000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-3659086.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-4305643.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2728000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1635000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4043000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-75967.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1934000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-3430000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-1519000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-120000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-12690.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>448692.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>405139.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-1213949.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-456811.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>158427.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-735097.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-753153.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-1449355.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-2553891.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-3901878.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-4586829.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-4600000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-2700000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
-      <c r="DH5">
+      <c r="DH5"/>
+      <c r="DI5">
         <v>900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DK5">
         <v>1000000.0</v>
       </c>
       <c r="DL5">
+        <v>1000000.0</v>
+      </c>
+      <c r="DM5">
         <v>500000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>300000.0</v>
       </c>
-      <c r="DO5"/>
-      <c r="DP5">
+      <c r="DP5"/>
+      <c r="DQ5">
         <v>-200000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>200000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DT5">
         <v>600000.0</v>
       </c>
-      <c r="DU5"/>
-      <c r="DV5">
+      <c r="DU5">
+        <v>600000.0</v>
+      </c>
+      <c r="DV5"/>
+      <c r="DW5">
         <v>-500000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-100000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>200000.0</v>
       </c>
-      <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
+      <c r="EE5"/>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>565811000.0</v>
       </c>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7599,51 +7609,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7673,106 +7685,107 @@
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
+      <c r="EE6"/>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>5193000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>10756000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>18533000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>2143000.0</v>
       </c>
-      <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
@@ -7819,113 +7832,116 @@
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8">
+        <v>213000.0</v>
+      </c>
+      <c r="C8">
         <v>222000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>228000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>230000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>235000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>241000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>248000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>251000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>254000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>260000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>262000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>266000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>271000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>282000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="Q8">
         <v>294000.0</v>
       </c>
       <c r="R8">
+        <v>294000.0</v>
+      </c>
+      <c r="S8">
         <v>301000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>317000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>319000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7995,213 +8011,214 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>625825000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>623250000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>620681000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>617403000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>615159000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>612917000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>610816000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>604484000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>602720000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>601222000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>598669000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>594569000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>592693000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>590682000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>587678000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>580826000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>578715000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>576406000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>572156000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>565811000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>267804000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>265685000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>262872000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>258336000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>256088000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>253473000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>249476000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>184780000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>184700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>184347000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>184062000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>170749000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>120273000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>120537000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>95816000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>95079000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>94069000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>93984000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>93319000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>92963000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>78504000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>78757000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>78760000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>78769000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>45330000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>32538000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>32535000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>32471000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>32432000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -8231,450 +8248,454 @@
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
+      <c r="EE9"/>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>157602000.0</v>
+      </c>
+      <c r="C10">
         <v>331217000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>120568000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>258343000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>254249000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>597396000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>158337000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>298926000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>347888000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>671630000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>375580000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>515271000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>432598000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>369169000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>388038000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>157260000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>237680000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1230100000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>314019000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>720243000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3724242000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1586451000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>427367000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3108141000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>108733000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>152189000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>126545000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>100732000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>156461000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>164169000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>99977000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>71276000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>107563000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1300409000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1267586000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>65630000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>67293000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>695731000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>773830000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>36830000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>39480000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>293147000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>27658000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>20405000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>24883000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>52470000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>29832000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>30861000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>38931000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>31865000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>40063000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>26499000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>89031000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>32745000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>145051000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>166435000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>236074000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>156882000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>276893000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>65210000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>158708000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>193572000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>87503000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>17424000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>16570000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>82907000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6168000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5227000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>16725000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>129189000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2963000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>27214000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>64552000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>11320000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>101330000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>32590000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>24485000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>101330000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>107471000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>91998887.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>37329642.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>24765506.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>14369000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>7912901.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8101234.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>9121000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>8937000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9522000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8294548.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>14371000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>9757000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>14755000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>22300000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>17560000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>7376434.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7621569.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>9496472.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7612433.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>8766305.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>7191834.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>16516659.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>12430488.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>6922531.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7936028.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5030231.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>8000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>5400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>9900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>6700000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>10700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>14700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>20200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>13100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>11700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>13800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>12800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>14600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>18200000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>9400000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>13900000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>4600000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>11100000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>10000000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>6900000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>6400000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>5400000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>15500000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>16100000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>20500000.0</v>
       </c>
-      <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
+      <c r="EE10"/>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8767,697 +8788,701 @@
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
+      <c r="EE11"/>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>157602000.0</v>
+      </c>
+      <c r="C12">
         <v>1292587000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1093578000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1264358000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>2077486000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1899558000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2024386000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2127346000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2522211000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2179808000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2429542000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2258161000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2216947000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2270907000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2113783000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2281158000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3012839000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2178918000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1574266000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4646189000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2383814000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1241862000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3933720000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>949258000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1004792000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1016492000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1062629000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1238124000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1505039000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1587937000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1422814000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1526425000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2692649000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2374563000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1207314000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1251733000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1632563000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1684139000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>900298000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>905632000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1054731000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>707162000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>583215000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>551260000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>523467000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>512178000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>463878000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>456362000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>396807000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>339884000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>318216000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>610923000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>597782000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>580301000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>166435000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>236074000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>156882000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>276893000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>65210000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>158708000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>193572000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>87503000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>17424000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>16570000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>82907000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6168000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5227000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>16725000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>129189000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2963000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>27214000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>64552000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>11320000.0</v>
       </c>
-      <c r="BW12"/>
-      <c r="BX12">
+      <c r="BX12"/>
+      <c r="BY12">
         <v>32590000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>24485000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>101330000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>107471000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>91998887.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>37329642.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>24765506.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>14369000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>7912901.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>8101234.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>9121000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>8937000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>9522000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>8294548.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>14371000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>9757000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>14755000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>22300000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>17560000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7376434.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7621569.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>9496472.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>7612433.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>8766305.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>7191834.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>16516659.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>12430488.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6922531.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>7936028.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5030231.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>8000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>5400000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>6200000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>9900000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>7300000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>6700000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>10700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>14700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>20200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>13100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>11700000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>13800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>12800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>14600000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>18200000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>9400000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>13900000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>4600000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>11100000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>10000000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>6900000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>6400000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>5400000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>15500000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>16100000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>20500000.0</v>
       </c>
-      <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
+        <v>213000.0</v>
+      </c>
+      <c r="C13">
         <v>222000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>228000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>230000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>236000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>241000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>248000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>251000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>254000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>260000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>262000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>266000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>271000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>282000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="Q13">
         <v>294000.0</v>
       </c>
       <c r="R13">
+        <v>294000.0</v>
+      </c>
+      <c r="S13">
         <v>301000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="U13">
         <v>319000.0</v>
       </c>
       <c r="V13">
+        <v>319000.0</v>
+      </c>
+      <c r="W13">
         <v>326000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="Y13">
         <v>346000.0</v>
       </c>
       <c r="Z13">
+        <v>346000.0</v>
+      </c>
+      <c r="AA13">
         <v>372000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>378000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>379000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>395000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>394000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AG13">
         <v>97000.0</v>
       </c>
       <c r="AH13">
+        <v>97000.0</v>
+      </c>
+      <c r="AI13">
         <v>96000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AK13">
         <v>94000.0</v>
       </c>
       <c r="AL13">
+        <v>94000.0</v>
+      </c>
+      <c r="AM13">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AN13">
         <v>85000.0</v>
       </c>
       <c r="AO13">
         <v>85000.0</v>
       </c>
       <c r="AP13">
         <v>85000.0</v>
       </c>
       <c r="AQ13">
+        <v>85000.0</v>
+      </c>
+      <c r="AR13">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AS13">
         <v>70000.0</v>
       </c>
       <c r="AT13">
-        <v>62000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="AU13">
         <v>62000.0</v>
       </c>
       <c r="AV13">
         <v>62000.0</v>
       </c>
       <c r="AW13">
         <v>62000.0</v>
       </c>
       <c r="AX13">
-        <v>61000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AY13">
         <v>61000.0</v>
       </c>
       <c r="AZ13">
-        <v>56000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="BA13">
         <v>56000.0</v>
       </c>
       <c r="BB13">
         <v>56000.0</v>
       </c>
       <c r="BC13">
         <v>56000.0</v>
       </c>
       <c r="BD13">
+        <v>56000.0</v>
+      </c>
+      <c r="BE13">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="BF13">
         <v>34000.0</v>
       </c>
       <c r="BG13">
         <v>34000.0</v>
       </c>
       <c r="BH13">
         <v>34000.0</v>
       </c>
       <c r="BI13">
         <v>34000.0</v>
       </c>
       <c r="BJ13">
         <v>34000.0</v>
       </c>
       <c r="BK13">
         <v>34000.0</v>
       </c>
       <c r="BL13">
         <v>34000.0</v>
       </c>
       <c r="BM13">
         <v>34000.0</v>
       </c>
       <c r="BN13">
-        <v>30000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BO13">
         <v>30000.0</v>
       </c>
       <c r="BP13">
         <v>30000.0</v>
       </c>
       <c r="BQ13">
         <v>30000.0</v>
       </c>
       <c r="BR13">
         <v>30000.0</v>
       </c>
       <c r="BS13">
         <v>30000.0</v>
       </c>
       <c r="BT13">
         <v>30000.0</v>
       </c>
       <c r="BU13">
         <v>30000.0</v>
       </c>
       <c r="BV13">
         <v>30000.0</v>
       </c>
       <c r="BW13">
         <v>30000.0</v>
       </c>
       <c r="BX13">
         <v>30000.0</v>
       </c>
       <c r="BY13">
         <v>30000.0</v>
       </c>
       <c r="BZ13">
         <v>30000.0</v>
       </c>
       <c r="CA13">
         <v>30000.0</v>
       </c>
       <c r="CB13">
-        <v>29580.0</v>
+        <v>30000.0</v>
       </c>
       <c r="CC13">
         <v>29580.0</v>
       </c>
       <c r="CD13">
         <v>29580.0</v>
       </c>
       <c r="CE13">
+        <v>29580.0</v>
+      </c>
+      <c r="CF13">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29580.0</v>
       </c>
       <c r="CG13">
         <v>29580.0</v>
       </c>
       <c r="CH13">
         <v>29580.0</v>
       </c>
       <c r="CI13">
         <v>29580.0</v>
       </c>
       <c r="CJ13">
         <v>29580.0</v>
       </c>
       <c r="CK13">
         <v>29580.0</v>
       </c>
       <c r="CL13">
         <v>29580.0</v>
       </c>
       <c r="CM13">
         <v>29580.0</v>
       </c>
       <c r="CN13">
         <v>29580.0</v>
       </c>
@@ -9478,704 +9503,708 @@
       </c>
       <c r="CT13">
         <v>29580.0</v>
       </c>
       <c r="CU13">
         <v>29580.0</v>
       </c>
       <c r="CV13">
         <v>29580.0</v>
       </c>
       <c r="CW13">
         <v>29580.0</v>
       </c>
       <c r="CX13">
         <v>29580.0</v>
       </c>
       <c r="CY13">
         <v>29580.0</v>
       </c>
       <c r="CZ13">
         <v>29580.0</v>
       </c>
       <c r="DA13">
         <v>29580.0</v>
       </c>
-      <c r="DB13"/>
+      <c r="DB13">
+        <v>29580.0</v>
+      </c>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>21720222.0</v>
+      </c>
+      <c r="C14">
         <v>22381460.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22841774.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23140000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23776000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24280000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24715000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24980000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25311000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25802000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25991000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26447000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27170000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28086823.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28581236.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28868136.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>29224000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>30261000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31300000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31339000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31535000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32791000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>34596000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34623000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>35970000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>36647789.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37913000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>38977690.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>39496832.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39406507.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35823000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>29218980.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>29180136.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>29138523.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>28242000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>28231731.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28194737.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26657143.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>25740000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25595000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25505000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24852765.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>22090000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>21091000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19927000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18718000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>19042000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18547000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18645000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18513000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17969000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>16661000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16569000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16496000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>10695000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10770000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9653000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9542000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9273000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9349000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9348000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9331000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9231000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9536000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>8918000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>8023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7793000.0</v>
       </c>
       <c r="BP14">
         <v>7793000.0</v>
       </c>
       <c r="BQ14">
         <v>7793000.0</v>
       </c>
       <c r="BR14">
         <v>7793000.0</v>
       </c>
       <c r="BS14">
+        <v>7793000.0</v>
+      </c>
+      <c r="BT14">
         <v>7733000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7789000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7861000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7617000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7509231.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7952000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7865000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7509000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7449000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>7601000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7830000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>7357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7379000.0</v>
       </c>
       <c r="CF14">
         <v>7379000.0</v>
       </c>
       <c r="CG14">
+        <v>7379000.0</v>
+      </c>
+      <c r="CH14">
         <v>7488000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>7366000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>7382000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7606000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>7615000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>7515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7437000.0</v>
       </c>
       <c r="CN14">
         <v>7437000.0</v>
       </c>
       <c r="CO14">
+        <v>7437000.0</v>
+      </c>
+      <c r="CP14">
         <v>7420000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>7449000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>7206000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>7435000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7456000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7280000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>7205000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7346000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7416000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7289000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7081000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7587000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>7531000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>8000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>7742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="DE14">
         <v>8000000.0</v>
       </c>
       <c r="DF14">
+        <v>8000000.0</v>
+      </c>
+      <c r="DG14">
         <v>7500000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>7714000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>8182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8333000.0</v>
       </c>
       <c r="DJ14">
         <v>8333000.0</v>
       </c>
       <c r="DK14">
+        <v>8333000.0</v>
+      </c>
+      <c r="DL14">
         <v>7941000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>8182000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>8276000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>9091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8182000.0</v>
       </c>
       <c r="DP14">
         <v>8182000.0</v>
       </c>
       <c r="DQ14">
+        <v>8182000.0</v>
+      </c>
+      <c r="DR14">
         <v>7778000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>8276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8667000.0</v>
       </c>
       <c r="DT14">
         <v>8667000.0</v>
       </c>
       <c r="DU14">
-        <v>8889000.0</v>
+        <v>8667000.0</v>
       </c>
       <c r="DV14">
         <v>8889000.0</v>
       </c>
       <c r="DW14">
-        <v>8276000.0</v>
+        <v>8889000.0</v>
       </c>
       <c r="DX14">
         <v>8276000.0</v>
       </c>
       <c r="DY14">
+        <v>8276000.0</v>
+      </c>
+      <c r="DZ14">
         <v>9000000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13043000.0</v>
       </c>
       <c r="EB14">
         <v>13043000.0</v>
       </c>
       <c r="EC14">
+        <v>13043000.0</v>
+      </c>
+      <c r="ED14">
         <v>12500000.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>13636000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>266000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>271000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>282000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="Q15">
         <v>294000.0</v>
       </c>
       <c r="R15">
+        <v>294000.0</v>
+      </c>
+      <c r="S15">
         <v>301000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="U15">
         <v>319000.0</v>
       </c>
       <c r="V15">
+        <v>319000.0</v>
+      </c>
+      <c r="W15">
         <v>326000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="Y15">
         <v>346000.0</v>
       </c>
       <c r="Z15">
+        <v>346000.0</v>
+      </c>
+      <c r="AA15">
         <v>372000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>378000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>379000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>395000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>394000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AG15">
         <v>97000.0</v>
       </c>
       <c r="AH15">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AI15">
         <v>96000.0</v>
       </c>
       <c r="AJ15">
-        <v>94000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="AK15">
         <v>94000.0</v>
       </c>
       <c r="AL15">
+        <v>94000.0</v>
+      </c>
+      <c r="AM15">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AN15">
         <v>85000.0</v>
       </c>
       <c r="AO15">
         <v>85000.0</v>
       </c>
       <c r="AP15">
         <v>85000.0</v>
       </c>
       <c r="AQ15">
+        <v>85000.0</v>
+      </c>
+      <c r="AR15">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AS15">
         <v>70000.0</v>
       </c>
       <c r="AT15">
-        <v>62000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="AU15">
         <v>62000.0</v>
       </c>
       <c r="AV15">
         <v>62000.0</v>
       </c>
       <c r="AW15">
         <v>62000.0</v>
       </c>
       <c r="AX15">
-        <v>61000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AY15">
         <v>61000.0</v>
       </c>
       <c r="AZ15">
-        <v>56000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="BA15">
         <v>56000.0</v>
       </c>
       <c r="BB15">
         <v>56000.0</v>
       </c>
       <c r="BC15">
         <v>56000.0</v>
       </c>
       <c r="BD15">
+        <v>56000.0</v>
+      </c>
+      <c r="BE15">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="BF15">
         <v>34000.0</v>
       </c>
       <c r="BG15">
         <v>34000.0</v>
       </c>
       <c r="BH15">
         <v>34000.0</v>
       </c>
       <c r="BI15">
         <v>34000.0</v>
       </c>
       <c r="BJ15">
         <v>34000.0</v>
       </c>
       <c r="BK15">
         <v>34000.0</v>
       </c>
       <c r="BL15">
         <v>34000.0</v>
       </c>
       <c r="BM15">
         <v>34000.0</v>
       </c>
       <c r="BN15">
-        <v>30000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BO15">
         <v>30000.0</v>
       </c>
       <c r="BP15">
         <v>30000.0</v>
       </c>
       <c r="BQ15">
         <v>30000.0</v>
       </c>
       <c r="BR15">
         <v>30000.0</v>
       </c>
       <c r="BS15">
         <v>30000.0</v>
       </c>
       <c r="BT15">
         <v>30000.0</v>
       </c>
       <c r="BU15">
         <v>30000.0</v>
       </c>
       <c r="BV15">
         <v>30000.0</v>
       </c>
       <c r="BW15">
         <v>30000.0</v>
       </c>
       <c r="BX15">
         <v>30000.0</v>
       </c>
       <c r="BY15">
         <v>30000.0</v>
       </c>
       <c r="BZ15">
         <v>30000.0</v>
       </c>
       <c r="CA15">
         <v>30000.0</v>
       </c>
       <c r="CB15">
-        <v>29580.0</v>
+        <v>30000.0</v>
       </c>
       <c r="CC15">
         <v>29580.0</v>
       </c>
       <c r="CD15">
         <v>29580.0</v>
       </c>
       <c r="CE15">
         <v>29580.0</v>
       </c>
       <c r="CF15">
         <v>29580.0</v>
       </c>
       <c r="CG15">
         <v>29580.0</v>
       </c>
       <c r="CH15">
         <v>29580.0</v>
       </c>
       <c r="CI15">
         <v>29580.0</v>
       </c>
       <c r="CJ15">
         <v>29580.0</v>
       </c>
@@ -10208,171 +10237,174 @@
       </c>
       <c r="CT15">
         <v>29580.0</v>
       </c>
       <c r="CU15">
         <v>29580.0</v>
       </c>
       <c r="CV15">
         <v>29580.0</v>
       </c>
       <c r="CW15">
         <v>29580.0</v>
       </c>
       <c r="CX15">
         <v>29580.0</v>
       </c>
       <c r="CY15">
         <v>29580.0</v>
       </c>
       <c r="CZ15">
         <v>29580.0</v>
       </c>
       <c r="DA15">
         <v>29580.0</v>
       </c>
-      <c r="DB15"/>
+      <c r="DB15">
+        <v>29580.0</v>
+      </c>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
+      <c r="EE15"/>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-4506000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>621000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-539728000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>-9338000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
@@ -10383,52 +10415,53 @@
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10521,87 +10554,86 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -10645,51 +10677,53 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10719,96 +10753,97 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>1380157000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1354030000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1615902000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1586950000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1582715000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1716935000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -10869,1630 +10904,1641 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
+        <v>308741000.0</v>
+      </c>
+      <c r="C20">
         <v>297900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297928000.0</v>
       </c>
       <c r="D20">
         <v>297928000.0</v>
       </c>
       <c r="E20">
         <v>297928000.0</v>
       </c>
       <c r="F20">
         <v>297928000.0</v>
       </c>
       <c r="G20">
+        <v>297928000.0</v>
+      </c>
+      <c r="H20">
         <v>309505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309500000.0</v>
       </c>
       <c r="I20">
         <v>309500000.0</v>
       </c>
       <c r="J20">
         <v>309500000.0</v>
       </c>
       <c r="K20">
-        <v>309505000.0</v>
+        <v>309500000.0</v>
       </c>
       <c r="L20">
         <v>309505000.0</v>
       </c>
       <c r="M20">
         <v>309505000.0</v>
       </c>
       <c r="N20">
         <v>309505000.0</v>
       </c>
       <c r="O20">
         <v>309505000.0</v>
       </c>
       <c r="P20">
         <v>309505000.0</v>
       </c>
       <c r="Q20">
         <v>309505000.0</v>
       </c>
       <c r="R20">
         <v>309505000.0</v>
       </c>
       <c r="S20">
         <v>309505000.0</v>
       </c>
       <c r="T20">
         <v>309505000.0</v>
       </c>
       <c r="U20">
         <v>309505000.0</v>
       </c>
       <c r="V20">
         <v>309505000.0</v>
       </c>
       <c r="W20">
         <v>309505000.0</v>
       </c>
       <c r="X20">
         <v>309505000.0</v>
       </c>
       <c r="Y20">
         <v>309505000.0</v>
       </c>
       <c r="Z20">
         <v>309505000.0</v>
       </c>
       <c r="AA20">
         <v>309505000.0</v>
       </c>
       <c r="AB20">
+        <v>309505000.0</v>
+      </c>
+      <c r="AC20">
         <v>307941000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>307464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303270000.0</v>
       </c>
       <c r="AE20">
         <v>303270000.0</v>
       </c>
       <c r="AF20">
-        <v>98723000.0</v>
+        <v>303270000.0</v>
       </c>
       <c r="AG20">
         <v>98723000.0</v>
       </c>
       <c r="AH20">
         <v>98723000.0</v>
       </c>
       <c r="AI20">
         <v>98723000.0</v>
       </c>
       <c r="AJ20">
         <v>98723000.0</v>
       </c>
       <c r="AK20">
         <v>98723000.0</v>
       </c>
       <c r="AL20">
+        <v>98723000.0</v>
+      </c>
+      <c r="AM20">
         <v>98898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36928000.0</v>
       </c>
       <c r="AN20">
         <v>36928000.0</v>
       </c>
       <c r="AO20">
         <v>36928000.0</v>
       </c>
       <c r="AP20">
         <v>36928000.0</v>
       </c>
       <c r="AQ20">
         <v>36928000.0</v>
       </c>
       <c r="AR20">
-        <v>11578000.0</v>
+        <v>36928000.0</v>
       </c>
       <c r="AS20">
         <v>11578000.0</v>
       </c>
       <c r="AT20">
         <v>11578000.0</v>
       </c>
       <c r="AU20">
-        <v>0.0</v>
+        <v>11578000.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
-      <c r="BK20">
-[...1 lines deleted...]
-      </c>
+      <c r="BK20"/>
       <c r="BL20">
         <v>1508000.0</v>
       </c>
       <c r="BM20">
         <v>1508000.0</v>
       </c>
       <c r="BN20">
         <v>1508000.0</v>
       </c>
       <c r="BO20">
+        <v>1508000.0</v>
+      </c>
+      <c r="BP20">
         <v>13843000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>54816000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>57835000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>2325000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>2206000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>2046000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>1933000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>4189000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>1508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403000.0</v>
       </c>
       <c r="BY20">
         <v>3403000.0</v>
       </c>
       <c r="BZ20">
         <v>3403000.0</v>
       </c>
       <c r="CA20">
+        <v>3403000.0</v>
+      </c>
+      <c r="CB20">
         <v>4076000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>3925000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>3945000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>4075000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>4241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403000.0</v>
       </c>
       <c r="CG20">
         <v>3403000.0</v>
       </c>
       <c r="CH20">
         <v>3403000.0</v>
       </c>
       <c r="CI20">
         <v>3403000.0</v>
       </c>
       <c r="CJ20">
         <v>3403000.0</v>
       </c>
       <c r="CK20">
         <v>3403000.0</v>
       </c>
       <c r="CL20">
         <v>3403000.0</v>
       </c>
       <c r="CM20">
         <v>3403000.0</v>
       </c>
       <c r="CN20">
         <v>3403000.0</v>
       </c>
       <c r="CO20">
         <v>3403000.0</v>
       </c>
       <c r="CP20">
         <v>3403000.0</v>
       </c>
       <c r="CQ20">
         <v>3403000.0</v>
       </c>
       <c r="CR20">
         <v>3403000.0</v>
       </c>
       <c r="CS20">
         <v>3403000.0</v>
       </c>
       <c r="CT20">
         <v>3403000.0</v>
       </c>
       <c r="CU20">
         <v>3403000.0</v>
       </c>
       <c r="CV20">
+        <v>3403000.0</v>
+      </c>
+      <c r="CW20">
         <v>3494000.0</v>
       </c>
-      <c r="CW20">
+      <c r="CX20">
         <v>3585000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>3677000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>3768000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>3859000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>3950000.0</v>
       </c>
-      <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
         <v>53</v>
       </c>
       <c r="B21">
+        <v>10813000.0</v>
+      </c>
+      <c r="C21">
         <v>11812000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12502000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13265000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>311992000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15146000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16589000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17518000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>18501000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19741000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>20720000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>331335000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>22998000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>24433000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>25691000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27088000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29290000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>31661000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33148000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>34898000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>36903000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>39660000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>41692000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>43974000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>46766000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>50151000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>52810000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>56153000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>60506000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>66366000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>70719000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>46098000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>47724000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>50521000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>52178000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>64798000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>66633000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>73472000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>28921000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>30088000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>31272000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>32418000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>33577000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10093000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10380000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10709000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2588000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2485000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2464000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2422000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2339000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2337000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2262000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2185000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2035000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2049000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1795000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1562000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1315000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>11111000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1190000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>15292000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>16527000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>16622000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>15545000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>14167000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2215000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2508000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2449000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2325000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2206000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2046000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508000.0</v>
       </c>
       <c r="BW21">
         <v>1508000.0</v>
       </c>
       <c r="BX21">
-        <v>3403000.0</v>
+        <v>1508000.0</v>
       </c>
       <c r="BY21">
         <v>3403000.0</v>
       </c>
       <c r="BZ21">
         <v>3403000.0</v>
       </c>
       <c r="CA21">
         <v>3403000.0</v>
       </c>
       <c r="CB21">
         <v>3403000.0</v>
       </c>
       <c r="CC21">
         <v>3403000.0</v>
       </c>
       <c r="CD21">
+        <v>3403000.0</v>
+      </c>
+      <c r="CE21">
         <v>-3399615981.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403000.0</v>
       </c>
       <c r="CF21">
         <v>3403000.0</v>
       </c>
       <c r="CG21">
         <v>3403000.0</v>
       </c>
       <c r="CH21">
         <v>3403000.0</v>
       </c>
       <c r="CI21">
         <v>3403000.0</v>
       </c>
       <c r="CJ21">
         <v>3403000.0</v>
       </c>
       <c r="CK21">
         <v>3403000.0</v>
       </c>
       <c r="CL21">
         <v>3403000.0</v>
       </c>
       <c r="CM21">
         <v>3403000.0</v>
       </c>
       <c r="CN21">
         <v>3403000.0</v>
       </c>
       <c r="CO21">
         <v>3403000.0</v>
       </c>
       <c r="CP21">
         <v>3403000.0</v>
       </c>
       <c r="CQ21">
         <v>3403000.0</v>
       </c>
       <c r="CR21">
+        <v>3403000.0</v>
+      </c>
+      <c r="CS21">
         <v>3899755.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4027228.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>4306283.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>3403000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>4332234.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4210126.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>5175993.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5216929.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>4509618.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3932776.0</v>
       </c>
-      <c r="DB21"/>
       <c r="DC21"/>
-      <c r="DD21">
+      <c r="DD21"/>
+      <c r="DE21">
         <v>4200000.0</v>
       </c>
-      <c r="DE21"/>
       <c r="DF21"/>
-      <c r="DG21">
+      <c r="DG21"/>
+      <c r="DH21">
         <v>5000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>5100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>4300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>5800000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>5400000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>4700000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>4000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>5400000.0</v>
       </c>
-      <c r="DO21"/>
-      <c r="DP21">
+      <c r="DP21"/>
+      <c r="DQ21">
         <v>3600000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2900000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>3000000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>2700000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2900000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2200000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DX21">
         <v>2200000.0</v>
       </c>
       <c r="DY21">
+        <v>2200000.0</v>
+      </c>
+      <c r="DZ21">
         <v>1800000.0</v>
       </c>
-      <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
+      <c r="EE21"/>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-2056141000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2157640000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-883591000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-582254000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-739599000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-625677000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-394577000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-406017000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>218789000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-272171000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>238458000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2077000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1204000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1483000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7186000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14002000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>16767000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>7955000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5794000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>29951000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30217000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>31233000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31548000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>31638000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>29922000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>30050000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>128000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>292000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>364000.0</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
       <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
         <v>1299000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>76000.0</v>
       </c>
-      <c r="AN22">
-[...1 lines deleted...]
-      </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
         <v>54000.0</v>
       </c>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="AW22">
         <v>116000.0</v>
       </c>
       <c r="AX22">
-        <v>1236000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="AY22">
         <v>1236000.0</v>
       </c>
       <c r="AZ22">
+        <v>1236000.0</v>
+      </c>
+      <c r="BA22">
         <v>1392000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1356000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>838000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>861000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2958000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3954000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2671000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2460000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>933000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1191000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1295000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1071000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1247000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1285000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2053000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2500000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3755000.0</v>
       </c>
-      <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
-      <c r="BU22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>267000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>531000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>318000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>35000.0</v>
       </c>
-      <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>1093000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>558000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1311000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>347000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2899000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5012000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2497000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>226000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>50000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>270000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>41000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1150000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1837000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2235000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2361000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3089000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1442000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1328000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>918000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1062000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>980000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>940000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>17000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>60000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>74000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>445000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>439000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>618000.0</v>
       </c>
-      <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>7112399000.0</v>
+      </c>
+      <c r="C23">
         <v>7560205000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7172344000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7229844000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7013013000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7622342000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7549336000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7530280000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7437117000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7927437000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7535543000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7458625000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>6868256000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6659225000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6747410000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6728178000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6887239000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7609658000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6690650000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7051812000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9790123000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7264515000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6092074000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8779026000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5843865000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6180926000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6182890000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6101072000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6050042000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6182765000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>5835067000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4169159000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4301693000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5417963000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5228332000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4019693000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3985596000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4213329000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4006419000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3144166000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3071742000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2960234000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2529705000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2309983000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2275092000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2108063000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2054031000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1923333000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1890557000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1806959000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1691989000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1659938000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1740299000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1763270000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1648898000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1528682000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1597617000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1359205000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1275481000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1074480000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1183403000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1129655000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1029766000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>961301000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>981910000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>916145000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>834777000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>819515000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>890499000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>859125000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>710236000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>781734000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>810535000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>686080000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>754511000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>666724000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>729426000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>754511000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>740921000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>746809787.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>745439958.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>755283415.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>775839000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>768677069.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>795760717.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>808420000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>780799000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>757533000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>759745503.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>782100000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>772285000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>774876000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>739355000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>672849000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>607648460.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>586571119.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>565857797.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>550911810.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>523183063.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>521771828.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>509806793.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>504646140.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>505590430.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>506819982.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>509000784.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>511300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>511200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>496300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>475100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>473500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>418400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>421300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>405400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>407600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>404600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>374800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>370200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>369900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>388000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>342100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>309700000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>314800000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>264200000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>265200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>281300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>279700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>274100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>266600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>226500000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>161400000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>160800000.0</v>
       </c>
-      <c r="EB23"/>
       <c r="EC23"/>
       <c r="ED23"/>
+      <c r="EE23"/>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24">
+        <v>33507000.0</v>
+      </c>
+      <c r="C24">
         <v>33482000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>33456000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>33431000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>33405000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>33380000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>33354000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>33329000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>33373000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>33614000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>33873000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>34178000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>34543000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>34977000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>36028000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>16616000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>91386000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>92274000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>92834000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>93634000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>95336000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>96760000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>98224000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>209781000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>211353000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>407070000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>197305000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>356378000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>111383000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>320276000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>87152000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>112870000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>401349000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>1398953000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>85533000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>369680000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>587416000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>96336000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>92460000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>12358000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>12391000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>12422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10310000.0</v>
       </c>
       <c r="AR24">
         <v>10310000.0</v>
       </c>
       <c r="AS24">
         <v>10310000.0</v>
       </c>
       <c r="AT24">
         <v>10310000.0</v>
       </c>
       <c r="AU24">
         <v>10310000.0</v>
       </c>
       <c r="AV24">
         <v>10310000.0</v>
       </c>
       <c r="AW24">
         <v>10310000.0</v>
       </c>
       <c r="AX24">
         <v>10310000.0</v>
       </c>
       <c r="AY24">
         <v>10310000.0</v>
       </c>
@@ -12502,376 +12548,379 @@
       <c r="BA24">
         <v>10310000.0</v>
       </c>
       <c r="BB24">
         <v>10310000.0</v>
       </c>
       <c r="BC24">
         <v>10310000.0</v>
       </c>
       <c r="BD24">
         <v>10310000.0</v>
       </c>
       <c r="BE24">
         <v>10310000.0</v>
       </c>
       <c r="BF24">
         <v>10310000.0</v>
       </c>
       <c r="BG24">
         <v>10310000.0</v>
       </c>
       <c r="BH24">
         <v>10310000.0</v>
       </c>
       <c r="BI24">
-        <v>32310000.0</v>
+        <v>10310000.0</v>
       </c>
       <c r="BJ24">
         <v>32310000.0</v>
       </c>
       <c r="BK24">
         <v>32310000.0</v>
       </c>
       <c r="BL24">
+        <v>32310000.0</v>
+      </c>
+      <c r="BM24">
         <v>119310000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>108610000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>33610000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>51310000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>87060000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>111260000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>62310000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>142335000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>122835000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>65310000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>75310000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>78310000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>91610000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>95610000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>96010000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>109396000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>124875000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>140065000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>145065000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>170015000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>205740000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>218060000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>239610000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>236560000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>213463000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>191558000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>229173000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>233784000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>229667000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>190695000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>132195000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>135090000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>121886000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>124428000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>134067000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>136352000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>123583000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>121860000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>123383000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>139738000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>147655000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>152483000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>34178000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34543000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>34977000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>36028000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>16616000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>91386000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>92274000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>92834000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>93634000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>95336000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>96760000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>98224000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>209781000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>211353000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>407070000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>215838000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>356378000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>111383000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>320276000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>88963000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>112870000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>401349000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1398953000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>85533000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>369680000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>587416000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>96336000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>92460000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12358000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12391000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12422000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10310000.0</v>
       </c>
       <c r="AS25">
         <v>10310000.0</v>
       </c>
       <c r="AT25">
         <v>10310000.0</v>
       </c>
       <c r="AU25">
         <v>10310000.0</v>
       </c>
       <c r="AV25">
         <v>10310000.0</v>
       </c>
       <c r="AW25">
         <v>10310000.0</v>
       </c>
       <c r="AX25">
         <v>10310000.0</v>
       </c>
       <c r="AY25">
         <v>10310000.0</v>
       </c>
       <c r="AZ25">
         <v>10310000.0</v>
       </c>
       <c r="BA25">
         <v>10310000.0</v>
       </c>
       <c r="BB25">
         <v>10310000.0</v>
       </c>
       <c r="BC25">
         <v>10310000.0</v>
       </c>
       <c r="BD25">
         <v>10310000.0</v>
       </c>
       <c r="BE25">
         <v>10310000.0</v>
       </c>
       <c r="BF25">
         <v>10310000.0</v>
       </c>
       <c r="BG25">
         <v>10310000.0</v>
       </c>
       <c r="BH25">
         <v>10310000.0</v>
       </c>
-      <c r="BI25"/>
+      <c r="BI25">
+        <v>10310000.0</v>
+      </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12901,233 +12950,236 @@
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
+      <c r="EE25"/>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26">
+        <v>1299421000.0</v>
+      </c>
+      <c r="C26">
         <v>1338709000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1357151000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1397613000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1442855000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1512091000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1774313000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1759486000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1814140000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1886021000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1840819000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1951996000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1864276000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17148000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1924551000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2000400000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2090765000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1833733000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1921568000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1981852000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>135344000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>209835000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>270760000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>178110000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>121715000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>380579000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1017529000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1558065000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1701893000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1881691000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2031935000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2143697000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2300370000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2227376000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2143271000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2272837000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2301579000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1951605000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>2874814000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2762755000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2749826000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2418028000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2241509000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2073894000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2063676000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1871430000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1846122000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1717516000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1676253000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1591786000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1473840000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1459878000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1569621000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1641250000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1443673000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>152503000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1289691000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1130610000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>933658000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>941436000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -13157,52 +13209,53 @@
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13295,526 +13348,532 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>-98094000.0</v>
+      </c>
+      <c r="C28">
         <v>-297735000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-78112000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-109912000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-220844000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-564016000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>252017000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-265597000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-283515000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-638016000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-328707000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-251093000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-355055000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-334192000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-352010000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-140644000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-146294000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1137826000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-215992000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-626609000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-3628906000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1489691000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-329143000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2898360000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>819620000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>254881000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>735312000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>255646000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-45078000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>156107000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>414745000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>41594000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>293786000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>98544000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>222481000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>304050000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>520123000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-599395000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>413748000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>519714000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>446537000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-223830000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>533659000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>536183000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>265064000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>60061000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>467889000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>354927000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>188905000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>235694000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>176393000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>68936000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-64045000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>208868000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-97341000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-117811000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-201166000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-128121000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-247528000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-24218000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-114611000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-154734000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-46289000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>110188000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>99447000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-38885000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>85628000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>90189000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>116794000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-44951000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>144720000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>251014000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>82972000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>67214000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-5320000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>59020000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>76657000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>5086000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>7318000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>50924676.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>118838404.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>135516272.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>217783000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>221366008.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>238764719.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>260262000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>260173000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>239045000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>217091287.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>260882000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>281730000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>281015000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>260014000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>225123000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>197889793.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>169795139.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>153261618.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>154847344.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>130024573.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>132051424.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>108543179.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>114291374.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>137070885.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>144639232.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>150414687.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>147800000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>158900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>141500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>123300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>128000000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>83200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>95100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>80900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>80000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>99000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>76500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>74200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>76000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>91800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>77100000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>58200000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>57500000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>47600000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>41100000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>57300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>60700000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>54800000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>47100000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-11100000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-13400000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-17400000.0</v>
       </c>
-      <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
         <v>61</v>
       </c>
       <c r="B29">
+        <v>910969000.0</v>
+      </c>
+      <c r="C29">
         <v>888017000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>900501000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>967435000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>848110000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>810566000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1250236000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>799083000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>804255000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>763406000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>698503000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>942530000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>751338000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>694317000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>681198000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>740725000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>854470000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>917789000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>963563000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>968777000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>929502000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>908434000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>931173000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1035903000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1729665000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13879,611 +13938,615 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>36127000.0</v>
+      </c>
+      <c r="C30">
         <v>36174000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>187756000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>174210000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>37081000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>173584000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>183559000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>182933000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>197359000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>211961000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>206674000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>220462000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>190795000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>210038000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>228671000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>16818000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>254512000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>255698000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>282304000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16230000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17429000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17133000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>16628000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17545000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16958000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18687000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19722000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20281000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>22076000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22016000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>17825000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17604000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>21089000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>19380000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>27689000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>26907000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>28260000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>17199000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24605000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22018000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>21413000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>18689000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19471000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>17318000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>16884000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15426000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>14387000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>13743000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13941000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>12689000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>13120000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15406000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>15416000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>13054000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14846000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>19067000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14963000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>14074000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>11111000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>16259000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>15292000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>16527000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16622000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>15545000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>14167000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>13843000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>54816000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>57835000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>19410000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14473000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4003000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3900000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4189000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4233000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3906000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3769000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4233000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4076000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>3924692.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3945497.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4075155.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4241000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>3896671.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3634508.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3862000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3849000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3508000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3192269.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3575000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3932000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3723000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3983000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4160000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4320514.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3899755.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4027228.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4306283.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4750792.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4332234.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4210126.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5175993.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>5216929.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>4509618.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>3932776.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>4600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>5000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>4200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>5200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>5100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>4300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>5800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>5400000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>5000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>2900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>3000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>2700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>2900000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>2200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DX30">
         <v>2200000.0</v>
       </c>
       <c r="DY30">
+        <v>2200000.0</v>
+      </c>
+      <c r="DZ30">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="EA30">
         <v>1500000.0</v>
       </c>
-      <c r="EB30"/>
+      <c r="EB30">
+        <v>1500000.0</v>
+      </c>
       <c r="EC30"/>
       <c r="ED30"/>
+      <c r="EE30"/>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>347017000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>341292000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>325402000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>309974000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>387516000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>424289000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>484349000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>528076000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>530740000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>487758000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>462509000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>492508000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>472643000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>445041000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>473107000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>477596000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>455299000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>452211000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>397825000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>370163000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>299115000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>297279000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>288484000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>283595000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>266692000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>246392000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>199416000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>269126000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>265653000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>245087000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>220231000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>200830000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>187599000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>194488000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>161396000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>172214000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>166733000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>153196000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>140217000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>140645000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>125698000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>141113000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>143809000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>143824000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>103650000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>85540000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>83996000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>79262000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>76656000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -14513,52 +14576,53 @@
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
+      <c r="EE31"/>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -14651,557 +14715,561 @@
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
+      <c r="EE32"/>
     </row>
-    <row r="33" spans="1:134">
+    <row r="33" spans="1:135">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>6918670000.0</v>
+      </c>
+      <c r="C33">
         <v>6231444000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5891010000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5791276000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7013013000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5371272000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5466219000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5322961000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5112412000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5193265000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5149061000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4808621000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4419300000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2494439000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2505828000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2601092000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4336305000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4324114000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4218915000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5453834000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5116304000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>4852298000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4825256000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4820955000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4867922000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1947840000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>5136522000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2097826000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2203268000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2416542000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4201008000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2317110000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2475488000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2405659000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2805997000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2573864000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2609451000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2269210000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2295638000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2208829000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2134078000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1838191000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1794494000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1699585000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1697688000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1558709000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1516932000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1436616000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1410796000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1386399000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1339416000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1328602000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1113970000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1150072000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1055543000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1347401000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1342476000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1187360000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>984514000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>998159000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1008436000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>920791000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>925736000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>927255000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>949795000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>819071000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>814766000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>759472000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>815939000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>710526000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>692800000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>750517000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>742083000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>670571000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>21409000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>630228000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>701172000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>648948000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>629374000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>650886208.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>704164819.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>726442754.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>757229000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>756867497.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>784024975.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>795437000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>768013000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>744503000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>748258686.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>764154000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>758596000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>756398000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>713072000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>651129000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>595951512.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>575049795.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>552334097.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>538993094.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>509665966.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>510247760.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>489080008.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>487039659.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>493450970.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>494374336.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>500037777.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>498700000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>500800000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>485900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>461300000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>461000000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>406700000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>405500000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>386400000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>381600000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>386100000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>358400000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>352400000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>351700000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>368400000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>320300000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>297400000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>297900000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>256900000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>251200000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>269100000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>270200000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>265500000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>259000000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>209200000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>143800000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>138800000.0</v>
       </c>
-      <c r="EB33"/>
       <c r="EC33"/>
       <c r="ED33"/>
+      <c r="EE33"/>
     </row>
-    <row r="34" spans="1:134">
+    <row r="34" spans="1:135">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>288975000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-      <c r="AN34">
+      <c r="AN34"/>
+      <c r="AO34">
         <v>2234000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>2057000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2338000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>4338000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>13609000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>11968000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>14552000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>10742000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>8809000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>5857000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>15580000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>9477000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>13456000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>8257000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>12634000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>28119000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>30345000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>19063000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>10901000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>11704000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>13697000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -15231,922 +15299,927 @@
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
+      <c r="EE34"/>
     </row>
-    <row r="35" spans="1:134">
+    <row r="35" spans="1:135">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>6235722000.0</v>
+      </c>
+      <c r="C35">
         <v>356099000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>418943000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>291450000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6180781000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>326959000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>457646000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>333516000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>298311000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>262100000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>33873000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>34178000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>34543000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>6000092000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6102270000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>16616000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>91386000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>92274000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>92255000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>93634000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>95336000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>96760000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>98224000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>209781000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>211353000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>213070000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>215838000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>209765000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>99800000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>88983000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>88963000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>85580000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>85572000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>85552000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>85533000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>92514000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>92497000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>92479000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>97060000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>119358000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>19822000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>69422000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>19784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17641000.0</v>
       </c>
       <c r="AS35">
         <v>17641000.0</v>
       </c>
       <c r="AT35">
         <v>17641000.0</v>
       </c>
       <c r="AU35">
         <v>17641000.0</v>
       </c>
       <c r="AV35">
         <v>17641000.0</v>
       </c>
       <c r="AW35">
         <v>17641000.0</v>
       </c>
       <c r="AX35">
         <v>17641000.0</v>
       </c>
       <c r="AY35">
         <v>17641000.0</v>
       </c>
       <c r="AZ35">
         <v>17641000.0</v>
       </c>
       <c r="BA35">
+        <v>17641000.0</v>
+      </c>
+      <c r="BB35">
         <v>17891000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>21641000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>23029000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>24341000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>26775000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>24760000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>24959000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>35325000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>35522000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>36095000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>36293000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>123355000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>112728000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>37828000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>114378000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>91328000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>115553000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>76917000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>146628000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>224836000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>107976000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>113938000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>10300000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>96727000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>98408000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>99592000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>131269000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>17057168.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>146040594.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>146686212.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>128250000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>207199069.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>219949034.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>242262000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>137876000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>12416000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>12416326.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>12047000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>11708000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>11220000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>11829000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>12395000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>11343681.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>12261420.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>11296136.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>11731381.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>11014816.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>2458595.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>1664376.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>124877782.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>1901867.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>1581531.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>1553582.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>110200000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>100600000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>103600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>1000000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>2400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>65700000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>63900000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>62600000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>52900000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>4500000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>5800000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>2500000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>3600000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>36000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>2800000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>1800000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>10300000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>1400000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>2000000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>1600000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>1900000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>61500000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>1600000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>12500000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>2100000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>1400000.0</v>
       </c>
-      <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
+      <c r="EE35"/>
     </row>
-    <row r="36" spans="1:134">
+    <row r="36" spans="1:135">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
+        <v>-4593696000.0</v>
+      </c>
+      <c r="C36">
         <v>472011000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>354587000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>314434000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6459285000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>333133000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>296084000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>304502000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>309089000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>304265000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>320537000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>296544000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>299774000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-2494439000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2505828000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>209187000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>256372000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>238769000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>204990000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>212688000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>234335000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>210024000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>212393000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>235194000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>213926000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>4062210000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>205069000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>3487591000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3256539000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3225792000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>177421000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1186949000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1046148000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1090694000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>158855000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>691944000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>645117000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>692074000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>112900000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>84286000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>94708000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>527380000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>71017000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>70293000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>49378000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>43032000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>57481000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>53405000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>46811000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>47534000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>68467000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>60862000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>45816000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>54013000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>27347000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>25941000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>33857000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>38111000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>32373000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>37573000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>32963000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>38671000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>30799000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>32793000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>40023000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>35563000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>34115000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>44981000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>36071000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>30668000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>36840000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>70670000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>88375000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>135043000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>-180906000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>74662000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>129220000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>76298000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>63686000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>27097904.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>27285259.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>28094436.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>29798000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>30035486.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>30362530.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>30172000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>29477000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>29457000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>26733809.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>29568000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>30350000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>30808000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>28053000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>24327000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>23457589.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>19537380.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>20241197.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>18534123.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>20942671.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>9471732.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>9421437.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>9958348.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>11409719.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>11691795.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>12127881.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>15500000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>14400000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>8300000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>12900000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>12000000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>7300000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>6700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>7600000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>7400000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>6400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>6300000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>6800000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>6300000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>11700000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>6100000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>4800000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DT36">
         <v>4400000.0</v>
       </c>
       <c r="DU36">
+        <v>4400000.0</v>
+      </c>
+      <c r="DV36">
         <v>4500000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>4900000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>41000000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>3100000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>4000000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>1900000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>2000000.0</v>
       </c>
-      <c r="EB36"/>
       <c r="EC36"/>
       <c r="ED36"/>
+      <c r="EE36"/>
     </row>
-    <row r="37" spans="1:134">
+    <row r="37" spans="1:135">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-631000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-551000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-207000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-30000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>665000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>322000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>642000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>1155000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>1490000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>1092000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>1536000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>3603000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>3787000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>3762000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>4305000.0</v>
       </c>
-      <c r="AA37"/>
-      <c r="AB37">
+      <c r="AB37"/>
+      <c r="AC37">
         <v>3508000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>3528000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>3267000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>3574000.0</v>
       </c>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -16187,51 +16260,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -16261,1870 +16336,1880 @@
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
+      <c r="EE37"/>
     </row>
-    <row r="38" spans="1:134">
+    <row r="38" spans="1:135">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38">
+        <v>5296322000.0</v>
+      </c>
+      <c r="C38">
         <v>5530685000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5334351000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5212946000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7013013000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5158240000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>31385000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>4914210000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>5010635000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>4963068000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4636815000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4215423000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1743039000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1742004000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1996485000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1901206000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>10063380000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9212875000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9633542000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>11942330000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>9169796000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>8051555000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>10657618000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7750320000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>8128766000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8206931000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>8198898000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8253310000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8599307000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8380983000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6486269000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>6777181000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7823622000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7655513000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>6593557000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6595047000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6482539000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>216000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5277264000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5199026000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4798425000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4219434000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>3840495000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3828211000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3499729000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3496230000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3260266000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3233816000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3090048000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2881211000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2878886000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2998071000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>3107108000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2785363000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2517194000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2584551000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2190650000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1913212000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1722738000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1828792000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1669290000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1558658000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1482136000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1509163000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1279742000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1223819000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1131382000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1251092000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1095650000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>985288000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>1038243000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1000532000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>865996000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>224123000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>858965000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>926509000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>956826000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>954225000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>970249106.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>996289078.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1032572803.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1063283943.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>492203675.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>476776626.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>468921318.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>433798726.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>422279767.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>399170579.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>397250788.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>381167838.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>377971158.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>368317005.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>365991741.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>366649959.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>228001000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>210238000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>186920000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>354004696.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>168896000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>162657000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>165134000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>339880298.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>171292000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>189320000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>321500000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>317500000.0</v>
       </c>
-      <c r="DD38"/>
-      <c r="DE38">
+      <c r="DE38"/>
+      <c r="DF38">
         <v>299500000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>278400000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>282100000.0</v>
       </c>
-      <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
-      <c r="DO38">
+      <c r="DO38"/>
+      <c r="DP38">
         <v>255200000.0</v>
       </c>
-      <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
-      <c r="DZ38">
+      <c r="DZ38"/>
+      <c r="EA38">
         <v>84600000.0</v>
       </c>
-      <c r="EA38">
+      <c r="EB38">
         <v>82000000.0</v>
       </c>
-      <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
+      <c r="EE38"/>
     </row>
-    <row r="39" spans="1:134">
+    <row r="39" spans="1:135">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-134856000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>189722000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>330681000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>378182000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>698710000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>398862000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>537603000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>455032000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>389339000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>406017000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-218789000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15264000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>17007000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>10513000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>7482000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>10201000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>11270000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8328000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>6806000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>9727000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3209607000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>9476000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2920895000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2588369000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2239108000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>27906000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>411410000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>282176000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>298566000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>28392000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>210826000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>97505000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>283296000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>9443000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>10434000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>10014000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>45899000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>9360000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>7712000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>8826000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9003000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>9495000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>8452000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>9656000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>9812000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>150194000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>109654000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-143802000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-193766000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>354328000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>358889000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>355542000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>355915000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>346783000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>349901000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>363047000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>381156000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>396844000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>406420000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>422542000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>455474000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>425724000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>447605000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>455346000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>474001000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>521764000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>494008000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>492329000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>490655000.0</v>
       </c>
-      <c r="BW39"/>
-      <c r="BX39">
+      <c r="BX39"/>
+      <c r="BY39">
         <v>437987000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>504089000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>446633000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>414307000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>427446889.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>453315699.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>449153366.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>470803493.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
-      <c r="CR39">
+      <c r="CR39"/>
+      <c r="CS39">
         <v>561619570.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>539461424.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>525152862.0</v>
       </c>
-      <c r="CU39"/>
-      <c r="CV39">
+      <c r="CV39"/>
+      <c r="CW39">
         <v>497423598.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>477967993.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>476805553.0</v>
       </c>
-      <c r="CY39"/>
-      <c r="CZ39">
+      <c r="CZ39"/>
+      <c r="DA39">
         <v>484541078.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>490326844.0</v>
       </c>
-      <c r="DB39"/>
       <c r="DC39"/>
-      <c r="DD39">
+      <c r="DD39"/>
+      <c r="DE39">
         <v>477400000.0</v>
       </c>
-      <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
-      <c r="DH39">
+      <c r="DH39"/>
+      <c r="DI39">
         <v>396800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>377600000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>372600000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>377000000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>349200000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>343400000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>342600000.0</v>
       </c>
-      <c r="DO39"/>
-      <c r="DP39">
+      <c r="DP39"/>
+      <c r="DQ39">
         <v>315000000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>292200000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>292700000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>253200000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>247700000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>265700000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>266900000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>262200000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>255800000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>206800000.0</v>
       </c>
-      <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
+      <c r="EE39"/>
     </row>
-    <row r="40" spans="1:134">
+    <row r="40" spans="1:135">
       <c r="A40" t="s">
         <v>72</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>6350394000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5886947000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6005246000.0</v>
       </c>
-      <c r="E40"/>
-      <c r="F40">
+      <c r="F40"/>
+      <c r="G40">
         <v>6516418000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5875085000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6431516000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6368344000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6936055000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6838045000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6516726000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6117469000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5579126000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5790937000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5520296000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6032447000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6691227000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5725932000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>6079692000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>8858850000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>6352477000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5144619000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>7735004000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>4106831000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4517605000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4467661000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4775214000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4970307000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4936447000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4564825000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3521633000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3340497000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3513645000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3301489000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3153219000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2872231000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3663137000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2478391000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2252568000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2271840000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-229000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1694307000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1543515000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1768208000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1811263000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1380859000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1367697000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1506563000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1396180000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1331927000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1435863000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1571170000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1375114000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1453433000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1371112000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1469712000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1241229000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1161667000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>951162000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>1062923000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1016052000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>912133000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>759529000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>800319000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>820964000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>665921000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>675116000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>703790000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>711590000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>511949000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>453496000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>593923000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>522978000.0</v>
       </c>
-      <c r="BW40"/>
-      <c r="BX40">
+      <c r="BX40"/>
+      <c r="BY40">
         <v>521661000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>579579000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>599655000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>538169000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>553066495.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>540425076.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>550498494.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>541041000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>493869588.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>501143254.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>489535000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>461581000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>461250000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>483167793.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>459111000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>435553000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>432928000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>409376000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>382642000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>355779753.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>362110847.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>358882877.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>342957168.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>338781878.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>336813416.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>339655672.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>333979147.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>318653721.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>313264681.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>313225812.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>313900000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>304800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>307100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>298400000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>293500000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>283900000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>269500000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>264100000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>259300000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>246300000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>240100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>235500000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>232600000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>233500000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>203900000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>200600000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>193500000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>171800000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>173000000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>176300000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>174700000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>176200000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>177400000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>174900000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>121000000.0</v>
       </c>
-      <c r="EA40">
+      <c r="EB40">
         <v>122800000.0</v>
       </c>
-      <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
+      <c r="EE40"/>
     </row>
-    <row r="41" spans="1:134">
+    <row r="41" spans="1:135">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>299000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>279000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>366000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>397000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>551000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>405000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>690000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>741000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>779000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="X41">
         <v>100000.0</v>
       </c>
       <c r="Y41">
         <v>100000.0</v>
       </c>
       <c r="Z41">
         <v>100000.0</v>
       </c>
       <c r="AA41">
         <v>100000.0</v>
       </c>
       <c r="AB41">
         <v>100000.0</v>
       </c>
       <c r="AC41">
         <v>100000.0</v>
       </c>
       <c r="AD41">
+        <v>100000.0</v>
+      </c>
+      <c r="AE41">
         <v>155314000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>17400000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>90743000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>116144000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>67660000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>80345000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>66581000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>114201000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>82070000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>53784000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>65949000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>51677000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>30185000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>37376000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>30918000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>38027000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>22970000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14967000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>22268000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>11901000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>15627000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>17266000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>20591000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>14718000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>59405000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>75535000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>23820000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>23178000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>20090000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>23919000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>26835000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>19331000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>17875000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>19054000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>22387000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>25399000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>15063000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>16889000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>17451000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>22185000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>15307000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>17016000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>11611000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>16212000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>49080000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>36470000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>6425000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4242000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4816000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>5514000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>7329000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>6809000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2330000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2098000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2477000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2815000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3180000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>2834000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2890000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2939000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>2475000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2215000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1708000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>2369000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2873000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2015000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2923000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2035000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2394000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2329000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>3347000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>2876000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>2534000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>2908000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>2437000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>2543000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
+      <c r="EE41"/>
     </row>
-    <row r="42" spans="1:134">
+    <row r="42" spans="1:135">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>651591000.0</v>
+      </c>
+      <c r="C42">
         <v>642780000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>643448000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>641162000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>639005000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>635540000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>638554000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>630103000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>628234000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>624502000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>628156000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>618882000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>616307000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>613857000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>612568000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>610536000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>608404000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>606498000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>603624000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>597024000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>595567000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>593229000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>590892000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>589281000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>587285000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>584491000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>580381000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>578702000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>571450000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>567800000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>563822000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>266133000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>264019000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>261249000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>258070000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>256088000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>253473000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>249476000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>184780000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>184700000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>184347000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>184062000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>170439000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>119963000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>120227000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>95506000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>94352000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>93342000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>93257000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>92592000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>91940000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>77295000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>77472000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>77198000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>76514000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>42541000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>29676000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>29502000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>28713000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>28110000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>28089000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>27997000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>27936000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>26643000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>26579000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>17752000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>17527000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>16668000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>16573000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>16473000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16283000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>15671000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>15244000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>14985000.0</v>
       </c>
-      <c r="BW42"/>
-      <c r="BX42">
+      <c r="BX42"/>
+      <c r="BY42">
         <v>13785000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>13501000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>13281000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>13173000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>12648598.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>12558191.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>12367431.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>12378000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>12367275.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>12262602.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>12144000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>12122000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>12269000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>12240590.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>12458000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>12374000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>12337000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>12331000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>12170000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>12168846.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>12167583.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>12056409.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>12343968.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>12472560.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>12131292.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12137232.0</v>
       </c>
       <c r="CX42">
         <v>12137232.0</v>
       </c>
       <c r="CY42">
+        <v>12137232.0</v>
+      </c>
+      <c r="CZ42">
         <v>12155010.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>12142971.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>12110682.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>13300000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>13100000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13100000.0</v>
       </c>
       <c r="DF42">
         <v>13100000.0</v>
       </c>
       <c r="DG42">
+        <v>13100000.0</v>
+      </c>
+      <c r="DH42">
         <v>14300000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>14600000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>15000000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>16000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>16100000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>16500000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>18000000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>19000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>19500000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>15300000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>-192400000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>15600000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>15300000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>14900000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>15000000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>15500000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>15700000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>15900000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>16600000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>18500000.0</v>
       </c>
-      <c r="EA42">
+      <c r="EB42">
         <v>17100000.0</v>
       </c>
-      <c r="EB42"/>
       <c r="EC42"/>
       <c r="ED42"/>
+      <c r="EE42"/>
     </row>
-    <row r="43" spans="1:134">
+    <row r="43" spans="1:135">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18217,87 +18302,86 @@
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
+      <c r="EE43"/>
     </row>
-    <row r="44" spans="1:134">
+    <row r="44" spans="1:135">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -18341,51 +18425,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -18415,1719 +18501,1730 @@
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
+      <c r="EE44"/>
     </row>
-    <row r="45" spans="1:134">
+    <row r="45" spans="1:135">
       <c r="A45" t="s">
         <v>77</v>
       </c>
       <c r="B45">
+        <v>317469000.0</v>
+      </c>
+      <c r="C45">
         <v>329164000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>383989000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>356764000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>378401000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>373442000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>417188000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>372773000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>370015000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>385306000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>250910000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>262813000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>250579000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>272158000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>246081000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>252907000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>246664000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>247572000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>256697000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>239708000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>250344000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>254469000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>231092000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>185544000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>191114000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>147748000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>20374000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>20278000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>20571000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>19320000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>20107000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>20019000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>20093000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>18626000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>18695000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>18212000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>17569000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>17393000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>17420000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>17563000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>17607000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>16462000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>16770000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>16881000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>17269000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17664000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>17803000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>18163000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>17661000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>17738000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>18072000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>17133000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>17077000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>17168000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>17742000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>18410000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>18817000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>19377000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>20882000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>21251000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>21722000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>21989000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>22432000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>22605000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>22274000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>21992000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>21917000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>21204000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>19707000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>18006000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>19009000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>18492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17623000.0</v>
       </c>
       <c r="CA45">
         <v>17623000.0</v>
       </c>
       <c r="CB45">
+        <v>17623000.0</v>
+      </c>
+      <c r="CC45">
         <v>16085939.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>15790036.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>15624051.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>15126069.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>13861581.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>12032412.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>11806891.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>11690437.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>11768440.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>11292182.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>11269465.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>11353365.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>11523389.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>11313956.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>11354708.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>11054243.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>10027206.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>9469654.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>10437213.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>10286931.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>9329910.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>7526530.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>6557388.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>6091741.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>5974074.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>5760516.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>4900000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>4800000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DF45">
         <v>4000000.0</v>
       </c>
       <c r="DG45">
         <v>4000000.0</v>
       </c>
       <c r="DH45">
-        <v>4100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="DI45">
         <v>4100000.0</v>
       </c>
       <c r="DJ45">
-        <v>4200000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="DK45">
         <v>4200000.0</v>
       </c>
       <c r="DL45">
+        <v>4200000.0</v>
+      </c>
+      <c r="DM45">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DN45">
         <v>4100000.0</v>
       </c>
       <c r="DO45">
+        <v>4100000.0</v>
+      </c>
+      <c r="DP45">
         <v>3700000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DR45">
         <v>2600000.0</v>
       </c>
       <c r="DS45">
+        <v>2600000.0</v>
+      </c>
+      <c r="DT45">
         <v>2000000.0</v>
       </c>
-      <c r="DT45">
+      <c r="DU45">
         <v>1800000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DW45">
         <v>1500000.0</v>
       </c>
       <c r="DX45">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DY45">
         <v>1600000.0</v>
       </c>
       <c r="DZ45">
-        <v>700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="EA45">
         <v>700000.0</v>
       </c>
-      <c r="EB45"/>
+      <c r="EB45">
+        <v>700000.0</v>
+      </c>
       <c r="EC45"/>
       <c r="ED45"/>
+      <c r="EE45"/>
     </row>
-    <row r="46" spans="1:134">
+    <row r="46" spans="1:135">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>188444000.0</v>
+      </c>
+      <c r="C46">
         <v>196903000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>200078000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>221169000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>241736000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>245017000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>244394000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>246497000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>253151000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>267186000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>250910000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>262813000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>250579000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>272158000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>246081000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>264099000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>256200000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>278823000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>258004000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>255475000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>252907000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>246664000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>247572000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>256697000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>239708000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>250344000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>254469000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>231092000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>185544000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>191114000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>147748000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>20374000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20278000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>20571000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>19320000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>20107000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>20019000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>20093000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>18626000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>18695000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>18212000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>17569000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>17393000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>17420000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>17563000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>17607000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>16462000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16770000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>16881000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>17269000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17664000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>17803000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>18163000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>17661000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>17738000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>18072000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>17133000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>17077000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>17168000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>17742000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>18410000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>18817000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>19377000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>20882000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>21251000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>21722000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>21989000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>22432000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>22605000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>22274000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>21992000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>21917000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>22071000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>19707000.0</v>
       </c>
-      <c r="BW46"/>
-      <c r="BX46">
+      <c r="BX46"/>
+      <c r="BY46">
         <v>19009000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>18492000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>18006000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>16886000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>16085939.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>15790036.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>15624051.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>15126000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>13861581.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>12032412.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>11807000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>11690000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>11768000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>11292182.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>11269000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>11353000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>11523000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>11314000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>11355000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>11054243.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>10027206.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>9469654.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>10437213.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>10286931.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>9329910.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>7526530.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>6557388.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>6091741.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>5974074.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>5760516.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>4900000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>4800000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DF46">
         <v>4000000.0</v>
       </c>
       <c r="DG46">
         <v>4000000.0</v>
       </c>
       <c r="DH46">
-        <v>4100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="DI46">
         <v>4100000.0</v>
       </c>
       <c r="DJ46">
-        <v>4200000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="DK46">
         <v>4200000.0</v>
       </c>
       <c r="DL46">
+        <v>4200000.0</v>
+      </c>
+      <c r="DM46">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DN46">
         <v>4100000.0</v>
       </c>
       <c r="DO46">
+        <v>4100000.0</v>
+      </c>
+      <c r="DP46">
         <v>3700000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DR46">
         <v>2600000.0</v>
       </c>
       <c r="DS46">
+        <v>2600000.0</v>
+      </c>
+      <c r="DT46">
         <v>2000000.0</v>
       </c>
-      <c r="DT46">
+      <c r="DU46">
         <v>1800000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DW46">
         <v>1500000.0</v>
       </c>
       <c r="DX46">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DY46">
         <v>1600000.0</v>
       </c>
       <c r="DZ46">
-        <v>700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="EA46">
         <v>700000.0</v>
       </c>
-      <c r="EB46"/>
+      <c r="EB46">
+        <v>700000.0</v>
+      </c>
       <c r="EC46"/>
       <c r="ED46"/>
+      <c r="EE46"/>
     </row>
-    <row r="47" spans="1:134">
+    <row r="47" spans="1:135">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>262813000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>250579000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>272158000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>246081000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>264099000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>256200000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>278823000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>258004000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>255475000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>41510000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>39932000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>257529000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>40361000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>246957000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>251672000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>254469000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>260606000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>215092000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>222662000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>179386000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>50296000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>50328000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>20699000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>19612000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>20471000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>20019000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>20169000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>18702000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>18695000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>18212000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>17569000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>17393000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>17420000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>17563000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>17607000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>16462000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>16770000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>16881000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>17269000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17664000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>17803000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>18163000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>17661000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>17738000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>18072000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>17133000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>17077000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>17168000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>17742000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>18410000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>18817000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>19377000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>20882000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>21251000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>21722000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>21989000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>22432000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>22605000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>22274000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>21992000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>21917000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>22071000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>21204000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>19707000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>19009000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>18492000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>18006000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>17623000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>16086000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>15790000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>15624000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>15126000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>13862000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>12032000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>11807000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>11690000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>11769000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>11292000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>11269000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>11353000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>11523000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>11314000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>11355000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>11054000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>10027000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>9470000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>9457000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>9347000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>9330000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>7527000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>6557000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>6092000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>5974000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>5761000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
+      <c r="EE47"/>
     </row>
-    <row r="48" spans="1:134">
+    <row r="48" spans="1:135">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>340744000.0</v>
+      </c>
+      <c r="C48">
         <v>346529000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>359830000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>337321000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>359960000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>332322000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>354474000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>343392000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>317964000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>293463000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>278655000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>267100000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>245046000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>246891000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>245394000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>244686000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>223760000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>217992000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>259189000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>262578000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>225471000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>198000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>234927000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>228500000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>212027000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>244005000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>252813000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>238004000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>258600000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>228453000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>213048000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>206284000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>200753000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>170578000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>167164000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>166634000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>158167000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>127239000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>127190000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>122292000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>114526000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>101349000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>98359000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>94625000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>90887000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>86587000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>83797000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>81231000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>77826000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>74479000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>71268000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>68579000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>65622000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>63189000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>60776000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>59610000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>57724000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>48170000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>45494000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>43707000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>45133000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>42791000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>42475000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>40388000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>37251000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>32475000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>31626000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>32694000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>36689000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>35853000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>34442000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>37688000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>38435000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>36805000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>33599000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>35961000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>33872000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>33599000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>36953000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>36842776.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>34681939.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>34747203.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>34557000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>34313180.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>36950651.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>36876000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>36758000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>36571000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>36058820.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>34709000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>34058000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>33623000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>33055000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>32464000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>31940648.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>31518070.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>31310244.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>31183640.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>31066643.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>30941945.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>30801464.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>30694827.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>30404386.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>30272341.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>30233044.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>29800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29400000.0</v>
       </c>
       <c r="DD48">
         <v>29400000.0</v>
       </c>
       <c r="DE48">
+        <v>29400000.0</v>
+      </c>
+      <c r="DF48">
         <v>29000000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>28600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>28000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>27400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>26300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>27100000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>26400000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>25700000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>25000000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>24400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>23700000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>23900000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>231100000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>22500000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>22100000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>21500000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>20300000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>19800000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>19100000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>18400000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>17600000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>17000000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>16300000.0</v>
       </c>
-      <c r="EB48"/>
       <c r="EC48"/>
       <c r="ED48"/>
+      <c r="EE48"/>
     </row>
-    <row r="49" spans="1:134">
+    <row r="49" spans="1:135">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>267100000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>245046000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>246891000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>245394000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>244686000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>223760000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>217992000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>259189000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>262578000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>225471000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>198000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>234927000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>228500000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>212027000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>244005000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>238004000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>258600000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>228453000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>213048000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>206284000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>200753000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>170578000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>167164000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>166634000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>158167000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>127239000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>127190000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>122292000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>114526000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>101349000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>98359000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>94625000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>90887000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>86587000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>83797000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>81231000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>77826000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>74479000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>71268000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>68579000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>65622000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>63189000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>60776000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>59610000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>57724000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>48170000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>45494000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>43707000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -20157,170 +20254,173 @@
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
+      <c r="EE49"/>
     </row>
-    <row r="50" spans="1:134">
+    <row r="50" spans="1:135">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50">
-        <v>0.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="C50">
+        <v>0.0</v>
+      </c>
+      <c r="D50">
         <v>9000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>115000000.0</v>
       </c>
-      <c r="E50">
-[...1 lines deleted...]
-      </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
+        <v>0.0</v>
+      </c>
+      <c r="H50">
         <v>377000000.0</v>
       </c>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
       <c r="I50">
+        <v>0.0</v>
+      </c>
+      <c r="J50">
         <v>31000000.0</v>
       </c>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
       <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50">
         <v>13000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>230000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>43000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
-[...1 lines deleted...]
-      </c>
+      <c r="T50"/>
       <c r="U50">
         <v>0.0</v>
       </c>
       <c r="V50">
         <v>0.0</v>
       </c>
       <c r="W50">
         <v>0.0</v>
       </c>
       <c r="X50">
         <v>0.0</v>
       </c>
       <c r="Y50">
+        <v>0.0</v>
+      </c>
+      <c r="Z50">
         <v>717000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>194000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>642000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>146613000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>11583000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>112870000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>401349000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1398953000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1490067000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>369680000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>494919000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3857000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1187578000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>546234000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>473626000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>563460000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>497721000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -20363,1157 +20463,1165 @@
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
+      <c r="EE50"/>
     </row>
-    <row r="51" spans="1:134">
+    <row r="51" spans="1:135">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>59508000.0</v>
+      </c>
+      <c r="C51">
         <v>33482000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>42456000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>148431000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>33405000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>33380000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>410354000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>33329000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>64373000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>33614000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>46873000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>264178000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>77543000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>37960000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>40577000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>17718000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>91386000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>92274000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>98027000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>93634000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>95336000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>96760000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>98224000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>209781000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>928353000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>601070000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>861857000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>502991000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>122966000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>551569000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>514722000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>140160000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>717126000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2712354000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1490067000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>646846000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1082335000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>100193000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1187578000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>556544000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>486017000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>69422000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>561317000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>556588000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>289947000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>112531000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>497721000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>385788000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>227836000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>267559000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>216456000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>95435000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>24986000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>241613000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>47710000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>48624000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>34908000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>28761000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>29365000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>40992000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>44097000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>38838000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>41214000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>127612000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>116017000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>44022000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>91796000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>95416000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>133519000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>84238000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>147683000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>278228000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>147524000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>78534000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>96010000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>91610000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>101142000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>106416000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>114789000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>142923563.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>156168046.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>160281778.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>232152000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>229278909.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>246865953.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>269383000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>269109000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>248568000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>225385835.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>275252000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>291486000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>295770000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>282314000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>242683000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>205266227.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>177416708.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>162758090.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>162459777.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>138790878.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>139243258.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>125059838.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>126721862.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>143993416.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>152575260.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>155444918.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>155800000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>164300000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>147700000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>133200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>135300000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>89900000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>105800000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>95600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>100200000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>112100000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>88200000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>88000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>88800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>106400000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>95300000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>67600000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>71400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52200000.0</v>
       </c>
       <c r="DT51">
         <v>52200000.0</v>
       </c>
       <c r="DU51">
+        <v>52200000.0</v>
+      </c>
+      <c r="DV51">
         <v>67300000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>67600000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>61200000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>52500000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>4400000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>2700000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>3100000.0</v>
       </c>
-      <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
+      <c r="EE51"/>
     </row>
-    <row r="52" spans="1:134">
+    <row r="52" spans="1:135">
       <c r="A52" t="s">
         <v>84</v>
       </c>
-      <c r="B52"/>
-      <c r="C52">
+      <c r="B52">
+        <v>26000000.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>9000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>115000000.0</v>
       </c>
-      <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>2535000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>377000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1121000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>31000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3141000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>13000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>230000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>43000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2983000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4549000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1102000.0</v>
       </c>
-      <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>717000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>194000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>642000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>146613000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>11583000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>231293000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>425759000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>27290000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>315777000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1313401000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1404596000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>277166000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>494919000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3857000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1095118000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>439234000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>466626000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>57000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>544007000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>539278000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>272637000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>95221000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>480411000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>368478000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>210526000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>250249000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>199146000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>78125000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>7676000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>220303000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>26400000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>27314000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>13598000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>7451000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>8055000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>9682000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>11787000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>6528000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>8904000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>8302000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>7407000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>10412000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>6686000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>8356000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>22259000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>21928000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>5348000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>53392000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>55000000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>224000.0</v>
       </c>
-      <c r="BW52"/>
-      <c r="BX52">
+      <c r="BX52"/>
+      <c r="BY52">
         <v>219000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>5532000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>10406000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>25489000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>132613563.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>16103046.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>15216778.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>62647000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>23538909.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>28805953.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>29773000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>133594000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>238568000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>215385835.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>265252000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>281486000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>285770000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>272314000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>232683000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>195266227.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>167416708.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>152758090.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>152459777.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>128790878.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>139243258.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>125059838.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>3338363.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>143993416.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>152575260.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>155444918.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>47800000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>65100000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>44100000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>132800000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>135100000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>25700000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>44100000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>35700000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>50300000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>109200000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>85300000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>88000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>88800000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>74000000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>95300000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>67600000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>71400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52200000.0</v>
       </c>
       <c r="DT52">
         <v>52200000.0</v>
       </c>
       <c r="DU52">
+        <v>52200000.0</v>
+      </c>
+      <c r="DV52">
         <v>67300000.0</v>
       </c>
-      <c r="DV52">
+      <c r="DW52">
         <v>67600000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>900000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>52500000.0</v>
       </c>
-      <c r="DY52">
+      <c r="DZ52">
         <v>4400000.0</v>
       </c>
-      <c r="DZ52">
+      <c r="EA52">
         <v>2700000.0</v>
       </c>
-      <c r="EA52">
+      <c r="EB52">
         <v>3100000.0</v>
       </c>
-      <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
+      <c r="EE52"/>
     </row>
-    <row r="53" spans="1:134">
+    <row r="53" spans="1:135">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>1271353000.0</v>
+      </c>
+      <c r="C53">
         <v>961370000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>973010000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1006015000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1029400000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1480090000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1741221000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1725460000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1779458000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1850581000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1804228000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1914271000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1825563000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1847778000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1882869000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1956523000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2043478000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1782739000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1864899000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>854023000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>921947000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>797363000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>814495000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>825579000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>840525000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>852603000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>889947000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>961897000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1081663000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1340870000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1487960000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1351538000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1418862000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1392240000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1106977000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1141684000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1184440000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>936832000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>910309000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>863468000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>866152000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>761584000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>679504000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>562810000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>526377000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>470997000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>482346000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>433017000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>417431000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>364942000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>299821000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>291717000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>521892000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>565037000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>435250000.0</v>
       </c>
-      <c r="BD53">
-[...1 lines deleted...]
-      </c>
       <c r="BE53">
+        <v>0.0</v>
+      </c>
+      <c r="BF53">
         <v>91051000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>42428000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>28330000.0</v>
       </c>
-      <c r="BH53">
-[...1 lines deleted...]
-      </c>
       <c r="BI53">
+        <v>0.0</v>
+      </c>
+      <c r="BJ53">
         <v>23836000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>21982000.0</v>
       </c>
-      <c r="BK53"/>
       <c r="BL53"/>
-      <c r="BM53">
+      <c r="BM53"/>
+      <c r="BN53">
         <v>19351000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>18607000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>9000.0</v>
       </c>
-      <c r="BP53"/>
-      <c r="BQ53">
+      <c r="BQ53"/>
+      <c r="BR53">
         <v>14482000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>16727000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>5188000.0</v>
       </c>
-      <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>23512000.0</v>
       </c>
-      <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>85110000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>28224000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>27584000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>27420000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>107839000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>215867268000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>46492000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>7345000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>7667000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>6051000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>7750000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
+      <c r="EE53"/>
     </row>
-    <row r="54" spans="1:134">
+    <row r="54" spans="1:135">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21557,51 +21665,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -21631,1678 +21741,1689 @@
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
+      <c r="EE54"/>
     </row>
-    <row r="55" spans="1:134">
+    <row r="55" spans="1:135">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>7112399000.0</v>
+      </c>
+      <c r="C55">
         <v>7560205000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7172344000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7229844000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7013013000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7622342000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7549336000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7530280000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7437117000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7927437000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7535543000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7458625000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>6868256000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6659225000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6747410000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6728178000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6887239000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7609658000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6690650000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7051812000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>9790123000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7264515000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6092074000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>8779026000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5843865000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6180926000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6182890000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6101072000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6050042000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6182765000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>5835067000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4169159000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4301693000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5417963000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5228332000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4019693000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3985596000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4213329000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4006419000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3144166000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3071742000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2960234000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2529705000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2309983000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2275092000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2108063000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2054031000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1923333000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1890557000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1806959000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1691989000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1659938000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1740299000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1763270000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1648898000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1528682000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1597617000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1359205000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1275481000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1074480000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1183403000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1129655000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1029766000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>961301000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>981910000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>916145000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>834777000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>819515000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>890499000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>859125000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>710236000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>781734000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>810535000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>686080000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>754511000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>666724000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>729426000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>754511000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>740921000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>746809787.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>745439958.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>755283415.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>775839000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>768677069.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>795760717.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>808420000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>780799000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>757533000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>759745503.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>782100000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>772285000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>774876000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>739355000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>672849000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>607648460.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>586571119.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>565857797.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>550911810.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>523183063.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>521771828.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>509806793.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>504646140.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>505590430.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>506819982.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>509000784.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>511300000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>511200000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>496300000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>475100000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>473500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>418400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>421300000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>405400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>407600000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>404600000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>374800000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>370200000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>369900000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>388000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>342100000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>309700000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>314800000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>264200000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>265200000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>281300000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>279700000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>274100000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>266600000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>226500000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>161400000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>160800000.0</v>
       </c>
-      <c r="EB55"/>
       <c r="EC55"/>
       <c r="ED55"/>
+      <c r="EE55"/>
     </row>
-    <row r="56" spans="1:134">
+    <row r="56" spans="1:135">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>193729000.0</v>
+      </c>
+      <c r="C56">
         <v>1328761000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1281334000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1438568000.0</v>
       </c>
-      <c r="E56"/>
-      <c r="F56">
+      <c r="F56"/>
+      <c r="G56">
         <v>2251070000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2083117000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2207319000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2324705000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2734172000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2386482000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2650004000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2448956000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2421747000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2499578000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2130601000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2550934000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3285544000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2471735000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1597978000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4673819000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2412217000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1266818000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3958071000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>975943000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>4233086000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1046368000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4003246000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3846774000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3766223000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1634059000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1852049000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1826205000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>3012304000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2422335000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1445829000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1376145000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1944119000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1710781000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>935337000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>937664000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1122043000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>735211000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>610398000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>577404000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>549354000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>537099000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>486717000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>479761000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>420560000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>352573000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>331336000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>626329000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>613198000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>593355000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>181281000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>255141000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>171845000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>290967000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>76321000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>174967000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>208864000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>104030000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>34046000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>32115000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>97074000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>20011000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>60043000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>74560000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>148599000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>17436000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>31217000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>68452000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>15509000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>733102000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>36496000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>28254000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>105563000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>111547000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>95923579.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>41275139.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>28840661.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>18610000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>11809572.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>11735742.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>12983000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>12786000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>13030000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>11486817.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>17946000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>13689000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>18478000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>26284000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>21720000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>11696948.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>11521324.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>13523700.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>11918716.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>13517097.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>11524068.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>20726785.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>17606481.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>12139460.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>12445646.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>8963007.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>12600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10400000.0</v>
       </c>
       <c r="DD56">
         <v>10400000.0</v>
       </c>
       <c r="DE56">
+        <v>10400000.0</v>
+      </c>
+      <c r="DF56">
         <v>13800000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>12500000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>11700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>15800000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>19000000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>26000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>18500000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>16400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>17800000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>18200000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>19600000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>21800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>12300000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>16900000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>7300000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>14000000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>12200000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>9500000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>8600000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>7600000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>17300000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>17600000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>22000000.0</v>
       </c>
-      <c r="EB56"/>
       <c r="EC56"/>
       <c r="ED56"/>
+      <c r="EE56"/>
     </row>
-    <row r="57" spans="1:134">
+    <row r="57" spans="1:135">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>26000000.0</v>
+      </c>
+      <c r="C57">
         <v>6350394000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5895947000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6120246000.0</v>
       </c>
-      <c r="E57"/>
-      <c r="F57">
+      <c r="F57"/>
+      <c r="G57">
         <v>6518953000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6252085000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6431516000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6399344000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6936055000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6851045000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6746726000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6160469000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5582109000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5795486000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5521398000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6032447000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6691227000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5726511000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6081545000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>8859529000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6354545000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5146542000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>7739336000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4827438000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>200620000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5123094000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>158963000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>20822000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>242573000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>4998378000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>30995000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>317092000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1317466000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4708303000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>279629000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>495641000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>6112000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3574384000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>2692139000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2738633000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>229000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2238586000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2083072000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2041005000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>1906739000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1861588000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1736474000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1717256000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1646679000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1531364000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1514262000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1579033000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1595635000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1480010000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1398642000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1483507000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1248887000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1169945000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>961091000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>1074951000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1022835000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>921429000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>768149000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>808064000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>831762000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>673054000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>684079000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>726793000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>734218000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>517875000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>507498000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>649683000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>524044000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>700300000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>522840000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>586295000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>611295000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>564553000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>686260177.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>557360888.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>566423620.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>604630000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>518427051.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>530874493.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>519836000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>595649000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>700292000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>699076154.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>724791000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>717546000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>719186000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>682231000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>615803000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>553100000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>530189327.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>512379377.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>496080052.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>469500000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>476945513.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>465927294.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>338356074.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>463653478.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>466695437.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>469660725.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>362600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>370800000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>352000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>432000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>429400000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>310400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>314500000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>300700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>310600000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>356600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>326300000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>324800000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>322600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>308800000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>300300000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>269000000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>265700000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>224800000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>226200000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>244400000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>243000000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>177900000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>230500000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>179800000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>123800000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>126000000.0</v>
       </c>
-      <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
+      <c r="EE57"/>
     </row>
-    <row r="58" spans="1:134">
+    <row r="58" spans="1:135">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>6261722000.0</v>
+      </c>
+      <c r="C58">
         <v>6706493000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6314890000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6411696000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6180781000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6845912000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6709731000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6765032000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6697655000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7198155000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6884918000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6780904000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6195012000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6000092000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6102270000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6003404000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6123833000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6783501000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5818766000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6175179000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8954865000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>6451305000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5244766000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7949117000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5038791000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5343858000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5338932000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5278171000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5226333000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5412037000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5087341000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3725246000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3857990000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4980258000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4793836000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3589480000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3573848000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3841543000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3671444000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2811497000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2758455000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2670657000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2258370000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2100713000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2058646000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1924380000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1879229000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1754115000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1734897000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1664320000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1549005000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1531903000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1596924000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1617276000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1503039000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1422983000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1510282000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1273647000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1194904000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>996416000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1110473000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1058930000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>957722000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>891504000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>920792000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>869590000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>787432000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>775407000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>842346000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>811135000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>664503000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>732334000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>757659000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>637982000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>710887000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>619567000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>684703000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>710887000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>695822000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>703317345.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>703401482.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>713109832.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>732880000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>725626120.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>750823527.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>762098000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>733524000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>712708000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>711492480.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>736838000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>729254000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>730406000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>694059000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>628198000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>563060694.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>542450747.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>523675513.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>507811433.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>479455853.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>479404108.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>467591670.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>463233856.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>465555345.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>468276968.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>471214307.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>472800000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>471400000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>455900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>433000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>431800000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>376100000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>378400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>363300000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>363500000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>361100000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>332100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>327300000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>326200000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>344800000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>303100000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>270800000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>276000000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>226200000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>228200000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>246000000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>244900000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>239400000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>232100000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>192300000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>125900000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>127400000.0</v>
       </c>
-      <c r="EB58"/>
       <c r="EC58"/>
       <c r="ED58"/>
+      <c r="EE58"/>
     </row>
-    <row r="59" spans="1:134">
+    <row r="59" spans="1:135">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>747726000.0</v>
       </c>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -23343,51 +23464,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -23417,766 +23540,771 @@
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
+      <c r="EE59"/>
     </row>
-    <row r="60" spans="1:134">
+    <row r="60" spans="1:135">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>851462000.0</v>
+      </c>
+      <c r="C60">
         <v>854535000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>858045000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>819004000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>832890000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>777186000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>839882000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>765754000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>739882000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>729792000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>651630000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>678352000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>673795000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>659340000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>645170000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>724109000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>763084000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>825515000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>870729000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>875143000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>834166000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>811674000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>843705000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>826122000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>801312000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>832763000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>839911000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>819393000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>820181000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>767461000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>744152000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>443913000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>443703000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>437705000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>434496000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>430213000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>411748000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>371786000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>334975000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>332669000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>313287000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>289577000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>271335000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>209270000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>216446000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>183683000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>174802000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>169218000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>155660000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>142639000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>142984000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>128035000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>143375000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>145994000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>145859000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>105699000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>87335000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>85558000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>80577000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>78064000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>72930000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>70725000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>72044000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>69797000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>61118000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>46555000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>47345000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>44108000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>48153000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>47990000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>45733000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>49400000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>52876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48098000.0</v>
       </c>
       <c r="BW60">
         <v>48098000.0</v>
       </c>
       <c r="BX60">
+        <v>48098000.0</v>
+      </c>
+      <c r="BY60">
         <v>47157000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>44723000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>43624000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>45099000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>43492442.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>42038476.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>42173583.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>42959000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>43050949.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>44937190.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>46322000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>47274000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>44825000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>48253023.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>45262000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>43031000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>44470000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>45296000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>44651000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>44587766.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>44120372.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>42182284.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>43100377.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>43727210.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>42367720.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>42215123.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>41412284.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>40035085.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>38543014.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>37786477.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>38500000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>39800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>40400000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>42100000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>41700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>42300000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>42900000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>42100000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>44100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>43500000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>42700000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>42900000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>43700000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>43200000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>39000000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>38900000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>38800000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>38000000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>37000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>35300000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>34800000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>34700000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>34500000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>34200000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>35500000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>33400000.0</v>
       </c>
-      <c r="EB60"/>
       <c r="EC60"/>
       <c r="ED60"/>
+      <c r="EE60"/>
     </row>
-    <row r="61" spans="1:134">
+    <row r="61" spans="1:135">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-4513000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-4318000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-860000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-5696000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-5655000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-5440000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-3677000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-3412000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-3397000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-3187000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-445000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-13000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-4956000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4356000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-1989000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-1671000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-1666000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-1623000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-266000.0</v>
       </c>
-      <c r="AJ61">
-[...1 lines deleted...]
-      </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
-        <v>-310000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR61">
         <v>-310000.0</v>
       </c>
       <c r="AS61">
         <v>-310000.0</v>
       </c>
       <c r="AT61">
         <v>-310000.0</v>
       </c>
       <c r="AU61">
-        <v>-727000.0</v>
+        <v>-310000.0</v>
       </c>
       <c r="AV61">
         <v>-727000.0</v>
       </c>
       <c r="AW61">
         <v>-727000.0</v>
       </c>
       <c r="AX61">
         <v>-727000.0</v>
       </c>
       <c r="AY61">
+        <v>-727000.0</v>
+      </c>
+      <c r="AZ61">
         <v>-1023000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-1209000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-1285000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-1562000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-2255000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2789000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2862000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-3033000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-3758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4322000.0</v>
       </c>
       <c r="BI61">
         <v>-4322000.0</v>
       </c>
       <c r="BJ61">
+        <v>-4322000.0</v>
+      </c>
+      <c r="BK61">
         <v>-4422000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-4445000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-5130000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-5363000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-5800000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-6024000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-6674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6775000.0</v>
       </c>
       <c r="BR61">
         <v>-6775000.0</v>
       </c>
       <c r="BS61">
         <v>-6775000.0</v>
       </c>
       <c r="BT61">
+        <v>-6775000.0</v>
+      </c>
+      <c r="BU61">
         <v>-6809000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-6895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6973000.0</v>
       </c>
       <c r="BW61">
         <v>-6973000.0</v>
       </c>
       <c r="BX61">
+        <v>-6973000.0</v>
+      </c>
+      <c r="BY61">
         <v>-7332000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-7457000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-7692000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-7796000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-7973000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-8066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8269000.0</v>
       </c>
       <c r="CE61">
         <v>-8269000.0</v>
       </c>
       <c r="CF61">
         <v>-8269000.0</v>
       </c>
       <c r="CG61">
+        <v>-8269000.0</v>
+      </c>
+      <c r="CH61">
         <v>-8378000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-8518000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-8557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8415000.0</v>
       </c>
       <c r="CK61">
         <v>-8415000.0</v>
       </c>
       <c r="CL61">
+        <v>-8415000.0</v>
+      </c>
+      <c r="CM61">
         <v>-8173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8165000.0</v>
       </c>
       <c r="CN61">
         <v>-8165000.0</v>
       </c>
       <c r="CO61">
         <v>-8165000.0</v>
       </c>
       <c r="CP61">
-        <v>-8425000.0</v>
+        <v>-8165000.0</v>
       </c>
       <c r="CQ61">
         <v>-8425000.0</v>
       </c>
       <c r="CR61">
+        <v>-8425000.0</v>
+      </c>
+      <c r="CS61">
         <v>-8458000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-8736000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-8519000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-8391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8839000.0</v>
       </c>
       <c r="CW61">
         <v>-8839000.0</v>
       </c>
       <c r="CX61">
         <v>-8839000.0</v>
       </c>
       <c r="CY61">
-        <v>-8821000.0</v>
+        <v>-8839000.0</v>
       </c>
       <c r="CZ61">
         <v>-8821000.0</v>
       </c>
       <c r="DA61">
         <v>-8821000.0</v>
       </c>
-      <c r="DB61"/>
+      <c r="DB61">
+        <v>-8821000.0</v>
+      </c>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
+      <c r="EE61"/>
     </row>
-    <row r="62" spans="1:134">
+    <row r="62" spans="1:135">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24269,50 +24397,51 @@
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
+      <c r="EE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24408,51 +24537,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
         <v>68372000.0</v>
       </c>
       <c r="C2">
         <v>79334000.0</v>
       </c>
       <c r="D2">
         <v>260777000.0</v>
       </c>
       <c r="E2">
         <v>61664000.0</v>
       </c>
       <c r="F2">
         <v>56629000.0</v>
       </c>
       <c r="G2">
         <v>98579000.0</v>
       </c>
       <c r="H2">
         <v>117172000.0</v>
       </c>
       <c r="I2">
         <v>57417000.0</v>
       </c>
@@ -24512,51 +24641,51 @@
       </c>
       <c r="AB2">
         <v>24200000.0</v>
       </c>
       <c r="AC2">
         <v>21000000.0</v>
       </c>
       <c r="AD2">
         <v>17200000.0</v>
       </c>
       <c r="AE2">
         <v>14100000.0</v>
       </c>
       <c r="AF2">
         <v>12000000.0</v>
       </c>
       <c r="AG2">
         <v>7400000.0</v>
       </c>
       <c r="AH2">
         <v>6700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3">
         <v>59725000.0</v>
       </c>
       <c r="C3">
         <v>57765000.0</v>
       </c>
       <c r="D3">
         <v>50681000.0</v>
       </c>
       <c r="E3">
         <v>61601000.0</v>
       </c>
       <c r="F3">
         <v>59047000.0</v>
       </c>
       <c r="G3">
         <v>60745000.0</v>
       </c>
       <c r="H3">
         <v>55149000.0</v>
       </c>
       <c r="I3">
         <v>37722000.0</v>
       </c>
@@ -24616,89 +24745,89 @@
       </c>
       <c r="AB3">
         <v>1800000.0</v>
       </c>
       <c r="AC3">
         <v>1000000.0</v>
       </c>
       <c r="AD3">
         <v>1100000.0</v>
       </c>
       <c r="AE3">
         <v>900000.0</v>
       </c>
       <c r="AF3">
         <v>500000.0</v>
       </c>
       <c r="AG3">
         <v>500000.0</v>
       </c>
       <c r="AH3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5">
         <v>223053000.0</v>
       </c>
       <c r="C5">
         <v>218620000.0</v>
       </c>
       <c r="D5">
         <v>177494000.0</v>
       </c>
       <c r="E5">
         <v>180303000.0</v>
       </c>
       <c r="F5">
         <v>156446000.0</v>
       </c>
       <c r="G5">
         <v>115005000.0</v>
       </c>
       <c r="H5">
         <v>97942000.0</v>
       </c>
       <c r="I5">
         <v>57410000.0</v>
       </c>
@@ -24758,51 +24887,51 @@
       </c>
       <c r="AB5">
         <v>4400000.0</v>
       </c>
       <c r="AC5">
         <v>4800000.0</v>
       </c>
       <c r="AD5">
         <v>6100000.0</v>
       </c>
       <c r="AE5">
         <v>4100000.0</v>
       </c>
       <c r="AF5">
         <v>5800000.0</v>
       </c>
       <c r="AG5">
         <v>3900000.0</v>
       </c>
       <c r="AH5">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
         <v>282778000.0</v>
       </c>
       <c r="C6">
         <v>276385000.0</v>
       </c>
       <c r="D6">
         <v>228175000.0</v>
       </c>
       <c r="E6">
         <v>241904000.0</v>
       </c>
       <c r="F6">
         <v>215493000.0</v>
       </c>
       <c r="G6">
         <v>175750000.0</v>
       </c>
       <c r="H6">
         <v>153091000.0</v>
       </c>
       <c r="I6">
         <v>95132000.0</v>
       </c>
@@ -24862,131 +24991,131 @@
       </c>
       <c r="AB6">
         <v>6200000.0</v>
       </c>
       <c r="AC6">
         <v>5800000.0</v>
       </c>
       <c r="AD6">
         <v>7200000.0</v>
       </c>
       <c r="AE6">
         <v>5000000.0</v>
       </c>
       <c r="AF6">
         <v>6300000.0</v>
       </c>
       <c r="AG6">
         <v>4400000.0</v>
       </c>
       <c r="AH6">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-900000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8">
         <v>352000.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
         <v>616858000.0</v>
       </c>
       <c r="C9">
         <v>589568000.0</v>
       </c>
       <c r="D9">
         <v>316599000.0</v>
       </c>
       <c r="E9">
         <v>461731000.0</v>
       </c>
       <c r="F9">
         <v>458503000.0</v>
       </c>
       <c r="G9">
         <v>378458000.0</v>
       </c>
       <c r="H9">
         <v>396797000.0</v>
       </c>
       <c r="I9">
         <v>245792000.0</v>
       </c>
@@ -25046,51 +25175,51 @@
       </c>
       <c r="AB9">
         <v>13118025.0</v>
       </c>
       <c r="AC9">
         <v>13000000.0</v>
       </c>
       <c r="AD9">
         <v>13500000.0</v>
       </c>
       <c r="AE9">
         <v>11700000.0</v>
       </c>
       <c r="AF9">
         <v>11400000.0</v>
       </c>
       <c r="AG9">
         <v>8900000.0</v>
       </c>
       <c r="AH9">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
         <v>223053000.0</v>
       </c>
       <c r="C10">
         <v>218620000.0</v>
       </c>
       <c r="D10">
         <v>182131000.0</v>
       </c>
       <c r="E10">
         <v>180303000.0</v>
       </c>
       <c r="F10">
         <v>156446000.0</v>
       </c>
       <c r="G10">
         <v>115005000.0</v>
       </c>
       <c r="H10">
         <v>97942000.0</v>
       </c>
       <c r="I10">
         <v>57410000.0</v>
       </c>
@@ -25150,51 +25279,51 @@
       </c>
       <c r="AB10">
         <v>4400000.0</v>
       </c>
       <c r="AC10">
         <v>4800000.0</v>
       </c>
       <c r="AD10">
         <v>6100000.0</v>
       </c>
       <c r="AE10">
         <v>4100000.0</v>
       </c>
       <c r="AF10">
         <v>5800000.0</v>
       </c>
       <c r="AG10">
         <v>3900000.0</v>
       </c>
       <c r="AH10">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
         <v>36266000.0</v>
       </c>
       <c r="C11">
         <v>34108000.0</v>
       </c>
       <c r="D11">
         <v>16324000.0</v>
       </c>
       <c r="E11">
         <v>26201000.0</v>
       </c>
       <c r="F11">
         <v>10701000.0</v>
       </c>
       <c r="G11">
         <v>5661000.0</v>
       </c>
       <c r="H11">
         <v>-3374000.0</v>
       </c>
       <c r="I11">
         <v>5117000.0</v>
       </c>
@@ -25254,51 +25383,51 @@
       </c>
       <c r="AB11">
         <v>1800000.0</v>
       </c>
       <c r="AC11">
         <v>2000000.0</v>
       </c>
       <c r="AD11">
         <v>2500000.0</v>
       </c>
       <c r="AE11">
         <v>1700000.0</v>
       </c>
       <c r="AF11">
         <v>2300000.0</v>
       </c>
       <c r="AG11">
         <v>1400000.0</v>
       </c>
       <c r="AH11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
         <v>11598000.0</v>
       </c>
       <c r="C12">
         <v>21233000.0</v>
       </c>
       <c r="D12">
         <v>10874000.0</v>
       </c>
       <c r="E12">
         <v>4872000.0</v>
       </c>
       <c r="F12">
         <v>6863000.0</v>
       </c>
       <c r="G12">
         <v>33803000.0</v>
       </c>
       <c r="H12">
         <v>61522000.0</v>
       </c>
       <c r="I12">
         <v>27985000.0</v>
       </c>
@@ -25358,51 +25487,51 @@
       </c>
       <c r="AB12">
         <v>22200000.0</v>
       </c>
       <c r="AC12">
         <v>19300000.0</v>
       </c>
       <c r="AD12">
         <v>17100000.0</v>
       </c>
       <c r="AE12">
         <v>14000000.0</v>
       </c>
       <c r="AF12">
         <v>11700000.0</v>
       </c>
       <c r="AG12">
         <v>7300000.0</v>
       </c>
       <c r="AH12">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13">
         <v>523392000.0</v>
       </c>
       <c r="C13">
         <v>476351000.0</v>
       </c>
       <c r="D13">
         <v>398735000.0</v>
       </c>
       <c r="E13">
         <v>312196000.0</v>
       </c>
       <c r="F13">
         <v>285854000.0</v>
       </c>
       <c r="G13">
         <v>292841000.0</v>
       </c>
       <c r="H13">
         <v>325729000.0</v>
       </c>
       <c r="I13">
         <v>158534000.0</v>
       </c>
@@ -25418,51 +25547,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14">
         <v>-915000.0</v>
       </c>
       <c r="C14">
         <v>-1293000.0</v>
       </c>
       <c r="D14">
         <v>-2192000.0</v>
       </c>
       <c r="E14">
         <v>-2968000.0</v>
       </c>
       <c r="F14">
         <v>-4037000.0</v>
       </c>
       <c r="G14">
         <v>4624000.0</v>
       </c>
       <c r="H14">
         <v>4047000.0</v>
       </c>
       <c r="I14">
         <v>673000.0</v>
       </c>
@@ -25478,51 +25607,51 @@
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
         <v>185872000.0</v>
       </c>
       <c r="C15">
         <v>183219000.0</v>
       </c>
       <c r="D15">
         <v>163615000.0</v>
       </c>
       <c r="E15">
         <v>151134000.0</v>
       </c>
       <c r="F15">
         <v>141708000.0</v>
       </c>
       <c r="G15">
         <v>104720000.0</v>
       </c>
       <c r="H15">
         <v>97004000.0</v>
       </c>
       <c r="I15">
         <v>51620000.0</v>
       </c>
@@ -25582,51 +25711,51 @@
       </c>
       <c r="AB15">
         <v>2600000.0</v>
       </c>
       <c r="AC15">
         <v>2800000.0</v>
       </c>
       <c r="AD15">
         <v>3600000.0</v>
       </c>
       <c r="AE15">
         <v>2400000.0</v>
       </c>
       <c r="AF15">
         <v>3500000.0</v>
       </c>
       <c r="AG15">
         <v>2800000.0</v>
       </c>
       <c r="AH15">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>153820000.0</v>
       </c>
       <c r="F16">
         <v>139010000.0</v>
       </c>
       <c r="G16">
         <v>104720000.0</v>
       </c>
       <c r="H16">
         <v>97004000.0</v>
       </c>
       <c r="I16">
         <v>51620000.0</v>
       </c>
       <c r="J16">
         <v>44917000.0</v>
       </c>
       <c r="K16">
         <v>33220000.0</v>
       </c>
@@ -25660,51 +25789,51 @@
       <c r="W16">
         <v>3987000.0</v>
       </c>
       <c r="X16">
         <v>3397000.0</v>
       </c>
       <c r="Y16">
         <v>2157000.0</v>
       </c>
       <c r="Z16">
         <v>1910000.0</v>
       </c>
       <c r="AA16">
         <v>1976000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17">
         <v>186787000.0</v>
       </c>
       <c r="C17">
         <v>169650000.0</v>
       </c>
       <c r="D17">
         <v>165807000.0</v>
       </c>
       <c r="E17">
         <v>159354000.0</v>
       </c>
       <c r="F17">
         <v>145745000.0</v>
       </c>
       <c r="G17">
         <v>109344000.0</v>
       </c>
       <c r="H17">
         <v>101316000.0</v>
       </c>
       <c r="I17">
         <v>52293000.0</v>
       </c>
@@ -25728,51 +25857,51 @@
       </c>
       <c r="P17">
         <v>4640000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
         <v>511794000.0</v>
       </c>
       <c r="C18">
         <v>455118000.0</v>
       </c>
       <c r="D18">
         <v>387861000.0</v>
       </c>
       <c r="E18">
         <v>307324000.0</v>
       </c>
       <c r="F18">
         <v>278991000.0</v>
       </c>
       <c r="G18">
         <v>259038000.0</v>
       </c>
       <c r="H18">
         <v>264207000.0</v>
       </c>
       <c r="I18">
         <v>130549000.0</v>
       </c>
@@ -25788,135 +25917,135 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>18632000.0</v>
       </c>
       <c r="K20">
         <v>4824000.0</v>
       </c>
       <c r="L20">
         <v>4978000.0</v>
       </c>
       <c r="M20">
         <v>4145000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
         <v>223053000.0</v>
       </c>
       <c r="C21">
         <v>218620000.0</v>
       </c>
       <c r="D21">
         <v>177494000.0</v>
       </c>
       <c r="E21">
         <v>180303000.0</v>
       </c>
       <c r="F21">
         <v>156446000.0</v>
       </c>
       <c r="G21">
         <v>115005000.0</v>
       </c>
       <c r="H21">
         <v>97942000.0</v>
       </c>
       <c r="I21">
         <v>57410000.0</v>
       </c>
@@ -25976,89 +26105,89 @@
       </c>
       <c r="AB21">
         <v>4400000.0</v>
       </c>
       <c r="AC21">
         <v>4800000.0</v>
       </c>
       <c r="AD21">
         <v>6100000.0</v>
       </c>
       <c r="AE21">
         <v>4100000.0</v>
       </c>
       <c r="AF21">
         <v>5800000.0</v>
       </c>
       <c r="AG21">
         <v>3900000.0</v>
       </c>
       <c r="AH21">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
         <v>462177000.0</v>
       </c>
       <c r="C23">
         <v>450282000.0</v>
       </c>
       <c r="D23">
         <v>121672000.0</v>
       </c>
       <c r="E23">
         <v>343092000.0</v>
       </c>
       <c r="F23">
         <v>358686000.0</v>
       </c>
       <c r="G23">
         <v>362032000.0</v>
       </c>
       <c r="H23">
         <v>416027000.0</v>
       </c>
       <c r="I23">
         <v>245799000.0</v>
       </c>
@@ -26118,89 +26247,89 @@
       </c>
       <c r="AB23">
         <v>32918025.0</v>
       </c>
       <c r="AC23">
         <v>29200000.0</v>
       </c>
       <c r="AD23">
         <v>24600000.0</v>
       </c>
       <c r="AE23">
         <v>21700000.0</v>
       </c>
       <c r="AF23">
         <v>17600000.0</v>
       </c>
       <c r="AG23">
         <v>12400000.0</v>
       </c>
       <c r="AH23">
         <v>10600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
         <v>59725000.0</v>
       </c>
       <c r="C25">
         <v>57765000.0</v>
       </c>
       <c r="D25">
         <v>50681000.0</v>
       </c>
       <c r="E25">
         <v>42221000.0</v>
       </c>
       <c r="F25">
         <v>39532000.0</v>
       </c>
       <c r="G25">
         <v>60745000.0</v>
       </c>
       <c r="H25">
         <v>55149000.0</v>
       </c>
       <c r="I25">
         <v>143000.0</v>
       </c>
@@ -26212,51 +26341,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -26266,51 +26395,51 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>279816000.0</v>
       </c>
       <c r="D27">
         <v>264719000.0</v>
       </c>
       <c r="E27">
         <v>241671000.0</v>
       </c>
       <c r="F27">
         <v>211346000.0</v>
       </c>
       <c r="G27">
         <v>196073000.0</v>
       </c>
       <c r="H27">
         <v>2688000.0</v>
       </c>
       <c r="I27">
         <v>2674000.0</v>
       </c>
       <c r="J27">
         <v>2117000.0</v>
@@ -26344,51 +26473,51 @@
       </c>
       <c r="T27">
         <v>797000.0</v>
       </c>
       <c r="U27">
         <v>712000.0</v>
       </c>
       <c r="V27">
         <v>745000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
         <v>200495000.0</v>
       </c>
       <c r="C28">
         <v>201472000.0</v>
       </c>
       <c r="D28">
         <v>184318000.0</v>
       </c>
       <c r="E28">
         <v>171126000.0</v>
       </c>
       <c r="F28">
         <v>151090000.0</v>
       </c>
       <c r="G28">
         <v>136247000.0</v>
       </c>
       <c r="H28">
         <v>155811000.0</v>
       </c>
       <c r="I28">
         <v>109044000.0</v>
       </c>
@@ -26448,51 +26577,51 @@
       </c>
       <c r="AB28">
         <v>5100000.0</v>
       </c>
       <c r="AC28">
         <v>4600000.0</v>
       </c>
       <c r="AD28">
         <v>4300000.0</v>
       </c>
       <c r="AE28">
         <v>3700000.0</v>
       </c>
       <c r="AF28">
         <v>4400000.0</v>
       </c>
       <c r="AG28">
         <v>4100000.0</v>
       </c>
       <c r="AH28">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
         <v>36266000.0</v>
       </c>
       <c r="C29">
         <v>29141000.0</v>
       </c>
       <c r="D29">
         <v>16324000.0</v>
       </c>
       <c r="E29">
         <v>27964000.0</v>
       </c>
       <c r="F29">
         <v>10701000.0</v>
       </c>
       <c r="G29">
         <v>5661000.0</v>
       </c>
       <c r="H29">
         <v>-3374000.0</v>
       </c>
       <c r="I29">
         <v>5117000.0</v>
       </c>
@@ -26508,51 +26637,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
         <v>393805000.0</v>
       </c>
       <c r="C30">
         <v>370948000.0</v>
       </c>
       <c r="D30">
         <v>-139105000.0</v>
       </c>
       <c r="E30">
         <v>281428000.0</v>
       </c>
       <c r="F30">
         <v>302057000.0</v>
       </c>
       <c r="G30">
         <v>263453000.0</v>
       </c>
       <c r="H30">
         <v>298855000.0</v>
       </c>
       <c r="I30">
         <v>188382000.0</v>
       </c>
@@ -26612,51 +26741,51 @@
       </c>
       <c r="AB30">
         <v>8718025.0</v>
       </c>
       <c r="AC30">
         <v>8200000.0</v>
       </c>
       <c r="AD30">
         <v>7400000.0</v>
       </c>
       <c r="AE30">
         <v>7600000.0</v>
       </c>
       <c r="AF30">
         <v>5600000.0</v>
       </c>
       <c r="AG30">
         <v>5000000.0</v>
       </c>
       <c r="AH30">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
         <v>9129000.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>4637000.0</v>
       </c>
       <c r="E31">
         <v>-102970000.0</v>
       </c>
       <c r="F31">
         <v>-98396000.0</v>
       </c>
       <c r="G31">
         <v>-102120000.0</v>
       </c>
       <c r="H31">
         <v>-105787000.0</v>
       </c>
       <c r="I31">
         <v>-78998000.0</v>
       </c>
       <c r="J31">
         <v>-82520000.0</v>
@@ -26714,51 +26843,51 @@
       </c>
       <c r="AB31">
         <v>-22200000.0</v>
       </c>
       <c r="AC31">
         <v>-19300000.0</v>
       </c>
       <c r="AD31">
         <v>-17100000.0</v>
       </c>
       <c r="AE31">
         <v>-14000000.0</v>
       </c>
       <c r="AF31">
         <v>-11700000.0</v>
       </c>
       <c r="AG31">
         <v>-7600000.0</v>
       </c>
       <c r="AH31">
         <v>-6800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
         <v>685230000.0</v>
       </c>
       <c r="C32">
         <v>668902000.0</v>
       </c>
       <c r="D32">
         <v>577376000.0</v>
       </c>
       <c r="E32">
         <v>523395000.0</v>
       </c>
       <c r="F32">
         <v>515132000.0</v>
       </c>
       <c r="G32">
         <v>477037000.0</v>
       </c>
       <c r="H32">
         <v>513969000.0</v>
       </c>
       <c r="I32">
         <v>303209000.0</v>
       </c>
@@ -26837,1289 +26966,1294 @@
       <c r="AH32">
         <v>13200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED32"/>
+  <dimension ref="A1:EE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
+        <v>51368000.0</v>
+      </c>
+      <c r="C2">
         <v>5114000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>-4943000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10557000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>269951000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>21767000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4666000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15010000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>38204000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>15752000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>13750000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3654000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40045000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10779000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>-2186000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>453000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>33679000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1464000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10164000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6120000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>32109000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8236000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12874000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20362000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>48962000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>16381000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19331000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23776000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50262000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>23803000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16370000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>11008000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24309000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5729000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4318000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>5158000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12401000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3585000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2384000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2942000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1864000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1506000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>784000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1293000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1066000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>709000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1117000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>938000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>844000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>649000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>942000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>666000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>513000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>833000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>841000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1007000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1088000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1676000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1342000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>992000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1377000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1314000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2423000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2065000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10860000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6436000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1968000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>8398000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>12559000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4695000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5451000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3305000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3879000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1328000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3670000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3889000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4335000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>10583000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4944105.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5190000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4856000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>5498000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5767125.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>10653041.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>5640953.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5274674.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4990084.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4690866.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4531826.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4686909.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4727099.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4908730.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4962739.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5202183.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5458311.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5573508.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5565196.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6227035.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6485789.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6450738.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6469019.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6695052.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7055895.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6664173.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6261817.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="DE2">
         <v>5900000.0</v>
       </c>
       <c r="DF2">
+        <v>5900000.0</v>
+      </c>
+      <c r="DG2">
         <v>5600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>5400000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>4900000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>6100000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>4700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4500000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>3900000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3700000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>3400000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>3000000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>2900000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>3000000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>3200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>2800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>2500000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>2200000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>1200000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>1400000.0</v>
       </c>
-      <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
+      <c r="EE2"/>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>197</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>13395000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14302000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15093000.0</v>
       </c>
-      <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
         <v>14918000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>13933000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14375000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14768000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14689000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15449000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15116000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19824000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14566000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14408000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16440000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15431000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15322000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15486000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15147000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14346000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14068000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14622000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12410000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18411000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>15302000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>13859000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12357000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>14317000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14616000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-27852000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8812000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9622000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9561000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>10046000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10159000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>15364000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9479000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8971000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9077000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8934000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8635000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>9208000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>7577000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6395000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5702000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>4567000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4601000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4533000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4446000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5254000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>6216000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4577000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5057000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>6473000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6277000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4735000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2864000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2331000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2261000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2590000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2576000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2718000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2663000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2918000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3135000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2095000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1892000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1093000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>890000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>836000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>823000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>795000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>894000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>552000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>412000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>722000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>552000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>522396.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1424000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>576000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>682000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>540141.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>872942.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>858153.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1005000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>922565.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1360172.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1102038.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1271537.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1952167.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>-887087.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1463136.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>851997.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>863056.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>524432.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>357750.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>441097.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>224316.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>128412.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>261785.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>235182.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>295410.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>367840.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>358989.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>500000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>500000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>300000.0</v>
       </c>
-      <c r="DG3"/>
-      <c r="DH3">
+      <c r="DH3"/>
+      <c r="DI3">
         <v>300000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>400000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>300000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>200000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>400000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>300000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>200000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>400000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>300000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>200000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>100000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>200000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>100000.0</v>
       </c>
-      <c r="DU3"/>
       <c r="DV3"/>
-      <c r="DW3">
+      <c r="DW3"/>
+      <c r="DX3">
         <v>400000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>-200000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>200000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>100000.0</v>
       </c>
-      <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
+      <c r="EE3"/>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -28289,915 +28423,920 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
-      <c r="CY4"/>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>199</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>42658000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>48368000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>47155000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>36171000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>37225000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>51184000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>87093000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>33633000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33741000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>48847000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>64544000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>34999000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>22835000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>30797000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>58105000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>75582000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>17820000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>44793000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>61042000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>32790000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16852000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>59225000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>22929000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>21332000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>29178000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>32803000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>14629000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1804000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>7269000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>37984000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10354000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>719000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>12304000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>40541000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1586000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7350000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>10001000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>17876000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3595000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4484000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4912000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6243000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3784000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3770000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5272000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>4539000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>5039000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4584000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4694000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3715000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4129000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2410000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3777000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>15779000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4830000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3463000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1616000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>4422000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1994000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3974000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>5683000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>8293000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1863000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-943000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4013000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1935000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1015000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2785000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-745000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2735000.0</v>
       </c>
       <c r="BW5">
         <v>2735000.0</v>
       </c>
       <c r="BX5">
+        <v>2735000.0</v>
+      </c>
+      <c r="BY5">
         <v>3885000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>994000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5075000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>864526.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>3935000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>336000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>734000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>770087.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-3557199.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>542338.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>636122.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>717789.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1261178.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2585113.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1481668.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1121047.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1339247.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1366289.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1248708.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1105170.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>728041.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>683616.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>605683.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>666302.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>758079.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>497040.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>998869.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>761214.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>65932.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>1224442.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1300000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DE5">
         <v>1300000.0</v>
       </c>
       <c r="DF5">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DG5">
         <v>1500000.0</v>
       </c>
       <c r="DH5">
         <v>1500000.0</v>
       </c>
       <c r="DI5">
+        <v>1500000.0</v>
+      </c>
+      <c r="DJ5">
         <v>200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1600000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1500000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1600000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>100000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1500000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1200000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>1300000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>1100000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DV5">
         <v>1300000.0</v>
       </c>
       <c r="DW5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DX5">
         <v>1000000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>1300000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>900000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>700000.0</v>
       </c>
-      <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
+      <c r="EE5"/>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
+        <v>87232000.0</v>
+      </c>
+      <c r="C6">
         <v>56053000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>62670000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>62248000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>91800000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>51089000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>51158000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>65559000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>101861000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>48322000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>49190000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>63963000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>84368000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>49565000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>37243000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>47237000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>73536000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>90904000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>33306000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>59940000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>75388000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>46858000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>30622000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>29262000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>77636000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>38231000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>35191000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>41535000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>47120000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>29245000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-26048000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>16081000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>47606000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>19915000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>10765000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>22463000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>55905000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>11065000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>16321000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>19078000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>26810000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12230000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>13692000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>12489000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12638000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9486000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8337000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>9873000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9072000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9485000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9838000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10910000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>8292000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>9186000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>8883000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10054000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>20514000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7694000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>5794000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>645000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7012000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4570000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6692000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>8346000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>11211000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>4998000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1152000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-2121000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3028000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1905000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-1949000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>78000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2741000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>3629000.0</v>
       </c>
-      <c r="BW6"/>
-      <c r="BX6">
+      <c r="BX6"/>
+      <c r="BY6">
         <v>4297000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1716000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-4523000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1386922.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>5359000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>912000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1416000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1310228.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-2684257.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1400491.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1641122.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1640354.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>2621350.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3687151.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2753205.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3073214.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>452160.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>2829425.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2100705.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1968226.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1252473.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1041366.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1046780.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>890618.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>886491.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>758825.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1234051.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1056624.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>433772.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1583431.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1800000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>1500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>2000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>500000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DR6">
         <v>1400000.0</v>
       </c>
       <c r="DS6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT6">
         <v>1300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DV6">
         <v>1300000.0</v>
       </c>
       <c r="DW6">
+        <v>1300000.0</v>
+      </c>
+      <c r="DX6">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DY6">
         <v>1100000.0</v>
       </c>
       <c r="DZ6">
+        <v>1100000.0</v>
+      </c>
+      <c r="EA6">
         <v>800000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EC6">
         <v>500000.0</v>
       </c>
       <c r="ED6">
         <v>500000.0</v>
       </c>
+      <c r="EE6">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -29367,119 +29506,120 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
-      <c r="CY7"/>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -29649,1766 +29789,1783 @@
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
-      <c r="CY8"/>
-      <c r="CZ8">
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8"/>
+      <c r="DA8">
         <v>352000.0</v>
       </c>
-      <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
+        <v>230688000.0</v>
+      </c>
+      <c r="C9">
         <v>169871000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>160297000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>147536000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>232960000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>114108000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>133029000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>140197000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>183460000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>118101000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>122372000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>135117000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>155290000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>107243000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>110092000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>116581000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>145545000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>100525000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>101123000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>117097000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>141466000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>98817000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>89694000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>81114000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>115836000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>91815000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>92420000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>96321000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>126680000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>81377000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>62793000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>47578000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>87946000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>47475000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>48676000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>47073000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>87126000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>32682000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>33135000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>35662000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>45411000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>28351000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>26551000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>25517000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>25853000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>21501000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>20541000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20259000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20709000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>19855000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>18859000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19238000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>19322000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>18522000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>20798000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>18176000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>31016000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>18299000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>22544000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>17696000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27673000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>23612000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>26076000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>26842000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>37159000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>24666000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>20981000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>16427000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>31585000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>19567000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>14754000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>14077000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>18301000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>8612000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>36166000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>13613000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>10186000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3755000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>8574744.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>10860000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7536000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>6524000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>5852367.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>1108329.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5405825.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5121601.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>4793315.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>4992033.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>6049396.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5041596.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4500185.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4737939.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4931430.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4763904.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4226568.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3911633.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3710264.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3541928.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3459885.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3467443.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3212912.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>3474888.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3164124.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2412924.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3599370.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>3600000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>2700000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>3400000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>3300000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>3600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>3300000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3600000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>2200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>3700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>3500000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>3400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>3300000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>3400000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>3100000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>3200000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>3000000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>2700000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>2600000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DV9">
         <v>2600000.0</v>
       </c>
       <c r="DW9">
-        <v>2700000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="DX9">
         <v>2700000.0</v>
       </c>
       <c r="DY9">
+        <v>2700000.0</v>
+      </c>
+      <c r="DZ9">
         <v>1900000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>1600000.0</v>
       </c>
-      <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
+      <c r="EE9"/>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
+        <v>87232000.0</v>
+      </c>
+      <c r="C10">
         <v>42658000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>48368000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>47155000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>90440000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>36171000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>37225000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>51184000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>87093000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33633000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33741000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>48847000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>64544000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>34999000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>22835000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>30797000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>58104000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>75582000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>17820000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>44793000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>61042000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>32790000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16851000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>59225000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>22929000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21332000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>29178000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>32803000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>14629000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1804000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7268000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>37984000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10354000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>719000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>12304000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>40541000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1586000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7350000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10001000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>17876000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3595000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4484000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4912000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>6243000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3784000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3770000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5272000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4539000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5039000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4584000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4694000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3715000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4129000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2410000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3777000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>15779000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4830000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3463000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-1616000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4422000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1994000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3974000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5683000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>8293000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1863000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-943000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-4013000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1935000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1015000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-2785000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-745000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1946000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2735000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-5075000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3885000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>994000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-5075000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>864526.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>3935000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>336000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>734000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>770087.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-3557199.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>542338.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>635838.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>717789.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1261178.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2585113.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1481668.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1121047.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1339247.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1366289.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1248708.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1105170.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>728041.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>683616.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>605683.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>666302.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>758079.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>497040.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>998869.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>761214.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>65932.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1224442.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DE10">
         <v>1300000.0</v>
       </c>
       <c r="DF10">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DG10">
         <v>1500000.0</v>
       </c>
       <c r="DH10">
         <v>1500000.0</v>
       </c>
       <c r="DI10">
+        <v>1500000.0</v>
+      </c>
+      <c r="DJ10">
         <v>200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1400000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1600000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>100000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>1200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>1300000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>1100000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DV10">
         <v>1300000.0</v>
       </c>
       <c r="DW10">
+        <v>1300000.0</v>
+      </c>
+      <c r="DX10">
         <v>1000000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>1300000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>900000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>700000.0</v>
       </c>
-      <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
+      <c r="EE10"/>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
+        <v>14171000.0</v>
+      </c>
+      <c r="C11">
         <v>7193000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9300000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4795000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>15937000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>6005000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3053000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>6103000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>16926000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5719000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-2672000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3243000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9176000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6577000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1272000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6958000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8002000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>14276000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1101000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4934000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1133000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3533000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1791000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-2426000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5617000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>680000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-130000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1158000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-395000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1691000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-7591000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>476000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>6548000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5684000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1025000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2517000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>8399000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>342000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1344000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1128000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3593000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-463000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-155000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>272000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1062000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>189000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>406000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1068000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>395000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1037000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1110000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1022000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>568000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1004000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>744000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1390000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>5809000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1739000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1271000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-596000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1675000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1273000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1485000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2145000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3119000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>671000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-214000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-1431000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>760000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>342000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-948000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-335000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>743000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1184000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-1821000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1473000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>391000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-1821000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>203190.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>1452000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>75000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>219000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>223660.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-1245205.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>142964.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>193896.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>219687.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>424569.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>909716.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>504726.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>375891.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>446840.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>451103.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>404452.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>361908.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>199583.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>235493.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>168898.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>228337.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>301733.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>87913.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>392563.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>313065.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>63877.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>463695.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>500000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE11">
         <v>500000.0</v>
       </c>
       <c r="DF11">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DG11">
         <v>600000.0</v>
       </c>
       <c r="DH11">
         <v>600000.0</v>
       </c>
       <c r="DI11">
+        <v>600000.0</v>
+      </c>
+      <c r="DJ11">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DK11">
         <v>700000.0</v>
       </c>
       <c r="DL11">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DM11">
         <v>600000.0</v>
       </c>
       <c r="DN11">
         <v>600000.0</v>
       </c>
       <c r="DO11">
+        <v>600000.0</v>
+      </c>
+      <c r="DP11">
         <v>100000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DR11">
         <v>500000.0</v>
       </c>
       <c r="DS11">
+        <v>500000.0</v>
+      </c>
+      <c r="DT11">
         <v>400000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DV11">
         <v>500000.0</v>
       </c>
       <c r="DW11">
+        <v>500000.0</v>
+      </c>
+      <c r="DX11">
         <v>300000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DZ11">
         <v>300000.0</v>
       </c>
       <c r="EA11">
+        <v>300000.0</v>
+      </c>
+      <c r="EB11">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="EC11">
         <v>-500000.0</v>
       </c>
       <c r="ED11">
         <v>-500000.0</v>
       </c>
+      <c r="EE11">
+        <v>-500000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
+        <v>5752000.0</v>
+      </c>
+      <c r="C12">
         <v>1884000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1488000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1279000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5725000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3106000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3828000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3083000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8460000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5862000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4708000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1881000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3282000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1003000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>462000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1755000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1377000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1278000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1389000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1508000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1819000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2147000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3894000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5269000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11666000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12974000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>15210000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14664000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>16944000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>14704000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11664000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5693000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5966000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4661000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4461000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3918000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3752000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2742000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1836000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>844000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>691000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>720000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>660000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>593000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>473000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>661000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>567000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>638000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>544000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>649000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>642000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>666000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>813000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>833000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>841000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>857000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>888000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>977000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1089000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1153000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1163000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1342000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1410000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1456000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1382000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1745000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1931000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2121000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2289000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2566000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2931000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3180000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3679000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2845000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5118000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4389000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4615000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5118000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5090000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5190000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5206000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5457000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5676000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5697000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5383000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5098000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>4826000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4523366.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4475826.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4585909.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4727099.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4841730.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4854739.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5027183.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>5083311.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5294000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>5429000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5928000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>6246000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6251000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6349000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6545000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6411000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6264000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5991817.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5900000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>5800000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5600000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>5500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>5100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>4800000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>4600000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>4700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>4500000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>4400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>4000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>4300000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>3900000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>3700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3400000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>3000000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>2800000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>2900000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>3200000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>2800000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>2500000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>2200000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>1200000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>1400000.0</v>
       </c>
-      <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13">
+        <v>130876000.0</v>
+      </c>
+      <c r="C13">
         <v>121222000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>129440000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>123592000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>142004000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>119239000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>119750000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>113942000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>126761000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>115898000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>109642000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>99346000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>104687000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>85060000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>80222000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>73906000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>85177000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>72891000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>72056000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>69983000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>75669000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>68146000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>68407000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>67406000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>79403000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>77625000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>80827000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>81632000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>88294000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31469,184 +31626,185 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14">
+        <v>-151000.0</v>
+      </c>
+      <c r="C14">
         <v>-299000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-265000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-213000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-237000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-199000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-575000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-212000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-249000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-257000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-507000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-508000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-597000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>580000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-686000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1448000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-851000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-816000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1490000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>843000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1220000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1052000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1087000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1304000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1181000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4047000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1045000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1078000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>922000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574000.0</v>
       </c>
       <c r="AG14">
         <v>3574000.0</v>
       </c>
       <c r="AH14">
         <v>3574000.0</v>
       </c>
       <c r="AI14">
         <v>3574000.0</v>
       </c>
       <c r="AJ14">
-        <v>0.0</v>
+        <v>3574000.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
         <v>3574000.0</v>
       </c>
-      <c r="AN14">
-[...1 lines deleted...]
-      </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>3574000.0</v>
       </c>
-      <c r="AR14">
-[...1 lines deleted...]
-      </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
@@ -31777,995 +31935,1002 @@
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
-      <c r="CY14"/>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
+      <c r="EE14"/>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
+        <v>72840000.0</v>
+      </c>
+      <c r="C15">
         <v>35117000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>38803000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>42147000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>74005000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>29967000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>33597000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>44869000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>69918000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>27657000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>35906000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>45096000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>54771000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>27842000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23420000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>22391000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>49251000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>61324000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15903000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>38701000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>59066000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>28037000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>13158000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18190000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>52304000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>21068000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>20195000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>29291000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>32120000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>15398000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8722000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6792000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>31436000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4670000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1744000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9787000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>32142000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1244000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>6006000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>8873000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>14283000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4058000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4639000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4640000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5181000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3595000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3364000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4204000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4144000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4002000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3474000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3672000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3147000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3125000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1666000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2387000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>9970000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3091000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2192000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1020000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2747000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>721000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2489000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3538000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5174000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1192000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-729000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-2582000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1175000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>673000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-1837000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-410000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3038000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1410000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-3254000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2412000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>603000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-3254000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>661336.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2483000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>261000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>515000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>546427.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-2311994.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>399374.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>441942.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>498102.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>836609.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1675397.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>976942.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>745156.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>892407.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>915186.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>844256.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>743262.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>528458.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>448123.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>436785.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>437965.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>456346.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>409127.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>606306.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>448149.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>354050.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>760747.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>800000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DE15">
         <v>800000.0</v>
       </c>
       <c r="DF15">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DG15">
         <v>900000.0</v>
       </c>
       <c r="DH15">
         <v>900000.0</v>
       </c>
       <c r="DI15">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ15">
         <v>-500000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DL15">
         <v>900000.0</v>
       </c>
       <c r="DM15">
+        <v>900000.0</v>
+      </c>
+      <c r="DN15">
         <v>800000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1000000.0</v>
       </c>
-      <c r="DO15"/>
-      <c r="DP15">
+      <c r="DP15"/>
+      <c r="DQ15">
         <v>900000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>700000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>800000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>700000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DV15">
         <v>800000.0</v>
       </c>
       <c r="DW15">
+        <v>800000.0</v>
+      </c>
+      <c r="DX15">
         <v>700000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>800000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>600000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>700000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EC15">
         <v>500000.0</v>
       </c>
       <c r="ED15">
         <v>500000.0</v>
       </c>
+      <c r="EE15">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>45096000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>54771000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>27842000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>23027000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>22014000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>48436000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60371000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>15606000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>37972000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>59066000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>28037000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>13158000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18190000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>52304000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>21068000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20195000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>29291000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>32120000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>15398000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8722000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6792000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>31436000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4670000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1744000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>9787000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>32142000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1244000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>6006000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>8873000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>14283000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>4058000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4639000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4640000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5181000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3595000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3363000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4204000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4144000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4002000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3474000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3672000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3147000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3125000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1666000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2387000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>9970000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3091000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2192000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-1020000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2747000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>721000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2489000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3538000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5174000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1192000.0</v>
       </c>
-      <c r="BO16">
-[...1 lines deleted...]
-      </c>
       <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-1175000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1175000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>673000.0</v>
       </c>
-      <c r="BS16">
-[...1 lines deleted...]
-      </c>
       <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>-1203000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1203000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>531000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2437000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>640000.0</v>
       </c>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
       <c r="CA16">
+        <v>0.0</v>
+      </c>
+      <c r="CB16">
         <v>120000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>2482000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>262000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>515000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>547000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-399000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>399000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>442000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>498000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>837000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1675000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>977000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>745000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>893000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>915000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>844000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>744000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>528000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>448000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>437000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>438000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>457000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>409000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>606000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>449000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>760000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17">
+        <v>73061000.0</v>
+      </c>
+      <c r="C17">
         <v>35465000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>39068000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>42360000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>75194000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>31626000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>34172000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>42047000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>65517000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>27914000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>36413000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>45604000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>55368000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>28422000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>24106000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>23839000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>50102000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>61306000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16719000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>39859000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>59909000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>29257000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>14210000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>19277000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>53608000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>22249000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>21462000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>30336000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>33198000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>16320000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>9395000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>6792000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>31436000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4670000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1744000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>9787000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>32142000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1244000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>6006000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>8873000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>14283000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>4058000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4639000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4640000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>5181000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3595000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3363000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4204000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4144000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4002000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>3474000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3672000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3147000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3125000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1666000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2387000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>9970000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3091000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>-1020000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -32845,172 +33010,177 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
-      <c r="CY17"/>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
+        <v>125124000.0</v>
+      </c>
+      <c r="C18">
         <v>119338000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>127952000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>122313000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>136279000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>116133000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>115922000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>110859000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>118301000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>110036000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>104934000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>97465000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>101405000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>84057000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>79760000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>72151000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>83800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>71613000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>70667000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>68475000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>73850000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>65999000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>64513000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>62137000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>67737000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>64651000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>65617000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>66968000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>71350000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -33071,82 +33241,83 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>19275000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
@@ -33211,138 +33382,137 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>-1540000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>7965000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-8841000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2416000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>6939000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>21080000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-12110000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>2723000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>7039000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-3074000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>859000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>4978000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>4145000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -33461,523 +33631,527 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20"/>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
+        <v>87232000.0</v>
+      </c>
+      <c r="C21">
         <v>42658000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>48368000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>47155000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>91800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>36171000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>37225000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>51184000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>87093000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>33633000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33741000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>48847000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>64544000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>34999000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22835000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>30797000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>58104000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>75582000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>17820000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>44793000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>61042000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>32790000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16851000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>59225000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22929000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>21332000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>29178000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>32803000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>14629000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1804000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7268000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>37984000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10354000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>719000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12304000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>40541000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1586000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7350000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10001000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>17876000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3595000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4484000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4912000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>6243000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3784000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3770000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5272000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4539000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5039000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4584000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4694000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3715000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4129000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2410000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3777000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>15779000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4830000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3463000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-1616000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4422000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1994000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3974000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5683000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>8293000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1863000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-943000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-4013000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1935000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1015000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-2785000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-745000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1946000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2735000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4637000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3885000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>994000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-5075000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>864526.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>3935000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>336000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>734000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>770087.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-3557199.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>542338.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>635838.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>717789.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1261178.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2585113.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1481668.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1121047.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1339247.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1366289.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1248708.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1105170.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>728041.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>683616.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>605683.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>666302.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>758079.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>497040.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>998869.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>761214.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>65932.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1224442.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1300000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DE21">
         <v>1300000.0</v>
       </c>
       <c r="DF21">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DG21">
         <v>1500000.0</v>
       </c>
       <c r="DH21">
         <v>1500000.0</v>
       </c>
       <c r="DI21">
+        <v>1500000.0</v>
+      </c>
+      <c r="DJ21">
         <v>200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1500000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1600000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>100000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1200000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1300000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>1100000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DV21">
         <v>1300000.0</v>
       </c>
       <c r="DW21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DX21">
         <v>1000000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>1300000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>900000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>700000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EC21">
         <v>500000.0</v>
       </c>
       <c r="ED21">
         <v>500000.0</v>
       </c>
+      <c r="EE21">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -34147,490 +34321,496 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
-      <c r="CY22"/>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
+        <v>194824000.0</v>
+      </c>
+      <c r="C23">
         <v>132327000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>106986000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>110938000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>79870000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>99704000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100470000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>104023000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>134571000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>100220000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>102381000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>89924000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>130791000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>83023000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>85071000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>86237000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>121120000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26407000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>93467000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>78424000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>112533000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>74263000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>86568000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>84625000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>105573000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>85267000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>90419000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>90919000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>144139000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>90551000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>77359000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>51318000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>74271000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>42850000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>52275000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>39927000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>58986000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>34681000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>28169000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28603000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>29399000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>26262000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22851000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>21898000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>20676000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>18426000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>17888000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>15925000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>17014000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>15465000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15217000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>15210000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>16120000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>15226000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>19229000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>15406000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>16325000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>15145000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>20423000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>20304000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>24628000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>22932000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>24525000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>23224000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>39726000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>29239000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>23892000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>28838000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>42209000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>23247000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>22990000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>18127000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>20234000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7205000.0</v>
       </c>
-      <c r="BW23">
-[...1 lines deleted...]
-      </c>
       <c r="BX23">
+        <v>0.0</v>
+      </c>
+      <c r="BY23">
         <v>13617000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>13527000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>19413000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>12654323.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>12115000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>12056000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>11288000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>10849405.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>15318569.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>10504440.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>9760437.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9065610.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8421721.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>7996109.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>8246837.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8106237.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8307422.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8527880.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8717379.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8579709.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>8757100.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8591844.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>9163280.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>9279372.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>9160102.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>9184891.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9171071.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>9458805.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>9011165.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>8636745.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>8500000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>9200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>8000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>7900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>7200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>7000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>8100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>6700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>6400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>6300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>5900000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>6100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>6900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>5400000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DS23">
         <v>4400000.0</v>
       </c>
       <c r="DT23">
         <v>4400000.0</v>
       </c>
       <c r="DU23">
+        <v>4400000.0</v>
+      </c>
+      <c r="DV23">
         <v>4500000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>4100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>4200000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>3600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>2200000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>2300000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EC23">
         <v>500000.0</v>
       </c>
       <c r="ED23">
         <v>500000.0</v>
       </c>
+      <c r="EE23">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34721,476 +34901,478 @@
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
+        <v>12713000.0</v>
+      </c>
+      <c r="C25">
         <v>13395000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>14302000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>15093000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15412000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>14918000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>13933000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14375000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14768000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14689000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11956000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11685000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16154000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10886000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10703000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10677000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10906000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9937000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9626000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>10135000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10176000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>14068000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14622000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12410000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18411000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>15302000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13859000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12357000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14317000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14616000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-27852000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8812000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>9622000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9561000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>10046000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10159000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15364000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>9479000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>8971000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>9077000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>8934000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8635000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>9208000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7577000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6395000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5702000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4567000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4601000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4533000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4446000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5254000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6216000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>4577000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5057000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>6473000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>6277000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4735000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2864000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2331000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2261000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2590000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2576000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2718000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2663000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2918000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>3135000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2095000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1892000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1093000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>890000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>836000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>823000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>750000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>894000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>552000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>412000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>722000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>552000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>522396.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1211926.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>676045.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>793633.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>540141.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>872942.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>858153.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1005284.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>922565.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1360172.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1102038.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1271537.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1952167.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-887087.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1463136.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>851997.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>863056.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>524432.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>357750.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>441097.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>224316.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>128412.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>261785.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>235182.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>295410.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>367840.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>358989.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>500000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>300000.0</v>
       </c>
-      <c r="DG25"/>
-      <c r="DH25">
+      <c r="DH25"/>
+      <c r="DI25">
         <v>300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>200000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>400000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>300000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>200000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ25">
         <v>200000.0</v>
       </c>
       <c r="DR25">
+        <v>200000.0</v>
+      </c>
+      <c r="DS25">
         <v>100000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>200000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>100000.0</v>
       </c>
-      <c r="DU25"/>
       <c r="DV25"/>
-      <c r="DW25">
+      <c r="DW25"/>
+      <c r="DX25">
         <v>400000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-200000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>200000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>100000.0</v>
       </c>
-      <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
+      <c r="EE25"/>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -35363,862 +35545,871 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
-      <c r="CY26"/>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>70760000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>73992000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>70424000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>72119000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>67984000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>73790000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>65923000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>66472000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>66514000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>70776000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>60957000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>61131000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>63232000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>62284000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>55023000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>52340000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>54107000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>58099000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>46800000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>50036000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>47140000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>49694000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>49203000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1195000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>368000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>585000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>539000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1037000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>416000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>668000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>553000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>656000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>381000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>610000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>470000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>197000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>490000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>539000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>502000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>474000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>323000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>341000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>304000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>334000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>267000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>213000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>220000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>234000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>276000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>201000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>270000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>238000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>317000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>325000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>167000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>337000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>251000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>411000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>261000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>516000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>384000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>483000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>355000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>661000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>349000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>474000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>338000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>266000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>246000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>394000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>215000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>243000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>202000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>137000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>243000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>735000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
+      <c r="CD27"/>
+      <c r="CE27">
         <v>131000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>829000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
+        <v>67606000.0</v>
+      </c>
+      <c r="C28">
         <v>64444000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50740000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48559000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5878000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>49292000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>52298000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>48449000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>54073000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>46652000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>46352000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>47402000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>47547000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>43017000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>42762000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>45091000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45047000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>38225000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>36222000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>38604000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>43932000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>32331000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>35616000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>32102000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>34260000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34268000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>38914000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>35176000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>49164000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>33010000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>30361000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24740000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32415000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>22754000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22269000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22537000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>27158000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>18213000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15485000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15699000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17467000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>14996000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>12514000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>12543000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11999000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10881000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10191000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9638000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10357000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9285000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8507000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8823000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9407000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8597000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11332000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8530000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8335000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7451000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>11644000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13328000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>16581000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>13292000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>16868000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16316000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>23133000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>18206000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>16492000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>16508000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>24944000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14265000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>6962000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>11552000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>12607000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>4760000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4034000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4922000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4532000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4034000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2919000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3676000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3358000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3068000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2783000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2924000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2782000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2910000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2626000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2422886.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2162385.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2262737.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2109062.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2171665.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2023322.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2096451.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1804070.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1954000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1919000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1851000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1665000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1686000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1652000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1551000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1513000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1484000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1459504.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DC28">
         <v>1400000.0</v>
       </c>
       <c r="DD28">
+        <v>1400000.0</v>
+      </c>
+      <c r="DE28">
         <v>1200000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1300000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DL28">
         <v>1100000.0</v>
       </c>
       <c r="DM28">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DN28">
         <v>1000000.0</v>
       </c>
       <c r="DO28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DP28">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DQ28">
         <v>1000000.0</v>
       </c>
       <c r="DR28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DS28">
         <v>900000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DU28">
         <v>800000.0</v>
       </c>
       <c r="DV28">
+        <v>800000.0</v>
+      </c>
+      <c r="DW28">
         <v>900000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>2100000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DZ28">
         <v>600000.0</v>
       </c>
-      <c r="EA28"/>
+      <c r="EA28">
+        <v>600000.0</v>
+      </c>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
+        <v>14171000.0</v>
+      </c>
+      <c r="C29">
         <v>7193000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4795000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16166000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6294000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3053000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5123000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>15246000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5719000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2672000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3243000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9176000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6577000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1272000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6958000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>8002000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14276000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1101000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4934000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1133000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3533000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1791000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2426000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5617000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>680000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-130000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1158000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-395000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -36279,1244 +36470,1252 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
+        <v>143456000.0</v>
+      </c>
+      <c r="C30">
         <v>127213000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>111929000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>100381000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>79870000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>77937000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>95804000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>89013000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>96367000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>84468000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>88631000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>86270000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>90746000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72244000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>87257000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>85784000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>87441000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>24943000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>83303000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>72304000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>80424000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>66027000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>73694000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>64263000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>56611000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>68886000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>71088000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>67143000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>93877000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>66748000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>60989000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>40310000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>49962000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>37121000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>47957000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>34769000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>46585000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>31096000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>25785000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25661000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>27535000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>24756000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>22067000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>20605000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19610000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17717000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16771000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>14987000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16170000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14816000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14275000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14544000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>15607000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>14393000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18388000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>14399000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>15237000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>13469000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>19081000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>19312000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>23251000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>21618000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>22102000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>21159000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>28866000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>22803000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>21924000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>20440000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>29650000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>18552000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>17539000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>14822000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16355000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5877000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>17000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>9728000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9192000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>8830000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>7710218.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6925000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>7200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5790000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5082280.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4665528.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4863487.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4485763.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4075526.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3730855.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3464283.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3559928.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3379138.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3398692.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3565141.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3515196.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3121398.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3183592.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3026648.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2936245.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2793583.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2709364.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2715872.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2476019.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2402910.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2346992.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2374928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DC30">
         <v>2300000.0</v>
       </c>
       <c r="DD30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DE30">
         <v>2100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>2000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1800000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DJ30">
         <v>2000000.0</v>
       </c>
       <c r="DK30">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DL30">
         <v>1900000.0</v>
       </c>
       <c r="DM30">
         <v>1900000.0</v>
       </c>
       <c r="DN30">
+        <v>1900000.0</v>
+      </c>
+      <c r="DO30">
         <v>1800000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1700000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1800000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>1400000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>1500000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DV30">
         <v>1300000.0</v>
       </c>
       <c r="DW30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DX30">
         <v>1700000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>1400000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>1000000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>900000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="EC30">
         <v>500000.0</v>
       </c>
       <c r="ED30">
         <v>500000.0</v>
       </c>
+      <c r="EE30">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>-3325000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1077000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1360000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>16404000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-50285000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-60500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-48459000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-15449000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-42975000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-48239000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-34643000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-28543000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-21694000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-31529000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-21205000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-24306000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-21736000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-31827000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-20528000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-23331000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-19441000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-36126000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-21921000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-17548000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-20062000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-9659000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-23093000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-17575000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-16396000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-27698000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-13429000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-23776000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-13892000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-33482000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-11370000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-10774000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-10804000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-19266000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-10000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-8473000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7625000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-7249000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-7404000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6505000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6083000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5892000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-6122000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5600000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-666000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-361000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-833000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>2410000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-857000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-888000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-977000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>116800000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1616000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1163000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1342000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8419000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1456000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1382000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1745000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>520000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1431000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>760000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>342000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-951000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-745000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>743000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2704000.0</v>
       </c>
-      <c r="BW31">
-[...1 lines deleted...]
-      </c>
       <c r="BX31">
+        <v>0.0</v>
+      </c>
+      <c r="BY31">
         <v>-4389000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-4615000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-5075000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-5090000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-5190000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5206000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-5457000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-5676000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-3557000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-5383000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-5098000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-4826000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4523000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4476000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4586000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4727000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-4842000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4855000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-5027000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5083000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-5294000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-5429000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-5928000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-6246000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-6251000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-6349000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-6545000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-6411000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-6616000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-5992000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-5900000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-5800000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-5600000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-5500000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-5400000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>900000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-4800000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-4600000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-4700000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-4500000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-4400000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-4000000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-4300000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-3000000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-3700000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-3400000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-3000000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-2800000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-2900000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>600000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>200000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-2500000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-2200000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-1200000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-1700000.0</v>
       </c>
-      <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
+      <c r="EE31"/>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
+        <v>282056000.0</v>
+      </c>
+      <c r="C32">
         <v>174985000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>155354000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>158093000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>232960000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>135875000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>137695000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>155207000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>221664000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>133853000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>136122000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>138771000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>195335000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>118022000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>107906000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>117034000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>179224000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>101989000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>111287000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>123217000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>173575000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>107053000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>102568000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>101476000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>164798000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>108196000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>111751000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>120097000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>176942000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>105180000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>79163000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>58586000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>112255000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>53204000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>52994000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>52231000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>99527000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>36267000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>35519000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>38604000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>47275000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>29857000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>27335000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>26810000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>26919000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>22210000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>21658000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>21197000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>21553000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>20504000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>19801000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>19904000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>19835000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>19355000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>21639000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>19183000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>32104000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>19975000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>23886000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>18688000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>29050000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>24926000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>28499000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>28907000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>48019000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>31102000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>22949000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>24825000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>44144000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>24262000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>20205000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>17382000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>22180000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>9940000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>9220000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>17502000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>14521000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>14338000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>13518849.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>16050000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>12392000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>12022000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>11619492.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>11761370.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11046778.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10396275.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>9783399.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>9682899.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>10581222.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>9728505.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>9227284.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>9646669.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>9894169.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>9966087.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>9684879.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>9485141.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>9275460.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>9768963.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>9945674.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>9918181.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>9681931.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>10169940.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>10220019.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>9077097.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>9861187.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>9800000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>9600000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="DF32">
         <v>9200000.0</v>
       </c>
       <c r="DG32">
+        <v>9200000.0</v>
+      </c>
+      <c r="DH32">
         <v>8700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>8500000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>8300000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>8400000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>8000000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>7800000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>7300000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>7700000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>7000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>6900000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>6400000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>5700000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>5500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>6600000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>5800000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>5400000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>5200000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>4900000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>3100000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>3000000.0</v>
       </c>
-      <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
+      <c r="EE32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -37612,51 +37811,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
         <v>158337000.0</v>
       </c>
       <c r="C2">
         <v>375580000.0</v>
       </c>
       <c r="D2">
         <v>388038000.0</v>
       </c>
       <c r="E2">
         <v>314019000.0</v>
       </c>
       <c r="F2">
         <v>427367000.0</v>
       </c>
       <c r="G2">
         <v>126545000.0</v>
       </c>
       <c r="H2">
         <v>99977000.0</v>
       </c>
       <c r="I2">
         <v>1267586000.0</v>
       </c>
@@ -37716,51 +37915,51 @@
       </c>
       <c r="AB2">
         <v>6700000.0</v>
       </c>
       <c r="AC2">
         <v>12900000.0</v>
       </c>
       <c r="AD2">
         <v>14300000.0</v>
       </c>
       <c r="AE2">
         <v>4600000.0</v>
       </c>
       <c r="AF2">
         <v>6400000.0</v>
       </c>
       <c r="AG2">
         <v>20500000.0</v>
       </c>
       <c r="AH2">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>214025000</v>
       </c>
       <c r="C3">
         <v>276754000</v>
       </c>
       <c r="D3">
         <v>449906000</v>
       </c>
       <c r="E3">
         <v>438868000</v>
       </c>
       <c r="F3">
         <v>64028000</v>
       </c>
       <c r="G3">
         <v>65903000</v>
       </c>
       <c r="H3">
         <v>158403000</v>
       </c>
       <c r="I3">
         <v>25390000</v>
       </c>
@@ -37820,51 +38019,51 @@
       </c>
       <c r="AB3">
         <v>1100000</v>
       </c>
       <c r="AC3">
         <v>200000</v>
       </c>
       <c r="AD3">
         <v>800000</v>
       </c>
       <c r="AE3">
         <v>800000</v>
       </c>
       <c r="AF3">
         <v>600000</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>75755000.0</v>
       </c>
       <c r="F4">
         <v>-113824000.0</v>
       </c>
       <c r="G4">
         <v>300923000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-1167609000.0</v>
       </c>
       <c r="J4">
         <v>493756000.0</v>
       </c>
       <c r="K4">
         <v>746172000.0</v>
       </c>
       <c r="L4">
         <v>-2174000.0</v>
@@ -37880,51 +38079,51 @@
       </c>
       <c r="P4">
         <v>189390000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1008998000.0</v>
       </c>
       <c r="F5">
         <v>-602331000.0</v>
       </c>
       <c r="G5">
         <v>-76823000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>416000.0</v>
       </c>
       <c r="J5">
         <v>-709590000.0</v>
       </c>
       <c r="K5">
         <v>-1968000.0</v>
       </c>
       <c r="L5">
         <v>-672000.0</v>
@@ -37940,51 +38139,51 @@
       </c>
       <c r="P5">
         <v>-847748000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
         <v>-37769000.0</v>
       </c>
       <c r="C6">
         <v>-217243000.0</v>
       </c>
       <c r="D6">
         <v>-12458000.0</v>
       </c>
       <c r="E6">
         <v>74019000.0</v>
       </c>
       <c r="F6">
         <v>-113348000.0</v>
       </c>
       <c r="G6">
         <v>300822000.0</v>
       </c>
       <c r="H6">
         <v>26568000.0</v>
       </c>
       <c r="I6">
         <v>-1167609000.0</v>
       </c>
@@ -38044,51 +38243,51 @@
       </c>
       <c r="AB6">
         <v>-1300000.0</v>
       </c>
       <c r="AC6">
         <v>-6200000.0</v>
       </c>
       <c r="AD6">
         <v>-14300000.0</v>
       </c>
       <c r="AE6">
         <v>-4600000.0</v>
       </c>
       <c r="AF6">
         <v>-6400000.0</v>
       </c>
       <c r="AG6">
         <v>-20500000.0</v>
       </c>
       <c r="AH6">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
         <v>-119584000.0</v>
       </c>
       <c r="C7">
         <v>171609000.0</v>
       </c>
       <c r="D7">
         <v>-5303000.0</v>
       </c>
       <c r="E7">
         <v>-34916000.0</v>
       </c>
       <c r="F7">
         <v>42685000.0</v>
       </c>
       <c r="G7">
         <v>3773000.0</v>
       </c>
       <c r="H7">
         <v>11898000.0</v>
       </c>
       <c r="I7">
         <v>-23890000.0</v>
       </c>
@@ -38148,51 +38347,51 @@
       </c>
       <c r="AB7">
         <v>400000.0</v>
       </c>
       <c r="AC7">
         <v>-395500000.0</v>
       </c>
       <c r="AD7">
         <v>-2600000.0</v>
       </c>
       <c r="AE7">
         <v>200000.0</v>
       </c>
       <c r="AF7">
         <v>-800000.0</v>
       </c>
       <c r="AG7">
         <v>-200000.0</v>
       </c>
       <c r="AH7">
         <v>700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1725000.0</v>
       </c>
       <c r="F8">
         <v>374000.0</v>
       </c>
       <c r="G8">
         <v>2050000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>2745000.0</v>
       </c>
       <c r="J8">
         <v>-2181000.0</v>
       </c>
       <c r="K8">
         <v>-3847000.0</v>
       </c>
       <c r="L8">
         <v>-2130000.0</v>
@@ -38208,51 +38407,51 @@
       </c>
       <c r="P8">
         <v>626000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
         <v>-7135000.0</v>
       </c>
       <c r="C9">
         <v>-8103000.0</v>
       </c>
       <c r="D9">
         <v>-5303000.0</v>
       </c>
       <c r="E9">
         <v>-1725000.0</v>
       </c>
       <c r="F9">
         <v>374000.0</v>
       </c>
       <c r="G9">
         <v>2050000.0</v>
       </c>
       <c r="H9">
         <v>1616000.0</v>
       </c>
       <c r="I9">
         <v>2745000.0</v>
       </c>
@@ -38284,51 +38483,51 @@
         <v>153000.0</v>
       </c>
       <c r="S9">
         <v>-308000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>77000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>46089000.0</v>
       </c>
       <c r="G10">
         <v>10167000.0</v>
       </c>
       <c r="H10">
         <v>11196000.0</v>
       </c>
       <c r="I10">
         <v>16882000.0</v>
       </c>
       <c r="J10">
         <v>7398000.0</v>
       </c>
       <c r="K10">
         <v>9144000.0</v>
       </c>
       <c r="L10">
         <v>6108000.0</v>
@@ -38350,51 +38549,51 @@
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
         <v>265000.0</v>
       </c>
       <c r="V10">
         <v>204000.0</v>
       </c>
       <c r="W10">
         <v>1150000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10640000.0</v>
       </c>
       <c r="F11">
         <v>43920000.0</v>
       </c>
       <c r="G11">
         <v>1152000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>-26677000.0</v>
       </c>
       <c r="J11">
         <v>32211000.0</v>
       </c>
       <c r="K11">
         <v>11840000.0</v>
       </c>
@@ -38412,51 +38611,51 @@
       </c>
       <c r="P11">
         <v>4865000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>98557000.0</v>
       </c>
       <c r="F12">
         <v>934890000.0</v>
       </c>
       <c r="G12">
         <v>370752000.0</v>
       </c>
       <c r="H12">
         <v>26961000.0</v>
       </c>
       <c r="I12">
         <v>71256000.0</v>
       </c>
       <c r="J12">
         <v>709593000.0</v>
       </c>
       <c r="K12">
         <v>3149000.0</v>
       </c>
@@ -38474,51 +38673,51 @@
       </c>
       <c r="P12">
         <v>849717000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-46010000.0</v>
       </c>
       <c r="F13">
         <v>42311000.0</v>
       </c>
       <c r="G13">
         <v>1723000.0</v>
       </c>
       <c r="H13">
         <v>10282000.0</v>
       </c>
       <c r="I13">
         <v>-26635000.0</v>
       </c>
       <c r="J13">
         <v>6587000.0</v>
       </c>
       <c r="K13">
         <v>8216000.0</v>
       </c>
@@ -38530,51 +38729,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
         <v>59725000.0</v>
       </c>
       <c r="C14">
         <v>57765000.0</v>
       </c>
       <c r="D14">
         <v>19245000.0</v>
       </c>
       <c r="E14">
         <v>61601000.0</v>
       </c>
       <c r="F14">
         <v>59047000.0</v>
       </c>
       <c r="G14">
         <v>60745000.0</v>
       </c>
       <c r="H14">
         <v>55149000.0</v>
       </c>
       <c r="I14">
         <v>37722000.0</v>
       </c>
@@ -38634,57 +38833,57 @@
       </c>
       <c r="AB14">
         <v>1800000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1100000.0</v>
       </c>
       <c r="AE14">
         <v>900000.0</v>
       </c>
       <c r="AF14">
         <v>500000.0</v>
       </c>
       <c r="AG14">
         <v>500000.0</v>
       </c>
       <c r="AH14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
-        <v>4686000.0</v>
+        <v>-4686000.0</v>
       </c>
       <c r="C15">
-        <v>5067000.0</v>
+        <v>-5067000.0</v>
       </c>
       <c r="D15">
         <v>5426000.0</v>
       </c>
       <c r="E15">
         <v>5921000.0</v>
       </c>
       <c r="F15">
         <v>6400000.0</v>
       </c>
       <c r="G15">
         <v>7100000.0</v>
       </c>
       <c r="H15">
         <v>7760000.0</v>
       </c>
       <c r="I15">
         <v>5736000.0</v>
       </c>
       <c r="J15">
         <v>4839000.0</v>
       </c>
       <c r="K15">
         <v>4389000.0</v>
       </c>
@@ -38734,51 +38933,51 @@
         <v>1247486.0</v>
       </c>
       <c r="AA15">
         <v>1276183.0</v>
       </c>
       <c r="AB15">
         <v>1300000.0</v>
       </c>
       <c r="AC15">
         <v>1200000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>700000.0</v>
       </c>
       <c r="AF15">
         <v>500000.0</v>
       </c>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
         <v>120568000.0</v>
       </c>
       <c r="C16">
         <v>158337000.0</v>
       </c>
       <c r="D16">
         <v>375580000.0</v>
       </c>
       <c r="E16">
         <v>388038000.0</v>
       </c>
       <c r="F16">
         <v>314019000.0</v>
       </c>
       <c r="G16">
         <v>427367000.0</v>
       </c>
       <c r="H16">
         <v>126545000.0</v>
       </c>
       <c r="I16">
         <v>99977000.0</v>
       </c>
@@ -38838,91 +39037,91 @@
       </c>
       <c r="AB16">
         <v>5400000.0</v>
       </c>
       <c r="AC16">
         <v>6700000.0</v>
       </c>
       <c r="AD16">
         <v>27700000.0</v>
       </c>
       <c r="AE16">
         <v>72700000.0</v>
       </c>
       <c r="AF16">
         <v>-8100000.0</v>
       </c>
       <c r="AG16">
         <v>73900000.0</v>
       </c>
       <c r="AH16">
         <v>-7500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>3000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
         <v>236594000.0</v>
       </c>
       <c r="C18">
         <v>176783000.0</v>
       </c>
       <c r="D18">
         <v>-146795000.0</v>
       </c>
       <c r="E18">
         <v>-170059000.0</v>
       </c>
       <c r="F18">
         <v>517617000.0</v>
       </c>
       <c r="G18">
         <v>401317000.0</v>
       </c>
       <c r="H18">
         <v>32609000.0</v>
       </c>
       <c r="I18">
         <v>112365000.0</v>
       </c>
@@ -38982,51 +39181,51 @@
       </c>
       <c r="AB18">
         <v>5400000.0</v>
       </c>
       <c r="AC18">
         <v>5200000.0</v>
       </c>
       <c r="AD18">
         <v>1200000.0</v>
       </c>
       <c r="AE18">
         <v>2700000.0</v>
       </c>
       <c r="AF18">
         <v>1900000.0</v>
       </c>
       <c r="AG18">
         <v>2900000.0</v>
       </c>
       <c r="AH18">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19">
         <v>25843000.0</v>
       </c>
       <c r="C19">
         <v>-227661000.0</v>
       </c>
       <c r="D19">
         <v>-520905000.0</v>
       </c>
       <c r="E19">
         <v>-302895000.0</v>
       </c>
       <c r="F19">
         <v>-882616000.0</v>
       </c>
       <c r="G19">
         <v>-88595000.0</v>
       </c>
       <c r="H19">
         <v>-339198000.0</v>
       </c>
       <c r="I19">
         <v>-440858000.0</v>
       </c>
@@ -39050,51 +39249,51 @@
       </c>
       <c r="P19">
         <v>-55538000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>3000.0</v>
       </c>
       <c r="D20">
         <v>1000.0</v>
       </c>
       <c r="E20">
         <v>1000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>2000.0</v>
       </c>
       <c r="H20">
         <v>3000.0</v>
       </c>
       <c r="I20">
         <v>295771000.0</v>
       </c>
@@ -39104,51 +39303,51 @@
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21">
         <v>-368000000.0</v>
       </c>
       <c r="C21">
         <v>364000000.0</v>
       </c>
       <c r="D21">
         <v>13000000.0</v>
       </c>
       <c r="E21">
         <v>-55075000.0</v>
       </c>
       <c r="F21">
         <v>-5531000.0</v>
       </c>
       <c r="G21">
         <v>-9954000.0</v>
       </c>
       <c r="H21">
         <v>330237000.0</v>
       </c>
       <c r="I21">
         <v>-995628000.0</v>
       </c>
@@ -39172,51 +39371,51 @@
       </c>
       <c r="P21">
         <v>-11849000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
         <v>186787000.0</v>
       </c>
       <c r="C22">
         <v>168357000.0</v>
       </c>
       <c r="D22">
         <v>163615000.0</v>
       </c>
       <c r="E22">
         <v>159354000.0</v>
       </c>
       <c r="F22">
         <v>145745000.0</v>
       </c>
       <c r="G22">
         <v>109344000.0</v>
       </c>
       <c r="H22">
         <v>101316000.0</v>
       </c>
       <c r="I22">
         <v>52293000.0</v>
       </c>
@@ -39276,51 +39475,51 @@
       </c>
       <c r="AB22">
         <v>2600000.0</v>
       </c>
       <c r="AC22">
         <v>2800000.0</v>
       </c>
       <c r="AD22">
         <v>3600000.0</v>
       </c>
       <c r="AE22">
         <v>2400000.0</v>
       </c>
       <c r="AF22">
         <v>3500000.0</v>
       </c>
       <c r="AG22">
         <v>2500000.0</v>
       </c>
       <c r="AH22">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>22707000.0</v>
       </c>
       <c r="C23">
         <v>-715283000.0</v>
       </c>
       <c r="D23">
         <v>851156000.0</v>
       </c>
       <c r="E23">
         <v>367048000.0</v>
       </c>
       <c r="F23">
         <v>-9564000.0</v>
       </c>
       <c r="G23">
         <v>442592000.0</v>
       </c>
       <c r="H23">
         <v>-42367000.0</v>
       </c>
       <c r="I23">
         <v>-480285000.0</v>
       </c>
@@ -39380,51 +39579,51 @@
       </c>
       <c r="AB23">
         <v>21000000.0</v>
       </c>
       <c r="AC23">
         <v>37800000.0</v>
       </c>
       <c r="AD23">
         <v>12800000.0</v>
       </c>
       <c r="AE23">
         <v>18200000.0</v>
       </c>
       <c r="AF23">
         <v>-4100000.0</v>
       </c>
       <c r="AG23">
         <v>-4800000.0</v>
       </c>
       <c r="AH23">
         <v>-26000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
         <v>-773028000.0</v>
       </c>
       <c r="C24">
         <v>-152489000.0</v>
       </c>
       <c r="D24">
         <v>-511096000.0</v>
       </c>
       <c r="E24">
         <v>4961000.0</v>
       </c>
       <c r="F24">
         <v>-172388000.0</v>
       </c>
       <c r="G24">
         <v>-51818000.0</v>
       </c>
       <c r="H24">
         <v>-836211000.0</v>
       </c>
       <c r="I24">
         <v>-596078000.0</v>
       </c>
@@ -39484,51 +39683,51 @@
       </c>
       <c r="AB24">
         <v>-33800000.0</v>
       </c>
       <c r="AC24">
         <v>-17800000.0</v>
       </c>
       <c r="AD24">
         <v>-11100000.0</v>
       </c>
       <c r="AE24">
         <v>-33800000.0</v>
       </c>
       <c r="AF24">
         <v>-23400000.0</v>
       </c>
       <c r="AG24">
         <v>-34400000.0</v>
       </c>
       <c r="AH24">
         <v>-7200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>297385000.0</v>
       </c>
       <c r="C25">
         <v>34405000.0</v>
       </c>
       <c r="D25">
         <v>120251000.0</v>
       </c>
       <c r="E25">
         <v>55179000.0</v>
       </c>
       <c r="F25">
         <v>328955000.0</v>
       </c>
       <c r="G25">
         <v>285484000.0</v>
       </c>
       <c r="H25">
         <v>24008000.0</v>
       </c>
       <c r="I25">
         <v>53977000.0</v>
       </c>
@@ -39588,51 +39787,51 @@
       </c>
       <c r="AB25">
         <v>1700000.0</v>
       </c>
       <c r="AC25">
         <v>1600000.0</v>
       </c>
       <c r="AD25">
         <v>-100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
       <c r="AF25">
         <v>-700000.0</v>
       </c>
       <c r="AG25">
         <v>100000.0</v>
       </c>
       <c r="AH25">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
         <v>-163047000.0</v>
       </c>
       <c r="C26">
         <v>-86853000.0</v>
       </c>
       <c r="D26">
         <v>-120437000.0</v>
       </c>
       <c r="E26">
         <v>-168235000.0</v>
       </c>
       <c r="F26">
         <v>-99878000.0</v>
       </c>
       <c r="G26">
         <v>-118738000.0</v>
       </c>
       <c r="H26">
         <v>-49912000.0</v>
       </c>
       <c r="I26">
         <v>-2598000.0</v>
       </c>
@@ -39660,51 +39859,51 @@
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-709788.0</v>
       </c>
       <c r="W26">
         <v>-906650.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
         <v>9507000.0</v>
       </c>
       <c r="C27">
         <v>10286000.0</v>
       </c>
       <c r="D27">
         <v>11070000.0</v>
       </c>
       <c r="E27">
         <v>10004000.0</v>
       </c>
       <c r="F27">
         <v>6852000.0</v>
       </c>
       <c r="G27">
         <v>10221000.0</v>
       </c>
       <c r="H27">
         <v>12942000.0</v>
       </c>
       <c r="I27">
         <v>11123000.0</v>
       </c>
@@ -39734,51 +39933,51 @@
       </c>
       <c r="R27">
         <v>440000.0</v>
       </c>
       <c r="S27">
         <v>901000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>-513026000.0</v>
       </c>
       <c r="C28">
         <v>-443200000.0</v>
       </c>
       <c r="D28">
         <v>604858000.0</v>
       </c>
       <c r="E28">
         <v>117818000.0</v>
       </c>
       <c r="F28">
         <v>422933000.0</v>
       </c>
       <c r="G28">
         <v>40019000.0</v>
       </c>
       <c r="H28">
         <v>174876000.0</v>
       </c>
       <c r="I28">
         <v>-915577000.0</v>
       </c>
@@ -39838,51 +40037,51 @@
       </c>
       <c r="AB28">
         <v>93000000.0</v>
       </c>
       <c r="AC28">
         <v>11000000.0</v>
       </c>
       <c r="AD28">
         <v>13400000.0</v>
       </c>
       <c r="AE28">
         <v>68100000.0</v>
       </c>
       <c r="AF28">
         <v>-14500000.0</v>
       </c>
       <c r="AG28">
         <v>53400000.0</v>
       </c>
       <c r="AH28">
         <v>-11900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>450619000.0</v>
       </c>
       <c r="C29">
         <v>453537000.0</v>
       </c>
       <c r="D29">
         <v>303111000.0</v>
       </c>
       <c r="E29">
         <v>268809000.0</v>
       </c>
       <c r="F29">
         <v>581645000.0</v>
       </c>
       <c r="G29">
         <v>467220000.0</v>
       </c>
       <c r="H29">
         <v>191012000.0</v>
       </c>
       <c r="I29">
         <v>137755000.0</v>
       </c>
@@ -39942,51 +40141,51 @@
       </c>
       <c r="AB29">
         <v>6500000.0</v>
       </c>
       <c r="AC29">
         <v>5400000.0</v>
       </c>
       <c r="AD29">
         <v>2000000.0</v>
       </c>
       <c r="AE29">
         <v>3500000.0</v>
       </c>
       <c r="AF29">
         <v>2500000.0</v>
       </c>
       <c r="AG29">
         <v>2900000.0</v>
       </c>
       <c r="AH29">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>25843000.0</v>
       </c>
       <c r="C30">
         <v>-227661000.0</v>
       </c>
       <c r="D30">
         <v>-920758000.0</v>
       </c>
       <c r="E30">
         <v>-310872000.0</v>
       </c>
       <c r="F30">
         <v>-1118402000.0</v>
       </c>
       <c r="G30">
         <v>-206316000.0</v>
       </c>
       <c r="H30">
         <v>-339198000.0</v>
       </c>
       <c r="I30">
         <v>-389790000.0</v>
       </c>
@@ -40065,1386 +40264,1396 @@
       <c r="AH30">
         <v>24100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DZ30"/>
+  <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:130">
+    <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
+        <v>102</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
+        <v>111</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
+      <c r="EA1" t="s">
+        <v>192</v>
+      </c>
     </row>
-    <row r="2" spans="1:130">
+    <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
+        <v>331217000.0</v>
+      </c>
+      <c r="C2">
         <v>120568000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>258343000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>254249000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>597396000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>158337000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>298926000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>347888000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>671630000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>375580000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>515270999.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>432598000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>369169000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>388038000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>157260000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>237680000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1230100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>314019000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>720243000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3724242000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1586451000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>427367000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3108141000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>108733000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>152189000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>126545000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>100732000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>156461000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>164169000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>99977000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>71276000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>107563000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1300409000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1267586000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>65630000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>67293000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>695731000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>773830000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>36830000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>39480000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>293147000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>27658000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>20405000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>24883000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>52470000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>29832000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>30861000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>38931000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31865000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>40063000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26499000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>89031000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>32745000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>145051000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>166435000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>236074000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>156882000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>276893000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>65210000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>158708000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>193572000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>87503000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>17424000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>16570000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>82907000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6168000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5227000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>16725000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>129189000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2963000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>27214000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>64552000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>16642000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>32590000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>109353000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>24485000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>101330000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>109353000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>91998887.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>37329642.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24765506.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14369754.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7912901.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8101234.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9120980.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8936569.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9522315.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>8294548.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>14370589.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9756815.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>14755026.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>22300275.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>17560116.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>7376434.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7621569.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9496472.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7612433.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>8766305.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7191834.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>16516659.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>12430488.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6922531.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7936028.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>5030231.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5400000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>-16300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>60800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6700000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>14600000.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>13700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>12900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>2900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>700000.0</v>
       </c>
-      <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>14600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>30800000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>27900000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>4600000.0</v>
       </c>
-      <c r="DS2"/>
-      <c r="DT2">
+      <c r="DT2"/>
+      <c r="DU2">
         <v>1400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>11100000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>6400000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>50700000.0</v>
       </c>
-      <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>18400000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>20500000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:130">
+    <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
+        <v>2306000</v>
+      </c>
+      <c r="C3">
         <v>49607000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>92668000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>28578000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>37902000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>54877000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>49289000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>50868000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68473000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>108124000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>71591000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>135735000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>76237000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>166343000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>160867000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>76673000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>93895000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>107433000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15477000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>18085000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16738000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>13728000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11676000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>29360000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>7428000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20064000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>35309000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>53443000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>15290000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>52493000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5176000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1487000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1096000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2593000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1099000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1489000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1311000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2899000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1443000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1873000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2142000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1521000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1800000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1083000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1163000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>985000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>596000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>764000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>498000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>471000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>835000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>737000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2965000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>725000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>573000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1836000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>929000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>789000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>583000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>294000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>560000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>395000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>581000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>567000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>469000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>730000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>607000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>767000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1187000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1122000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>844000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>589000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1582000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>2202000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>734000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1136000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>668000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>734000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1894995</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>605000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>482000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>808000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1530338</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>2086448</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>466799</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>350953</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>167360</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>705407</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>357903</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>134252</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>67809</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>431897</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>247626</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>507487</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1255968</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>767080</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>213044</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>296450</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>242245</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1970861</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1108859</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>592722</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>248701</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>324305</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>997900</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000</v>
       </c>
       <c r="DD3">
         <v>500000</v>
       </c>
       <c r="DE3">
+        <v>500000</v>
+      </c>
+      <c r="DF3">
         <v>0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>100000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>100000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>100000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>500000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>100000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>200000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>500000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>200000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>300000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DW3">
         <v>0</v>
       </c>
       <c r="DX3">
         <v>0</v>
       </c>
       <c r="DY3">
         <v>0</v>
       </c>
       <c r="DZ3">
         <v>0</v>
       </c>
+      <c r="EA3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:130">
+    <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>82178000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>63369000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-19256000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>232203000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-79900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-992563000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>916015000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-406008000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-3004120000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>2137665000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>1158639000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2680941000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>2999112000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-42776000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>25528000.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-55950000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-7463000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>64192000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>28701000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-36287000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-1192846000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>32823000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1201956000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1663000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-628438000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-78099000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>737000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-2650000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-253667000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>265489000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>7253000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-4478000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-27587000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>22638000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-1029000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-8070000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>7066000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-8198000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>13564000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-62532000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>56286000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-112306000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-21384000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-69639000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>79192000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>-120011000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -41472,205 +41681,206 @@
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
+      <c r="EA4"/>
     </row>
-    <row r="5" spans="1:130">
+    <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-320281000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-211249000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-382323000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-242162000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-198492000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-167098000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-401246000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-127063000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-90041000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-85709000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-299518000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-19930000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-42612000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-654000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13627000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-61504000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-28828000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-26150000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-161000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>15049000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-13370000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1102000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>771000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>15652000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-671658000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-54355000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1777000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2347000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4235000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1857000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2063000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>772000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1338000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-719000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1956000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1385000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-188000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1687000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>11561000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-20132000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2046000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-257000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1036000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-180695000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-131647000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-303254000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -41698,989 +41908,996 @@
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
+      <c r="EA5"/>
     </row>
-    <row r="6" spans="1:130">
+    <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
+        <v>-173615000.0</v>
+      </c>
+      <c r="C6">
         <v>210649000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-137775000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4094000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-597396000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>439059000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-140589000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-48962000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-323742000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>296050000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-139690999.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>82672999.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>63429000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-18869000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>230778000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-80420000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-992420000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>916081000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-406224000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3003999000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2137791000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1159084000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2680774000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2999408000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-43456000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>25644000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>25813000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-55729000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-7708000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>64192000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-43067000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-36287000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1192846000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>32823000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1201956000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1663000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-628438000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-78099000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>737000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2650000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-253667000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>265489000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7253000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-4478000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-27587000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>22638000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1029000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-8070000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7066000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-8198000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13564000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-62532000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>56286000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-112306000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-21384000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-69639000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>79192000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-120011000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>211683000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-93498000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-34864000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>106069000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>70079000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>854000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-66337000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>76739000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>941000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-11498000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-112464000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>126226000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-24251000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-37338000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>47910000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-21270000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-8023000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8105000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-76845000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-8023000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>17354113.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>54669245.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>12564136.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>10395752.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6456853.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-188333.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-1019746.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>184411.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-585746.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1227767.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-6076041.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4613774.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-4998211.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-7545249.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4740159.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>10183682.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-245135.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-1874903.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1884039.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-1153872.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1574471.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-9324825.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4086171.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5507957.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-1013497.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2905797.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-2969769.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2600000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6200000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>2100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-6700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-3100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>10700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-1300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-12900000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>29000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-14600000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>10600000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>30800000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>3400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-4600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-2000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-18600000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>1400000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-6400000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>8100000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>50700000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-3300000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-20500000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:130">
+    <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
+        <v>51413000.0</v>
+      </c>
+      <c r="C7">
         <v>-77802000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>83623000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-355564000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>50673000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>101684000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>123682000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>33807000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>37953000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-24036000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-950000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>102000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2264000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-2191000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>11434000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-9424000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>37277000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-61544000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>22524000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1050000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>42901000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-23790000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>38293000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-16261000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>31357000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-49616000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4120000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>145000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>13398000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-5765000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-7112000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-15315000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>37956000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-16157000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>17006000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-15798000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>19230000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-16154000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>13064000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-13892000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>21736000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-16664000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-7346000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-8031000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>16403000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>1681000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-9611000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>10492000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3859000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4407000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-4602000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>8150000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-40886000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-18477000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>53191000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>5815000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1988000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-3326000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-913000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>9432000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1571000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-534000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-3737000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>4162000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>6598000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-7107000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-4805000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-2682000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-30879000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>37932000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-14194000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-8239000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-34460000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-1617000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>710897188.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>1560000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>754000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-2638000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>531395.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-1876000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>2856818.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>65000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-1723544.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-770729.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-115738.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>159099.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-635411.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-578832.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>489731.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>614587.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>512563.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-471710.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-852264.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>677779.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-1370097.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>422419.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-173964.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>566582.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-1519228.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>232770.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>1244903.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>32126.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-651331.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-709534.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>60478.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>1200000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-1300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>200000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>800000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-412600000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-1000000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>800000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>900000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-1600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-700000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>200000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-500000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-1000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>900000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-8600000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>8900000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-700000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>-400000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-100000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>400000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>1300000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>-11900000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>10300000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:130">
+    <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>102000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-2264000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-2191000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1161000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>2298000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-1875000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-987000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-24000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1199000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-295000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-506000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>312000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-587000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>1707000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>618000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>559000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>1795000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-60000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>1190000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-221000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>3485000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-1709000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>2543000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1082000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>503000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-4145000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>712000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-2128000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>523000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-2954000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>883000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-1768000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-70000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-1175000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-354000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-1260000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>55000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-1081000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>206000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-562000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>574000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-2090000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-845000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-125000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-1298000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-309000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -42708,983 +42925,989 @@
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
+      <c r="EA8"/>
     </row>
-    <row r="9" spans="1:130">
+    <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
+        <v>47000.0</v>
+      </c>
+      <c r="C9">
         <v>2346000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1476000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2915000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1802000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3894000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>370000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1461000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-3214000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-3798000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-950000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>102000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2264000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2191000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1161000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2298000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1875000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-987000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-24000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1199000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-295000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-506000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>312000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-587000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1707000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>618000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-678000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>559000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1795000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-60000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1190000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-221000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3485000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-1709000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2451000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-929000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>473000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-4176000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>712000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2128000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>523000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-2954000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>883000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1768000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-70000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1175000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-354000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1260000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>55000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1081000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>206000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-562000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>574000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-2090000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-845000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-125000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-1298000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-309000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>97000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>217000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-117000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>429000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-150000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-279000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-305000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>319000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-879000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>624000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-304000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>712000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-103000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>289000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>140000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9">
+      <c r="BX9"/>
+      <c r="BY9">
         <v>459000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>610000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>146000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>316000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>295000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>166000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>214000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9">
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>77000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>418000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>734000.0</v>
       </c>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
+      <c r="EA9"/>
     </row>
-    <row r="10" spans="1:130">
+    <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>24429000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-723000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>45191000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-22808000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>41008000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-15783000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>31751000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-46809000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8368000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2897000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>14275000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-8550000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>16882000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-16851000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>37871000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-15564000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>15405000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-15800000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20733000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-12940000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12262000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-11480000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>21655000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-13293000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1465000.0</v>
       </c>
-      <c r="AR10">
-[...1 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>1150000.0</v>
       </c>
-      <c r="AV10">
-[...1 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>2552000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>246000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>861000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1024000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1139000.0</v>
       </c>
-      <c r="BH10">
-[...2 lines deleted...]
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>265000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>20000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>204000.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>64000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>220000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1150000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1126000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>876000.0</v>
       </c>
-      <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
+      <c r="EA10"/>
     </row>
-    <row r="11" spans="1:130">
+    <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-8049000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>38790000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-24222000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>25937000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-28177000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>36903000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-45303000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>18588000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-24442000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>70362000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-20588000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>16452000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>977000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>20409000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-36686000.0</v>
       </c>
-      <c r="AA11">
-[...1 lines deleted...]
-      </c>
       <c r="AB11">
+        <v>0.0</v>
+      </c>
+      <c r="AC11">
         <v>-55000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10456000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>12940000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-32981000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-29510000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>48491000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-12677000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>14451000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-29959000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>32116000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15603000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11243000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-13657000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>25733000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-11447000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-4711000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-7068000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>15101000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>3543000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-7301000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>10367000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-3726000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1639000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-16369000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>28844000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-39414000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-16130000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>51715000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>642000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3088000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-3829000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>29000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>166000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>122000.0</v>
       </c>
-      <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>212000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>262000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>452000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>55000.0</v>
       </c>
-      <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
+      <c r="EA11"/>
     </row>
-    <row r="12" spans="1:130">
+    <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>272328000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>240987000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>408121000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-54653000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>179762000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>200759000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>528035000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>207228000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>9887000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>157203000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>447395000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>159818000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>27506000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>35787000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>147641000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-18432000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>61437000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>44922000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34614000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>38308000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7216000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>14238000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>11494000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>7682000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>8192000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>667055000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>26664000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-123000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2810000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1231000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-769000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-1505000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-541000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>30000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-28000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>549000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-681000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-10000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-520000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>598000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-452000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-260000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-1661000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3086000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>184799000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>117507000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>304728000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
@@ -43712,166 +43935,167 @@
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
+      <c r="EA12"/>
     </row>
-    <row r="13" spans="1:130">
+    <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>429000.0</v>
       </c>
       <c r="N13">
+        <v>429000.0</v>
+      </c>
+      <c r="O13">
         <v>-7236000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-224000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-15456000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>39152000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-69482000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22548000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-149000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>43196000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-23284000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>37981000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-15674000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>29650000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-50234000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4798000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-414000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11603000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-5705000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-31564000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-15094000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>34471000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-14448000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>6587000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-14716000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-13359000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-27612000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>8216000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1893000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-4615000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>4968000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-4745000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -43910,1248 +44134,1258 @@
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
+      <c r="EA13"/>
     </row>
-    <row r="14" spans="1:130">
+    <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
+        <v>12713000.0</v>
+      </c>
+      <c r="C14">
         <v>13395000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14302000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>15093000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15412000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14918000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13933000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14375000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>14768000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14689000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4603000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>4599000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5105000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4938000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14408000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>16440000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15431000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15322000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15486000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15147000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14346000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>14068000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>14622000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12410000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18411000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>15302000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>13859000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>12357000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>14317000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>14616000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-27852000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>8812000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9622000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9561000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10046000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10159000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>15364000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9479000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>8971000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9077000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>8934000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8635000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9208000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>7577000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>6395000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5702000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>4567000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4601000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>4533000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4446000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5254000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6216000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4577000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5057000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>6473000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6277000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4735000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2864000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2331000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2261000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2590000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2576000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2718000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2663000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>2918000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3135000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2095000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1892000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1093000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>890000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>836000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>823000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>795000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>894000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>552000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>412000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>722000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>552000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>522396.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1424000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>576000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>682000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>540141.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>872942.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>858153.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1005284.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>922565.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1360172.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1102038.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1271537.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1952167.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>-887087.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1463136.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>851997.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>863056.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>524432.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>357750.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>441097.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>224316.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>128412.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>261785.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>235182.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>295410.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>367840.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>358989.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>500000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>300000.0</v>
       </c>
-      <c r="DG14"/>
-      <c r="DH14">
+      <c r="DH14"/>
+      <c r="DI14">
         <v>300000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>400000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>300000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>200000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>400000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>300000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>200000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>400000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>300000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>200000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>100000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>200000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>100000.0</v>
       </c>
-      <c r="DU14"/>
       <c r="DV14"/>
-      <c r="DW14">
+      <c r="DW14"/>
+      <c r="DX14">
         <v>400000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>-200000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>200000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:130">
+    <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15">
-        <v>1109000.0</v>
+        <v>-1093000.0</v>
       </c>
       <c r="C15">
-        <v>1144000.0</v>
+        <v>-1109000.0</v>
       </c>
       <c r="D15">
-        <v>1150000.0</v>
+        <v>-1144000.0</v>
       </c>
       <c r="E15">
+        <v>-1150000.0</v>
+      </c>
+      <c r="F15">
         <v>1190000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1202000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1243000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1258000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1267000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1299000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1311000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1327000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1386000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1402000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1452000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1465000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1483000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1521000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1596000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1595000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1596000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1613000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1730000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1717000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1783000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1870000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1886000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1931000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1973000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1970000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1261000.0</v>
       </c>
       <c r="AG15">
         <v>1261000.0</v>
       </c>
       <c r="AH15">
+        <v>1261000.0</v>
+      </c>
+      <c r="AI15">
         <v>1256000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1214000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1216000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1214000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1195000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1108000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1107000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1106000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1068000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>905000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>902000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>881000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>798000.0</v>
       </c>
       <c r="AV15">
         <v>798000.0</v>
       </c>
       <c r="AW15">
+        <v>798000.0</v>
+      </c>
+      <c r="AX15">
         <v>797000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>791000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>785000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>715000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>714000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>712000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>500000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>501000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>416000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>415000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>405000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>405000.0</v>
       </c>
       <c r="BJ15">
         <v>405000.0</v>
       </c>
       <c r="BK15">
+        <v>405000.0</v>
+      </c>
+      <c r="BL15">
         <v>402000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>401000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>398000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339000.0</v>
       </c>
       <c r="BP15">
         <v>339000.0</v>
       </c>
       <c r="BQ15">
         <v>339000.0</v>
       </c>
       <c r="BR15">
+        <v>339000.0</v>
+      </c>
+      <c r="BS15">
         <v>336000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>335000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>337000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>334000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>333000.0</v>
       </c>
       <c r="BW15">
         <v>333000.0</v>
       </c>
       <c r="BX15">
+        <v>333000.0</v>
+      </c>
+      <c r="BY15">
         <v>323000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>330000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>333000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>317854.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>322000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>327000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>325000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>302349.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>325477.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>324851.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>324072.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>310637.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>324636.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>325400.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>325860.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>310540.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>324214.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>324212.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>320945.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>320684.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>320632.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>321519.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>319788.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>313266.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>315865.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>302490.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>315865.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>316104.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>314753.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>345326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DC15">
         <v>300000.0</v>
       </c>
       <c r="DD15">
         <v>300000.0</v>
       </c>
       <c r="DE15">
+        <v>300000.0</v>
+      </c>
+      <c r="DF15">
         <v>400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>200000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DJ15">
         <v>300000.0</v>
       </c>
       <c r="DK15">
+        <v>300000.0</v>
+      </c>
+      <c r="DL15">
         <v>200000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>300000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>300000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DQ15">
         <v>200000.0</v>
       </c>
       <c r="DR15">
         <v>200000.0</v>
       </c>
       <c r="DS15">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DT15">
         <v>100000.0</v>
       </c>
-      <c r="DU15"/>
+      <c r="DU15">
+        <v>100000.0</v>
+      </c>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
+      <c r="EA15"/>
     </row>
-    <row r="16" spans="1:130">
+    <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
+        <v>157602000.0</v>
+      </c>
+      <c r="C16">
         <v>331217000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>120568000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>258343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>597396000.0</v>
       </c>
       <c r="F16">
         <v>597396000.0</v>
       </c>
       <c r="G16">
+        <v>597396000.0</v>
+      </c>
+      <c r="H16">
         <v>158337000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>298926000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>347888000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>671630000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>375580000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>515270999.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>432598000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>369169000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>388038000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>157260000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>237680000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1230100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>314019000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>720243000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3724242000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1586451000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>427367000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3108141000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>108733000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>152189000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>126545000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>100732000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>156461000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>164169000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>28209000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>71276000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>107563000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1300409000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1267586000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>65630000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>67293000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>695731000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>773830000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>36830000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>39480000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>293147000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>27658000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>20405000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24883000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>52470000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>29832000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>30861000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>38931000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>31865000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>40063000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>26499000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>89031000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>32745000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>145051000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>166435000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>236074000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>156882000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>276893000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>65210000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>158708000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>193572000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>87503000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>17424000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>16570000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>82907000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>6168000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5227000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>16725000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>129189000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2963000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>27214000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>64552000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>11320000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>101330000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>32590000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>24485000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>101330000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>109353000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>91998887.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>37329642.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>24765506.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>14369754.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7912901.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8101234.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>9120980.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8936569.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>9522315.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>8294548.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>14370589.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9756815.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>14755026.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>22300275.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>17560116.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>7376434.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7621569.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>9496472.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7612433.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>8766305.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>7191834.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>16516659.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>12430488.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6922531.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>7936028.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5030231.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>8000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>5400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>6200000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>2100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>60800000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>-3100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>10700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-1300000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>13700000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>29000000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>2900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>700000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>-4600000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>10600000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>30800000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>3400000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>27900000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-2000000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>-18600000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>1400000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>11100000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>8100000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>50700000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>-3300000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>18400000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:130">
+    <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-360000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3000.0</v>
       </c>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -45206,619 +45440,625 @@
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
+      <c r="EA17"/>
     </row>
-    <row r="18" spans="1:130">
+    <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
+        <v>230642000.0</v>
+      </c>
+      <c r="C18">
         <v>58697000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>210996000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1784000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>150426000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-126612000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>85729000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52251000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>124483000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-85680000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>42871000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-130915000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>65219000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-123970000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-179077000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-81003000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>40327000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>49694000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>115457000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>46701000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>199079000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>156380000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>173807000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12630000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>122082000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>115433000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-15567000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-10313000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>60618000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-261000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-55368000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>6640000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>92817000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7644000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>36138000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>10767000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>74211000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-8340000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>27143000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6095000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>44327000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-5855000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4651000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2529000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>26812000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>9933000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1727000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>17851000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>4310000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>3050000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>3889000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>16849000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-36387000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-12681000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>60486000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>11449000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>1426000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>2502000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3698000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>9634000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>4595000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1076000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1789000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>10166000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>23682000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-651000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-3312000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>1601000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-19594000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>40521000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-13566000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-9754000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>16175000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-2571000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-475000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-570000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1348000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-475000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>5087589.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>340000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2986000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>606527.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>401546.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-1592987.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>776290.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>1652372.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>517596.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>1332452.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2349288.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>3209511.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>3046827.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-443491.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>1312355.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2080511.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-639059.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>968838.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>530415.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>1441839.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-859192.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-1044651.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>1051074.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>431349.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>487288.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>542723.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>460884.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>2600000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DE18">
         <v>1600000.0</v>
       </c>
       <c r="DF18">
+        <v>1600000.0</v>
+      </c>
+      <c r="DG18">
         <v>2100000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>200000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>300000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>2700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>2000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-600000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>300000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1300000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>200000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-500000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2000000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-7700000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>9100000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-300000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>600000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>1300000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>2300000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>-11000000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>10900000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:130">
+    <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19">
+        <v>32572000.0</v>
+      </c>
+      <c r="C19">
         <v>31216000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>58901000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-282360000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>215057000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>297639000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-79587000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-167179000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>62728000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-43623000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-299784000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-121621000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-78328000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-17522000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-134682000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>88693000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-368226000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>48534000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-118479000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-428501000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-284664000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-6233000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-106383000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>47134000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-94406000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>65060000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-54443000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-50408000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>126735000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-248413000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-220441000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>65584000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-113307000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-172694000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-27565000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-26793000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-405604000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-184226000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-161162000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-46121000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-353479000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-160705000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-149385000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-44980000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-197535000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>65512000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-131946000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-34059000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-72546000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-127602000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-24664000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-7594000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>70613000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-214231000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-140622000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-7815000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-160496000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-204901000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -45846,98 +46086,101 @@
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
+      <c r="EA19"/>
     </row>
-    <row r="20" spans="1:130">
+    <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>1000.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>2000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1000.0</v>
       </c>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>1000.0</v>
       </c>
-      <c r="O20">
-[...2 lines deleted...]
-      <c r="P20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -46008,219 +46251,222 @@
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
+      <c r="EA20"/>
     </row>
-    <row r="21" spans="1:130">
+    <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21">
+        <v>26000000.0</v>
+      </c>
+      <c r="C21">
         <v>-9000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-105999000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>114999000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-377000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>377000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-390000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-460000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1077000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>20000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-75700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-865000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-598000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-836000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1459000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1498000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>138000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3334000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>68000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6826000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>507337000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>244956000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-226604000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-197331000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>381664000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-288503000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-997640000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-91149000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1119580000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-217768000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>491045000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1091274000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>625905000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>72575000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>464588000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-542031000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4701000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>266609000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>177374000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-385204000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>111933000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>157952000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-39723000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>51103000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>121021000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>70449000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-216627000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>193903000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-914000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>13716000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6147000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-604000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
@@ -46248,1810 +46494,1825 @@
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
+      <c r="EA21"/>
     </row>
-    <row r="22" spans="1:130">
+    <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
+        <v>73061000.0</v>
+      </c>
+      <c r="C22">
         <v>35465000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39068000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>42360000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>74266000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>30166000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>34172000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>42047000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>65517000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>27914000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35906000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>45096000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>54771000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>27842000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24107000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>23839000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>50102000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>61306000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16719000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>39859000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>59910000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>29257000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14209000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>19278000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>53608000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>22249000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>21462000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>30336000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>33198000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>16320000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8722000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>6792000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>31436000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4670000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1744000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9787000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>32142000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1244000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6006000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>8873000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14283000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4058000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>4639000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4640000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5181000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3595000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3364000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4203000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4144000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4002000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3474000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3672000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3147000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3125000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1666000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2387000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>9970000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3091000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2192000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1020000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2747000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>721000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2489000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3538000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5174000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1192000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-729000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-2582000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1175000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>673000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-3722000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1484000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3038000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1551000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-3254000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2412000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>603000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-3254000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>661336.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>2482863.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>261381.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>515420.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>546427.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-2311994.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>399374.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>441942.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>498102.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>836609.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1675397.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>976942.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>745156.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>892407.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>915185.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>844256.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>743262.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>528458.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>448123.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>436785.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>437965.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>456345.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>409127.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>606306.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>448149.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2055.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>725427.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>700000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DG22">
         <v>900000.0</v>
       </c>
       <c r="DH22">
         <v>900000.0</v>
       </c>
       <c r="DI22">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ22">
         <v>-500000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DL22">
         <v>900000.0</v>
       </c>
       <c r="DM22">
+        <v>900000.0</v>
+      </c>
+      <c r="DN22">
         <v>800000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1000000.0</v>
       </c>
-      <c r="DO22"/>
-      <c r="DP22">
+      <c r="DP22"/>
+      <c r="DQ22">
         <v>900000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>700000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>800000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>700000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DV22">
         <v>800000.0</v>
       </c>
       <c r="DW22">
+        <v>800000.0</v>
+      </c>
+      <c r="DX22">
         <v>700000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>800000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>600000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:130">
+    <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
+        <v>-498811000.0</v>
+      </c>
+      <c r="C23">
         <v>462916000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-118298000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>185624000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>655264000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-556777000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>62803000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-568136000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>346827000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>63993999.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>590302000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>155163000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-51808000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>153268000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-120892000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-697719000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1012391000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-375888000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-2756038000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2431875000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1229294000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2613977000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3173341000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-155711000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38939000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-98546000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-61176000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-198632000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>315989000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>368968000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-77352000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-990626000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>405694000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>781927000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>47691000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-299841000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>241799000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>796972000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-48277000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>116364000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>370148000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>149286000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>49176000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>118770000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>37587000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>132371000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>8936000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>74334000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>116956000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20467000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-70890000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>236451000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-77628000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>62330000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-87932000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>233552000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>82585000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>212007000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-120540000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>50179000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>102448000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>157844000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-36912000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-25303000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>160709000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>36124000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-37910000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-24517000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>182388000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2377000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-78149000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>56285000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>26587000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>29185000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-18775000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-20076000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>33944000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>12372810.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>12641000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-9940000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9735000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>47589962.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-7938165.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>11596931.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>27995642.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>290661.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-21926520.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>40157457.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>23562689.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2554864.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2092979.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>48330811.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>26864870.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-6354965.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>3458452.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>15753735.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4050140.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1587263.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-2787573.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5638022.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>15384633.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>5321731.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>88193.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-497203.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>9000000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-2500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>8800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>6700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>8000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>14200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>5600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>4700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>13300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>6100000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>4500000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>2800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>1600000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>8400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>5900000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>-1900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-3300000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>1800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-1700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-2000000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>2600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>-3500000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:130">
+    <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
+        <v>112110000.0</v>
+      </c>
+      <c r="C24">
         <v>-330966000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-165846000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-304964000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-452328000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-87649000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-169255000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>82943000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>21472000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-161455000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-232672000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-21994000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>229199000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>395618000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>89760000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>61149000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-116096000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-178299000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>135362000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-205878000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-220425000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-41521000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>54305000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-65357000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-138064000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-116103000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-212955000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-96721000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-412300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>663520000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-80195000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>500000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-180272000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-153651000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-91292000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-60016000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-144917000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-87785000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-81995000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-69116000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-12047000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-54495000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-54144000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-36340000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-5784000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-26000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-52425000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-21558000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-24311000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-46195000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-11612000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-5771000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-15265000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>376000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-5192000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>5030000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-13404000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-3460000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>12853000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>18322000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>19554000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>8523000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>3979000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>27488000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-31089000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>18593000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1718000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>11104000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-13523000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>72399000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-17773000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>86435000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-11179000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-23533000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-5836000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>15119000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2505592.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>30147868.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-2000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>21520000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>14727377.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-18459203.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-7358285.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-35293581.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-11544773.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-19965889.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-20031085.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-17314962.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-3321933.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-7397467.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>1216699.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>1255647.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-3998696.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-4573315.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>10142096.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-13210053.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>2596148.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-35950761.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-3030247.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>4513828.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-4157517.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-13119851.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-3409728.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-3500000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-13100000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-4600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-20700000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>4600000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>-12600000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-9600000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>4300000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>2400000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-10900000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-2100000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-500000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>-100000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-3200000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>-18000000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>-12100000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-15500000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>-9500000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>3600000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>-2000000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>-7300000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>-9900000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>-14400000.0</v>
       </c>
-      <c r="DZ24">
+      <c r="EA24">
         <v>-2800000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:130">
+    <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
+        <v>88986000.0</v>
+      </c>
+      <c r="C25">
         <v>132928000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>163844000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>321985000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-74266000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-222114000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-42638000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7321000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>67151000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1481000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>73953000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-49897000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>80996000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6258000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-69468000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-41852000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23242000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>130598000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>74722000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2659000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>94645000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>156929000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>121094000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-3542000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23860000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>144072000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-22023000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4694000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>11769000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>29568000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-36984000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5357000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>18502000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2112000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9817000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>938000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10001000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>848000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1123000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2859000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1071000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>785000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1422000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>614000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>422000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>750000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>629000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>299000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>192000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-28000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>598000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-452000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-260000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1661000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-271000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1194000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-10362000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>662000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>671000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-745000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1389000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1292000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>900000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>370000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>9461000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2859000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>734000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>5740000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10204000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2129000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>4358000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-265000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>48608000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-1197000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>5604000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-3818000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-63000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>5604000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1477467.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-1086000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-223000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>152000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2568860.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>2703242.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>101300.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>397000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-100300.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>419910.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>-559975.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>480697.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-95250.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>454796.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>33924.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>213966.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>380688.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>260609.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>111550.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>293825.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>240000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>108683.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>244118.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>150457.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>643761.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1206667.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>313890.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>300000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DE25">
         <v>200000.0</v>
       </c>
       <c r="DF25">
         <v>200000.0</v>
       </c>
       <c r="DG25">
+        <v>200000.0</v>
+      </c>
+      <c r="DH25">
         <v>-700000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>200000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DK25">
         <v>-100000.0</v>
       </c>
       <c r="DL25">
         <v>-100000.0</v>
       </c>
       <c r="DM25">
+        <v>-100000.0</v>
+      </c>
+      <c r="DN25">
         <v>100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>-100000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>100000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>200000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-200000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>300000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>-900000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-200000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>100000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>-100000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>300000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-200000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:130">
+    <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
+        <v>-72720000.0</v>
+      </c>
+      <c r="C26">
         <v>-50895000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-15150000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-45450000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-45437000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-57010000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-15340000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-15149000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-40446000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-15918000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-16440999.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-21715000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-55349000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-26932000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-21472000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-110000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-42195000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-104458000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-12860000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-41000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-30214000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-56763000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-5266000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-15000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-82709000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-30748000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-3932000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-43013000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-600000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2367000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-467000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-5000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-455000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1671000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-133000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-337000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-299841000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>241799000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>873930000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-325000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>66337000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>419509000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>26186000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-264000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>24729000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>1154000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1010000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>85000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>666000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>652000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>14650000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-177000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>274000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>684000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>33989000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>12871000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>174000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>789000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>70429000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
+      <c r="BO26"/>
+      <c r="BP26">
         <v>35705000.0</v>
       </c>
-      <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-38087000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
@@ -48066,255 +48327,258 @@
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
+      <c r="EA26"/>
     </row>
-    <row r="27" spans="1:130">
+    <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
+        <v>3920000.0</v>
+      </c>
+      <c r="C27">
         <v>2862000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2284000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2151000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3460000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1612000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2516000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1866000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4670000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1234000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2671000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2570000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2558000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3271000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2239000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2241000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2094000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3430000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1762000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1498000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2546000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1046000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1901000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1923000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2891000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3506000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2157000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2255000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4250000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>4280000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2682000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2119000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3078000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3244000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1996000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>7912000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>424000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>69000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>487000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2213000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1166000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>639000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>258000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>647000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>456000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>440000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>88000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>2000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>165000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>5000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>27000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27">
         <v>13000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>202000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>25000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>516000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>1000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>789000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>190000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>901000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>109000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>51000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
@@ -48322,1220 +48586,1230 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
+      <c r="EA27"/>
     </row>
-    <row r="28" spans="1:130">
+    <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
+        <v>-546624000.0</v>
+      </c>
+      <c r="C28">
         <v>401913000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-240591000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>254023000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-746510000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>220052000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-196360000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15396000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-578847000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>316611000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>46242000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>567260000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>98428000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-107072000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>150344000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-197467000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-741464000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>906405000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-390352000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2757682000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2400057000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1170910000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2730981000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2906602000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-120107000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15495000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>60612000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3856000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-201228000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>311636000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1065459000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-108633000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1172356000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>197751000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1188559000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>39350000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-297552000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>143903000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>871104000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>37338000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>65485000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>432036000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>174309000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>47978000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>143015000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>37483000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>132627000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8138000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>74172000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>116815000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>34292000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-71786000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>23895000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>130339000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>61830000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-75571000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>233305000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>82946000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>201602000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-121946000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>49774000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>102043000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>70442000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-26613000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>49299000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>83866000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>58835000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-62449000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>24094000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>102027000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-26465000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-20887000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>39755000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>23545000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>14987000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-28284000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-25602000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>14987000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5818224.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-875000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-14381000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-20830000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>7846622.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-25329955.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-11572826.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>27957080.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>20069849.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>930778.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-10276671.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7062654.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-2126892.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>36667503.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>65920919.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>63734062.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>21093226.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>17900743.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>15437008.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>27712041.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>626771.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>11079983.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3673506.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-2220563.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-3576218.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-2535624.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-2781805.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>14300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>22500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>54100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-3100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>14600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-1300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>29000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>2900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>700000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-19200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>10600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>30200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>3400000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>23300000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>-2000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-18600000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1400000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>4700000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>8100000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>50700000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-3300000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-2100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:130">
+    <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
+        <v>232948000.0</v>
+      </c>
+      <c r="C29">
         <v>108304000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>303664000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30362000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>188328000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-71735000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>135018000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>103119000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>192956000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22444000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>114462000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4820000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>141456000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42373000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-18210000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4330000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>134222000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>157127000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>130934000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>64786000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>215817000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>170108000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>185483000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16730000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>129510000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>135497000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>19742000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>43130000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>75908000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>52232000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-60544000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8127000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>93913000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>10237000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>37237000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12256000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>75522000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-5441000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>28586000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>7968000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>46469000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-4334000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>6451000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3612000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>27975000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>10918000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-1131000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>18615000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>4808000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>3521000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>4724000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>17586000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-33422000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-11956000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>61059000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>13285000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2355000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>3291000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4281000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>9928000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5155000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1471000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>2370000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>10733000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>24151000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>79000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-2705000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2368000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-18407000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>41642000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-12722000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-9165000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>17757000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-369000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>259000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>566000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>2016000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>259000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>3192594.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>945000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>3468000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1414158.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1931884.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>493461.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>1243089.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2003325.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>684956.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2037859.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2707191.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>3343763.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>3114636.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-11594.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1559981.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2587998.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>616909.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1735918.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>743459.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1738289.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-616947.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>926210.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>2159933.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>1024071.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>735989.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>867028.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>1458784.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>2800000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>600000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>2100000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>2200000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>200000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>400000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2700000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>2100000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-600000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>1400000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>700000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-500000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>2100000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-7500000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>9600000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>500000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>1100000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>700000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>1300000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>2300000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>-11000000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>10900000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:130">
+    <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
+        <v>141206000.0</v>
+      </c>
+      <c r="C30">
         <v>-300360000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-199613000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-282360000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>292759000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-79587000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-167179000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>62728000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-43623000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-299784000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-489902000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-176515000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45443000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>100069000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>121897000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-385321000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-147517000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-146590000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-311224000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-478209000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-182379000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-135443000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>75780000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-52179000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-94474000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-54443000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-102936000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>117497000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-299316000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>205035000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>64219000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-114403000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-175165000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-23840000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-53269000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-406832000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-216492000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-162690000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-47956000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-365621000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-162213000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-173507000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-56068000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-198577000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-25763000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-132525000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-34823000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-71914000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-128534000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-25452000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-8332000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>65813000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-230689000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-144273000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-7353000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-156468000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-206248000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5800000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>18520000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-89793000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2555000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-2733000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16734000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-139787000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-7206000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-55189000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>48583000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-118151000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-17443000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>14936000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-7286000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-9826000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-42564000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>35823000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-53259000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-23269000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>19978497.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>54661252.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>23414185.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>29812066.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3321653.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>24648161.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>9309991.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-29775994.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-21340551.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-1740870.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1493439.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-5792643.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-5985955.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-44201158.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-62740741.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-56138378.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-21955270.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-21511564.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-14296428.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-30604202.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1564647.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-21331018.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-1747268.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6704449.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1826732.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>4574393.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-1720659.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-700000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-15700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-28400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-55700000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-19000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-6800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-26900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-5600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-1000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>16700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-14000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-23500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-23700000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-4900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>19600000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>1100000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-5600000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-9400000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-49700000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-8200000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-3100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>