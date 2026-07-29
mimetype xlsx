--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2022-09-30</t>
   </si>
   <si>
     <t>2021-09-30</t>
   </si>
   <si>
     <t>2020-09-30</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
@@ -6026,852 +6029,856 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EE62"/>
+  <dimension ref="A1:EF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:135">
+    <row r="1" spans="1:136">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
         <v>96</v>
       </c>
       <c r="D1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
         <v>99</v>
       </c>
       <c r="H1" t="s">
+        <v>100</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
         <v>102</v>
       </c>
       <c r="L1" t="s">
+        <v>103</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
         <v>105</v>
       </c>
       <c r="P1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
         <v>108</v>
       </c>
       <c r="T1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
         <v>111</v>
       </c>
       <c r="X1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
         <v>114</v>
       </c>
       <c r="AB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
         <v>117</v>
       </c>
       <c r="AF1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
         <v>120</v>
       </c>
       <c r="AJ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
         <v>123</v>
       </c>
       <c r="AN1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
         <v>126</v>
       </c>
       <c r="AR1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
         <v>129</v>
       </c>
       <c r="AV1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
         <v>132</v>
       </c>
       <c r="AZ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
         <v>135</v>
       </c>
       <c r="BD1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
         <v>138</v>
       </c>
       <c r="BH1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
         <v>141</v>
       </c>
       <c r="BL1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
         <v>144</v>
       </c>
       <c r="BP1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
         <v>147</v>
       </c>
       <c r="BT1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
         <v>150</v>
       </c>
       <c r="BX1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
         <v>153</v>
       </c>
       <c r="CB1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
         <v>156</v>
       </c>
       <c r="CF1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
         <v>159</v>
       </c>
       <c r="CJ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
         <v>162</v>
       </c>
       <c r="CN1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
         <v>165</v>
       </c>
       <c r="CR1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
         <v>168</v>
       </c>
       <c r="CV1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
         <v>171</v>
       </c>
       <c r="CZ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
         <v>174</v>
       </c>
       <c r="DD1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
         <v>177</v>
       </c>
       <c r="DH1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
         <v>180</v>
       </c>
       <c r="DL1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
         <v>183</v>
       </c>
       <c r="DP1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
         <v>186</v>
       </c>
       <c r="DT1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
         <v>189</v>
       </c>
       <c r="DX1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DY1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
         <v>192</v>
       </c>
       <c r="EB1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EC1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
       <c r="EE1" t="s">
         <v>195</v>
       </c>
+      <c r="EF1" t="s">
+        <v>196</v>
+      </c>
     </row>
-    <row r="2" spans="1:135">
+    <row r="2" spans="1:136">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>209750000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>214773000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>175983000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5866037000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5710799000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5829886000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6525569000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>579000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1853000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>679000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2068000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1923000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4332000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3607000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6620000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9414000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>12350000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9239000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>11280000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7794000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3705000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1315000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4065000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2280000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2463000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>722000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2255000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>875000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>337000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>167000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>229000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>272000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>279000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>160000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>255000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>318000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>299000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>167000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>250000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>291000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>274000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>187000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>218000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>177000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>216000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>197000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>207000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>223000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>247000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>241000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>255000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>392000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>318000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>338000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>386000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>447000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>607000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>744000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>700000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>578000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>610000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>760000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>842000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>522978000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>960000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1184000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1234000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>895000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>580119.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>832766.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>708348.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>942000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1018554.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>925286.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>528463.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>473426.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>474109.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>522526.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>427765.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>506861.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>488256.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>540983.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>477555.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>671033.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>661772.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>738410.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>663107.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>868281.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>888839.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1211784.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1038564.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1006341.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>855496.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>989995.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DD2">
         <v>900000.0</v>
       </c>
       <c r="DE2">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DF2">
         <v>800000.0</v>
       </c>
       <c r="DG2">
         <v>800000.0</v>
       </c>
       <c r="DH2">
         <v>800000.0</v>
       </c>
       <c r="DI2">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DJ2">
         <v>900000.0</v>
       </c>
       <c r="DK2">
+        <v>900000.0</v>
+      </c>
+      <c r="DL2">
         <v>1000000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1300000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DS2">
         <v>800000.0</v>
       </c>
       <c r="DT2">
         <v>800000.0</v>
       </c>
       <c r="DU2">
+        <v>800000.0</v>
+      </c>
+      <c r="DV2">
         <v>1000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>700000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>800000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>600000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EB2">
         <v>100000.0</v>
       </c>
-      <c r="EC2"/>
+      <c r="EC2">
+        <v>100000.0</v>
+      </c>
       <c r="ED2"/>
       <c r="EE2"/>
+      <c r="EF2"/>
     </row>
-    <row r="3" spans="1:135">
+    <row r="3" spans="1:136">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6965,52 +6972,53 @@
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
+      <c r="EF3"/>
     </row>
-    <row r="4" spans="1:135">
+    <row r="4" spans="1:136">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7104,474 +7112,476 @@
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
+      <c r="EF4"/>
     </row>
-    <row r="5" spans="1:135">
+    <row r="5" spans="1:136">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5">
+        <v>-142706000.0</v>
+      </c>
+      <c r="C5">
         <v>-141086000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-134996000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-145461000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-159709000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-166311000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-190917000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-153394000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-207992000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-206570000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-188433000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-255443000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-207896000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-187829000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-201690000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-213080000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-131407000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-69374000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>724000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7599000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>15222000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12809000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20119000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>17542000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7995000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1654000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3895000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6339000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2308000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-10264000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-29186000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-33111000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-28601000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-21166000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5782000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9166000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7397000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>14000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-5022000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22920000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>25592000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>14329000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4081000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2455000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-5388000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5262000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1528000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3409000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-5417000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-15485000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-24493000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-20285000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17895000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>225000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>5551000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>8513000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3508000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-99000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7852000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6336000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>6213000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-326000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-97000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1599000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2732000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2746000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3702000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1838000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5284000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-5139000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4366000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5022000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-3989000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-833000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-3722000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-3000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-2619000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2680000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-3286000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-5057000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-6028512.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-5231234.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-4970631.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-4006000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-3659086.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-4305643.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-2728000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1635000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4043000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-75967.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1934000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-3430000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-1519000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-120000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-12690.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>448692.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>405139.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-1213949.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-456811.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>158427.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-735097.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-753153.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1449355.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-2553891.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-3901878.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-4586829.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-4600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-2700000.0</v>
       </c>
-      <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
-      <c r="DI5">
+      <c r="DI5"/>
+      <c r="DJ5">
         <v>900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DL5">
         <v>1000000.0</v>
       </c>
       <c r="DM5">
+        <v>1000000.0</v>
+      </c>
+      <c r="DN5">
         <v>500000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>300000.0</v>
       </c>
-      <c r="DP5"/>
-      <c r="DQ5">
+      <c r="DQ5"/>
+      <c r="DR5">
         <v>-200000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>200000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DU5">
         <v>600000.0</v>
       </c>
-      <c r="DV5"/>
-      <c r="DW5">
+      <c r="DV5">
+        <v>600000.0</v>
+      </c>
+      <c r="DW5"/>
+      <c r="DX5">
         <v>-500000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>-100000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>200000.0</v>
       </c>
-      <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
+      <c r="EF5"/>
     </row>
-    <row r="6" spans="1:135">
+    <row r="6" spans="1:136">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>565811000.0</v>
       </c>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -7612,51 +7622,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7686,107 +7698,108 @@
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
+      <c r="EF6"/>
     </row>
-    <row r="7" spans="1:135">
+    <row r="7" spans="1:136">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>5193000.0</v>
       </c>
-      <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>10756000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>18533000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
-      <c r="AR7">
+      <c r="AR7"/>
+      <c r="AS7">
         <v>2143000.0</v>
       </c>
-      <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
@@ -7833,116 +7846,117 @@
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
+      <c r="EF7"/>
     </row>
-    <row r="8" spans="1:135">
+    <row r="8" spans="1:136">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>213000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>222000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>228000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>230000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>235000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>241000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>248000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>251000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>254000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>260000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>262000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>266000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>271000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>282000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="R8">
         <v>294000.0</v>
       </c>
       <c r="S8">
+        <v>294000.0</v>
+      </c>
+      <c r="T8">
         <v>301000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>317000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>319000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8012,214 +8026,215 @@
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
+      <c r="EF8"/>
     </row>
-    <row r="9" spans="1:135">
+    <row r="9" spans="1:136">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>625825000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>623250000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>620681000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>617403000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>615159000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>612917000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>610816000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>604484000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>602720000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>601222000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>598669000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>594569000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>592693000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>590682000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>587678000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>580826000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>578715000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>576406000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>572156000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>565811000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>267804000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>265685000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>262872000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>258336000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>256088000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>253473000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>249476000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>184780000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>184700000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>184347000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>184062000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>170749000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>120273000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>120537000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>95816000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>95079000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>94069000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>93984000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>93319000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>92963000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>78504000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>78757000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>78760000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>78769000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>45330000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>32538000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>32535000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>32471000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>32432000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -8249,453 +8264,457 @@
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
+      <c r="EF9"/>
     </row>
-    <row r="10" spans="1:135">
+    <row r="10" spans="1:136">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>149412000.0</v>
+      </c>
+      <c r="C10">
         <v>157602000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>331217000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>120568000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>258343000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>254249000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>597396000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>158337000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>298926000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>347888000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>671630000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>375580000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>515271000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>432598000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>369169000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>388038000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>157260000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>237680000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1230100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>314019000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>720243000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3724242000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1586451000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>427367000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3108141000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>108733000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>152189000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>126545000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>100732000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>156461000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>164169000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>99977000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>71276000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>107563000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1300409000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1267586000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>65630000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>67293000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>695731000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>773830000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>36830000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>39480000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>293147000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>27658000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20405000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>24883000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>52470000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>29832000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>30861000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>38931000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>31865000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>40063000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>26499000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>89031000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>32745000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>145051000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>166435000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>236074000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>156882000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>276893000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>65210000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>158708000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>193572000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>87503000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>17424000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>16570000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>82907000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>6168000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>5227000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>16725000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>129189000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2963000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>27214000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>64552000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11320000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>101330000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>32590000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>24485000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>101330000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>107471000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>91998887.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>37329642.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24765506.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>14369000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>7912901.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>8101234.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>9121000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>8937000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>9522000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8294548.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>14371000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>9757000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>14755000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>22300000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>17560000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>7376434.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>7621569.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>9496472.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>7612433.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8766305.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7191834.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>16516659.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>12430488.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>6922531.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7936028.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5030231.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>5400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>6200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>9900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>7300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>6700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>10700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>14700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>20200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>13100000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>11700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>13800000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>12800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>14600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>18200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>9400000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>13900000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4600000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>11100000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>10000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>6900000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>6400000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>5400000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>15500000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>16100000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>20500000.0</v>
       </c>
-      <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
+      <c r="EF10"/>
     </row>
-    <row r="11" spans="1:135">
+    <row r="11" spans="1:136">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8789,703 +8808,707 @@
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
+      <c r="EF11"/>
     </row>
-    <row r="12" spans="1:135">
+    <row r="12" spans="1:136">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>1369028000.0</v>
+      </c>
+      <c r="C12">
         <v>157602000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1292587000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1093578000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1264358000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>2077486000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1899558000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2024386000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2127346000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2522211000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2179808000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2429542000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2258161000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2216947000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2270907000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2113783000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2281158000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3012839000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2178918000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1574266000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4646189000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2383814000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1241862000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3933720000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>949258000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1004792000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1016492000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1062629000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1238124000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1505039000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1587937000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1422814000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1526425000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2692649000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2374563000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1207314000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1251733000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1632563000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1684139000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>900298000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>905632000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1054731000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>707162000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>583215000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>551260000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>523467000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>512178000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>463878000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>456362000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>396807000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>339884000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>318216000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>610923000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>597782000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>580301000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>166435000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>236074000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>156882000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>276893000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>65210000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>158708000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>193572000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>87503000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>17424000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>16570000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>82907000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>6168000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>5227000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>16725000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>129189000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2963000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>27214000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>64552000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>11320000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>32590000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>24485000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>101330000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>107471000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>91998887.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>37329642.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24765506.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>14369000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7912901.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8101234.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>9121000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>8937000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>9522000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>8294548.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>14371000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>9757000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>14755000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>22300000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>17560000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7376434.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>7621569.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>9496472.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7612433.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>8766305.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>7191834.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>16516659.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>12430488.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6922531.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7936028.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5030231.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>8000000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>6200000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>9900000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>7300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>6700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>10700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>14700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>20200000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>13100000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>11700000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>13800000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>12800000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>14600000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>18200000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>9400000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>13900000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>4600000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>11100000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>10000000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>6900000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>6400000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>5400000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>15500000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>16100000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>20500000.0</v>
       </c>
-      <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
+      <c r="EF12"/>
     </row>
-    <row r="13" spans="1:135">
+    <row r="13" spans="1:136">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13">
+        <v>210000.0</v>
+      </c>
+      <c r="C13">
         <v>213000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>222000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>228000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>230000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>236000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>241000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>248000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>251000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>254000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>260000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>262000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>266000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>271000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>282000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="R13">
         <v>294000.0</v>
       </c>
       <c r="S13">
+        <v>294000.0</v>
+      </c>
+      <c r="T13">
         <v>301000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="V13">
         <v>319000.0</v>
       </c>
       <c r="W13">
+        <v>319000.0</v>
+      </c>
+      <c r="X13">
         <v>326000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="Z13">
         <v>346000.0</v>
       </c>
       <c r="AA13">
+        <v>346000.0</v>
+      </c>
+      <c r="AB13">
         <v>372000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>378000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>379000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>395000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>394000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AH13">
         <v>97000.0</v>
       </c>
       <c r="AI13">
+        <v>97000.0</v>
+      </c>
+      <c r="AJ13">
         <v>96000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94000.0</v>
       </c>
       <c r="AL13">
         <v>94000.0</v>
       </c>
       <c r="AM13">
+        <v>94000.0</v>
+      </c>
+      <c r="AN13">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AO13">
         <v>85000.0</v>
       </c>
       <c r="AP13">
         <v>85000.0</v>
       </c>
       <c r="AQ13">
         <v>85000.0</v>
       </c>
       <c r="AR13">
+        <v>85000.0</v>
+      </c>
+      <c r="AS13">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AT13">
         <v>70000.0</v>
       </c>
       <c r="AU13">
-        <v>62000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="AV13">
         <v>62000.0</v>
       </c>
       <c r="AW13">
         <v>62000.0</v>
       </c>
       <c r="AX13">
         <v>62000.0</v>
       </c>
       <c r="AY13">
-        <v>61000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AZ13">
         <v>61000.0</v>
       </c>
       <c r="BA13">
-        <v>56000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="BB13">
         <v>56000.0</v>
       </c>
       <c r="BC13">
         <v>56000.0</v>
       </c>
       <c r="BD13">
         <v>56000.0</v>
       </c>
       <c r="BE13">
+        <v>56000.0</v>
+      </c>
+      <c r="BF13">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="BG13">
         <v>34000.0</v>
       </c>
       <c r="BH13">
         <v>34000.0</v>
       </c>
       <c r="BI13">
         <v>34000.0</v>
       </c>
       <c r="BJ13">
         <v>34000.0</v>
       </c>
       <c r="BK13">
         <v>34000.0</v>
       </c>
       <c r="BL13">
         <v>34000.0</v>
       </c>
       <c r="BM13">
         <v>34000.0</v>
       </c>
       <c r="BN13">
         <v>34000.0</v>
       </c>
       <c r="BO13">
-        <v>30000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BP13">
         <v>30000.0</v>
       </c>
       <c r="BQ13">
         <v>30000.0</v>
       </c>
       <c r="BR13">
         <v>30000.0</v>
       </c>
       <c r="BS13">
         <v>30000.0</v>
       </c>
       <c r="BT13">
         <v>30000.0</v>
       </c>
       <c r="BU13">
         <v>30000.0</v>
       </c>
       <c r="BV13">
         <v>30000.0</v>
       </c>
       <c r="BW13">
         <v>30000.0</v>
       </c>
       <c r="BX13">
         <v>30000.0</v>
       </c>
       <c r="BY13">
         <v>30000.0</v>
       </c>
       <c r="BZ13">
         <v>30000.0</v>
       </c>
       <c r="CA13">
         <v>30000.0</v>
       </c>
       <c r="CB13">
         <v>30000.0</v>
       </c>
       <c r="CC13">
-        <v>29580.0</v>
+        <v>30000.0</v>
       </c>
       <c r="CD13">
         <v>29580.0</v>
       </c>
       <c r="CE13">
         <v>29580.0</v>
       </c>
       <c r="CF13">
+        <v>29580.0</v>
+      </c>
+      <c r="CG13">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29580.0</v>
       </c>
       <c r="CH13">
         <v>29580.0</v>
       </c>
       <c r="CI13">
         <v>29580.0</v>
       </c>
       <c r="CJ13">
         <v>29580.0</v>
       </c>
       <c r="CK13">
         <v>29580.0</v>
       </c>
       <c r="CL13">
         <v>29580.0</v>
       </c>
       <c r="CM13">
         <v>29580.0</v>
       </c>
       <c r="CN13">
         <v>29580.0</v>
       </c>
       <c r="CO13">
         <v>29580.0</v>
       </c>
@@ -9506,708 +9529,712 @@
       </c>
       <c r="CU13">
         <v>29580.0</v>
       </c>
       <c r="CV13">
         <v>29580.0</v>
       </c>
       <c r="CW13">
         <v>29580.0</v>
       </c>
       <c r="CX13">
         <v>29580.0</v>
       </c>
       <c r="CY13">
         <v>29580.0</v>
       </c>
       <c r="CZ13">
         <v>29580.0</v>
       </c>
       <c r="DA13">
         <v>29580.0</v>
       </c>
       <c r="DB13">
         <v>29580.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>29580.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
+      <c r="EF13"/>
     </row>
-    <row r="14" spans="1:135">
+    <row r="14" spans="1:136">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>21773592.0</v>
+      </c>
+      <c r="C14">
         <v>21720222.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22381460.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22841774.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>23140000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23776000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24280000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24715000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24980000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25311000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25802000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>25991000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26447000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27170000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28086823.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28581236.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>28868136.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>29224000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>30261000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31339000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31535000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32791000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>34596000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>34623000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>35970000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>36647789.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>37913000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>38977690.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>39496832.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>39406507.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35823000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>29218980.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>29180136.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>29138523.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>28242000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28231731.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>28194737.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26657143.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25740000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25595000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25505000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>24852765.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>22090000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>21091000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19927000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18718000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>19042000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18547000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>18645000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>18513000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>17969000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16661000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16569000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>16496000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10695000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10770000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9653000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9542000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9273000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9349000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9348000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9331000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9231000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9536000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>8918000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>8023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7793000.0</v>
       </c>
       <c r="BQ14">
         <v>7793000.0</v>
       </c>
       <c r="BR14">
         <v>7793000.0</v>
       </c>
       <c r="BS14">
         <v>7793000.0</v>
       </c>
       <c r="BT14">
+        <v>7793000.0</v>
+      </c>
+      <c r="BU14">
         <v>7733000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7789000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7861000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7617000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>7509231.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>7952000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7865000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>7509000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>7449000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>7601000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>7830000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>7357000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7379000.0</v>
       </c>
       <c r="CG14">
         <v>7379000.0</v>
       </c>
       <c r="CH14">
+        <v>7379000.0</v>
+      </c>
+      <c r="CI14">
         <v>7488000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>7366000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7382000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>7606000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>7615000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>7515000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7437000.0</v>
       </c>
       <c r="CO14">
         <v>7437000.0</v>
       </c>
       <c r="CP14">
+        <v>7437000.0</v>
+      </c>
+      <c r="CQ14">
         <v>7420000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>7449000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>7206000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7435000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7456000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>7280000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7205000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7346000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7416000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7289000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7081000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>7587000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>7531000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>8000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>7742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="DF14">
         <v>8000000.0</v>
       </c>
       <c r="DG14">
+        <v>8000000.0</v>
+      </c>
+      <c r="DH14">
         <v>7500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>7714000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>8182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8333000.0</v>
       </c>
       <c r="DK14">
         <v>8333000.0</v>
       </c>
       <c r="DL14">
+        <v>8333000.0</v>
+      </c>
+      <c r="DM14">
         <v>7941000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>8182000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>8276000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>9091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8182000.0</v>
       </c>
       <c r="DQ14">
         <v>8182000.0</v>
       </c>
       <c r="DR14">
+        <v>8182000.0</v>
+      </c>
+      <c r="DS14">
         <v>7778000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>8276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8667000.0</v>
       </c>
       <c r="DU14">
         <v>8667000.0</v>
       </c>
       <c r="DV14">
-        <v>8889000.0</v>
+        <v>8667000.0</v>
       </c>
       <c r="DW14">
         <v>8889000.0</v>
       </c>
       <c r="DX14">
-        <v>8276000.0</v>
+        <v>8889000.0</v>
       </c>
       <c r="DY14">
         <v>8276000.0</v>
       </c>
       <c r="DZ14">
+        <v>8276000.0</v>
+      </c>
+      <c r="EA14">
         <v>9000000.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13043000.0</v>
       </c>
       <c r="EC14">
         <v>13043000.0</v>
       </c>
       <c r="ED14">
+        <v>13043000.0</v>
+      </c>
+      <c r="EE14">
         <v>12500000.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>13636000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:135">
+    <row r="15" spans="1:136">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>266000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>271000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>282000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>288000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="R15">
         <v>294000.0</v>
       </c>
       <c r="S15">
+        <v>294000.0</v>
+      </c>
+      <c r="T15">
         <v>301000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>319000.0</v>
       </c>
       <c r="V15">
         <v>319000.0</v>
       </c>
       <c r="W15">
+        <v>319000.0</v>
+      </c>
+      <c r="X15">
         <v>326000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="Z15">
         <v>346000.0</v>
       </c>
       <c r="AA15">
+        <v>346000.0</v>
+      </c>
+      <c r="AB15">
         <v>372000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>378000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>379000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>395000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>394000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97000.0</v>
       </c>
       <c r="AH15">
         <v>97000.0</v>
       </c>
       <c r="AI15">
-        <v>96000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="AJ15">
         <v>96000.0</v>
       </c>
       <c r="AK15">
-        <v>94000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="AL15">
         <v>94000.0</v>
       </c>
       <c r="AM15">
+        <v>94000.0</v>
+      </c>
+      <c r="AN15">
         <v>93000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AO15">
         <v>85000.0</v>
       </c>
       <c r="AP15">
         <v>85000.0</v>
       </c>
       <c r="AQ15">
         <v>85000.0</v>
       </c>
       <c r="AR15">
+        <v>85000.0</v>
+      </c>
+      <c r="AS15">
         <v>82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="AT15">
         <v>70000.0</v>
       </c>
       <c r="AU15">
-        <v>62000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="AV15">
         <v>62000.0</v>
       </c>
       <c r="AW15">
         <v>62000.0</v>
       </c>
       <c r="AX15">
         <v>62000.0</v>
       </c>
       <c r="AY15">
-        <v>61000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AZ15">
         <v>61000.0</v>
       </c>
       <c r="BA15">
-        <v>56000.0</v>
+        <v>61000.0</v>
       </c>
       <c r="BB15">
         <v>56000.0</v>
       </c>
       <c r="BC15">
         <v>56000.0</v>
       </c>
       <c r="BD15">
         <v>56000.0</v>
       </c>
       <c r="BE15">
+        <v>56000.0</v>
+      </c>
+      <c r="BF15">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000.0</v>
       </c>
       <c r="BG15">
         <v>34000.0</v>
       </c>
       <c r="BH15">
         <v>34000.0</v>
       </c>
       <c r="BI15">
         <v>34000.0</v>
       </c>
       <c r="BJ15">
         <v>34000.0</v>
       </c>
       <c r="BK15">
         <v>34000.0</v>
       </c>
       <c r="BL15">
         <v>34000.0</v>
       </c>
       <c r="BM15">
         <v>34000.0</v>
       </c>
       <c r="BN15">
         <v>34000.0</v>
       </c>
       <c r="BO15">
-        <v>30000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="BP15">
         <v>30000.0</v>
       </c>
       <c r="BQ15">
         <v>30000.0</v>
       </c>
       <c r="BR15">
         <v>30000.0</v>
       </c>
       <c r="BS15">
         <v>30000.0</v>
       </c>
       <c r="BT15">
         <v>30000.0</v>
       </c>
       <c r="BU15">
         <v>30000.0</v>
       </c>
       <c r="BV15">
         <v>30000.0</v>
       </c>
       <c r="BW15">
         <v>30000.0</v>
       </c>
       <c r="BX15">
         <v>30000.0</v>
       </c>
       <c r="BY15">
         <v>30000.0</v>
       </c>
       <c r="BZ15">
         <v>30000.0</v>
       </c>
       <c r="CA15">
         <v>30000.0</v>
       </c>
       <c r="CB15">
         <v>30000.0</v>
       </c>
       <c r="CC15">
-        <v>29580.0</v>
+        <v>30000.0</v>
       </c>
       <c r="CD15">
         <v>29580.0</v>
       </c>
       <c r="CE15">
         <v>29580.0</v>
       </c>
       <c r="CF15">
         <v>29580.0</v>
       </c>
       <c r="CG15">
         <v>29580.0</v>
       </c>
       <c r="CH15">
         <v>29580.0</v>
       </c>
       <c r="CI15">
         <v>29580.0</v>
       </c>
       <c r="CJ15">
         <v>29580.0</v>
       </c>
       <c r="CK15">
         <v>29580.0</v>
       </c>
@@ -10240,172 +10267,175 @@
       </c>
       <c r="CU15">
         <v>29580.0</v>
       </c>
       <c r="CV15">
         <v>29580.0</v>
       </c>
       <c r="CW15">
         <v>29580.0</v>
       </c>
       <c r="CX15">
         <v>29580.0</v>
       </c>
       <c r="CY15">
         <v>29580.0</v>
       </c>
       <c r="CZ15">
         <v>29580.0</v>
       </c>
       <c r="DA15">
         <v>29580.0</v>
       </c>
       <c r="DB15">
         <v>29580.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>29580.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
+      <c r="EF15"/>
     </row>
-    <row r="16" spans="1:135">
+    <row r="16" spans="1:136">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-4506000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>621000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>-539728000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>-9338000.0</v>
       </c>
-      <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
@@ -10416,52 +10446,53 @@
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
+      <c r="EF16"/>
     </row>
-    <row r="17" spans="1:135">
+    <row r="17" spans="1:136">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10555,88 +10586,87 @@
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
+      <c r="EF17"/>
     </row>
-    <row r="18" spans="1:135">
+    <row r="18" spans="1:136">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10680,51 +10710,53 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10754,97 +10786,98 @@
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
+      <c r="EF18"/>
     </row>
-    <row r="19" spans="1:135">
+    <row r="19" spans="1:136">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>1380157000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1354030000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1615902000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1586950000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1582715000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1716935000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -10905,1643 +10938,1650 @@
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
+      <c r="EF19"/>
     </row>
-    <row r="20" spans="1:135">
+    <row r="20" spans="1:136">
       <c r="A20" t="s">
         <v>52</v>
       </c>
       <c r="B20">
-        <v>308741000.0</v>
+        <v>308023000.0</v>
       </c>
       <c r="C20">
+        <v>297928000.0</v>
+      </c>
+      <c r="D20">
         <v>297900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>297928000.0</v>
       </c>
       <c r="E20">
         <v>297928000.0</v>
       </c>
       <c r="F20">
         <v>297928000.0</v>
       </c>
       <c r="G20">
         <v>297928000.0</v>
       </c>
       <c r="H20">
+        <v>297928000.0</v>
+      </c>
+      <c r="I20">
         <v>309505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309500000.0</v>
       </c>
       <c r="J20">
         <v>309500000.0</v>
       </c>
       <c r="K20">
         <v>309500000.0</v>
       </c>
       <c r="L20">
-        <v>309505000.0</v>
+        <v>309500000.0</v>
       </c>
       <c r="M20">
         <v>309505000.0</v>
       </c>
       <c r="N20">
         <v>309505000.0</v>
       </c>
       <c r="O20">
         <v>309505000.0</v>
       </c>
       <c r="P20">
         <v>309505000.0</v>
       </c>
       <c r="Q20">
         <v>309505000.0</v>
       </c>
       <c r="R20">
         <v>309505000.0</v>
       </c>
       <c r="S20">
         <v>309505000.0</v>
       </c>
       <c r="T20">
         <v>309505000.0</v>
       </c>
       <c r="U20">
         <v>309505000.0</v>
       </c>
       <c r="V20">
         <v>309505000.0</v>
       </c>
       <c r="W20">
         <v>309505000.0</v>
       </c>
       <c r="X20">
         <v>309505000.0</v>
       </c>
       <c r="Y20">
         <v>309505000.0</v>
       </c>
       <c r="Z20">
         <v>309505000.0</v>
       </c>
       <c r="AA20">
         <v>309505000.0</v>
       </c>
       <c r="AB20">
         <v>309505000.0</v>
       </c>
       <c r="AC20">
+        <v>309505000.0</v>
+      </c>
+      <c r="AD20">
         <v>307941000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>307464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303270000.0</v>
       </c>
       <c r="AF20">
         <v>303270000.0</v>
       </c>
       <c r="AG20">
-        <v>98723000.0</v>
+        <v>303270000.0</v>
       </c>
       <c r="AH20">
         <v>98723000.0</v>
       </c>
       <c r="AI20">
         <v>98723000.0</v>
       </c>
       <c r="AJ20">
         <v>98723000.0</v>
       </c>
       <c r="AK20">
         <v>98723000.0</v>
       </c>
       <c r="AL20">
         <v>98723000.0</v>
       </c>
       <c r="AM20">
+        <v>98723000.0</v>
+      </c>
+      <c r="AN20">
         <v>98898000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36928000.0</v>
       </c>
       <c r="AO20">
         <v>36928000.0</v>
       </c>
       <c r="AP20">
         <v>36928000.0</v>
       </c>
       <c r="AQ20">
         <v>36928000.0</v>
       </c>
       <c r="AR20">
         <v>36928000.0</v>
       </c>
       <c r="AS20">
-        <v>11578000.0</v>
+        <v>36928000.0</v>
       </c>
       <c r="AT20">
         <v>11578000.0</v>
       </c>
       <c r="AU20">
         <v>11578000.0</v>
       </c>
       <c r="AV20">
-        <v>0.0</v>
+        <v>11578000.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
-      <c r="BL20">
-[...1 lines deleted...]
-      </c>
+      <c r="BL20"/>
       <c r="BM20">
         <v>1508000.0</v>
       </c>
       <c r="BN20">
         <v>1508000.0</v>
       </c>
       <c r="BO20">
         <v>1508000.0</v>
       </c>
       <c r="BP20">
+        <v>1508000.0</v>
+      </c>
+      <c r="BQ20">
         <v>13843000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>54816000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>57835000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>2325000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>2206000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>2046000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>1933000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>4189000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>1508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403000.0</v>
       </c>
       <c r="BZ20">
         <v>3403000.0</v>
       </c>
       <c r="CA20">
         <v>3403000.0</v>
       </c>
       <c r="CB20">
+        <v>3403000.0</v>
+      </c>
+      <c r="CC20">
         <v>4076000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>3925000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>3945000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>4075000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>4241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403000.0</v>
       </c>
       <c r="CH20">
         <v>3403000.0</v>
       </c>
       <c r="CI20">
         <v>3403000.0</v>
       </c>
       <c r="CJ20">
         <v>3403000.0</v>
       </c>
       <c r="CK20">
         <v>3403000.0</v>
       </c>
       <c r="CL20">
         <v>3403000.0</v>
       </c>
       <c r="CM20">
         <v>3403000.0</v>
       </c>
       <c r="CN20">
         <v>3403000.0</v>
       </c>
       <c r="CO20">
         <v>3403000.0</v>
       </c>
       <c r="CP20">
         <v>3403000.0</v>
       </c>
       <c r="CQ20">
         <v>3403000.0</v>
       </c>
       <c r="CR20">
         <v>3403000.0</v>
       </c>
       <c r="CS20">
         <v>3403000.0</v>
       </c>
       <c r="CT20">
         <v>3403000.0</v>
       </c>
       <c r="CU20">
         <v>3403000.0</v>
       </c>
       <c r="CV20">
         <v>3403000.0</v>
       </c>
       <c r="CW20">
+        <v>3403000.0</v>
+      </c>
+      <c r="CX20">
         <v>3494000.0</v>
       </c>
-      <c r="CX20">
+      <c r="CY20">
         <v>3585000.0</v>
       </c>
-      <c r="CY20">
+      <c r="CZ20">
         <v>3677000.0</v>
       </c>
-      <c r="CZ20">
+      <c r="DA20">
         <v>3768000.0</v>
       </c>
-      <c r="DA20">
+      <c r="DB20">
         <v>3859000.0</v>
       </c>
-      <c r="DB20">
+      <c r="DC20">
         <v>3950000.0</v>
       </c>
-      <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
+      <c r="EF20"/>
     </row>
-    <row r="21" spans="1:135">
+    <row r="21" spans="1:136">
       <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>10813000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11812000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12502000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13265000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>311992000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15146000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16589000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17518000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>18501000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19741000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20720000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>331335000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22998000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>24433000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25691000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>27088000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>29290000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>31661000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>33148000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>34898000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36903000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>39660000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>41692000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>43974000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>46766000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>50151000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>52810000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>56153000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>60506000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>66366000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>70719000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>46098000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>47724000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>50521000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>52178000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>64798000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>66633000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>73472000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>28921000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>30088000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>31272000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>32418000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>33577000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10093000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>10380000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10709000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2588000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2485000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2464000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2422000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2339000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2337000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2262000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2185000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2035000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2049000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1795000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1562000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1315000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>11111000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1190000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>15292000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>16527000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>16622000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>15545000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>14167000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2215000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2508000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2449000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2325000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2206000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2046000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1508000.0</v>
       </c>
       <c r="BX21">
         <v>1508000.0</v>
       </c>
       <c r="BY21">
-        <v>3403000.0</v>
+        <v>1508000.0</v>
       </c>
       <c r="BZ21">
         <v>3403000.0</v>
       </c>
       <c r="CA21">
         <v>3403000.0</v>
       </c>
       <c r="CB21">
         <v>3403000.0</v>
       </c>
       <c r="CC21">
         <v>3403000.0</v>
       </c>
       <c r="CD21">
         <v>3403000.0</v>
       </c>
       <c r="CE21">
+        <v>3403000.0</v>
+      </c>
+      <c r="CF21">
         <v>-3399615981.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3403000.0</v>
       </c>
       <c r="CG21">
         <v>3403000.0</v>
       </c>
       <c r="CH21">
         <v>3403000.0</v>
       </c>
       <c r="CI21">
         <v>3403000.0</v>
       </c>
       <c r="CJ21">
         <v>3403000.0</v>
       </c>
       <c r="CK21">
         <v>3403000.0</v>
       </c>
       <c r="CL21">
         <v>3403000.0</v>
       </c>
       <c r="CM21">
         <v>3403000.0</v>
       </c>
       <c r="CN21">
         <v>3403000.0</v>
       </c>
       <c r="CO21">
         <v>3403000.0</v>
       </c>
       <c r="CP21">
         <v>3403000.0</v>
       </c>
       <c r="CQ21">
         <v>3403000.0</v>
       </c>
       <c r="CR21">
         <v>3403000.0</v>
       </c>
       <c r="CS21">
+        <v>3403000.0</v>
+      </c>
+      <c r="CT21">
         <v>3899755.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>4027228.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>4306283.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3403000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4332234.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4210126.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5175993.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5216929.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4509618.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3932776.0</v>
       </c>
-      <c r="DC21"/>
       <c r="DD21"/>
-      <c r="DE21">
+      <c r="DE21"/>
+      <c r="DF21">
         <v>4200000.0</v>
       </c>
-      <c r="DF21"/>
       <c r="DG21"/>
-      <c r="DH21">
+      <c r="DH21"/>
+      <c r="DI21">
         <v>5000000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>5100000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>4300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>5800000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>5400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>4700000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>4000000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>5400000.0</v>
       </c>
-      <c r="DP21"/>
-      <c r="DQ21">
+      <c r="DQ21"/>
+      <c r="DR21">
         <v>3600000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2900000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>3000000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2700000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2900000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2200000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DY21">
         <v>2200000.0</v>
       </c>
       <c r="DZ21">
+        <v>2200000.0</v>
+      </c>
+      <c r="EA21">
         <v>1800000.0</v>
       </c>
-      <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
+      <c r="EF21"/>
     </row>
-    <row r="22" spans="1:135">
+    <row r="22" spans="1:136">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-2056141000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2157640000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-883591000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-582254000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-739599000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-625677000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-394577000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-406017000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>218789000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-272171000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>238458000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2077000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1204000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1483000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7186000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14002000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>16767000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>7955000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5794000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>29951000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>30217000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>31233000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>31548000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>31638000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>29922000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>30050000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>128000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>292000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>364000.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>1299000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>76000.0</v>
       </c>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>54000.0</v>
       </c>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="AX22">
         <v>116000.0</v>
       </c>
       <c r="AY22">
-        <v>1236000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="AZ22">
         <v>1236000.0</v>
       </c>
       <c r="BA22">
+        <v>1236000.0</v>
+      </c>
+      <c r="BB22">
         <v>1392000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1356000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>838000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>861000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2958000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3954000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2671000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2460000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>933000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>1191000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1295000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1071000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1247000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1285000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>2053000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3755000.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>267000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>531000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>318000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>35000.0</v>
       </c>
-      <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>1093000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>558000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1311000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>347000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2899000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5012000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2497000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>226000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>50000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>270000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>41000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>1150000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1837000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2235000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2361000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3089000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>1442000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1328000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>918000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1062000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>980000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>940000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>17000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>60000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>74000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>445000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>439000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>618000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
+      <c r="EF22"/>
     </row>
-    <row r="23" spans="1:135">
+    <row r="23" spans="1:136">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>7314373000.0</v>
+      </c>
+      <c r="C23">
         <v>7112399000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7560205000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7172344000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7229844000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7013013000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7622342000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>7549336000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7530280000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7437117000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7927437000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7535543000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7458625000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6868256000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6659225000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6747410000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6728178000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6887239000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7609658000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6690650000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7051812000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9790123000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7264515000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6092074000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8779026000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5843865000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6180926000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6182890000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6101072000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6050042000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6182765000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5835067000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4169159000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4301693000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5417963000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5228332000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4019693000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3985596000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4213329000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4006419000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3144166000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3071742000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2960234000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2529705000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2309983000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2275092000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2108063000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2054031000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1923333000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1890557000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1806959000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1691989000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1659938000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1740299000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1763270000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1648898000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1528682000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1597617000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1359205000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1275481000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1074480000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1183403000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1129655000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1029766000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>961301000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>981910000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>916145000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>834777000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>819515000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>890499000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>859125000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>710236000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>781734000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>810535000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>686080000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>754511000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>666724000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>729426000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>754511000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>740921000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>746809787.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>745439958.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>755283415.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>775839000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>768677069.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>795760717.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>808420000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>780799000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>757533000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>759745503.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>782100000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>772285000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>774876000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>739355000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>672849000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>607648460.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>586571119.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>565857797.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>550911810.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>523183063.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>521771828.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>509806793.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>504646140.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>505590430.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>506819982.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>509000784.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>511300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>511200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>496300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>475100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>473500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>418400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>421300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>405400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>407600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>404600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>374800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>370200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>369900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>388000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>342100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>309700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>314800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>264200000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>265200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>281300000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>279700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>274100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>266600000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>226500000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>161400000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>160800000.0</v>
       </c>
-      <c r="EC23"/>
       <c r="ED23"/>
       <c r="EE23"/>
+      <c r="EF23"/>
     </row>
-    <row r="24" spans="1:135">
+    <row r="24" spans="1:136">
       <c r="A24" t="s">
         <v>56</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>33507000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>33482000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>33456000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>33431000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>33405000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>33380000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>33354000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>33329000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>33373000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>33614000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>33873000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>34178000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>34543000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>34977000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>36028000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>16616000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>91386000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>92274000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>92834000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>93634000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>95336000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>96760000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>98224000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>209781000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>211353000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>407070000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>197305000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>356378000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>111383000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>320276000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>87152000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>112870000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>401349000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1398953000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>85533000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>369680000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>587416000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>96336000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>92460000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>12358000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>12391000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>12422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10310000.0</v>
       </c>
       <c r="AS24">
         <v>10310000.0</v>
       </c>
       <c r="AT24">
         <v>10310000.0</v>
       </c>
       <c r="AU24">
         <v>10310000.0</v>
       </c>
       <c r="AV24">
         <v>10310000.0</v>
       </c>
       <c r="AW24">
         <v>10310000.0</v>
       </c>
       <c r="AX24">
         <v>10310000.0</v>
       </c>
       <c r="AY24">
         <v>10310000.0</v>
       </c>
       <c r="AZ24">
         <v>10310000.0</v>
       </c>
@@ -12551,377 +12591,380 @@
       <c r="BB24">
         <v>10310000.0</v>
       </c>
       <c r="BC24">
         <v>10310000.0</v>
       </c>
       <c r="BD24">
         <v>10310000.0</v>
       </c>
       <c r="BE24">
         <v>10310000.0</v>
       </c>
       <c r="BF24">
         <v>10310000.0</v>
       </c>
       <c r="BG24">
         <v>10310000.0</v>
       </c>
       <c r="BH24">
         <v>10310000.0</v>
       </c>
       <c r="BI24">
         <v>10310000.0</v>
       </c>
       <c r="BJ24">
-        <v>32310000.0</v>
+        <v>10310000.0</v>
       </c>
       <c r="BK24">
         <v>32310000.0</v>
       </c>
       <c r="BL24">
         <v>32310000.0</v>
       </c>
       <c r="BM24">
+        <v>32310000.0</v>
+      </c>
+      <c r="BN24">
         <v>119310000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>108610000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>33610000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>51310000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>87060000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>111260000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>62310000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>142335000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>122835000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>65310000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>75310000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>78310000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>91610000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>95610000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>96010000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>109396000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>124875000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>140065000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>145065000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>170015000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>205740000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>218060000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>239610000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>236560000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>213463000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>191558000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>229173000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>233784000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>229667000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>190695000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>132195000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>135090000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>121886000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>124428000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>134067000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>136352000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>123583000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>121860000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>123383000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>139738000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>147655000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>152483000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
+      <c r="EF24"/>
     </row>
-    <row r="25" spans="1:135">
+    <row r="25" spans="1:136">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>34178000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>34543000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>34977000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>36028000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>16616000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>91386000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>92274000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>92834000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>93634000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>95336000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>96760000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>98224000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>209781000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>211353000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>407070000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>215838000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>356378000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>111383000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>320276000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>88963000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>112870000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>401349000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1398953000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>85533000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>369680000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>587416000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>96336000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>92460000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12358000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12391000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12422000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>12453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10310000.0</v>
       </c>
       <c r="AT25">
         <v>10310000.0</v>
       </c>
       <c r="AU25">
         <v>10310000.0</v>
       </c>
       <c r="AV25">
         <v>10310000.0</v>
       </c>
       <c r="AW25">
         <v>10310000.0</v>
       </c>
       <c r="AX25">
         <v>10310000.0</v>
       </c>
       <c r="AY25">
         <v>10310000.0</v>
       </c>
       <c r="AZ25">
         <v>10310000.0</v>
       </c>
       <c r="BA25">
         <v>10310000.0</v>
       </c>
       <c r="BB25">
         <v>10310000.0</v>
       </c>
       <c r="BC25">
         <v>10310000.0</v>
       </c>
       <c r="BD25">
         <v>10310000.0</v>
       </c>
       <c r="BE25">
         <v>10310000.0</v>
       </c>
       <c r="BF25">
         <v>10310000.0</v>
       </c>
       <c r="BG25">
         <v>10310000.0</v>
       </c>
       <c r="BH25">
         <v>10310000.0</v>
       </c>
       <c r="BI25">
         <v>10310000.0</v>
       </c>
-      <c r="BJ25"/>
+      <c r="BJ25">
+        <v>10310000.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12951,236 +12994,237 @@
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
+      <c r="EF25"/>
     </row>
-    <row r="26" spans="1:135">
+    <row r="26" spans="1:136">
       <c r="A26" t="s">
         <v>58</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>1299421000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1338709000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1357151000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1397613000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1442855000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1512091000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1774313000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1759486000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1814140000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1886021000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1840819000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1951996000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1864276000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>17148000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1924551000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>2000400000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2090765000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1833733000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1921568000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1981852000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>135344000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>209835000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>270760000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>178110000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>121715000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>380579000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1017529000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1558065000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1701893000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1881691000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2031935000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2143697000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2300370000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2227376000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2143271000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2272837000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>2301579000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1951605000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>2874814000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>2762755000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2749826000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2418028000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2241509000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2073894000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2063676000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1871430000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>1846122000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1717516000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1676253000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1591786000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1473840000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1459878000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1569621000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1641250000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1443673000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>152503000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1289691000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1130610000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>933658000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>941436000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -13210,52 +13254,53 @@
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
+      <c r="EF26"/>
     </row>
-    <row r="27" spans="1:135">
+    <row r="27" spans="1:136">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13349,532 +13394,536 @@
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
+      <c r="EF27"/>
     </row>
-    <row r="28" spans="1:135">
+    <row r="28" spans="1:136">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>51621000.0</v>
+      </c>
+      <c r="C28">
         <v>-98094000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-297735000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-78112000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-109912000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-220844000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-564016000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>252017000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-265597000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-283515000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-638016000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-328707000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-251093000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-355055000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-334192000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-352010000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-140644000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-146294000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1137826000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-215992000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-626609000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3628906000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1489691000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-329143000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2898360000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>819620000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>254881000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>735312000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>255646000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-45078000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>156107000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>414745000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>41594000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>293786000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>98544000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>222481000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>304050000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>520123000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-599395000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>413748000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>519714000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>446537000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-223830000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>533659000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>536183000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>265064000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>60061000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>467889000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>354927000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>188905000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>235694000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>176393000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>68936000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-64045000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>208868000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-97341000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-117811000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-201166000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-128121000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-247528000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-24218000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-114611000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-154734000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-46289000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>110188000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>99447000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-38885000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>85628000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>90189000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>116794000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-44951000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>144720000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>251014000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>82972000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>67214000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-5320000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>59020000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>76657000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5086000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7318000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>50924676.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>118838404.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>135516272.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>217783000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>221366008.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>238764719.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>260262000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>260173000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>239045000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>217091287.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>260882000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>281730000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>281015000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>260014000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>225123000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>197889793.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>169795139.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>153261618.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>154847344.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>130024573.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>132051424.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>108543179.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>114291374.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>137070885.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>144639232.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>150414687.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>147800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>158900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>141500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>123300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>128000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>83200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>95100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>80900000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>80000000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>99000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>76500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>74200000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>76000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>91800000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>77100000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>58200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>57500000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>47600000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>41100000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>57300000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>60700000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>54800000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>47100000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-11100000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-13400000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>-17400000.0</v>
       </c>
-      <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
+      <c r="EF28"/>
     </row>
-    <row r="29" spans="1:135">
+    <row r="29" spans="1:136">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>910969000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>888017000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>900501000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>967435000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>848110000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>810566000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1250236000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>799083000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>804255000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>763406000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>698503000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>942530000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>751338000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>694317000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>681198000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>740725000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>854470000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>917789000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>963563000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>968777000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>929502000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>908434000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>931173000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1035903000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1729665000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13939,615 +13988,619 @@
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
+      <c r="EF29"/>
     </row>
-    <row r="30" spans="1:135">
+    <row r="30" spans="1:136">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>36966000.0</v>
+      </c>
+      <c r="C30">
         <v>36127000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36174000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>187756000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>174210000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>37081000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>173584000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>183559000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>182933000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>197359000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>211961000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>206674000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>220462000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>190795000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>210038000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>228671000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16818000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>254512000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>255698000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>282304000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16230000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17429000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17133000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16628000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>17545000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16958000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18687000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>20400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19722000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20281000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22076000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>22016000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>17825000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17604000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21089000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19380000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>27689000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>26907000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28260000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>17199000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>24605000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>22018000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21413000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18689000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>19471000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17318000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16884000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>15426000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14387000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>13743000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>13941000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>12689000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>13120000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>15406000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>15416000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>13054000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14846000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>19067000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>14963000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>14074000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>11111000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>16259000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>15292000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>16527000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>16622000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>15545000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>14167000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>13843000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>54816000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>57835000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>19410000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>14473000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4003000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3900000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4189000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4233000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3906000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3769000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4233000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4076000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>3924692.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>3945497.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4075155.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4241000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>3896671.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>3634508.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3862000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3849000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3508000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3192269.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3575000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3932000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3723000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3983000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4160000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4320514.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3899755.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4027228.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4306283.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4750792.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4332234.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>4210126.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>5175993.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>5216929.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>4509618.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>3932776.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>4600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5000000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>4200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>3900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>5000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>5100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>4300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5800000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>5400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4700000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>5400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>5000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>3600000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>2900000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>3000000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>2700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>2900000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>2200000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DY30">
         <v>2200000.0</v>
       </c>
       <c r="DZ30">
+        <v>2200000.0</v>
+      </c>
+      <c r="EA30">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="EB30">
         <v>1500000.0</v>
       </c>
-      <c r="EC30"/>
+      <c r="EC30">
+        <v>1500000.0</v>
+      </c>
       <c r="ED30"/>
       <c r="EE30"/>
+      <c r="EF30"/>
     </row>
-    <row r="31" spans="1:135">
+    <row r="31" spans="1:136">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>347017000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>341292000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>325402000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>309974000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>387516000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>424289000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>484349000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>528076000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>530740000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>487758000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>462509000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>492508000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>472643000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>445041000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>473107000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>477596000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>455299000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>452211000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>397825000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>370163000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>299115000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>297279000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>288484000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>283595000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>266692000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>246392000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>199416000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>269126000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>265653000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>245087000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>220231000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>200830000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>187599000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>194488000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>161396000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>172214000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>166733000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>153196000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>140217000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>140645000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>125698000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>141113000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>143809000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>143824000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>103650000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>85540000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>83996000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>79262000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>76656000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14577,52 +14630,53 @@
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
+      <c r="EF31"/>
     </row>
-    <row r="32" spans="1:135">
+    <row r="32" spans="1:136">
       <c r="A32" t="s">
         <v>64</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -14716,561 +14770,565 @@
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
+      <c r="EF32"/>
     </row>
-    <row r="33" spans="1:135">
+    <row r="33" spans="1:136">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>5783075000.0</v>
+      </c>
+      <c r="C33">
         <v>6918670000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6231444000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5891010000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5791276000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>7013013000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5371272000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5466219000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5322961000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5112412000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5193265000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5149061000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4808621000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4419300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2494439000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2505828000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2601092000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4336305000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>4324114000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>4218915000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5453834000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5116304000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4852298000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4825256000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4820955000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4867922000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1947840000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>5136522000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2097826000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2203268000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2416542000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>4201008000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2317110000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2475488000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2405659000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2805997000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2573864000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2609451000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2269210000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2295638000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2208829000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2134078000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1838191000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1794494000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1699585000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1697688000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1558709000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1516932000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1436616000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1410796000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1386399000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1339416000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1328602000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1113970000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1150072000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1055543000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1347401000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1342476000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1187360000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>984514000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>998159000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1008436000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>920791000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>925736000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>927255000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>949795000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>819071000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>814766000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>759472000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>815939000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>710526000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>692800000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>750517000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>742083000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>670571000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>21409000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>630228000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>701172000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>648948000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>629374000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>650886208.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>704164819.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>726442754.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>757229000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>756867497.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>784024975.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>795437000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>768013000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>744503000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>748258686.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>764154000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>758596000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>756398000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>713072000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>651129000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>595951512.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>575049795.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>552334097.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>538993094.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>509665966.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>510247760.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>489080008.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>487039659.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>493450970.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>494374336.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>500037777.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>498700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>500800000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>485900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>461300000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>461000000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>406700000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>405500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>386400000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>381600000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>386100000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>358400000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>352400000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>351700000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>368400000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>320300000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>297400000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>297900000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>256900000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>251200000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>269100000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>270200000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>265500000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>259000000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>209200000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>143800000.0</v>
       </c>
-      <c r="EB33">
+      <c r="EC33">
         <v>138800000.0</v>
       </c>
-      <c r="EC33"/>
       <c r="ED33"/>
       <c r="EE33"/>
+      <c r="EF33"/>
     </row>
-    <row r="34" spans="1:135">
+    <row r="34" spans="1:136">
       <c r="A34" t="s">
         <v>66</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>288975000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34">
         <v>2234000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>2057000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>2338000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>4338000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>13609000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>11968000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>14552000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>10742000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>8809000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>5857000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>15580000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>9477000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>13456000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>8257000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>12634000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>28119000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>30345000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>19063000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>10901000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>11704000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>13697000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -15300,929 +15358,934 @@
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
+      <c r="EF34"/>
     </row>
-    <row r="35" spans="1:135">
+    <row r="35" spans="1:136">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>345418000.0</v>
+      </c>
+      <c r="C35">
         <v>6235722000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>356099000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>418943000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>291450000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6180781000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>326959000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>457646000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>333516000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>298311000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>262100000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>33873000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>34178000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>34543000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6000092000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6102270000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>16616000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>91386000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>92274000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>92255000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>93634000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>95336000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>96760000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>98224000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>209781000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>211353000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>213070000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>215838000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>209765000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>99800000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>88983000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>88963000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>85580000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>85572000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>85552000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>85533000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>92514000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>92497000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>92479000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>97060000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>119358000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>19822000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>69422000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>19784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17641000.0</v>
       </c>
       <c r="AT35">
         <v>17641000.0</v>
       </c>
       <c r="AU35">
         <v>17641000.0</v>
       </c>
       <c r="AV35">
         <v>17641000.0</v>
       </c>
       <c r="AW35">
         <v>17641000.0</v>
       </c>
       <c r="AX35">
         <v>17641000.0</v>
       </c>
       <c r="AY35">
         <v>17641000.0</v>
       </c>
       <c r="AZ35">
         <v>17641000.0</v>
       </c>
       <c r="BA35">
         <v>17641000.0</v>
       </c>
       <c r="BB35">
+        <v>17641000.0</v>
+      </c>
+      <c r="BC35">
         <v>17891000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>21641000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>23029000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>24341000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>26775000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>24760000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>24959000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>35325000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>35522000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>36095000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>36293000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>123355000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>112728000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>37828000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>114378000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>91328000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>115553000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>76917000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>146628000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>224836000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>107976000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>113938000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>10300000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>96727000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>98408000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>99592000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>131269000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>17057168.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>146040594.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>146686212.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>128250000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>207199069.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>219949034.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>242262000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>137876000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>12416000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>12416326.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>12047000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>11708000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>11220000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>11829000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>12395000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>11343681.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>12261420.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>11296136.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>11731381.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>11014816.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>2458595.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>1664376.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>124877782.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>1901867.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>1581531.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>1553582.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>110200000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>100600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>103600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>1000000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>2400000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>65700000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>63900000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>62600000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>52900000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>4500000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>5800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>2500000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>3600000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>36000000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>2800000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>1800000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>10300000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>1400000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>2000000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>1600000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>1900000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>61500000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>1600000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>12500000.0</v>
       </c>
-      <c r="EA35">
+      <c r="EB35">
         <v>2100000.0</v>
       </c>
-      <c r="EB35">
+      <c r="EC35">
         <v>1400000.0</v>
       </c>
-      <c r="EC35"/>
       <c r="ED35"/>
       <c r="EE35"/>
+      <c r="EF35"/>
     </row>
-    <row r="36" spans="1:135">
+    <row r="36" spans="1:136">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
-        <v>-4593696000.0</v>
+        <v>403678000.0</v>
       </c>
       <c r="C36">
+        <v>234471000.0</v>
+      </c>
+      <c r="D36">
         <v>472011000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>354587000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>314434000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6459285000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>333133000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>296084000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>304502000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>309089000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>304265000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>320537000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>296544000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>299774000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-2494439000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-2505828000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>209187000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>256372000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>238769000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>204990000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>212688000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>234335000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>210024000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>212393000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>235194000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>213926000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4062210000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>205069000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>3487591000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>3256539000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>3225792000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>177421000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1186949000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1046148000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1090694000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>158855000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>691944000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>645117000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>692074000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>112900000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>84286000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>94708000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>527380000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>71017000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>70293000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>49378000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>43032000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>57481000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>53405000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>46811000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>47534000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>68467000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>60862000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>45816000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>54013000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>27347000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>25941000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>33857000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>38111000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>32373000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>37573000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>32963000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>38671000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>30799000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>32793000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>40023000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>35563000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>34115000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>44981000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>36071000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>30668000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>36840000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>70670000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>88375000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>135043000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>-180906000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>74662000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>129220000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>76298000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>63686000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>27097904.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>27285259.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>28094436.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>29798000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>30035486.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>30362530.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>30172000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>29477000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>29457000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>26733809.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>29568000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>30350000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>30808000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>28053000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>24327000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>23457589.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>19537380.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>20241197.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>18534123.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>20942671.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>9471732.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>9421437.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>9958348.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>11409719.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>11691795.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>12127881.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>15500000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>14400000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>8300000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>12900000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>12000000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>7300000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>6700000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>7600000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>7400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>6400000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>6300000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>6800000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>6300000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>11700000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>6100000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>4800000.0</v>
       </c>
-      <c r="DS36">
+      <c r="DT36">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DU36">
         <v>4400000.0</v>
       </c>
       <c r="DV36">
+        <v>4400000.0</v>
+      </c>
+      <c r="DW36">
         <v>4500000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>4900000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>41000000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>3100000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>4000000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>1900000.0</v>
       </c>
-      <c r="EB36">
+      <c r="EC36">
         <v>2000000.0</v>
       </c>
-      <c r="EC36"/>
       <c r="ED36"/>
       <c r="EE36"/>
+      <c r="EF36"/>
     </row>
-    <row r="37" spans="1:135">
+    <row r="37" spans="1:136">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-631000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-551000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-207000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-30000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>665000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>322000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>642000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>1155000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>1490000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>1092000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>1536000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>3603000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>3787000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>3762000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>4305000.0</v>
       </c>
-      <c r="AB37"/>
-      <c r="AC37">
+      <c r="AC37"/>
+      <c r="AD37">
         <v>3508000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>3528000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>3267000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>3574000.0</v>
       </c>
-      <c r="AG37">
-[...1 lines deleted...]
-      </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
@@ -16263,51 +16326,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -16337,1879 +16402,1893 @@
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
+      <c r="EF37"/>
     </row>
-    <row r="38" spans="1:135">
+    <row r="38" spans="1:136">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38">
+        <v>5557043000.0</v>
+      </c>
+      <c r="C38">
         <v>5296322000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>5530685000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5334351000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5212946000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>7013013000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5158240000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>31385000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>4914210000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5010635000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4963068000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4636815000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4215423000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1743039000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1742004000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1996485000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1901206000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>10063380000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9212875000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9633542000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>11942330000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>9169796000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>8051555000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>10657618000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>7750320000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>8128766000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>8206931000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>8198898000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>8253310000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>8599307000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>8380983000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>6486269000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6777181000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>7823622000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>7655513000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>6593557000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>6595047000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>6482539000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>216000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5277264000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>5199026000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4798425000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>4219434000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3840495000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>3828211000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>3499729000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>3496230000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>3260266000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>3233816000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>3090048000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2881211000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2878886000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2998071000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>3107108000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2785363000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2517194000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2584551000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2190650000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1913212000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1722738000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1828792000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1669290000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1558658000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1482136000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1509163000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1279742000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1223819000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1131382000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>1251092000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>1095650000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>985288000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>1038243000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>1000532000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>865996000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>224123000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>858965000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>926509000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>956826000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>954225000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>970249106.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>996289078.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1032572803.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1063283943.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>492203675.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>476776626.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>468921318.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>433798726.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>422279767.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>399170579.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>397250788.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>381167838.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>377971158.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>368317005.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>365991741.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>366649959.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>228001000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>210238000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>186920000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>354004696.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>168896000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>162657000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>165134000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>339880298.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>171292000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>189320000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>321500000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>317500000.0</v>
       </c>
-      <c r="DE38"/>
-      <c r="DF38">
+      <c r="DF38"/>
+      <c r="DG38">
         <v>299500000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>278400000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>282100000.0</v>
       </c>
-      <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
-      <c r="DP38">
+      <c r="DP38"/>
+      <c r="DQ38">
         <v>255200000.0</v>
       </c>
-      <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
-      <c r="EA38">
+      <c r="EA38"/>
+      <c r="EB38">
         <v>84600000.0</v>
       </c>
-      <c r="EB38">
+      <c r="EC38">
         <v>82000000.0</v>
       </c>
-      <c r="EC38"/>
       <c r="ED38"/>
       <c r="EE38"/>
+      <c r="EF38"/>
     </row>
-    <row r="39" spans="1:135">
+    <row r="39" spans="1:136">
       <c r="A39" t="s">
         <v>71</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>97288000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-134856000.0</v>
       </c>
-      <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>189722000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>330681000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>378182000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>698710000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>398862000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>537603000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>455032000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>389339000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>406017000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-218789000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15264000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>17007000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>10513000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>7482000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>10201000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>11270000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>8328000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6806000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>9727000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3209607000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>9476000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2920895000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2588369000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2239108000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>27906000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>411410000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>282176000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>298566000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>28392000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>210826000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>97505000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>283296000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>9443000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>10434000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>10014000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>45899000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>9360000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7712000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>8826000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>9003000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>9495000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>8452000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>9656000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>9812000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>150194000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>109654000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>-143802000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>-193766000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>354328000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>358889000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>355542000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>355915000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>346783000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>349901000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>363047000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>381156000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>396844000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>406420000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>422542000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>455474000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>425724000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>447605000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>455346000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>474001000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>521764000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>494008000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>492329000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>490655000.0</v>
       </c>
-      <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39">
         <v>437987000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>504089000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>446633000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>414307000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>427446889.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>453315699.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>449153366.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>470803493.0</v>
       </c>
-      <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
-      <c r="CS39">
+      <c r="CS39"/>
+      <c r="CT39">
         <v>561619570.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>539461424.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>525152862.0</v>
       </c>
-      <c r="CV39"/>
-      <c r="CW39">
+      <c r="CW39"/>
+      <c r="CX39">
         <v>497423598.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>477967993.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>476805553.0</v>
       </c>
-      <c r="CZ39"/>
-      <c r="DA39">
+      <c r="DA39"/>
+      <c r="DB39">
         <v>484541078.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>490326844.0</v>
       </c>
-      <c r="DC39"/>
       <c r="DD39"/>
-      <c r="DE39">
+      <c r="DE39"/>
+      <c r="DF39">
         <v>477400000.0</v>
       </c>
-      <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
-      <c r="DI39">
+      <c r="DI39"/>
+      <c r="DJ39">
         <v>396800000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>377600000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>372600000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>377000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>349200000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>343400000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>342600000.0</v>
       </c>
-      <c r="DP39"/>
-      <c r="DQ39">
+      <c r="DQ39"/>
+      <c r="DR39">
         <v>315000000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>292200000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>292700000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>253200000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>247700000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>265700000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>266900000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>262200000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>255800000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>206800000.0</v>
       </c>
-      <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
       <c r="EE39"/>
+      <c r="EF39"/>
     </row>
-    <row r="40" spans="1:135">
+    <row r="40" spans="1:136">
       <c r="A40" t="s">
         <v>72</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>5950309000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>6350394000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5886947000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6005246000.0</v>
       </c>
-      <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>6516418000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5875085000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6431516000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6368344000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6936055000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6838045000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6516726000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6117469000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5579126000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>5790937000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5520296000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6032447000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6691227000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5725932000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>6079692000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>8858850000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>6352477000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5144619000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>7735004000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4106831000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4517605000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4467661000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4775214000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4970307000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>4936447000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4564825000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3521633000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3340497000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3513645000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3301489000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3153219000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>2872231000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3663137000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2478391000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>2252568000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2271840000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-229000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1694307000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1543515000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1768208000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1811263000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1380859000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1367697000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1506563000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1396180000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>1331927000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1435863000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1571170000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>1375114000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1453433000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1371112000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1469712000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>1241229000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>1161667000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>951162000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>1062923000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>1016052000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>912133000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>759529000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>800319000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>820964000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>665921000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>675116000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>703790000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>711590000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>511949000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>453496000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>593923000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>522978000.0</v>
       </c>
-      <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40">
         <v>521661000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>579579000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>599655000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>538169000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>553066495.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>540425076.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>550498494.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>541041000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>493869588.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>501143254.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>489535000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>461581000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>461250000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>483167793.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>459111000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>435553000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>432928000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>409376000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>382642000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>355779753.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>362110847.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>358882877.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>342957168.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>338781878.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>336813416.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>339655672.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>333979147.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>318653721.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>313264681.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>313225812.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>313900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>304800000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>307100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>298400000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>293500000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>283900000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>269500000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>264100000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>259300000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>246300000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>240100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>235500000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>232600000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>233500000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>203900000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>200600000.0</v>
       </c>
-      <c r="DS40">
+      <c r="DT40">
         <v>193500000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>171800000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>173000000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>176300000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>174700000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>176200000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>177400000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>174900000.0</v>
       </c>
-      <c r="EA40">
+      <c r="EB40">
         <v>121000000.0</v>
       </c>
-      <c r="EB40">
+      <c r="EC40">
         <v>122800000.0</v>
       </c>
-      <c r="EC40"/>
       <c r="ED40"/>
       <c r="EE40"/>
+      <c r="EF40"/>
     </row>
-    <row r="41" spans="1:135">
+    <row r="41" spans="1:136">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>299000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>279000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>366000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>397000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>551000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>405000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>690000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>741000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>779000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>688000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="Y41">
         <v>100000.0</v>
       </c>
       <c r="Z41">
         <v>100000.0</v>
       </c>
       <c r="AA41">
         <v>100000.0</v>
       </c>
       <c r="AB41">
         <v>100000.0</v>
       </c>
       <c r="AC41">
         <v>100000.0</v>
       </c>
       <c r="AD41">
         <v>100000.0</v>
       </c>
       <c r="AE41">
+        <v>100000.0</v>
+      </c>
+      <c r="AF41">
         <v>155314000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>17400000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>90743000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>116144000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>67660000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>80345000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>66581000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>114201000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>82070000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>53784000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>65949000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>51677000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>30185000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>37376000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>30918000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>38027000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>22970000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>14967000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>22268000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>11901000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>15627000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>17266000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>20591000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>14718000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>59405000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>75535000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>23820000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>23178000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>20090000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>23919000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>26835000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>19331000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>17875000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>19054000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>22387000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>25399000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>15063000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>16889000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>17451000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>22185000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>15307000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>17016000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>11611000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>16212000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>49080000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>36470000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>6425000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4242000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>4816000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>5514000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>7329000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>6809000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2330000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2098000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>2477000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2815000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3180000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>2834000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>2890000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>2939000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2475000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>2215000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>1708000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>2369000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2873000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2015000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2923000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2035000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2394000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>2329000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3347000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>2876000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>2534000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>2908000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>2437000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>2543000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
+      <c r="EF41"/>
     </row>
-    <row r="42" spans="1:135">
+    <row r="42" spans="1:136">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>654145000.0</v>
+      </c>
+      <c r="C42">
         <v>651591000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>642780000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>643448000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>641162000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>639005000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>635540000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>638554000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>630103000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>628234000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>624502000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>628156000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>618882000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>616307000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>613857000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>612568000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>610536000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>608404000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>606498000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>603624000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>597024000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>595567000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>593229000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>590892000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>589281000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>587285000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>584491000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>580381000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>578702000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>571450000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>567800000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>563822000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>266133000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>264019000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>261249000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>258070000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>256088000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>253473000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>249476000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>184780000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>184700000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>184347000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>184062000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>170439000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>119963000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>120227000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>95506000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>94352000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>93342000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>93257000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>92592000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>91940000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>77295000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>77472000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>77198000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>76514000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>42541000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>29676000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>29502000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>28713000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>28110000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>28089000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>27997000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>27936000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>26643000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>26579000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>17752000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>17527000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>16668000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>16573000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>16473000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>16283000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>15671000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>15244000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>14985000.0</v>
       </c>
-      <c r="BX42"/>
-      <c r="BY42">
+      <c r="BY42"/>
+      <c r="BZ42">
         <v>13785000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>13501000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>13281000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>13173000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>12648598.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>12558191.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>12367431.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>12378000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>12367275.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>12262602.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>12144000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>12122000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>12269000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>12240590.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>12458000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>12374000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>12337000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>12331000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>12170000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>12168846.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>12167583.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>12056409.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>12343968.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>12472560.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>12131292.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12137232.0</v>
       </c>
       <c r="CY42">
         <v>12137232.0</v>
       </c>
       <c r="CZ42">
+        <v>12137232.0</v>
+      </c>
+      <c r="DA42">
         <v>12155010.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>12142971.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>12110682.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>13300000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>13100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13100000.0</v>
       </c>
       <c r="DG42">
         <v>13100000.0</v>
       </c>
       <c r="DH42">
+        <v>13100000.0</v>
+      </c>
+      <c r="DI42">
         <v>14300000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>14600000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>15000000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>16000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>16100000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>16500000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>18000000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>19000000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>19500000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>15300000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>-192400000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>15600000.0</v>
       </c>
-      <c r="DT42">
+      <c r="DU42">
         <v>15300000.0</v>
       </c>
-      <c r="DU42">
+      <c r="DV42">
         <v>14900000.0</v>
       </c>
-      <c r="DV42">
+      <c r="DW42">
         <v>15000000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>15500000.0</v>
       </c>
-      <c r="DX42">
+      <c r="DY42">
         <v>15700000.0</v>
       </c>
-      <c r="DY42">
+      <c r="DZ42">
         <v>15900000.0</v>
       </c>
-      <c r="DZ42">
+      <c r="EA42">
         <v>16600000.0</v>
       </c>
-      <c r="EA42">
+      <c r="EB42">
         <v>18500000.0</v>
       </c>
-      <c r="EB42">
+      <c r="EC42">
         <v>17100000.0</v>
       </c>
-      <c r="EC42"/>
       <c r="ED42"/>
       <c r="EE42"/>
+      <c r="EF42"/>
     </row>
-    <row r="43" spans="1:135">
+    <row r="43" spans="1:136">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18303,88 +18382,87 @@
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
+      <c r="EF43"/>
     </row>
-    <row r="44" spans="1:135">
+    <row r="44" spans="1:136">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -18428,51 +18506,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -18502,1730 +18582,1739 @@
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
+      <c r="EF44"/>
     </row>
-    <row r="45" spans="1:135">
+    <row r="45" spans="1:136">
       <c r="A45" t="s">
         <v>77</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>317469000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>329164000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>383989000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>356764000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>378401000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>373442000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>417188000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>372773000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>370015000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>385306000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>250910000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>262813000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>250579000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>272158000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>246081000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>252907000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>246664000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>247572000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>256697000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>239708000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>250344000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>254469000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>231092000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>185544000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>191114000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>147748000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>20374000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>20278000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>20571000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>19320000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>20107000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>20019000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>20093000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>18626000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>18695000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>18212000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>17569000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>17393000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>17420000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>17563000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>17607000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>16462000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>16770000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>16881000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17269000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>17664000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>17803000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>18163000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>17661000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>17738000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>18072000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>17133000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>17077000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>17168000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>17742000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>18410000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>18817000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>19377000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>20882000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>21251000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>21722000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>21989000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>22432000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>22605000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>22274000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>21992000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>21917000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>21204000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>19707000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>18006000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>19009000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>18492000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17623000.0</v>
       </c>
       <c r="CB45">
         <v>17623000.0</v>
       </c>
       <c r="CC45">
+        <v>17623000.0</v>
+      </c>
+      <c r="CD45">
         <v>16085939.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>15790036.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>15624051.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>15126069.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>13861581.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>12032412.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>11806891.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>11690437.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>11768440.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>11292182.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>11269465.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>11353365.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>11523389.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>11313956.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>11354708.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>11054243.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>10027206.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>9469654.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>10437213.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>10286931.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>9329910.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>7526530.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>6557388.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>6091741.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>5974074.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>5760516.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>4900000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>4800000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DG45">
         <v>4000000.0</v>
       </c>
       <c r="DH45">
         <v>4000000.0</v>
       </c>
       <c r="DI45">
-        <v>4100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="DJ45">
         <v>4100000.0</v>
       </c>
       <c r="DK45">
-        <v>4200000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="DL45">
         <v>4200000.0</v>
       </c>
       <c r="DM45">
+        <v>4200000.0</v>
+      </c>
+      <c r="DN45">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DO45">
         <v>4100000.0</v>
       </c>
       <c r="DP45">
+        <v>4100000.0</v>
+      </c>
+      <c r="DQ45">
         <v>3700000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DS45">
         <v>2600000.0</v>
       </c>
       <c r="DT45">
+        <v>2600000.0</v>
+      </c>
+      <c r="DU45">
         <v>2000000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>1800000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DX45">
         <v>1500000.0</v>
       </c>
       <c r="DY45">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DZ45">
         <v>1600000.0</v>
       </c>
       <c r="EA45">
-        <v>700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="EB45">
         <v>700000.0</v>
       </c>
-      <c r="EC45"/>
+      <c r="EC45">
+        <v>700000.0</v>
+      </c>
       <c r="ED45"/>
       <c r="EE45"/>
+      <c r="EF45"/>
     </row>
-    <row r="46" spans="1:135">
+    <row r="46" spans="1:136">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
-        <v>188444000.0</v>
+        <v>43313000.0</v>
       </c>
       <c r="C46">
+        <v>210344000.0</v>
+      </c>
+      <c r="D46">
         <v>196903000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>200078000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>221169000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>241736000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>245017000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>244394000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>246497000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>253151000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>267186000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>250910000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>262813000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>250579000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>272158000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>246081000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>264099000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>256200000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>278823000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>258004000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>255475000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>252907000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>246664000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>247572000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>256697000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>239708000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>250344000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>254469000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>231092000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>185544000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>191114000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>147748000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20374000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>20278000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>20571000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>19320000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>20107000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>20019000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>20093000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>18626000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>18695000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>18212000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>17569000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>17393000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>17420000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>17563000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>17607000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16462000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>16770000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>16881000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17269000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>17664000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17803000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>18163000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>17661000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>17738000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>18072000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>17133000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>17077000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>17168000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>17742000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>18410000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>18817000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>19377000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>20882000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>21251000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>21722000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>21989000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>22432000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>22605000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>22274000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>21992000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>21917000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>22071000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>19707000.0</v>
       </c>
-      <c r="BX46"/>
-      <c r="BY46">
+      <c r="BY46"/>
+      <c r="BZ46">
         <v>19009000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>18492000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>18006000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>16886000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>16085939.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>15790036.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>15624051.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>15126000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>13861581.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>12032412.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>11807000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>11690000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>11768000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>11292182.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>11269000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>11353000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>11523000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>11314000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>11355000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>11054243.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>10027206.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>9469654.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>10437213.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>10286931.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>9329910.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>7526530.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>6557388.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>6091741.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>5974074.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>5760516.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>4900000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>4800000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DG46">
         <v>4000000.0</v>
       </c>
       <c r="DH46">
         <v>4000000.0</v>
       </c>
       <c r="DI46">
-        <v>4100000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="DJ46">
         <v>4100000.0</v>
       </c>
       <c r="DK46">
-        <v>4200000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="DL46">
         <v>4200000.0</v>
       </c>
       <c r="DM46">
+        <v>4200000.0</v>
+      </c>
+      <c r="DN46">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="DO46">
         <v>4100000.0</v>
       </c>
       <c r="DP46">
+        <v>4100000.0</v>
+      </c>
+      <c r="DQ46">
         <v>3700000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DS46">
         <v>2600000.0</v>
       </c>
       <c r="DT46">
+        <v>2600000.0</v>
+      </c>
+      <c r="DU46">
         <v>2000000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>1800000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DX46">
         <v>1500000.0</v>
       </c>
       <c r="DY46">
-        <v>1600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="DZ46">
         <v>1600000.0</v>
       </c>
       <c r="EA46">
-        <v>700000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="EB46">
         <v>700000.0</v>
       </c>
-      <c r="EC46"/>
+      <c r="EC46">
+        <v>700000.0</v>
+      </c>
       <c r="ED46"/>
       <c r="EE46"/>
+      <c r="EF46"/>
     </row>
-    <row r="47" spans="1:135">
+    <row r="47" spans="1:136">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>262813000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>250579000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>272158000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>246081000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>264099000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>256200000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>278823000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>258004000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>255475000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>41510000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>39932000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>257529000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>40361000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>246957000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>251672000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>254469000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>260606000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>215092000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>222662000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>179386000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>50296000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>50328000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>20699000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>19612000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>20471000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>20019000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>20169000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>18702000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>18695000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>18212000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>17569000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>17393000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>17420000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>17563000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>17607000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>16462000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>16770000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>16881000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17269000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>17664000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>17803000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>18163000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>17661000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>17738000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>18072000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>17133000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>17077000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>17168000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>17742000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>18410000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>18817000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>19377000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>20882000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>21251000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>21722000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>21989000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>22432000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>22605000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>22274000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>21992000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>21917000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>22071000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>21204000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>19707000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>19009000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>18492000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>18006000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>17623000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>16086000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>15790000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>15624000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>15126000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>13862000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>12032000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>11807000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>11690000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>11769000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>11292000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>11269000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>11353000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>11523000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>11314000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>11355000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>11054000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>10027000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>9470000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>9457000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>9347000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>9330000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>7527000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>6557000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>6092000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>5974000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>5761000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
+      <c r="EF47"/>
     </row>
-    <row r="48" spans="1:135">
+    <row r="48" spans="1:136">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
+        <v>339252000.0</v>
+      </c>
+      <c r="C48">
         <v>340744000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>346529000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>359830000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>337321000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>359960000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>332322000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>354474000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>343392000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>317964000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>293463000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>278655000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>267100000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>245046000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>246891000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>245394000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>244686000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>223760000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>217992000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>259189000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>262578000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>225471000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>198000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>234927000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>228500000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>212027000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>244005000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>252813000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>238004000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>258600000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>228453000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>213048000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>206284000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>200753000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>170578000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>167164000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>166634000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>158167000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>127239000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>127190000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>122292000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>114526000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>101349000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>98359000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>94625000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>90887000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>86587000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>83797000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>81231000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>77826000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>74479000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>71268000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>68579000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>65622000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>63189000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>60776000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>59610000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>57724000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>48170000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>45494000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>43707000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>45133000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>42791000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>42475000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>40388000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>37251000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>32475000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>31626000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>32694000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>36689000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>35853000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>34442000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>37688000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>38435000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>36805000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>33599000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>35961000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>33872000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>33599000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>36953000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>36842776.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>34681939.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>34747203.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>34557000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>34313180.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>36950651.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>36876000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>36758000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>36571000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>36058820.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>34709000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>34058000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>33623000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>33055000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>32464000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>31940648.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>31518070.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>31310244.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>31183640.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>31066643.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>30941945.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>30801464.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>30694827.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>30404386.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>30272341.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>30233044.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>29800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29400000.0</v>
       </c>
       <c r="DE48">
         <v>29400000.0</v>
       </c>
       <c r="DF48">
+        <v>29400000.0</v>
+      </c>
+      <c r="DG48">
         <v>29000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>28600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>28000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>27400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>26300000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>27100000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>26400000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>25700000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>25000000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>24400000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>23700000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>23900000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>231100000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>22500000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>22100000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>21500000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>20300000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>19800000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>19100000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>18400000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>17600000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>17000000.0</v>
       </c>
-      <c r="EB48">
+      <c r="EC48">
         <v>16300000.0</v>
       </c>
-      <c r="EC48"/>
       <c r="ED48"/>
       <c r="EE48"/>
+      <c r="EF48"/>
     </row>
-    <row r="49" spans="1:135">
+    <row r="49" spans="1:136">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>267100000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>245046000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>246891000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>245394000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>244686000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>223760000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>217992000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>259189000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>262578000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>225471000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>198000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>234927000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>228500000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>212027000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>244005000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AC49"/>
+      <c r="AD49">
         <v>238004000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>258600000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>228453000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>213048000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>206284000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>200753000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>170578000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>167164000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>166634000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>158167000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>127239000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>127190000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>122292000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>114526000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>101349000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>98359000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>94625000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>90887000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>86587000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>83797000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>81231000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>77826000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>74479000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>71268000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>68579000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>65622000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>63189000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>60776000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>59610000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>57724000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>48170000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>45494000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>43707000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -20255,173 +20344,174 @@
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
+      <c r="EF49"/>
     </row>
-    <row r="50" spans="1:135">
+    <row r="50" spans="1:136">
       <c r="A50" t="s">
         <v>82</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>26000000.0</v>
       </c>
-      <c r="C50">
-[...1 lines deleted...]
-      </c>
       <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
         <v>9000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>115000000.0</v>
       </c>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
       <c r="G50">
         <v>0.0</v>
       </c>
       <c r="H50">
+        <v>0.0</v>
+      </c>
+      <c r="I50">
         <v>377000000.0</v>
       </c>
-      <c r="I50">
-[...1 lines deleted...]
-      </c>
       <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
         <v>31000000.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>13000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>230000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>43000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
-[...1 lines deleted...]
-      </c>
+      <c r="U50"/>
       <c r="V50">
         <v>0.0</v>
       </c>
       <c r="W50">
         <v>0.0</v>
       </c>
       <c r="X50">
         <v>0.0</v>
       </c>
       <c r="Y50">
         <v>0.0</v>
       </c>
       <c r="Z50">
+        <v>0.0</v>
+      </c>
+      <c r="AA50">
         <v>717000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>194000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>642000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>146613000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>11583000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>112870000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>401349000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>1398953000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1490067000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>369680000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>494919000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>3857000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1187578000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>546234000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>473626000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>563460000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>497721000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -20464,1167 +20554,1175 @@
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
+      <c r="EF50"/>
     </row>
-    <row r="51" spans="1:135">
+    <row r="51" spans="1:136">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>201033000.0</v>
+      </c>
+      <c r="C51">
         <v>59508000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>33482000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>42456000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>148431000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>33405000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>33380000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>410354000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>33329000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>64373000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>33614000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>46873000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>264178000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>77543000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>37960000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>40577000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>17718000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>91386000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>92274000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>98027000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>93634000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>95336000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>96760000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>98224000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>209781000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>928353000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>601070000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>861857000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>502991000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>122966000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>551569000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>514722000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>140160000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>717126000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2712354000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1490067000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>646846000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1082335000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>100193000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1187578000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>556544000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>486017000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>69422000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>561317000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>556588000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>289947000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>112531000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>497721000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>385788000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>227836000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>267559000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>216456000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>95435000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>24986000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>241613000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>47710000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>48624000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>34908000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>28761000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>29365000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>40992000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>44097000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>38838000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>41214000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>127612000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>116017000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>44022000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>91796000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>95416000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>133519000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>84238000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>147683000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>278228000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>147524000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>78534000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>96010000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>91610000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>101142000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>106416000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>114789000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>142923563.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>156168046.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>160281778.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>232152000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>229278909.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>246865953.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>269383000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>269109000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>248568000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>225385835.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>275252000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>291486000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>295770000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>282314000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>242683000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>205266227.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>177416708.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>162758090.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>162459777.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>138790878.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>139243258.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>125059838.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>126721862.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>143993416.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>152575260.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>155444918.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>155800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>164300000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>147700000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>133200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>135300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>89900000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>105800000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>95600000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>100200000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>112100000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>88200000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>88000000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>88800000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>106400000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>95300000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>67600000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>71400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52200000.0</v>
       </c>
       <c r="DU51">
         <v>52200000.0</v>
       </c>
       <c r="DV51">
+        <v>52200000.0</v>
+      </c>
+      <c r="DW51">
         <v>67300000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>67600000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>61200000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>52500000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>4400000.0</v>
       </c>
-      <c r="EA51">
+      <c r="EB51">
         <v>2700000.0</v>
       </c>
-      <c r="EB51">
+      <c r="EC51">
         <v>3100000.0</v>
       </c>
-      <c r="EC51"/>
       <c r="ED51"/>
       <c r="EE51"/>
+      <c r="EF51"/>
     </row>
-    <row r="52" spans="1:135">
+    <row r="52" spans="1:136">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>167500000.0</v>
+      </c>
+      <c r="C52">
         <v>26000000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>9000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>115000000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>2535000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>377000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1121000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>31000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3141000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>13000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>230000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>43000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2983000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4549000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1102000.0</v>
       </c>
-      <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>717000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>194000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>642000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>146613000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>11583000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>231293000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>425759000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>27290000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>315777000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1313401000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1404596000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>277166000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>494919000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3857000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1095118000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>439234000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>466626000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>57000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>544007000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>539278000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>272637000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>95221000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>480411000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>368478000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>210526000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>250249000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>199146000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>78125000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>7676000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>220303000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>26400000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>27314000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>13598000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>7451000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>8055000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>9682000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>11787000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>6528000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>8904000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>8302000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>7407000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>10412000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>6686000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>8356000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>22259000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>21928000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>5348000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>53392000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>55000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>224000.0</v>
       </c>
-      <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>219000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>5532000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>10406000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>25489000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>132613563.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>16103046.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>15216778.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>62647000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>23538909.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>28805953.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>29773000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>133594000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>238568000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>215385835.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>265252000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>281486000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>285770000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>272314000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>232683000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>195266227.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>167416708.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>152758090.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>152459777.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>128790878.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>139243258.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>125059838.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>3338363.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>143993416.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>152575260.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>155444918.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>47800000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>65100000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>44100000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>132800000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>135100000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>25700000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>44100000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>35700000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>50300000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>109200000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>85300000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>88000000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>88800000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>74000000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>95300000.0</v>
       </c>
-      <c r="DR52">
+      <c r="DS52">
         <v>67600000.0</v>
       </c>
-      <c r="DS52">
+      <c r="DT52">
         <v>71400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52200000.0</v>
       </c>
       <c r="DU52">
         <v>52200000.0</v>
       </c>
       <c r="DV52">
+        <v>52200000.0</v>
+      </c>
+      <c r="DW52">
         <v>67300000.0</v>
       </c>
-      <c r="DW52">
+      <c r="DX52">
         <v>67600000.0</v>
       </c>
-      <c r="DX52">
+      <c r="DY52">
         <v>900000.0</v>
       </c>
-      <c r="DY52">
+      <c r="DZ52">
         <v>52500000.0</v>
       </c>
-      <c r="DZ52">
+      <c r="EA52">
         <v>4400000.0</v>
       </c>
-      <c r="EA52">
+      <c r="EB52">
         <v>2700000.0</v>
       </c>
-      <c r="EB52">
+      <c r="EC52">
         <v>3100000.0</v>
       </c>
-      <c r="EC52"/>
       <c r="ED52"/>
       <c r="EE52"/>
+      <c r="EF52"/>
     </row>
-    <row r="53" spans="1:135">
+    <row r="53" spans="1:136">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53">
+        <v>1219616000.0</v>
+      </c>
+      <c r="C53">
         <v>1271353000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>961370000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>973010000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1006015000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1029400000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1480090000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1741221000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1725460000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1779458000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1850581000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1804228000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1914271000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1825563000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1847778000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1882869000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1956523000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2043478000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1782739000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1864899000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>854023000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>921947000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>797363000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>814495000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>825579000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>840525000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>852603000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>889947000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>961897000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1081663000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1340870000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1487960000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1351538000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1418862000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1392240000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>1106977000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>1141684000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1184440000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>936832000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>910309000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>863468000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>866152000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>761584000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>679504000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>562810000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>526377000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>470997000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>482346000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>433017000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>417431000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>364942000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>299821000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>291717000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>521892000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>565037000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>435250000.0</v>
       </c>
-      <c r="BE53">
-[...1 lines deleted...]
-      </c>
       <c r="BF53">
+        <v>0.0</v>
+      </c>
+      <c r="BG53">
         <v>91051000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>42428000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>28330000.0</v>
       </c>
-      <c r="BI53">
-[...1 lines deleted...]
-      </c>
       <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53">
         <v>23836000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>21982000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
-      <c r="BN53">
+      <c r="BN53"/>
+      <c r="BO53">
         <v>19351000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>18607000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>9000.0</v>
       </c>
-      <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>14482000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>16727000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>5188000.0</v>
       </c>
-      <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>23512000.0</v>
       </c>
-      <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>85110000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>28224000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>27584000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>27420000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>107839000.0</v>
       </c>
-      <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>215867268000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>46492000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
-      <c r="CJ53">
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>7345000.0</v>
       </c>
-      <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
-      <c r="CN53">
+      <c r="CN53"/>
+      <c r="CO53">
         <v>7667000.0</v>
       </c>
-      <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
-      <c r="CR53">
+      <c r="CR53"/>
+      <c r="CS53">
         <v>6051000.0</v>
       </c>
-      <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
-      <c r="CV53">
+      <c r="CV53"/>
+      <c r="CW53">
         <v>7750000.0</v>
       </c>
-      <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
       <c r="EE53"/>
+      <c r="EF53"/>
     </row>
-    <row r="54" spans="1:135">
+    <row r="54" spans="1:136">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21668,51 +21766,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -21742,1691 +21842,1702 @@
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
+      <c r="EF54"/>
     </row>
-    <row r="55" spans="1:135">
+    <row r="55" spans="1:136">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>7314373000.0</v>
+      </c>
+      <c r="C55">
         <v>7112399000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7560205000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7172344000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7229844000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7013013000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7622342000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>7549336000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7530280000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7437117000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7927437000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7535543000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7458625000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6868256000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6659225000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6747410000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6728178000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6887239000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7609658000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6690650000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7051812000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>9790123000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7264515000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6092074000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>8779026000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5843865000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6180926000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6182890000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6101072000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6050042000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6182765000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5835067000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4169159000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4301693000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5417963000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>5228332000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4019693000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3985596000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4213329000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4006419000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3144166000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3071742000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2960234000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2529705000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2309983000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2275092000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2108063000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2054031000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1923333000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1890557000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1806959000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1691989000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1659938000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1740299000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1763270000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1648898000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1528682000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1597617000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1359205000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1275481000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1074480000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1183403000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1129655000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1029766000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>961301000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>981910000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>916145000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>834777000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>819515000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>890499000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>859125000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>710236000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>781734000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>810535000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>686080000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>754511000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>666724000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>729426000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>754511000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>740921000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>746809787.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>745439958.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>755283415.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>775839000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>768677069.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>795760717.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>808420000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>780799000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>757533000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>759745503.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>782100000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>772285000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>774876000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>739355000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>672849000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>607648460.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>586571119.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>565857797.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>550911810.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>523183063.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>521771828.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>509806793.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>504646140.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>505590430.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>506819982.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>509000784.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>511300000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>511200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>496300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>475100000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>473500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>418400000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>421300000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>405400000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>407600000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>404600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>374800000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>370200000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>369900000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>388000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>342100000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>309700000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>314800000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>264200000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>265200000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>281300000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>279700000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>274100000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>266600000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>226500000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>161400000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>160800000.0</v>
       </c>
-      <c r="EC55"/>
       <c r="ED55"/>
       <c r="EE55"/>
+      <c r="EF55"/>
     </row>
-    <row r="56" spans="1:135">
+    <row r="56" spans="1:136">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>1503282000.0</v>
+      </c>
+      <c r="C56">
         <v>193729000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1328761000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1281334000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1438568000.0</v>
       </c>
-      <c r="F56"/>
-      <c r="G56">
+      <c r="G56"/>
+      <c r="H56">
         <v>2251070000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2083117000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2207319000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2324705000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2734172000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2386482000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2650004000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2448956000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2421747000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2499578000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2130601000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2550934000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3285544000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2471735000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1597978000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4673819000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2412217000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1266818000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3958071000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>975943000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4233086000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1046368000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4003246000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3846774000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3766223000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1634059000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1852049000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1826205000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>3012304000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>2422335000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1445829000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1376145000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1944119000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1710781000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>935337000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>937664000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1122043000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>735211000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>610398000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>577404000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>549354000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>537099000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>486717000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>479761000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>420560000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>352573000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>331336000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>626329000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>613198000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>593355000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>181281000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>255141000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>171845000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>290967000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>76321000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>174967000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>208864000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>104030000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>34046000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>32115000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>97074000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>20011000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>60043000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>74560000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>148599000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>17436000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>31217000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>68452000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>15509000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>733102000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>36496000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>28254000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>105563000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>111547000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>95923579.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>41275139.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>28840661.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>18610000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>11809572.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>11735742.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>12983000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>12786000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>13030000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>11486817.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>17946000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>13689000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>18478000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>26284000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>21720000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>11696948.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>11521324.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>13523700.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>11918716.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>13517097.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>11524068.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>20726785.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>17606481.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>12139460.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>12445646.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>8963007.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>12600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10400000.0</v>
       </c>
       <c r="DE56">
         <v>10400000.0</v>
       </c>
       <c r="DF56">
+        <v>10400000.0</v>
+      </c>
+      <c r="DG56">
         <v>13800000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>12500000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>11700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>15800000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>19000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>26000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>18500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>16400000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>17800000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>18200000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>19600000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>21800000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>12300000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>16900000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>7300000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>14000000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>12200000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>9500000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>8600000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>7600000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>17300000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>17600000.0</v>
       </c>
-      <c r="EB56">
+      <c r="EC56">
         <v>22000000.0</v>
       </c>
-      <c r="EC56"/>
       <c r="ED56"/>
       <c r="EE56"/>
+      <c r="EF56"/>
     </row>
-    <row r="57" spans="1:135">
+    <row r="57" spans="1:136">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>6117809000.0</v>
+      </c>
+      <c r="C57">
         <v>26000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6350394000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5895947000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6120246000.0</v>
       </c>
-      <c r="F57"/>
-      <c r="G57">
+      <c r="G57"/>
+      <c r="H57">
         <v>6518953000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>6252085000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6431516000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6399344000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6936055000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6851045000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6746726000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6160469000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>5582109000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5795486000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5521398000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6032447000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6691227000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5726511000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6081545000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8859529000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6354545000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>5146542000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7739336000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4827438000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>200620000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5123094000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>158963000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>20822000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>242573000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>4998378000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>30995000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>317092000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1317466000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4708303000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>279629000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>495641000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6112000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3574384000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>2692139000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2738633000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>229000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2238586000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2083072000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2041005000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1906739000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1861588000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1736474000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1717256000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1646679000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1531364000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1514262000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1579033000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1595635000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1480010000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1398642000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1483507000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1248887000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>1169945000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>961091000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>1074951000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>1022835000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>921429000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>768149000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>808064000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>831762000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>673054000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>684079000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>726793000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>734218000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>517875000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>507498000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>649683000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>524044000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>700300000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>522840000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>586295000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>611295000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>564553000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>686260177.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>557360888.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>566423620.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>604630000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>518427051.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>530874493.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>519836000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>595649000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>700292000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>699076154.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>724791000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>717546000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>719186000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>682231000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>615803000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>553100000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>530189327.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>512379377.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>496080052.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>469500000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>476945513.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>465927294.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>338356074.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>463653478.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>466695437.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>469660725.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>362600000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>370800000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>352000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>432000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>429400000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>310400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>314500000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>300700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>310600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>356600000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>326300000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>324800000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>322600000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>308800000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>300300000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>269000000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>265700000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>224800000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>226200000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>244400000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>243000000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>177900000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>230500000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>179800000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>123800000.0</v>
       </c>
-      <c r="EB57">
+      <c r="EC57">
         <v>126000000.0</v>
       </c>
-      <c r="EC57"/>
       <c r="ED57"/>
       <c r="EE57"/>
+      <c r="EF57"/>
     </row>
-    <row r="58" spans="1:135">
+    <row r="58" spans="1:136">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>6463227000.0</v>
+      </c>
+      <c r="C58">
         <v>6261722000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6706493000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6314890000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6411696000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6180781000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6845912000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6709731000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6765032000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6697655000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>7198155000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6884918000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6780904000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6195012000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>6000092000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>6102270000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6003404000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>6123833000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>6783501000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5818766000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>6175179000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8954865000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>6451305000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5244766000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>7949117000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5038791000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5343858000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5338932000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5278171000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5226333000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5412037000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>5087341000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3725246000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3857990000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4980258000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4793836000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3589480000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3573848000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3841543000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3671444000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2811497000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2758455000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2670657000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2258370000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2100713000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2058646000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1924380000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1879229000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1754115000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1734897000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1664320000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1549005000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1531903000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1596924000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1617276000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1503039000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1422983000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1510282000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1273647000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1194904000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>996416000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1110473000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1058930000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>957722000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>891504000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>920792000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>869590000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>787432000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>775407000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>842346000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>811135000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>664503000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>732334000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>757659000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>637982000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>710887000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>619567000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>684703000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>710887000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>695822000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>703317345.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>703401482.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>713109832.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>732880000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>725626120.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>750823527.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>762098000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>733524000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>712708000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>711492480.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>736838000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>729254000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>730406000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>694059000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>628198000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>563060694.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>542450747.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>523675513.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>507811433.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>479455853.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>479404108.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>467591670.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>463233856.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>465555345.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>468276968.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>471214307.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>472800000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>471400000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>455900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>433000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>431800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>376100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>378400000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>363300000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>363500000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>361100000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>332100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>327300000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>326200000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>344800000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>303100000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>270800000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>276000000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>226200000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>228200000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>246000000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>244900000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>239400000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>232100000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>192300000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>125900000.0</v>
       </c>
-      <c r="EB58">
+      <c r="EC58">
         <v>127400000.0</v>
       </c>
-      <c r="EC58"/>
       <c r="ED58"/>
       <c r="EE58"/>
+      <c r="EF58"/>
     </row>
-    <row r="59" spans="1:135">
+    <row r="59" spans="1:136">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>747726000.0</v>
       </c>
-      <c r="AG59">
-[...1 lines deleted...]
-      </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
@@ -23467,51 +23578,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -23541,770 +23654,775 @@
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
+      <c r="EF59"/>
     </row>
-    <row r="60" spans="1:135">
+    <row r="60" spans="1:136">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>850901000.0</v>
+      </c>
+      <c r="C60">
         <v>851462000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>854535000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>858045000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>819004000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>832890000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>777186000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>839882000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>765754000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>739882000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>729792000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>651630000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>678352000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>673795000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>659340000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>645170000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>724109000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>763084000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>825515000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>870729000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>875143000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>834166000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>811674000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>843705000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>826122000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>801312000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>832763000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>839911000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>819393000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>820181000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>767461000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>744152000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>443913000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>443703000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>437705000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>434496000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>430213000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>411748000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>371786000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>334975000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>332669000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>313287000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>289577000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>271335000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>209270000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>216446000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>183683000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>174802000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>169218000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>155660000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>142639000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>142984000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>128035000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>143375000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>145994000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>145859000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>105699000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>87335000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>85558000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>80577000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>78064000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>72930000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>70725000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>72044000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>69797000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>61118000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>46555000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>47345000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>44108000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>48153000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>47990000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>45733000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>49400000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>52876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48098000.0</v>
       </c>
       <c r="BX60">
         <v>48098000.0</v>
       </c>
       <c r="BY60">
+        <v>48098000.0</v>
+      </c>
+      <c r="BZ60">
         <v>47157000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>44723000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>43624000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>45099000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>43492442.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>42038476.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>42173583.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>42959000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>43050949.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>44937190.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>46322000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>47274000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>44825000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>48253023.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>45262000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>43031000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>44470000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>45296000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>44651000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>44587766.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>44120372.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>42182284.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>43100377.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>43727210.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>42367720.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>42215123.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>41412284.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>40035085.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>38543014.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>37786477.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>38500000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>39800000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>40400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>42100000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>41700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>42300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>42900000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>42100000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>44100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>43500000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>42700000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>42900000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>43700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>43200000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>39000000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>38900000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>38800000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>38000000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>37000000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>35300000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>34800000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>34700000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>34500000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>34200000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>35500000.0</v>
       </c>
-      <c r="EB60">
+      <c r="EC60">
         <v>33400000.0</v>
       </c>
-      <c r="EC60"/>
       <c r="ED60"/>
       <c r="EE60"/>
+      <c r="EF60"/>
     </row>
-    <row r="61" spans="1:135">
+    <row r="61" spans="1:136">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-4513000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-4318000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-860000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-5696000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-5655000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-5440000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-3677000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-3412000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-3397000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-3187000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-445000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-13000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-4956000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-4356000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-1989000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-1671000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-1666000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-1623000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-266000.0</v>
       </c>
-      <c r="AK61">
-[...1 lines deleted...]
-      </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
-        <v>-310000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS61">
         <v>-310000.0</v>
       </c>
       <c r="AT61">
         <v>-310000.0</v>
       </c>
       <c r="AU61">
         <v>-310000.0</v>
       </c>
       <c r="AV61">
-        <v>-727000.0</v>
+        <v>-310000.0</v>
       </c>
       <c r="AW61">
         <v>-727000.0</v>
       </c>
       <c r="AX61">
         <v>-727000.0</v>
       </c>
       <c r="AY61">
         <v>-727000.0</v>
       </c>
       <c r="AZ61">
+        <v>-727000.0</v>
+      </c>
+      <c r="BA61">
         <v>-1023000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-1209000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-1285000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-1562000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-2255000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-2789000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-2862000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-3033000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-3758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4322000.0</v>
       </c>
       <c r="BJ61">
         <v>-4322000.0</v>
       </c>
       <c r="BK61">
+        <v>-4322000.0</v>
+      </c>
+      <c r="BL61">
         <v>-4422000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-4445000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-5130000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-5363000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-5800000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-6024000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-6674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6775000.0</v>
       </c>
       <c r="BS61">
         <v>-6775000.0</v>
       </c>
       <c r="BT61">
         <v>-6775000.0</v>
       </c>
       <c r="BU61">
+        <v>-6775000.0</v>
+      </c>
+      <c r="BV61">
         <v>-6809000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-6895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6973000.0</v>
       </c>
       <c r="BX61">
         <v>-6973000.0</v>
       </c>
       <c r="BY61">
+        <v>-6973000.0</v>
+      </c>
+      <c r="BZ61">
         <v>-7332000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-7457000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-7692000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-7796000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-7973000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-8066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8269000.0</v>
       </c>
       <c r="CF61">
         <v>-8269000.0</v>
       </c>
       <c r="CG61">
         <v>-8269000.0</v>
       </c>
       <c r="CH61">
+        <v>-8269000.0</v>
+      </c>
+      <c r="CI61">
         <v>-8378000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-8518000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-8557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8415000.0</v>
       </c>
       <c r="CL61">
         <v>-8415000.0</v>
       </c>
       <c r="CM61">
+        <v>-8415000.0</v>
+      </c>
+      <c r="CN61">
         <v>-8173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8165000.0</v>
       </c>
       <c r="CO61">
         <v>-8165000.0</v>
       </c>
       <c r="CP61">
         <v>-8165000.0</v>
       </c>
       <c r="CQ61">
-        <v>-8425000.0</v>
+        <v>-8165000.0</v>
       </c>
       <c r="CR61">
         <v>-8425000.0</v>
       </c>
       <c r="CS61">
+        <v>-8425000.0</v>
+      </c>
+      <c r="CT61">
         <v>-8458000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-8736000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-8519000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-8391000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8839000.0</v>
       </c>
       <c r="CX61">
         <v>-8839000.0</v>
       </c>
       <c r="CY61">
         <v>-8839000.0</v>
       </c>
       <c r="CZ61">
-        <v>-8821000.0</v>
+        <v>-8839000.0</v>
       </c>
       <c r="DA61">
         <v>-8821000.0</v>
       </c>
       <c r="DB61">
         <v>-8821000.0</v>
       </c>
-      <c r="DC61"/>
+      <c r="DC61">
+        <v>-8821000.0</v>
+      </c>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
+      <c r="EF61"/>
     </row>
-    <row r="62" spans="1:135">
+    <row r="62" spans="1:136">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24398,50 +24516,51 @@
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
+      <c r="EF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24537,51 +24656,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B2">
         <v>68372000.0</v>
       </c>
       <c r="C2">
         <v>79334000.0</v>
       </c>
       <c r="D2">
         <v>260777000.0</v>
       </c>
       <c r="E2">
         <v>61664000.0</v>
       </c>
       <c r="F2">
         <v>56629000.0</v>
       </c>
       <c r="G2">
         <v>98579000.0</v>
       </c>
       <c r="H2">
         <v>117172000.0</v>
       </c>
       <c r="I2">
         <v>57417000.0</v>
       </c>
@@ -24641,51 +24760,51 @@
       </c>
       <c r="AB2">
         <v>24200000.0</v>
       </c>
       <c r="AC2">
         <v>21000000.0</v>
       </c>
       <c r="AD2">
         <v>17200000.0</v>
       </c>
       <c r="AE2">
         <v>14100000.0</v>
       </c>
       <c r="AF2">
         <v>12000000.0</v>
       </c>
       <c r="AG2">
         <v>7400000.0</v>
       </c>
       <c r="AH2">
         <v>6700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B3">
         <v>59725000.0</v>
       </c>
       <c r="C3">
         <v>57765000.0</v>
       </c>
       <c r="D3">
         <v>50681000.0</v>
       </c>
       <c r="E3">
         <v>61601000.0</v>
       </c>
       <c r="F3">
         <v>59047000.0</v>
       </c>
       <c r="G3">
         <v>60745000.0</v>
       </c>
       <c r="H3">
         <v>55149000.0</v>
       </c>
       <c r="I3">
         <v>37722000.0</v>
       </c>
@@ -24745,89 +24864,89 @@
       </c>
       <c r="AB3">
         <v>1800000.0</v>
       </c>
       <c r="AC3">
         <v>1000000.0</v>
       </c>
       <c r="AD3">
         <v>1100000.0</v>
       </c>
       <c r="AE3">
         <v>900000.0</v>
       </c>
       <c r="AF3">
         <v>500000.0</v>
       </c>
       <c r="AG3">
         <v>500000.0</v>
       </c>
       <c r="AH3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B5">
         <v>223053000.0</v>
       </c>
       <c r="C5">
         <v>218620000.0</v>
       </c>
       <c r="D5">
         <v>177494000.0</v>
       </c>
       <c r="E5">
         <v>180303000.0</v>
       </c>
       <c r="F5">
         <v>156446000.0</v>
       </c>
       <c r="G5">
         <v>115005000.0</v>
       </c>
       <c r="H5">
         <v>97942000.0</v>
       </c>
       <c r="I5">
         <v>57410000.0</v>
       </c>
@@ -24887,51 +25006,51 @@
       </c>
       <c r="AB5">
         <v>4400000.0</v>
       </c>
       <c r="AC5">
         <v>4800000.0</v>
       </c>
       <c r="AD5">
         <v>6100000.0</v>
       </c>
       <c r="AE5">
         <v>4100000.0</v>
       </c>
       <c r="AF5">
         <v>5800000.0</v>
       </c>
       <c r="AG5">
         <v>3900000.0</v>
       </c>
       <c r="AH5">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B6">
         <v>282778000.0</v>
       </c>
       <c r="C6">
         <v>276385000.0</v>
       </c>
       <c r="D6">
         <v>228175000.0</v>
       </c>
       <c r="E6">
         <v>241904000.0</v>
       </c>
       <c r="F6">
         <v>215493000.0</v>
       </c>
       <c r="G6">
         <v>175750000.0</v>
       </c>
       <c r="H6">
         <v>153091000.0</v>
       </c>
       <c r="I6">
         <v>95132000.0</v>
       </c>
@@ -24991,131 +25110,131 @@
       </c>
       <c r="AB6">
         <v>6200000.0</v>
       </c>
       <c r="AC6">
         <v>5800000.0</v>
       </c>
       <c r="AD6">
         <v>7200000.0</v>
       </c>
       <c r="AE6">
         <v>5000000.0</v>
       </c>
       <c r="AF6">
         <v>6300000.0</v>
       </c>
       <c r="AG6">
         <v>4400000.0</v>
       </c>
       <c r="AH6">
         <v>2900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-900000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8">
         <v>352000.0</v>
       </c>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B9">
         <v>616858000.0</v>
       </c>
       <c r="C9">
         <v>589568000.0</v>
       </c>
       <c r="D9">
         <v>316599000.0</v>
       </c>
       <c r="E9">
         <v>461731000.0</v>
       </c>
       <c r="F9">
         <v>458503000.0</v>
       </c>
       <c r="G9">
         <v>378458000.0</v>
       </c>
       <c r="H9">
         <v>396797000.0</v>
       </c>
       <c r="I9">
         <v>245792000.0</v>
       </c>
@@ -25175,51 +25294,51 @@
       </c>
       <c r="AB9">
         <v>13118025.0</v>
       </c>
       <c r="AC9">
         <v>13000000.0</v>
       </c>
       <c r="AD9">
         <v>13500000.0</v>
       </c>
       <c r="AE9">
         <v>11700000.0</v>
       </c>
       <c r="AF9">
         <v>11400000.0</v>
       </c>
       <c r="AG9">
         <v>8900000.0</v>
       </c>
       <c r="AH9">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B10">
         <v>223053000.0</v>
       </c>
       <c r="C10">
         <v>218620000.0</v>
       </c>
       <c r="D10">
         <v>182131000.0</v>
       </c>
       <c r="E10">
         <v>180303000.0</v>
       </c>
       <c r="F10">
         <v>156446000.0</v>
       </c>
       <c r="G10">
         <v>115005000.0</v>
       </c>
       <c r="H10">
         <v>97942000.0</v>
       </c>
       <c r="I10">
         <v>57410000.0</v>
       </c>
@@ -25279,51 +25398,51 @@
       </c>
       <c r="AB10">
         <v>4400000.0</v>
       </c>
       <c r="AC10">
         <v>4800000.0</v>
       </c>
       <c r="AD10">
         <v>6100000.0</v>
       </c>
       <c r="AE10">
         <v>4100000.0</v>
       </c>
       <c r="AF10">
         <v>5800000.0</v>
       </c>
       <c r="AG10">
         <v>3900000.0</v>
       </c>
       <c r="AH10">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B11">
         <v>36266000.0</v>
       </c>
       <c r="C11">
         <v>34108000.0</v>
       </c>
       <c r="D11">
         <v>16324000.0</v>
       </c>
       <c r="E11">
         <v>26201000.0</v>
       </c>
       <c r="F11">
         <v>10701000.0</v>
       </c>
       <c r="G11">
         <v>5661000.0</v>
       </c>
       <c r="H11">
         <v>-3374000.0</v>
       </c>
       <c r="I11">
         <v>5117000.0</v>
       </c>
@@ -25383,51 +25502,51 @@
       </c>
       <c r="AB11">
         <v>1800000.0</v>
       </c>
       <c r="AC11">
         <v>2000000.0</v>
       </c>
       <c r="AD11">
         <v>2500000.0</v>
       </c>
       <c r="AE11">
         <v>1700000.0</v>
       </c>
       <c r="AF11">
         <v>2300000.0</v>
       </c>
       <c r="AG11">
         <v>1400000.0</v>
       </c>
       <c r="AH11">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B12">
         <v>11598000.0</v>
       </c>
       <c r="C12">
         <v>21233000.0</v>
       </c>
       <c r="D12">
         <v>10874000.0</v>
       </c>
       <c r="E12">
         <v>4872000.0</v>
       </c>
       <c r="F12">
         <v>6863000.0</v>
       </c>
       <c r="G12">
         <v>33803000.0</v>
       </c>
       <c r="H12">
         <v>61522000.0</v>
       </c>
       <c r="I12">
         <v>27985000.0</v>
       </c>
@@ -25487,51 +25606,51 @@
       </c>
       <c r="AB12">
         <v>22200000.0</v>
       </c>
       <c r="AC12">
         <v>19300000.0</v>
       </c>
       <c r="AD12">
         <v>17100000.0</v>
       </c>
       <c r="AE12">
         <v>14000000.0</v>
       </c>
       <c r="AF12">
         <v>11700000.0</v>
       </c>
       <c r="AG12">
         <v>7300000.0</v>
       </c>
       <c r="AH12">
         <v>6500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B13">
         <v>523392000.0</v>
       </c>
       <c r="C13">
         <v>476351000.0</v>
       </c>
       <c r="D13">
         <v>398735000.0</v>
       </c>
       <c r="E13">
         <v>312196000.0</v>
       </c>
       <c r="F13">
         <v>285854000.0</v>
       </c>
       <c r="G13">
         <v>292841000.0</v>
       </c>
       <c r="H13">
         <v>325729000.0</v>
       </c>
       <c r="I13">
         <v>158534000.0</v>
       </c>
@@ -25547,51 +25666,51 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B14">
         <v>-915000.0</v>
       </c>
       <c r="C14">
         <v>-1293000.0</v>
       </c>
       <c r="D14">
         <v>-2192000.0</v>
       </c>
       <c r="E14">
         <v>-2968000.0</v>
       </c>
       <c r="F14">
         <v>-4037000.0</v>
       </c>
       <c r="G14">
         <v>4624000.0</v>
       </c>
       <c r="H14">
         <v>4047000.0</v>
       </c>
       <c r="I14">
         <v>673000.0</v>
       </c>
@@ -25607,51 +25726,51 @@
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B15">
         <v>185872000.0</v>
       </c>
       <c r="C15">
         <v>183219000.0</v>
       </c>
       <c r="D15">
         <v>163615000.0</v>
       </c>
       <c r="E15">
         <v>151134000.0</v>
       </c>
       <c r="F15">
         <v>141708000.0</v>
       </c>
       <c r="G15">
         <v>104720000.0</v>
       </c>
       <c r="H15">
         <v>97004000.0</v>
       </c>
       <c r="I15">
         <v>51620000.0</v>
       </c>
@@ -25711,51 +25830,51 @@
       </c>
       <c r="AB15">
         <v>2600000.0</v>
       </c>
       <c r="AC15">
         <v>2800000.0</v>
       </c>
       <c r="AD15">
         <v>3600000.0</v>
       </c>
       <c r="AE15">
         <v>2400000.0</v>
       </c>
       <c r="AF15">
         <v>3500000.0</v>
       </c>
       <c r="AG15">
         <v>2800000.0</v>
       </c>
       <c r="AH15">
         <v>1900000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>153820000.0</v>
       </c>
       <c r="F16">
         <v>139010000.0</v>
       </c>
       <c r="G16">
         <v>104720000.0</v>
       </c>
       <c r="H16">
         <v>97004000.0</v>
       </c>
       <c r="I16">
         <v>51620000.0</v>
       </c>
       <c r="J16">
         <v>44917000.0</v>
       </c>
       <c r="K16">
         <v>33220000.0</v>
       </c>
@@ -25789,51 +25908,51 @@
       <c r="W16">
         <v>3987000.0</v>
       </c>
       <c r="X16">
         <v>3397000.0</v>
       </c>
       <c r="Y16">
         <v>2157000.0</v>
       </c>
       <c r="Z16">
         <v>1910000.0</v>
       </c>
       <c r="AA16">
         <v>1976000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B17">
         <v>186787000.0</v>
       </c>
       <c r="C17">
         <v>169650000.0</v>
       </c>
       <c r="D17">
         <v>165807000.0</v>
       </c>
       <c r="E17">
         <v>159354000.0</v>
       </c>
       <c r="F17">
         <v>145745000.0</v>
       </c>
       <c r="G17">
         <v>109344000.0</v>
       </c>
       <c r="H17">
         <v>101316000.0</v>
       </c>
       <c r="I17">
         <v>52293000.0</v>
       </c>
@@ -25857,51 +25976,51 @@
       </c>
       <c r="P17">
         <v>4640000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B18">
         <v>511794000.0</v>
       </c>
       <c r="C18">
         <v>455118000.0</v>
       </c>
       <c r="D18">
         <v>387861000.0</v>
       </c>
       <c r="E18">
         <v>307324000.0</v>
       </c>
       <c r="F18">
         <v>278991000.0</v>
       </c>
       <c r="G18">
         <v>259038000.0</v>
       </c>
       <c r="H18">
         <v>264207000.0</v>
       </c>
       <c r="I18">
         <v>130549000.0</v>
       </c>
@@ -25917,135 +26036,135 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>18632000.0</v>
       </c>
       <c r="K20">
         <v>4824000.0</v>
       </c>
       <c r="L20">
         <v>4978000.0</v>
       </c>
       <c r="M20">
         <v>4145000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B21">
         <v>223053000.0</v>
       </c>
       <c r="C21">
         <v>218620000.0</v>
       </c>
       <c r="D21">
         <v>177494000.0</v>
       </c>
       <c r="E21">
         <v>180303000.0</v>
       </c>
       <c r="F21">
         <v>156446000.0</v>
       </c>
       <c r="G21">
         <v>115005000.0</v>
       </c>
       <c r="H21">
         <v>97942000.0</v>
       </c>
       <c r="I21">
         <v>57410000.0</v>
       </c>
@@ -26105,89 +26224,89 @@
       </c>
       <c r="AB21">
         <v>4400000.0</v>
       </c>
       <c r="AC21">
         <v>4800000.0</v>
       </c>
       <c r="AD21">
         <v>6100000.0</v>
       </c>
       <c r="AE21">
         <v>4100000.0</v>
       </c>
       <c r="AF21">
         <v>5800000.0</v>
       </c>
       <c r="AG21">
         <v>3900000.0</v>
       </c>
       <c r="AH21">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>462177000.0</v>
       </c>
       <c r="C23">
         <v>450282000.0</v>
       </c>
       <c r="D23">
         <v>121672000.0</v>
       </c>
       <c r="E23">
         <v>343092000.0</v>
       </c>
       <c r="F23">
         <v>358686000.0</v>
       </c>
       <c r="G23">
         <v>362032000.0</v>
       </c>
       <c r="H23">
         <v>416027000.0</v>
       </c>
       <c r="I23">
         <v>245799000.0</v>
       </c>
@@ -26247,89 +26366,89 @@
       </c>
       <c r="AB23">
         <v>32918025.0</v>
       </c>
       <c r="AC23">
         <v>29200000.0</v>
       </c>
       <c r="AD23">
         <v>24600000.0</v>
       </c>
       <c r="AE23">
         <v>21700000.0</v>
       </c>
       <c r="AF23">
         <v>17600000.0</v>
       </c>
       <c r="AG23">
         <v>12400000.0</v>
       </c>
       <c r="AH23">
         <v>10600000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>59725000.0</v>
       </c>
       <c r="C25">
         <v>57765000.0</v>
       </c>
       <c r="D25">
         <v>50681000.0</v>
       </c>
       <c r="E25">
         <v>42221000.0</v>
       </c>
       <c r="F25">
         <v>39532000.0</v>
       </c>
       <c r="G25">
         <v>60745000.0</v>
       </c>
       <c r="H25">
         <v>55149000.0</v>
       </c>
       <c r="I25">
         <v>143000.0</v>
       </c>
@@ -26341,51 +26460,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -26395,51 +26514,51 @@
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>279816000.0</v>
       </c>
       <c r="D27">
         <v>264719000.0</v>
       </c>
       <c r="E27">
         <v>241671000.0</v>
       </c>
       <c r="F27">
         <v>211346000.0</v>
       </c>
       <c r="G27">
         <v>196073000.0</v>
       </c>
       <c r="H27">
         <v>2688000.0</v>
       </c>
       <c r="I27">
         <v>2674000.0</v>
       </c>
       <c r="J27">
         <v>2117000.0</v>
@@ -26473,51 +26592,51 @@
       </c>
       <c r="T27">
         <v>797000.0</v>
       </c>
       <c r="U27">
         <v>712000.0</v>
       </c>
       <c r="V27">
         <v>745000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>200495000.0</v>
       </c>
       <c r="C28">
         <v>201472000.0</v>
       </c>
       <c r="D28">
         <v>184318000.0</v>
       </c>
       <c r="E28">
         <v>171126000.0</v>
       </c>
       <c r="F28">
         <v>151090000.0</v>
       </c>
       <c r="G28">
         <v>136247000.0</v>
       </c>
       <c r="H28">
         <v>155811000.0</v>
       </c>
       <c r="I28">
         <v>109044000.0</v>
       </c>
@@ -26577,51 +26696,51 @@
       </c>
       <c r="AB28">
         <v>5100000.0</v>
       </c>
       <c r="AC28">
         <v>4600000.0</v>
       </c>
       <c r="AD28">
         <v>4300000.0</v>
       </c>
       <c r="AE28">
         <v>3700000.0</v>
       </c>
       <c r="AF28">
         <v>4400000.0</v>
       </c>
       <c r="AG28">
         <v>4100000.0</v>
       </c>
       <c r="AH28">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>36266000.0</v>
       </c>
       <c r="C29">
         <v>29141000.0</v>
       </c>
       <c r="D29">
         <v>16324000.0</v>
       </c>
       <c r="E29">
         <v>27964000.0</v>
       </c>
       <c r="F29">
         <v>10701000.0</v>
       </c>
       <c r="G29">
         <v>5661000.0</v>
       </c>
       <c r="H29">
         <v>-3374000.0</v>
       </c>
       <c r="I29">
         <v>5117000.0</v>
       </c>
@@ -26637,51 +26756,51 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>393805000.0</v>
       </c>
       <c r="C30">
         <v>370948000.0</v>
       </c>
       <c r="D30">
         <v>-139105000.0</v>
       </c>
       <c r="E30">
         <v>281428000.0</v>
       </c>
       <c r="F30">
         <v>302057000.0</v>
       </c>
       <c r="G30">
         <v>263453000.0</v>
       </c>
       <c r="H30">
         <v>298855000.0</v>
       </c>
       <c r="I30">
         <v>188382000.0</v>
       </c>
@@ -26741,51 +26860,51 @@
       </c>
       <c r="AB30">
         <v>8718025.0</v>
       </c>
       <c r="AC30">
         <v>8200000.0</v>
       </c>
       <c r="AD30">
         <v>7400000.0</v>
       </c>
       <c r="AE30">
         <v>7600000.0</v>
       </c>
       <c r="AF30">
         <v>5600000.0</v>
       </c>
       <c r="AG30">
         <v>5000000.0</v>
       </c>
       <c r="AH30">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B31">
         <v>9129000.0</v>
       </c>
       <c r="C31"/>
       <c r="D31">
         <v>4637000.0</v>
       </c>
       <c r="E31">
         <v>-102970000.0</v>
       </c>
       <c r="F31">
         <v>-98396000.0</v>
       </c>
       <c r="G31">
         <v>-102120000.0</v>
       </c>
       <c r="H31">
         <v>-105787000.0</v>
       </c>
       <c r="I31">
         <v>-78998000.0</v>
       </c>
       <c r="J31">
         <v>-82520000.0</v>
@@ -26843,51 +26962,51 @@
       </c>
       <c r="AB31">
         <v>-22200000.0</v>
       </c>
       <c r="AC31">
         <v>-19300000.0</v>
       </c>
       <c r="AD31">
         <v>-17100000.0</v>
       </c>
       <c r="AE31">
         <v>-14000000.0</v>
       </c>
       <c r="AF31">
         <v>-11700000.0</v>
       </c>
       <c r="AG31">
         <v>-7600000.0</v>
       </c>
       <c r="AH31">
         <v>-6800000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B32">
         <v>685230000.0</v>
       </c>
       <c r="C32">
         <v>668902000.0</v>
       </c>
       <c r="D32">
         <v>577376000.0</v>
       </c>
       <c r="E32">
         <v>523395000.0</v>
       </c>
       <c r="F32">
         <v>515132000.0</v>
       </c>
       <c r="G32">
         <v>477037000.0</v>
       </c>
       <c r="H32">
         <v>513969000.0</v>
       </c>
       <c r="I32">
         <v>303209000.0</v>
       </c>
@@ -26966,1297 +27085,1306 @@
       <c r="AH32">
         <v>13200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EE32"/>
+  <dimension ref="A1:EF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:135">
+    <row r="1" spans="1:136">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
         <v>96</v>
       </c>
       <c r="D1" t="s">
+        <v>97</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F1" t="s">
         <v>98</v>
       </c>
       <c r="G1" t="s">
         <v>99</v>
       </c>
       <c r="H1" t="s">
+        <v>100</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="J1" t="s">
         <v>101</v>
       </c>
       <c r="K1" t="s">
         <v>102</v>
       </c>
       <c r="L1" t="s">
+        <v>103</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N1" t="s">
         <v>104</v>
       </c>
       <c r="O1" t="s">
         <v>105</v>
       </c>
       <c r="P1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="R1" t="s">
         <v>107</v>
       </c>
       <c r="S1" t="s">
         <v>108</v>
       </c>
       <c r="T1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="V1" t="s">
         <v>110</v>
       </c>
       <c r="W1" t="s">
         <v>111</v>
       </c>
       <c r="X1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="Z1" t="s">
         <v>113</v>
       </c>
       <c r="AA1" t="s">
         <v>114</v>
       </c>
       <c r="AB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AD1" t="s">
         <v>116</v>
       </c>
       <c r="AE1" t="s">
         <v>117</v>
       </c>
       <c r="AF1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AH1" t="s">
         <v>119</v>
       </c>
       <c r="AI1" t="s">
         <v>120</v>
       </c>
       <c r="AJ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AL1" t="s">
         <v>122</v>
       </c>
       <c r="AM1" t="s">
         <v>123</v>
       </c>
       <c r="AN1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AP1" t="s">
         <v>125</v>
       </c>
       <c r="AQ1" t="s">
         <v>126</v>
       </c>
       <c r="AR1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AT1" t="s">
         <v>128</v>
       </c>
       <c r="AU1" t="s">
         <v>129</v>
       </c>
       <c r="AV1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AX1" t="s">
         <v>131</v>
       </c>
       <c r="AY1" t="s">
         <v>132</v>
       </c>
       <c r="AZ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BB1" t="s">
         <v>134</v>
       </c>
       <c r="BC1" t="s">
         <v>135</v>
       </c>
       <c r="BD1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BF1" t="s">
         <v>137</v>
       </c>
       <c r="BG1" t="s">
         <v>138</v>
       </c>
       <c r="BH1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BJ1" t="s">
         <v>140</v>
       </c>
       <c r="BK1" t="s">
         <v>141</v>
       </c>
       <c r="BL1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BN1" t="s">
         <v>143</v>
       </c>
       <c r="BO1" t="s">
         <v>144</v>
       </c>
       <c r="BP1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BR1" t="s">
         <v>146</v>
       </c>
       <c r="BS1" t="s">
         <v>147</v>
       </c>
       <c r="BT1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BV1" t="s">
         <v>149</v>
       </c>
       <c r="BW1" t="s">
         <v>150</v>
       </c>
       <c r="BX1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="BZ1" t="s">
         <v>152</v>
       </c>
       <c r="CA1" t="s">
         <v>153</v>
       </c>
       <c r="CB1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CD1" t="s">
         <v>155</v>
       </c>
       <c r="CE1" t="s">
         <v>156</v>
       </c>
       <c r="CF1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CH1" t="s">
         <v>158</v>
       </c>
       <c r="CI1" t="s">
         <v>159</v>
       </c>
       <c r="CJ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CL1" t="s">
         <v>161</v>
       </c>
       <c r="CM1" t="s">
         <v>162</v>
       </c>
       <c r="CN1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CP1" t="s">
         <v>164</v>
       </c>
       <c r="CQ1" t="s">
         <v>165</v>
       </c>
       <c r="CR1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CT1" t="s">
         <v>167</v>
       </c>
       <c r="CU1" t="s">
         <v>168</v>
       </c>
       <c r="CV1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CX1" t="s">
         <v>170</v>
       </c>
       <c r="CY1" t="s">
         <v>171</v>
       </c>
       <c r="CZ1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DB1" t="s">
         <v>173</v>
       </c>
       <c r="DC1" t="s">
         <v>174</v>
       </c>
       <c r="DD1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DF1" t="s">
         <v>176</v>
       </c>
       <c r="DG1" t="s">
         <v>177</v>
       </c>
       <c r="DH1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DJ1" t="s">
         <v>179</v>
       </c>
       <c r="DK1" t="s">
         <v>180</v>
       </c>
       <c r="DL1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DN1" t="s">
         <v>182</v>
       </c>
       <c r="DO1" t="s">
         <v>183</v>
       </c>
       <c r="DP1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DR1" t="s">
         <v>185</v>
       </c>
       <c r="DS1" t="s">
         <v>186</v>
       </c>
       <c r="DT1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DU1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DV1" t="s">
         <v>188</v>
       </c>
       <c r="DW1" t="s">
         <v>189</v>
       </c>
       <c r="DX1" t="s">
+        <v>190</v>
+      </c>
+      <c r="DY1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="DZ1" t="s">
         <v>191</v>
       </c>
       <c r="EA1" t="s">
         <v>192</v>
       </c>
       <c r="EB1" t="s">
+        <v>193</v>
+      </c>
+      <c r="EC1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
       <c r="EE1" t="s">
         <v>195</v>
       </c>
+      <c r="EF1" t="s">
+        <v>196</v>
+      </c>
     </row>
-    <row r="2" spans="1:135">
+    <row r="2" spans="1:136">
       <c r="A2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B2">
+        <v>29429000.0</v>
+      </c>
+      <c r="C2">
         <v>51368000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5114000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-4943000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10557000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>269951000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21767000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4666000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15010000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>38204000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15752000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13750000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3654000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>40045000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10779000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>-2186000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>453000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>33679000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1464000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10164000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6120000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32109000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8236000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>12874000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20362000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>48962000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>16381000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19331000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>23776000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>50262000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23803000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>16370000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11008000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24309000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5729000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4318000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>5158000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12401000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3585000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2384000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2942000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1864000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1506000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>784000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1293000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1066000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>709000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1117000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>938000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>844000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>649000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>942000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>666000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>513000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>833000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>841000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1007000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1088000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1676000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1342000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>992000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1377000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1314000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2423000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2065000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10860000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6436000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1968000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>8398000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>12559000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4695000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5451000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3305000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3879000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1328000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3670000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3889000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4335000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>10583000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4944105.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5190000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4856000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>5498000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5767125.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>10653041.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5640953.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5274674.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4990084.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4690866.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4531826.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4686909.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4727099.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4908730.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4962739.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>5202183.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>5458311.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>5573508.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5565196.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>6227035.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6485789.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6450738.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>6469019.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>6695052.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>7055895.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6664173.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6261817.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="DF2">
         <v>5900000.0</v>
       </c>
       <c r="DG2">
+        <v>5900000.0</v>
+      </c>
+      <c r="DH2">
         <v>5600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>6100000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4500000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>4400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>4300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>3900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>3700000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>3400000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>3000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>2900000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>3000000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>3200000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>2800000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>2500000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>2200000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>1200000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>1400000.0</v>
       </c>
-      <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
+      <c r="EF2"/>
     </row>
-    <row r="3" spans="1:135">
+    <row r="3" spans="1:136">
       <c r="A3" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>198</v>
+      </c>
+      <c r="B3">
+        <v>-26108000.0</v>
+      </c>
       <c r="C3">
+        <v>12713000.0</v>
+      </c>
+      <c r="D3">
         <v>13395000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14302000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15093000.0</v>
       </c>
-      <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>14918000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>13933000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>14375000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14768000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14689000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>15449000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>15116000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>19824000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14566000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14408000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>16440000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15431000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15322000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15486000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15147000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>14346000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>14068000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>14622000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>12410000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18411000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>15302000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>13859000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>12357000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>14317000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>14616000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-27852000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>8812000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>9622000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>9561000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>10046000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>10159000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>15364000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9479000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8971000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>9077000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>8934000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>8635000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>9208000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7577000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6395000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>5702000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>4567000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4601000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>4533000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4446000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5254000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>6216000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>4577000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>5057000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>6473000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>6277000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4735000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2864000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2331000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>2261000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2590000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2576000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2718000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2663000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2918000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>3135000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2095000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1892000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1093000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>890000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>836000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>823000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>795000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>894000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>552000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>412000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>722000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>552000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>522396.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1424000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>576000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>682000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>540141.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>872942.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>858153.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1005000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>922565.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1360172.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1102038.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1271537.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1952167.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>-887087.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1463136.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>851997.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>863056.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>524432.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>357750.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>441097.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>224316.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>128412.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>261785.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>235182.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>295410.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>367840.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>358989.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>500000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>600000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>500000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>400000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>300000.0</v>
       </c>
-      <c r="DH3"/>
-      <c r="DI3">
+      <c r="DI3"/>
+      <c r="DJ3">
         <v>300000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>400000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>300000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>200000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>400000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>300000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>200000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>400000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>300000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>200000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>100000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>200000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>100000.0</v>
       </c>
-      <c r="DV3"/>
       <c r="DW3"/>
-      <c r="DX3">
+      <c r="DX3"/>
+      <c r="DY3">
         <v>400000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>-200000.0</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>200000.0</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>100000.0</v>
       </c>
-      <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
+      <c r="EF3"/>
     </row>
-    <row r="4" spans="1:135">
+    <row r="4" spans="1:136">
       <c r="A4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -28426,920 +28554,929 @@
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4"/>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
+      <c r="EF4"/>
     </row>
-    <row r="5" spans="1:135">
+    <row r="5" spans="1:136">
       <c r="A5" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>200</v>
+      </c>
+      <c r="B5">
+        <v>24360000.0</v>
+      </c>
       <c r="C5">
+        <v>87232000.0</v>
+      </c>
+      <c r="D5">
         <v>42658000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>48368000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>47155000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>36171000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>37225000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>51184000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>87093000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33633000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>33741000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>48847000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>64544000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>34999000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>22835000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>30797000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>58105000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>75582000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>17820000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>44793000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>61042000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>32790000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16852000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>59225000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>22929000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>21332000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>29178000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>32803000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>14629000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1804000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>7269000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>37984000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>10354000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>719000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>12304000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>40541000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1586000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7350000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>10001000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>17876000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3595000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4484000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4912000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6243000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3784000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3770000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5272000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4539000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>5039000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4584000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4694000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3715000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>4129000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2410000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3777000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>15779000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>4830000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3463000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1616000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4422000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1994000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3974000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5683000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>8293000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1863000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-943000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4013000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1935000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1015000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-2785000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-745000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2735000.0</v>
       </c>
       <c r="BX5">
         <v>2735000.0</v>
       </c>
       <c r="BY5">
+        <v>2735000.0</v>
+      </c>
+      <c r="BZ5">
         <v>3885000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>994000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5075000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>864526.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3935000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>336000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>734000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>770087.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-3557199.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>542338.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>636122.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>717789.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1261178.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2585113.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1481668.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1121047.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1339247.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1366289.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1248708.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1105170.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>728041.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>683616.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>605683.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>666302.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>758079.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>497040.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>998869.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>761214.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>65932.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1224442.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DF5">
         <v>1300000.0</v>
       </c>
       <c r="DG5">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DH5">
         <v>1500000.0</v>
       </c>
       <c r="DI5">
         <v>1500000.0</v>
       </c>
       <c r="DJ5">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK5">
         <v>200000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1500000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1400000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1600000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>100000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1500000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>1200000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>1300000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>1100000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DW5">
         <v>1300000.0</v>
       </c>
       <c r="DX5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DY5">
         <v>1000000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>1300000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>900000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>700000.0</v>
       </c>
-      <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
+      <c r="EF5"/>
     </row>
-    <row r="6" spans="1:135">
+    <row r="6" spans="1:136">
       <c r="A6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B6">
-        <v>87232000.0</v>
+        <v>32214000.0</v>
       </c>
       <c r="C6">
+        <v>99945000.0</v>
+      </c>
+      <c r="D6">
         <v>56053000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>62670000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>62248000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>91800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>51089000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>51158000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>65559000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>101861000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>48322000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>49190000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>63963000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>84368000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>49565000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>37243000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>47237000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>73536000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>90904000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>33306000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>59940000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>75388000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>46858000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>30622000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>29262000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>77636000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>38231000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>35191000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>41535000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>47120000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>29245000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-26048000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>16081000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>47606000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19915000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>10765000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>22463000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>55905000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11065000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>16321000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>19078000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>26810000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>12230000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13692000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12489000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12638000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9486000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>8337000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>9873000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9072000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9485000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>9838000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10910000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>8292000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9186000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>8883000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>10054000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>20514000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7694000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>5794000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>645000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>7012000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4570000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>6692000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8346000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>11211000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>4998000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1152000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-2121000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3028000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1905000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-1949000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>78000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2741000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3629000.0</v>
       </c>
-      <c r="BX6"/>
-      <c r="BY6">
+      <c r="BY6"/>
+      <c r="BZ6">
         <v>4297000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1716000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-4523000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1386922.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>5359000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>912000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1416000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1310228.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-2684257.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1400491.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1641122.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1640354.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2621350.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3687151.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2753205.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3073214.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>452160.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2829425.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2100705.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1968226.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1252473.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1041366.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1046780.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>890618.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>886491.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>758825.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1234051.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1056624.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>433772.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1583431.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1800000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1000000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1800000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>1700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>1800000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1500000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1800000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>600000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1900000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1800000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>500000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DS6">
         <v>1400000.0</v>
       </c>
       <c r="DT6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DU6">
         <v>1300000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DW6">
         <v>1300000.0</v>
       </c>
       <c r="DX6">
+        <v>1300000.0</v>
+      </c>
+      <c r="DY6">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DZ6">
         <v>1100000.0</v>
       </c>
       <c r="EA6">
+        <v>1100000.0</v>
+      </c>
+      <c r="EB6">
         <v>800000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="ED6">
         <v>500000.0</v>
       </c>
       <c r="EE6">
         <v>500000.0</v>
       </c>
+      <c r="EF6">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:135">
+    <row r="7" spans="1:136">
       <c r="A7" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -29509,120 +29646,121 @@
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7"/>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
+      <c r="EF7"/>
     </row>
-    <row r="8" spans="1:135">
+    <row r="8" spans="1:136">
       <c r="A8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -29792,1781 +29930,1796 @@
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8"/>
-      <c r="DA8">
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8"/>
+      <c r="DB8">
         <v>352000.0</v>
       </c>
-      <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
+      <c r="EF8"/>
     </row>
-    <row r="9" spans="1:135">
+    <row r="9" spans="1:136">
       <c r="A9" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B9">
+        <v>161335000.0</v>
+      </c>
+      <c r="C9">
         <v>230688000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>169871000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>160297000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>147536000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>232960000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>114108000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>133029000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>140197000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>183460000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>118101000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>122372000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>135117000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>155290000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>107243000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>110092000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>116581000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>145545000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>100525000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>101123000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>117097000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>141466000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>98817000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>89694000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>81114000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>115836000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>91815000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>92420000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>96321000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>126680000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>81377000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>62793000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>47578000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>87946000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>47475000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>48676000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>47073000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>87126000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32682000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>33135000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>35662000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45411000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>28351000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>26551000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>25517000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>25853000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>21501000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>20541000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20259000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>20709000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>19855000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>18859000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>19238000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>19322000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>18522000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>20798000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>18176000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>31016000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>18299000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>22544000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>17696000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>27673000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>23612000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>26076000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>26842000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>37159000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>24666000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>20981000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>16427000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>31585000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>19567000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>14754000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>14077000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>18301000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>8612000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>36166000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>13613000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>10186000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3755000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>8574744.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>10860000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7536000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6524000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>5852367.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>1108329.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5405825.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5121601.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>4793315.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>4992033.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>6049396.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5041596.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4500185.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4737939.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4931430.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4763904.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4226568.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3911633.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3710264.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3541928.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3459885.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3467443.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>3212912.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3474888.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3164124.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2412924.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>3599370.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>3600000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>2700000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>3400000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>3300000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>3600000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>3600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>2200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>3700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>3500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>3400000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>3300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>3400000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>3100000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>3200000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>3000000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>2700000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>2600000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="DW9">
         <v>2600000.0</v>
       </c>
       <c r="DX9">
-        <v>2700000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="DY9">
         <v>2700000.0</v>
       </c>
       <c r="DZ9">
+        <v>2700000.0</v>
+      </c>
+      <c r="EA9">
         <v>1900000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>1600000.0</v>
       </c>
-      <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
+      <c r="EF9"/>
     </row>
-    <row r="10" spans="1:135">
+    <row r="10" spans="1:136">
       <c r="A10" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B10">
+        <v>32214000.0</v>
+      </c>
+      <c r="C10">
         <v>87232000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>42658000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>48368000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>47155000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>90440000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>36171000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>37225000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>51184000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>87093000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>33633000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>33741000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>48847000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>64544000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>34999000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>22835000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30797000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>58104000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>75582000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>17820000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44793000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61042000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32790000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16851000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>59225000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22929000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21332000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>29178000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>32803000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>14629000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1804000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>7268000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>37984000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10354000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>719000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>12304000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>40541000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1586000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>7350000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10001000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>17876000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3595000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>4484000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4912000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6243000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3784000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3770000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5272000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4539000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5039000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4584000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4694000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3715000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4129000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2410000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3777000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>15779000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>4830000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3463000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1616000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4422000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1994000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3974000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>5683000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>8293000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1863000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-943000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-4013000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1935000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1015000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-2785000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-745000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1946000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2735000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-5075000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3885000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>994000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-5075000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>864526.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3935000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>336000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>734000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>770087.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-3557199.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>542338.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>635838.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>717789.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1261178.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2585113.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1481668.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1121047.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1339247.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1366289.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1248708.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1105170.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>728041.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>683616.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>605683.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>666302.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>758079.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>497040.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>998869.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>761214.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>65932.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1224442.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DF10">
         <v>1300000.0</v>
       </c>
       <c r="DG10">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DH10">
         <v>1500000.0</v>
       </c>
       <c r="DI10">
         <v>1500000.0</v>
       </c>
       <c r="DJ10">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK10">
         <v>200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1600000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1500000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>1500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>1200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>1300000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>1100000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DW10">
         <v>1300000.0</v>
       </c>
       <c r="DX10">
+        <v>1300000.0</v>
+      </c>
+      <c r="DY10">
         <v>1000000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>1300000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>900000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>700000.0</v>
       </c>
-      <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
+      <c r="EF10"/>
     </row>
-    <row r="11" spans="1:135">
+    <row r="11" spans="1:136">
       <c r="A11" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B11">
+        <v>3062000.0</v>
+      </c>
+      <c r="C11">
         <v>14171000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7193000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>9300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4795000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15937000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6005000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3053000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6103000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>16926000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5719000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2672000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3243000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>9176000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6577000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1272000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6958000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8002000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14276000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1101000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4934000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1133000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3533000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1791000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-2426000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5617000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>680000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-130000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1158000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-395000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1691000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-7591000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>476000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>6548000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5684000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1025000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>2517000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>8399000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>342000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1344000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1128000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3593000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-463000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-155000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>272000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1062000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>189000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>406000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1068000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>395000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1037000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1110000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1022000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>568000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1004000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>744000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1390000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5809000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>1739000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1271000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-596000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1675000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1273000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>1485000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>2145000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3119000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>671000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-214000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-1431000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>760000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>342000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-948000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-335000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>743000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1184000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-1821000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1473000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>391000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-1821000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>203190.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1452000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>75000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>219000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>223660.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>-1245205.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>142964.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>193896.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>219687.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>424569.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>909716.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>504726.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>375891.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>446840.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>451103.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>404452.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>361908.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>199583.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>235493.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>168898.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>228337.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>301733.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>87913.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>392563.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>313065.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>63877.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>463695.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DF11">
         <v>500000.0</v>
       </c>
       <c r="DG11">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DH11">
         <v>600000.0</v>
       </c>
       <c r="DI11">
         <v>600000.0</v>
       </c>
       <c r="DJ11">
+        <v>600000.0</v>
+      </c>
+      <c r="DK11">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DL11">
         <v>700000.0</v>
       </c>
       <c r="DM11">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DN11">
         <v>600000.0</v>
       </c>
       <c r="DO11">
         <v>600000.0</v>
       </c>
       <c r="DP11">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ11">
         <v>100000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DS11">
         <v>500000.0</v>
       </c>
       <c r="DT11">
+        <v>500000.0</v>
+      </c>
+      <c r="DU11">
         <v>400000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DW11">
         <v>500000.0</v>
       </c>
       <c r="DX11">
+        <v>500000.0</v>
+      </c>
+      <c r="DY11">
         <v>300000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EA11">
         <v>300000.0</v>
       </c>
       <c r="EB11">
+        <v>300000.0</v>
+      </c>
+      <c r="EC11">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="ED11">
         <v>-500000.0</v>
       </c>
       <c r="EE11">
         <v>-500000.0</v>
       </c>
+      <c r="EF11">
+        <v>-500000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:135">
+    <row r="12" spans="1:136">
       <c r="A12" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B12">
+        <v>1120000.0</v>
+      </c>
+      <c r="C12">
         <v>5752000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1884000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1488000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1279000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5725000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3106000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3828000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3083000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>8460000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5862000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4708000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1881000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3282000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1003000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>462000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1755000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1377000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1278000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1389000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1508000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1819000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2147000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3894000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5269000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11666000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>12974000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>15210000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>14664000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16944000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>14704000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>11664000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5693000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5966000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4661000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4461000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3918000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3752000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2742000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1836000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>844000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>691000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>720000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>660000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>593000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>473000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>661000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>567000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>638000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>544000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>649000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>642000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>666000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>813000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>833000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>841000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>857000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>888000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>977000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1089000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1153000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1163000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1342000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1410000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1456000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1382000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1745000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1931000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2121000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2289000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2566000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2931000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3180000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3679000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>2845000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5118000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4389000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4615000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5118000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5090000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5190000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>5206000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5457000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5676000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>5697000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5383000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5098000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4826000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>4523366.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4475826.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4585909.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>4727099.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4841730.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4854739.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>5027183.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>5083311.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>5294000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5429000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5928000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6246000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6251000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6349000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6545000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>6411000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>6264000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>5991817.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>5900000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>5800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>5600000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>5400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>5100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>4800000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>4600000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>4700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>4500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>4400000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>4000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>4300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>3900000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3700000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>3400000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>3000000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>2800000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>2900000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>3200000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>2800000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>2500000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>2200000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>1200000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>1400000.0</v>
       </c>
-      <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
+      <c r="EF12"/>
     </row>
-    <row r="13" spans="1:135">
+    <row r="13" spans="1:136">
       <c r="A13" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>208</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>130876000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>121222000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>129440000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>123592000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>142004000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>119239000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>119750000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>113942000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>126761000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>115898000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>109642000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>99346000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>104687000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>85060000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>80222000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>73906000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>85177000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>72891000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>72056000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>69983000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>75669000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>68146000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>68407000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>67406000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>79403000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>77625000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>80827000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>81632000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>88294000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31627,187 +31780,186 @@
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
+      <c r="EF13"/>
     </row>
-    <row r="14" spans="1:135">
+    <row r="14" spans="1:136">
       <c r="A14" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>209</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>-151000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-299000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-265000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-213000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-237000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-199000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-575000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-212000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-249000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-257000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-507000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-508000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-597000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>580000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-686000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1448000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-851000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-816000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1490000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>843000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1220000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1052000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1087000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1304000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1181000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>4047000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1045000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1078000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>922000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574000.0</v>
       </c>
       <c r="AH14">
         <v>3574000.0</v>
       </c>
       <c r="AI14">
         <v>3574000.0</v>
       </c>
       <c r="AJ14">
         <v>3574000.0</v>
       </c>
       <c r="AK14">
-        <v>0.0</v>
+        <v>3574000.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
         <v>3574000.0</v>
       </c>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
         <v>3574000.0</v>
       </c>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
@@ -31938,1002 +32090,1007 @@
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14"/>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
+      <c r="EF14"/>
     </row>
-    <row r="15" spans="1:135">
+    <row r="15" spans="1:136">
       <c r="A15" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B15">
+        <v>28969000.0</v>
+      </c>
+      <c r="C15">
         <v>72840000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>35117000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>38803000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>42147000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>74005000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>29967000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>33597000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>44869000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>69918000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>27657000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>35906000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>45096000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>54771000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>27842000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>23420000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22391000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>49251000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>61324000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>15903000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>38701000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>59066000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>28037000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>13158000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>18190000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>52304000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21068000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>20195000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>29291000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>32120000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>15398000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8722000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6792000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>31436000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4670000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1744000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9787000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>32142000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1244000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6006000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>8873000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>14283000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4058000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4639000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4640000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5181000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3595000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3364000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4204000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>4144000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>4002000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3474000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3672000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3147000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3125000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1666000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2387000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>9970000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3091000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2192000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-1020000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2747000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>721000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2489000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>3538000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5174000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1192000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-729000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-2582000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1175000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>673000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-1837000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-410000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>3038000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1410000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-3254000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2412000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>603000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-3254000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>661336.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2483000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>261000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>515000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>546427.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-2311994.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>399374.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>441942.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>498102.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>836609.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1675397.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>976942.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>745156.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>892407.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>915186.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>844256.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>743262.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>528458.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>448123.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>436785.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>437965.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>456346.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>409127.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>606306.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>448149.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>354050.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>760747.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>800000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DF15">
         <v>800000.0</v>
       </c>
       <c r="DG15">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="DH15">
         <v>900000.0</v>
       </c>
       <c r="DI15">
         <v>900000.0</v>
       </c>
       <c r="DJ15">
+        <v>900000.0</v>
+      </c>
+      <c r="DK15">
         <v>-500000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DM15">
         <v>900000.0</v>
       </c>
       <c r="DN15">
+        <v>900000.0</v>
+      </c>
+      <c r="DO15">
         <v>800000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1000000.0</v>
       </c>
-      <c r="DP15"/>
-      <c r="DQ15">
+      <c r="DQ15"/>
+      <c r="DR15">
         <v>900000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>700000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>800000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>700000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DW15">
         <v>800000.0</v>
       </c>
       <c r="DX15">
+        <v>800000.0</v>
+      </c>
+      <c r="DY15">
         <v>700000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>800000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>600000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>700000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="ED15">
         <v>500000.0</v>
       </c>
       <c r="EE15">
         <v>500000.0</v>
       </c>
+      <c r="EF15">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:135">
+    <row r="16" spans="1:136">
       <c r="A16" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>45096000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>54771000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>27842000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>23027000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22014000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>48436000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>60371000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15606000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>37972000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>59066000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>28037000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13158000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>18190000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>52304000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21068000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20195000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29291000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>32120000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>15398000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8722000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6792000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>31436000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4670000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1744000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>9787000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>32142000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1244000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6006000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8873000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>14283000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4058000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4639000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4640000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5181000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3595000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3363000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4204000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4144000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4002000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3474000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3672000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3147000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3125000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1666000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2387000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>9970000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3091000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2192000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-1020000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2747000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>721000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2489000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3538000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5174000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1192000.0</v>
       </c>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
       <c r="BQ16">
+        <v>0.0</v>
+      </c>
+      <c r="BR16">
         <v>-1175000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1175000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>673000.0</v>
       </c>
-      <c r="BT16">
-[...1 lines deleted...]
-      </c>
       <c r="BU16">
+        <v>0.0</v>
+      </c>
+      <c r="BV16">
         <v>-1203000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1203000.0</v>
       </c>
-      <c r="BW16">
-[...1 lines deleted...]
-      </c>
       <c r="BX16">
+        <v>0.0</v>
+      </c>
+      <c r="BY16">
         <v>531000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2437000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>640000.0</v>
       </c>
-      <c r="CA16">
-[...1 lines deleted...]
-      </c>
       <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>120000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2482000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>262000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>515000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>547000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>-399000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>399000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>442000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>498000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>837000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1675000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>977000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>745000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>893000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>915000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>844000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>744000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>528000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>448000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>437000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>438000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>457000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>409000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>606000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>449000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>760000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
+      <c r="EF16"/>
     </row>
-    <row r="17" spans="1:135">
+    <row r="17" spans="1:136">
       <c r="A17" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>212</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>73061000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>35465000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>39068000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>42360000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>75194000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>31626000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>34172000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>42047000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>65517000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>27914000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>36413000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>45604000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>55368000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>28422000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>24106000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>23839000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>50102000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>61306000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>16719000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>39859000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>59909000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>29257000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>14210000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>19277000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>53608000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>22249000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>21462000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>30336000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>33198000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>16320000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>9395000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>6792000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>31436000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4670000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1744000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>9787000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>32142000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>1244000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>6006000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>8873000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>14283000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4058000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4639000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>4640000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>5181000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3595000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3363000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4204000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>4144000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>4002000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>3474000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>3672000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>3147000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3125000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1666000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2387000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>9970000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>3091000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>-1020000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -33013,175 +33170,178 @@
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17"/>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
+      <c r="EF17"/>
     </row>
-    <row r="18" spans="1:135">
+    <row r="18" spans="1:136">
       <c r="A18" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>213</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>125124000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>119338000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>127952000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>122313000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>136279000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>116133000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>115922000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>110859000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>118301000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>110036000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>104934000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>97465000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>101405000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>84057000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>79760000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>72151000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>83800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>71613000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>70667000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>68475000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>73850000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>65999000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>64513000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>62137000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>67737000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>64651000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>65617000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>66968000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>71350000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -33242,83 +33402,84 @@
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
+      <c r="EF18"/>
     </row>
-    <row r="19" spans="1:135">
+    <row r="19" spans="1:136">
       <c r="A19" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>19275000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
@@ -33383,139 +33544,138 @@
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
+      <c r="EF19"/>
     </row>
-    <row r="20" spans="1:135">
+    <row r="20" spans="1:136">
       <c r="A20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20">
         <v>-1540000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>7965000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>-8841000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2416000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>6939000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>21080000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-12110000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2723000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>7039000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-3074000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>859000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>4978000.0</v>
       </c>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
         <v>4145000.0</v>
       </c>
-      <c r="AW20">
-[...1 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
@@ -33634,527 +33794,531 @@
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20"/>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
+      <c r="EF20"/>
     </row>
-    <row r="21" spans="1:135">
+    <row r="21" spans="1:136">
       <c r="A21" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B21">
+        <v>32214000.0</v>
+      </c>
+      <c r="C21">
         <v>87232000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>42658000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>48368000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>47155000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>91800000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>36171000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>37225000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>51184000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>87093000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>33633000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33741000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>48847000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>64544000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34999000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>22835000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>30797000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>58104000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>75582000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17820000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>44793000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>61042000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>32790000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>16000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16851000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>59225000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>22929000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>21332000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>29178000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>32803000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>14629000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1804000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>7268000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>37984000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10354000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>719000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>12304000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>40541000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1586000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7350000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>10001000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>17876000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3595000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4484000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4912000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6243000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3784000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3770000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5272000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4539000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5039000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4584000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4694000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3715000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4129000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2410000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3777000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>15779000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4830000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>3463000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-1616000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4422000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1994000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3974000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5683000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>8293000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1863000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-943000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-4013000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1935000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1015000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>-2785000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-745000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1946000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2735000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4637000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3885000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>994000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-5075000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>864526.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3935000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>336000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>734000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>770087.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-3557199.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>542338.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>635838.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>717789.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1261178.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2585113.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1481668.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1121047.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1339247.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1366289.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1248708.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1105170.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>728041.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>683616.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>605683.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>666302.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>758079.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>497040.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>998869.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>761214.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>65932.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1224442.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DF21">
         <v>1300000.0</v>
       </c>
       <c r="DG21">
-        <v>1500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DH21">
         <v>1500000.0</v>
       </c>
       <c r="DI21">
         <v>1500000.0</v>
       </c>
       <c r="DJ21">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK21">
         <v>200000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1500000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1400000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1600000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1500000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1200000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>1300000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>1100000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DW21">
         <v>1300000.0</v>
       </c>
       <c r="DX21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DY21">
         <v>1000000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>1300000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>900000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>700000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="ED21">
         <v>500000.0</v>
       </c>
       <c r="EE21">
         <v>500000.0</v>
       </c>
+      <c r="EF21">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:135">
+    <row r="22" spans="1:136">
       <c r="A22" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -34324,493 +34488,499 @@
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22"/>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
+      <c r="EF22"/>
     </row>
-    <row r="23" spans="1:135">
+    <row r="23" spans="1:136">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>158550000.0</v>
+      </c>
+      <c r="C23">
         <v>194824000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>132327000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>106986000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>110938000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>79870000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>99704000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>100470000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>104023000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>134571000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>100220000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>102381000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89924000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>130791000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>83023000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>85071000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>86237000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>121120000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>26407000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>93467000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>78424000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>112533000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>74263000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>86568000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>84625000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105573000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>85267000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>90419000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>90919000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>144139000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>90551000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>77359000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>51318000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>74271000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>42850000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>52275000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>39927000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>58986000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>34681000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>28169000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>28603000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>29399000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>26262000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>22851000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>21898000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>20676000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>18426000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>17888000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>15925000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>17014000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15465000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>15217000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>15210000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>16120000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>15226000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>19229000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>15406000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>16325000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>15145000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>20423000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>20304000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>24628000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>22932000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>24525000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>23224000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>39726000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>29239000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>23892000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>28838000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>42209000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>23247000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>22990000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>18127000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>20234000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7205000.0</v>
       </c>
-      <c r="BX23">
-[...1 lines deleted...]
-      </c>
       <c r="BY23">
+        <v>0.0</v>
+      </c>
+      <c r="BZ23">
         <v>13617000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>13527000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>19413000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>12654323.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>12115000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>12056000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>11288000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>10849405.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>15318569.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10504440.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9760437.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9065610.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>8421721.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>7996109.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8246837.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8106237.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8307422.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8527880.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8717379.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>8579709.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>8757100.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>8591844.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>9163280.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>9279372.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>9160102.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>9184891.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>9171071.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>9458805.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>9011165.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>8636745.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>8500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>8000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>7700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>7200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>7000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>8100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>6700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>6400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>6300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>5900000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>6100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>6900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>5400000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4400000.0</v>
       </c>
       <c r="DT23">
         <v>4400000.0</v>
       </c>
       <c r="DU23">
         <v>4400000.0</v>
       </c>
       <c r="DV23">
+        <v>4400000.0</v>
+      </c>
+      <c r="DW23">
         <v>4500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>4100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>4200000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>3600000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>2200000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>2300000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="ED23">
         <v>500000.0</v>
       </c>
       <c r="EE23">
         <v>500000.0</v>
       </c>
+      <c r="EF23">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:135">
+    <row r="24" spans="1:136">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34902,480 +35072,480 @@
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
+      <c r="EF24"/>
     </row>
-    <row r="25" spans="1:135">
+    <row r="25" spans="1:136">
       <c r="A25" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>220</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>12713000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13395000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14302000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15093000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>15412000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>14918000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13933000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14375000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14768000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14689000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11956000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11685000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16154000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10886000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>10703000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10677000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10906000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9937000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9626000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>10135000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>10176000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>14068000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>14622000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>12410000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18411000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15302000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13859000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>12357000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>14317000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>14616000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-27852000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>8812000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>9622000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9561000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10046000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10159000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>15364000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9479000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>8971000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>9077000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8934000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8635000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>9208000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7577000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6395000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>5702000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4567000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4601000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4533000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4446000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5254000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6216000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4577000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>5057000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>6473000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6277000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4735000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2864000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2331000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2261000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2590000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2576000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2718000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2663000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2918000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>3135000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>2095000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1892000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1093000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>890000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>836000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>823000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>750000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>894000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>552000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>412000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>722000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>552000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>522396.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1211926.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>676045.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>793633.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>540141.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>872942.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>858153.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1005284.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>922565.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1360172.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1102038.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1271537.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1952167.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-887087.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1463136.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>851997.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>863056.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>524432.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>357750.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>441097.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>224316.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>128412.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>261785.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>235182.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>295410.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>367840.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>358989.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>500000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>600000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>500000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>400000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>300000.0</v>
       </c>
-      <c r="DH25"/>
-      <c r="DI25">
+      <c r="DI25"/>
+      <c r="DJ25">
         <v>300000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>200000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>300000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DR25">
         <v>200000.0</v>
       </c>
       <c r="DS25">
+        <v>200000.0</v>
+      </c>
+      <c r="DT25">
         <v>100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>200000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>100000.0</v>
       </c>
-      <c r="DV25"/>
       <c r="DW25"/>
-      <c r="DX25">
+      <c r="DX25"/>
+      <c r="DY25">
         <v>400000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-200000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>200000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>100000.0</v>
       </c>
-      <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
+      <c r="EF25"/>
     </row>
-    <row r="26" spans="1:135">
+    <row r="26" spans="1:136">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -35548,869 +35718,876 @@
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
-      <c r="CZ26"/>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
+      <c r="EF26"/>
     </row>
-    <row r="27" spans="1:135">
+    <row r="27" spans="1:136">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>70760000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>73992000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>70424000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>72119000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>67984000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>73790000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>65923000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>66472000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>66514000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>70776000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>60957000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>61131000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>63232000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>62284000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>55023000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>52340000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>54107000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>58099000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>46800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>50036000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>47140000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>49694000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>49203000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1195000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>368000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>585000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>539000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1037000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>416000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>668000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>553000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>656000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>381000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>610000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>470000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>197000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>490000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>539000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>502000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>474000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>323000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>341000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>304000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>334000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>267000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>213000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>220000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>234000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>276000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>201000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>270000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>238000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>317000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>325000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>167000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>337000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>251000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>411000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>261000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>516000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>384000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>483000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>355000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>661000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>349000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>474000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>338000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>266000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>246000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>394000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>215000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>243000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>202000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>137000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>243000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>735000.0</v>
       </c>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>131000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>829000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
+      <c r="EF27"/>
     </row>
-    <row r="28" spans="1:135">
+    <row r="28" spans="1:136">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>65415000.0</v>
+      </c>
+      <c r="C28">
         <v>67606000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>64444000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>50740000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48559000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5878000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49292000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52298000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>48449000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>54073000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>46652000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>46352000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>47402000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>47547000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>43017000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>42762000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45091000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>45047000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38225000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>36222000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>38604000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>43932000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>32331000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>35616000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>32102000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>34260000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>34268000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>38914000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>35176000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>49164000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>33010000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>30361000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24740000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>32415000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22754000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22269000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>22537000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>27158000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>18213000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15485000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>15699000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17467000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>14996000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>12514000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>12543000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11999000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10881000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10191000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9638000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10357000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9285000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8507000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>8823000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9407000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8597000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11332000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8530000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8335000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7451000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11644000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13328000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>16581000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>13292000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>16868000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16316000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>23133000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>18206000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>16492000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>16508000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>24944000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>14265000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6962000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>11552000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>12607000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4760000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>4034000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4922000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4532000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>4034000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2919000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3676000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3358000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>3068000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2783000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2924000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2782000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2910000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2626000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2422886.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2162385.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2262737.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2109062.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2171665.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2023322.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2096451.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1804070.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1954000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1919000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1851000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1665000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1686000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>1652000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1551000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1513000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1484000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>1459504.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DD28">
         <v>1400000.0</v>
       </c>
       <c r="DE28">
+        <v>1400000.0</v>
+      </c>
+      <c r="DF28">
         <v>1200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>1300000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>1200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>1100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1100000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DM28">
         <v>1100000.0</v>
       </c>
       <c r="DN28">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="DO28">
         <v>1000000.0</v>
       </c>
       <c r="DP28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DQ28">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DR28">
         <v>1000000.0</v>
       </c>
       <c r="DS28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DT28">
         <v>900000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DV28">
         <v>800000.0</v>
       </c>
       <c r="DW28">
+        <v>800000.0</v>
+      </c>
+      <c r="DX28">
         <v>900000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>2100000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="EA28">
         <v>600000.0</v>
       </c>
-      <c r="EB28"/>
+      <c r="EB28">
+        <v>600000.0</v>
+      </c>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
+      <c r="EF28"/>
     </row>
-    <row r="29" spans="1:135">
+    <row r="29" spans="1:136">
       <c r="A29" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>224</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>14171000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7193000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4795000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16166000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6294000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3053000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5123000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>15246000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5719000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2672000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3243000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9176000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6577000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1272000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6958000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>8002000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14276000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1101000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4934000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1133000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3533000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1791000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2426000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5617000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>680000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-130000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1158000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-395000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36471,1251 +36648,1259 @@
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
+      <c r="EF29"/>
     </row>
-    <row r="30" spans="1:135">
+    <row r="30" spans="1:136">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>129121000.0</v>
+      </c>
+      <c r="C30">
         <v>143456000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>127213000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>111929000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>100381000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>79870000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>77937000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>95804000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>89013000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>96367000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>84468000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>88631000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>86270000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>90746000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>72244000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>87257000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>85784000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>87441000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24943000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>83303000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>72304000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>80424000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>66027000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>73694000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>64263000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>56611000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>68886000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>71088000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>67143000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>93877000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>66748000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>60989000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>40310000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>49962000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>37121000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>47957000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>34769000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>46585000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>31096000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25785000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>25661000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>27535000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>24756000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22067000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20605000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19610000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17717000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16771000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>14987000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16170000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>14816000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14275000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14544000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>15607000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>14393000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>18388000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>14399000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>15237000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13469000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>19081000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>19312000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>23251000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>21618000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>22102000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>21159000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>28866000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>22803000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21924000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>20440000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>29650000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>18552000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>17539000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>14822000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>16355000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5877000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>17000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>9728000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>9192000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8830000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>7710218.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6925000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>7200000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5790000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5082280.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4665528.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4863487.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4485763.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4075526.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3730855.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3464283.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3559928.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3379138.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3398692.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3565141.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>3515196.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>3121398.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3183592.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>3026648.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2936245.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2793583.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2709364.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2715872.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2476019.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2402910.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2346992.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2374928.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DD30">
         <v>2300000.0</v>
       </c>
       <c r="DE30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DF30">
         <v>2100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2000000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>2100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="DK30">
         <v>2000000.0</v>
       </c>
       <c r="DL30">
-        <v>1900000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="DM30">
         <v>1900000.0</v>
       </c>
       <c r="DN30">
         <v>1900000.0</v>
       </c>
       <c r="DO30">
+        <v>1900000.0</v>
+      </c>
+      <c r="DP30">
         <v>1800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>3000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1700000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>1800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>1400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>1500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DW30">
         <v>1300000.0</v>
       </c>
       <c r="DX30">
+        <v>1300000.0</v>
+      </c>
+      <c r="DY30">
         <v>1700000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>1400000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>1000000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>900000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="ED30">
         <v>500000.0</v>
       </c>
       <c r="EE30">
         <v>500000.0</v>
       </c>
+      <c r="EF30">
+        <v>500000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:135">
+    <row r="31" spans="1:136">
       <c r="A31" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-3325000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1077000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1360000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16404000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-50285000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-60500000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-48459000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15449000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-42975000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-48239000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-34643000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-28543000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-21694000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-31529000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-21205000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-24306000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-21736000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-31827000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-20528000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-23331000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19441000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-36126000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-21921000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-17548000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-20062000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-9659000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-23093000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-17575000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-16396000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-27698000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-13429000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-23776000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-13892000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-33482000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-11370000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-10774000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-10804000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-19266000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-10000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-8473000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-7625000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-7249000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-7404000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6505000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6083000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-5892000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-6122000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5600000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-666000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-361000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-833000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>2410000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-857000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-888000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-977000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>116800000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1616000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1163000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1342000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-8419000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1456000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-1382000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1745000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>520000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-1431000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>760000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>342000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-951000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-745000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>743000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-2704000.0</v>
       </c>
-      <c r="BX31">
-[...1 lines deleted...]
-      </c>
       <c r="BY31">
+        <v>0.0</v>
+      </c>
+      <c r="BZ31">
         <v>-4389000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-4615000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-5075000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-5090000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-5190000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-5206000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-5457000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-5676000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-3557000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-5383000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-5098000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-4826000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-4523000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4476000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4586000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-4727000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-4842000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-4855000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5027000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-5083000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-5294000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-5429000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-5928000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-6246000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-6251000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-6349000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-6545000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-6411000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-6616000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-5992000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-5900000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-5800000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-5600000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-5500000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-5400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>900000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-4800000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-4600000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-4700000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-4500000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-4400000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-4000000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-4300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-3000000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-3700000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-3400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-3000000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-2800000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-2900000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>600000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>200000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-2500000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-2200000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-1200000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-1700000.0</v>
       </c>
-      <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
+      <c r="EF31"/>
     </row>
-    <row r="32" spans="1:135">
+    <row r="32" spans="1:136">
       <c r="A32" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B32">
+        <v>190764000.0</v>
+      </c>
+      <c r="C32">
         <v>282056000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>174985000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>155354000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>158093000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>232960000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>135875000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>137695000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>155207000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>221664000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>133853000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>136122000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>138771000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>195335000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>118022000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>107906000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>117034000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>179224000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>101989000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>111287000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>123217000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>173575000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>107053000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>102568000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>101476000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>164798000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>108196000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>111751000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>120097000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>176942000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>105180000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>79163000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>58586000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>112255000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>53204000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>52994000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>52231000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>99527000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>36267000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>35519000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>38604000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>47275000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>29857000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>27335000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>26810000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>26919000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>22210000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>21658000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>21197000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>21553000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>20504000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>19801000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>19904000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>19835000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>19355000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>21639000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>19183000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>32104000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>19975000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>23886000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>18688000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>29050000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>24926000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>28499000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>28907000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>48019000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>31102000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>22949000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>24825000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>44144000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>24262000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>20205000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>17382000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>22180000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>9940000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>9220000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>17502000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>14521000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>14338000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>13518849.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>16050000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>12392000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>12022000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>11619492.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11761370.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>11046778.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>10396275.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>9783399.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>9682899.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>10581222.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>9728505.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>9227284.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>9646669.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>9894169.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>9966087.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>9684879.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>9485141.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>9275460.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>9768963.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>9945674.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>9918181.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>9681931.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>10169940.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>10220019.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>9077097.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>9861187.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>9800000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>9600000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>9300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="DG32">
         <v>9200000.0</v>
       </c>
       <c r="DH32">
+        <v>9200000.0</v>
+      </c>
+      <c r="DI32">
         <v>8700000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>8500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>8300000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>8400000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>8000000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>7800000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>7300000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>7700000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>7000000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>6900000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>6400000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>5700000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>5500000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>6600000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>5800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>5400000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>5200000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>4900000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>3100000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>3000000.0</v>
       </c>
-      <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
+      <c r="EF32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -37811,51 +37996,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B2">
         <v>158337000.0</v>
       </c>
       <c r="C2">
         <v>375580000.0</v>
       </c>
       <c r="D2">
         <v>388038000.0</v>
       </c>
       <c r="E2">
         <v>314019000.0</v>
       </c>
       <c r="F2">
         <v>427367000.0</v>
       </c>
       <c r="G2">
         <v>126545000.0</v>
       </c>
       <c r="H2">
         <v>99977000.0</v>
       </c>
       <c r="I2">
         <v>1267586000.0</v>
       </c>
@@ -37915,51 +38100,51 @@
       </c>
       <c r="AB2">
         <v>6700000.0</v>
       </c>
       <c r="AC2">
         <v>12900000.0</v>
       </c>
       <c r="AD2">
         <v>14300000.0</v>
       </c>
       <c r="AE2">
         <v>4600000.0</v>
       </c>
       <c r="AF2">
         <v>6400000.0</v>
       </c>
       <c r="AG2">
         <v>20500000.0</v>
       </c>
       <c r="AH2">
         <v>4400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B3">
         <v>214025000</v>
       </c>
       <c r="C3">
         <v>276754000</v>
       </c>
       <c r="D3">
         <v>449906000</v>
       </c>
       <c r="E3">
         <v>438868000</v>
       </c>
       <c r="F3">
         <v>64028000</v>
       </c>
       <c r="G3">
         <v>65903000</v>
       </c>
       <c r="H3">
         <v>158403000</v>
       </c>
       <c r="I3">
         <v>25390000</v>
       </c>
@@ -38019,51 +38204,51 @@
       </c>
       <c r="AB3">
         <v>1100000</v>
       </c>
       <c r="AC3">
         <v>200000</v>
       </c>
       <c r="AD3">
         <v>800000</v>
       </c>
       <c r="AE3">
         <v>800000</v>
       </c>
       <c r="AF3">
         <v>600000</v>
       </c>
       <c r="AG3">
         <v>0</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>75755000.0</v>
       </c>
       <c r="F4">
         <v>-113824000.0</v>
       </c>
       <c r="G4">
         <v>300923000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>-1167609000.0</v>
       </c>
       <c r="J4">
         <v>493756000.0</v>
       </c>
       <c r="K4">
         <v>746172000.0</v>
       </c>
       <c r="L4">
         <v>-2174000.0</v>
@@ -38079,51 +38264,51 @@
       </c>
       <c r="P4">
         <v>189390000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1008998000.0</v>
       </c>
       <c r="F5">
         <v>-602331000.0</v>
       </c>
       <c r="G5">
         <v>-76823000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>416000.0</v>
       </c>
       <c r="J5">
         <v>-709590000.0</v>
       </c>
       <c r="K5">
         <v>-1968000.0</v>
       </c>
       <c r="L5">
         <v>-672000.0</v>
@@ -38139,51 +38324,51 @@
       </c>
       <c r="P5">
         <v>-847748000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B6">
         <v>-37769000.0</v>
       </c>
       <c r="C6">
         <v>-217243000.0</v>
       </c>
       <c r="D6">
         <v>-12458000.0</v>
       </c>
       <c r="E6">
         <v>74019000.0</v>
       </c>
       <c r="F6">
         <v>-113348000.0</v>
       </c>
       <c r="G6">
         <v>300822000.0</v>
       </c>
       <c r="H6">
         <v>26568000.0</v>
       </c>
       <c r="I6">
         <v>-1167609000.0</v>
       </c>
@@ -38243,51 +38428,51 @@
       </c>
       <c r="AB6">
         <v>-1300000.0</v>
       </c>
       <c r="AC6">
         <v>-6200000.0</v>
       </c>
       <c r="AD6">
         <v>-14300000.0</v>
       </c>
       <c r="AE6">
         <v>-4600000.0</v>
       </c>
       <c r="AF6">
         <v>-6400000.0</v>
       </c>
       <c r="AG6">
         <v>-20500000.0</v>
       </c>
       <c r="AH6">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B7">
         <v>-119584000.0</v>
       </c>
       <c r="C7">
         <v>171609000.0</v>
       </c>
       <c r="D7">
         <v>-5303000.0</v>
       </c>
       <c r="E7">
         <v>-34916000.0</v>
       </c>
       <c r="F7">
         <v>42685000.0</v>
       </c>
       <c r="G7">
         <v>3773000.0</v>
       </c>
       <c r="H7">
         <v>11898000.0</v>
       </c>
       <c r="I7">
         <v>-23890000.0</v>
       </c>
@@ -38347,51 +38532,51 @@
       </c>
       <c r="AB7">
         <v>400000.0</v>
       </c>
       <c r="AC7">
         <v>-395500000.0</v>
       </c>
       <c r="AD7">
         <v>-2600000.0</v>
       </c>
       <c r="AE7">
         <v>200000.0</v>
       </c>
       <c r="AF7">
         <v>-800000.0</v>
       </c>
       <c r="AG7">
         <v>-200000.0</v>
       </c>
       <c r="AH7">
         <v>700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1725000.0</v>
       </c>
       <c r="F8">
         <v>374000.0</v>
       </c>
       <c r="G8">
         <v>2050000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>2745000.0</v>
       </c>
       <c r="J8">
         <v>-2181000.0</v>
       </c>
       <c r="K8">
         <v>-3847000.0</v>
       </c>
       <c r="L8">
         <v>-2130000.0</v>
@@ -38407,51 +38592,51 @@
       </c>
       <c r="P8">
         <v>626000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B9">
         <v>-7135000.0</v>
       </c>
       <c r="C9">
         <v>-8103000.0</v>
       </c>
       <c r="D9">
         <v>-5303000.0</v>
       </c>
       <c r="E9">
         <v>-1725000.0</v>
       </c>
       <c r="F9">
         <v>374000.0</v>
       </c>
       <c r="G9">
         <v>2050000.0</v>
       </c>
       <c r="H9">
         <v>1616000.0</v>
       </c>
       <c r="I9">
         <v>2745000.0</v>
       </c>
@@ -38483,51 +38668,51 @@
         <v>153000.0</v>
       </c>
       <c r="S9">
         <v>-308000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>77000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>46089000.0</v>
       </c>
       <c r="G10">
         <v>10167000.0</v>
       </c>
       <c r="H10">
         <v>11196000.0</v>
       </c>
       <c r="I10">
         <v>16882000.0</v>
       </c>
       <c r="J10">
         <v>7398000.0</v>
       </c>
       <c r="K10">
         <v>9144000.0</v>
       </c>
       <c r="L10">
         <v>6108000.0</v>
@@ -38549,51 +38734,51 @@
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10">
         <v>265000.0</v>
       </c>
       <c r="V10">
         <v>204000.0</v>
       </c>
       <c r="W10">
         <v>1150000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10640000.0</v>
       </c>
       <c r="F11">
         <v>43920000.0</v>
       </c>
       <c r="G11">
         <v>1152000.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>-26677000.0</v>
       </c>
       <c r="J11">
         <v>32211000.0</v>
       </c>
       <c r="K11">
         <v>11840000.0</v>
       </c>
@@ -38611,51 +38796,51 @@
       </c>
       <c r="P11">
         <v>4865000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>98557000.0</v>
       </c>
       <c r="F12">
         <v>934890000.0</v>
       </c>
       <c r="G12">
         <v>370752000.0</v>
       </c>
       <c r="H12">
         <v>26961000.0</v>
       </c>
       <c r="I12">
         <v>71256000.0</v>
       </c>
       <c r="J12">
         <v>709593000.0</v>
       </c>
       <c r="K12">
         <v>3149000.0</v>
       </c>
@@ -38673,51 +38858,51 @@
       </c>
       <c r="P12">
         <v>849717000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-46010000.0</v>
       </c>
       <c r="F13">
         <v>42311000.0</v>
       </c>
       <c r="G13">
         <v>1723000.0</v>
       </c>
       <c r="H13">
         <v>10282000.0</v>
       </c>
       <c r="I13">
         <v>-26635000.0</v>
       </c>
       <c r="J13">
         <v>6587000.0</v>
       </c>
       <c r="K13">
         <v>8216000.0</v>
       </c>
@@ -38729,51 +38914,51 @@
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B14">
         <v>59725000.0</v>
       </c>
       <c r="C14">
         <v>57765000.0</v>
       </c>
       <c r="D14">
         <v>19245000.0</v>
       </c>
       <c r="E14">
         <v>61601000.0</v>
       </c>
       <c r="F14">
         <v>59047000.0</v>
       </c>
       <c r="G14">
         <v>60745000.0</v>
       </c>
       <c r="H14">
         <v>55149000.0</v>
       </c>
       <c r="I14">
         <v>37722000.0</v>
       </c>
@@ -38833,57 +39018,57 @@
       </c>
       <c r="AB14">
         <v>1800000.0</v>
       </c>
       <c r="AC14">
         <v>1000000.0</v>
       </c>
       <c r="AD14">
         <v>1100000.0</v>
       </c>
       <c r="AE14">
         <v>900000.0</v>
       </c>
       <c r="AF14">
         <v>500000.0</v>
       </c>
       <c r="AG14">
         <v>500000.0</v>
       </c>
       <c r="AH14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B15">
-        <v>-4686000.0</v>
+        <v>4686000.0</v>
       </c>
       <c r="C15">
-        <v>-5067000.0</v>
+        <v>5067000.0</v>
       </c>
       <c r="D15">
         <v>5426000.0</v>
       </c>
       <c r="E15">
         <v>5921000.0</v>
       </c>
       <c r="F15">
         <v>6400000.0</v>
       </c>
       <c r="G15">
         <v>7100000.0</v>
       </c>
       <c r="H15">
         <v>7760000.0</v>
       </c>
       <c r="I15">
         <v>5736000.0</v>
       </c>
       <c r="J15">
         <v>4839000.0</v>
       </c>
       <c r="K15">
         <v>4389000.0</v>
       </c>
@@ -38933,51 +39118,51 @@
         <v>1247486.0</v>
       </c>
       <c r="AA15">
         <v>1276183.0</v>
       </c>
       <c r="AB15">
         <v>1300000.0</v>
       </c>
       <c r="AC15">
         <v>1200000.0</v>
       </c>
       <c r="AD15">
         <v>1000000.0</v>
       </c>
       <c r="AE15">
         <v>700000.0</v>
       </c>
       <c r="AF15">
         <v>500000.0</v>
       </c>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B16">
         <v>120568000.0</v>
       </c>
       <c r="C16">
         <v>158337000.0</v>
       </c>
       <c r="D16">
         <v>375580000.0</v>
       </c>
       <c r="E16">
         <v>388038000.0</v>
       </c>
       <c r="F16">
         <v>314019000.0</v>
       </c>
       <c r="G16">
         <v>427367000.0</v>
       </c>
       <c r="H16">
         <v>126545000.0</v>
       </c>
       <c r="I16">
         <v>99977000.0</v>
       </c>
@@ -39037,91 +39222,91 @@
       </c>
       <c r="AB16">
         <v>5400000.0</v>
       </c>
       <c r="AC16">
         <v>6700000.0</v>
       </c>
       <c r="AD16">
         <v>27700000.0</v>
       </c>
       <c r="AE16">
         <v>72700000.0</v>
       </c>
       <c r="AF16">
         <v>-8100000.0</v>
       </c>
       <c r="AG16">
         <v>73900000.0</v>
       </c>
       <c r="AH16">
         <v>-7500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>3000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B18">
         <v>236594000.0</v>
       </c>
       <c r="C18">
         <v>176783000.0</v>
       </c>
       <c r="D18">
         <v>-146795000.0</v>
       </c>
       <c r="E18">
         <v>-170059000.0</v>
       </c>
       <c r="F18">
         <v>517617000.0</v>
       </c>
       <c r="G18">
         <v>401317000.0</v>
       </c>
       <c r="H18">
         <v>32609000.0</v>
       </c>
       <c r="I18">
         <v>112365000.0</v>
       </c>
@@ -39181,51 +39366,51 @@
       </c>
       <c r="AB18">
         <v>5400000.0</v>
       </c>
       <c r="AC18">
         <v>5200000.0</v>
       </c>
       <c r="AD18">
         <v>1200000.0</v>
       </c>
       <c r="AE18">
         <v>2700000.0</v>
       </c>
       <c r="AF18">
         <v>1900000.0</v>
       </c>
       <c r="AG18">
         <v>2900000.0</v>
       </c>
       <c r="AH18">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B19">
         <v>25843000.0</v>
       </c>
       <c r="C19">
         <v>-227661000.0</v>
       </c>
       <c r="D19">
         <v>-520905000.0</v>
       </c>
       <c r="E19">
         <v>-302895000.0</v>
       </c>
       <c r="F19">
         <v>-882616000.0</v>
       </c>
       <c r="G19">
         <v>-88595000.0</v>
       </c>
       <c r="H19">
         <v>-339198000.0</v>
       </c>
       <c r="I19">
         <v>-440858000.0</v>
       </c>
@@ -39249,51 +39434,51 @@
       </c>
       <c r="P19">
         <v>-55538000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>3000.0</v>
       </c>
       <c r="D20">
         <v>1000.0</v>
       </c>
       <c r="E20">
         <v>1000.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>2000.0</v>
       </c>
       <c r="H20">
         <v>3000.0</v>
       </c>
       <c r="I20">
         <v>295771000.0</v>
       </c>
@@ -39303,51 +39488,51 @@
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B21">
         <v>-368000000.0</v>
       </c>
       <c r="C21">
         <v>364000000.0</v>
       </c>
       <c r="D21">
         <v>13000000.0</v>
       </c>
       <c r="E21">
         <v>-55075000.0</v>
       </c>
       <c r="F21">
         <v>-5531000.0</v>
       </c>
       <c r="G21">
         <v>-9954000.0</v>
       </c>
       <c r="H21">
         <v>330237000.0</v>
       </c>
       <c r="I21">
         <v>-995628000.0</v>
       </c>
@@ -39371,51 +39556,51 @@
       </c>
       <c r="P21">
         <v>-11849000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B22">
         <v>186787000.0</v>
       </c>
       <c r="C22">
         <v>168357000.0</v>
       </c>
       <c r="D22">
         <v>163615000.0</v>
       </c>
       <c r="E22">
         <v>159354000.0</v>
       </c>
       <c r="F22">
         <v>145745000.0</v>
       </c>
       <c r="G22">
         <v>109344000.0</v>
       </c>
       <c r="H22">
         <v>101316000.0</v>
       </c>
       <c r="I22">
         <v>52293000.0</v>
       </c>
@@ -39475,51 +39660,51 @@
       </c>
       <c r="AB22">
         <v>2600000.0</v>
       </c>
       <c r="AC22">
         <v>2800000.0</v>
       </c>
       <c r="AD22">
         <v>3600000.0</v>
       </c>
       <c r="AE22">
         <v>2400000.0</v>
       </c>
       <c r="AF22">
         <v>3500000.0</v>
       </c>
       <c r="AG22">
         <v>2500000.0</v>
       </c>
       <c r="AH22">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B23">
         <v>22707000.0</v>
       </c>
       <c r="C23">
         <v>-715283000.0</v>
       </c>
       <c r="D23">
         <v>851156000.0</v>
       </c>
       <c r="E23">
         <v>367048000.0</v>
       </c>
       <c r="F23">
         <v>-9564000.0</v>
       </c>
       <c r="G23">
         <v>442592000.0</v>
       </c>
       <c r="H23">
         <v>-42367000.0</v>
       </c>
       <c r="I23">
         <v>-480285000.0</v>
       </c>
@@ -39579,51 +39764,51 @@
       </c>
       <c r="AB23">
         <v>21000000.0</v>
       </c>
       <c r="AC23">
         <v>37800000.0</v>
       </c>
       <c r="AD23">
         <v>12800000.0</v>
       </c>
       <c r="AE23">
         <v>18200000.0</v>
       </c>
       <c r="AF23">
         <v>-4100000.0</v>
       </c>
       <c r="AG23">
         <v>-4800000.0</v>
       </c>
       <c r="AH23">
         <v>-26000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B24">
         <v>-773028000.0</v>
       </c>
       <c r="C24">
         <v>-152489000.0</v>
       </c>
       <c r="D24">
         <v>-511096000.0</v>
       </c>
       <c r="E24">
         <v>4961000.0</v>
       </c>
       <c r="F24">
         <v>-172388000.0</v>
       </c>
       <c r="G24">
         <v>-51818000.0</v>
       </c>
       <c r="H24">
         <v>-836211000.0</v>
       </c>
       <c r="I24">
         <v>-596078000.0</v>
       </c>
@@ -39683,51 +39868,51 @@
       </c>
       <c r="AB24">
         <v>-33800000.0</v>
       </c>
       <c r="AC24">
         <v>-17800000.0</v>
       </c>
       <c r="AD24">
         <v>-11100000.0</v>
       </c>
       <c r="AE24">
         <v>-33800000.0</v>
       </c>
       <c r="AF24">
         <v>-23400000.0</v>
       </c>
       <c r="AG24">
         <v>-34400000.0</v>
       </c>
       <c r="AH24">
         <v>-7200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B25">
         <v>297385000.0</v>
       </c>
       <c r="C25">
         <v>34405000.0</v>
       </c>
       <c r="D25">
         <v>120251000.0</v>
       </c>
       <c r="E25">
         <v>55179000.0</v>
       </c>
       <c r="F25">
         <v>328955000.0</v>
       </c>
       <c r="G25">
         <v>285484000.0</v>
       </c>
       <c r="H25">
         <v>24008000.0</v>
       </c>
       <c r="I25">
         <v>53977000.0</v>
       </c>
@@ -39787,51 +39972,51 @@
       </c>
       <c r="AB25">
         <v>1700000.0</v>
       </c>
       <c r="AC25">
         <v>1600000.0</v>
       </c>
       <c r="AD25">
         <v>-100000.0</v>
       </c>
       <c r="AE25">
         <v>100000.0</v>
       </c>
       <c r="AF25">
         <v>-700000.0</v>
       </c>
       <c r="AG25">
         <v>100000.0</v>
       </c>
       <c r="AH25">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B26">
         <v>-163047000.0</v>
       </c>
       <c r="C26">
         <v>-86853000.0</v>
       </c>
       <c r="D26">
         <v>-120437000.0</v>
       </c>
       <c r="E26">
         <v>-168235000.0</v>
       </c>
       <c r="F26">
         <v>-99878000.0</v>
       </c>
       <c r="G26">
         <v>-118738000.0</v>
       </c>
       <c r="H26">
         <v>-49912000.0</v>
       </c>
       <c r="I26">
         <v>-2598000.0</v>
       </c>
@@ -39859,51 +40044,51 @@
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
         <v>-709788.0</v>
       </c>
       <c r="W26">
         <v>-906650.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B27">
         <v>9507000.0</v>
       </c>
       <c r="C27">
         <v>10286000.0</v>
       </c>
       <c r="D27">
         <v>11070000.0</v>
       </c>
       <c r="E27">
         <v>10004000.0</v>
       </c>
       <c r="F27">
         <v>6852000.0</v>
       </c>
       <c r="G27">
         <v>10221000.0</v>
       </c>
       <c r="H27">
         <v>12942000.0</v>
       </c>
       <c r="I27">
         <v>11123000.0</v>
       </c>
@@ -39933,51 +40118,51 @@
       </c>
       <c r="R27">
         <v>440000.0</v>
       </c>
       <c r="S27">
         <v>901000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B28">
         <v>-513026000.0</v>
       </c>
       <c r="C28">
         <v>-443200000.0</v>
       </c>
       <c r="D28">
         <v>604858000.0</v>
       </c>
       <c r="E28">
         <v>117818000.0</v>
       </c>
       <c r="F28">
         <v>422933000.0</v>
       </c>
       <c r="G28">
         <v>40019000.0</v>
       </c>
       <c r="H28">
         <v>174876000.0</v>
       </c>
       <c r="I28">
         <v>-915577000.0</v>
       </c>
@@ -40037,51 +40222,51 @@
       </c>
       <c r="AB28">
         <v>93000000.0</v>
       </c>
       <c r="AC28">
         <v>11000000.0</v>
       </c>
       <c r="AD28">
         <v>13400000.0</v>
       </c>
       <c r="AE28">
         <v>68100000.0</v>
       </c>
       <c r="AF28">
         <v>-14500000.0</v>
       </c>
       <c r="AG28">
         <v>53400000.0</v>
       </c>
       <c r="AH28">
         <v>-11900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B29">
         <v>450619000.0</v>
       </c>
       <c r="C29">
         <v>453537000.0</v>
       </c>
       <c r="D29">
         <v>303111000.0</v>
       </c>
       <c r="E29">
         <v>268809000.0</v>
       </c>
       <c r="F29">
         <v>581645000.0</v>
       </c>
       <c r="G29">
         <v>467220000.0</v>
       </c>
       <c r="H29">
         <v>191012000.0</v>
       </c>
       <c r="I29">
         <v>137755000.0</v>
       </c>
@@ -40141,51 +40326,51 @@
       </c>
       <c r="AB29">
         <v>6500000.0</v>
       </c>
       <c r="AC29">
         <v>5400000.0</v>
       </c>
       <c r="AD29">
         <v>2000000.0</v>
       </c>
       <c r="AE29">
         <v>3500000.0</v>
       </c>
       <c r="AF29">
         <v>2500000.0</v>
       </c>
       <c r="AG29">
         <v>2900000.0</v>
       </c>
       <c r="AH29">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B30">
         <v>25843000.0</v>
       </c>
       <c r="C30">
         <v>-227661000.0</v>
       </c>
       <c r="D30">
         <v>-920758000.0</v>
       </c>
       <c r="E30">
         <v>-310872000.0</v>
       </c>
       <c r="F30">
         <v>-1118402000.0</v>
       </c>
       <c r="G30">
         <v>-206316000.0</v>
       </c>
       <c r="H30">
         <v>-339198000.0</v>
       </c>
       <c r="I30">
         <v>-389790000.0</v>
       </c>
@@ -40284,443 +40469,443 @@
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="G1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H1" t="s">
         <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L1" t="s">
         <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="O1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="P1" t="s">
         <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="S1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="T1" t="s">
         <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="V1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="W1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="X1" t="s">
         <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="Z1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AA1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AB1" t="s">
         <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AD1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AE1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AF1" t="s">
         <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AH1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AI1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AJ1" t="s">
         <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AL1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AM1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AN1" t="s">
         <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AP1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AQ1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AR1" t="s">
         <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AT1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AV1" t="s">
         <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AX1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AY1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AZ1" t="s">
         <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BB1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BC1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BD1" t="s">
         <v>14</v>
       </c>
       <c r="BE1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BF1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BG1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BH1" t="s">
         <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BJ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BK1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BL1" t="s">
         <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BN1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BO1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BP1" t="s">
         <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BR1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BS1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BT1" t="s">
         <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BV1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BW1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="BX1" t="s">
         <v>19</v>
       </c>
       <c r="BY1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="BZ1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CA1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CB1" t="s">
         <v>20</v>
       </c>
       <c r="CC1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CD1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CE1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CF1" t="s">
         <v>21</v>
       </c>
       <c r="CG1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CH1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CI1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CJ1" t="s">
         <v>22</v>
       </c>
       <c r="CK1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CL1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CM1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CN1" t="s">
         <v>23</v>
       </c>
       <c r="CO1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CP1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CQ1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CR1" t="s">
         <v>24</v>
       </c>
       <c r="CS1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CT1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CU1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CV1" t="s">
         <v>25</v>
       </c>
       <c r="CW1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="CX1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="CY1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="CZ1" t="s">
         <v>26</v>
       </c>
       <c r="DA1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DB1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DC1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DD1" t="s">
         <v>27</v>
       </c>
       <c r="DE1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DF1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DG1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="DH1" t="s">
         <v>28</v>
       </c>
       <c r="DI1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DJ1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DK1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="DL1" t="s">
         <v>29</v>
       </c>
       <c r="DM1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="DN1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="DO1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="DP1" t="s">
         <v>30</v>
       </c>
       <c r="DQ1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="DR1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="DS1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="DT1" t="s">
         <v>31</v>
       </c>
       <c r="DU1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="DV1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="DW1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DX1" t="s">
         <v>32</v>
       </c>
       <c r="DY1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DZ1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="EA1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B2">
         <v>331217000.0</v>
       </c>
       <c r="C2">
         <v>120568000.0</v>
       </c>
       <c r="D2">
         <v>258343000.0</v>
       </c>
       <c r="E2">
         <v>254249000.0</v>
       </c>
       <c r="F2">
         <v>597396000.0</v>
       </c>
       <c r="G2">
         <v>158337000.0</v>
       </c>
       <c r="H2">
         <v>298926000.0</v>
       </c>
       <c r="I2">
         <v>347888000.0</v>
       </c>
@@ -41063,51 +41248,51 @@
         <v>4600000.0</v>
       </c>
       <c r="DT2"/>
       <c r="DU2">
         <v>1400000.0</v>
       </c>
       <c r="DV2">
         <v>11100000.0</v>
       </c>
       <c r="DW2">
         <v>6400000.0</v>
       </c>
       <c r="DX2">
         <v>50700000.0</v>
       </c>
       <c r="DY2"/>
       <c r="DZ2">
         <v>18400000.0</v>
       </c>
       <c r="EA2">
         <v>20500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B3">
         <v>2306000</v>
       </c>
       <c r="C3">
         <v>49607000</v>
       </c>
       <c r="D3">
         <v>92668000</v>
       </c>
       <c r="E3">
         <v>28578000</v>
       </c>
       <c r="F3">
         <v>37902000</v>
       </c>
       <c r="G3">
         <v>54877000</v>
       </c>
       <c r="H3">
         <v>49289000</v>
       </c>
       <c r="I3">
         <v>50868000</v>
       </c>
@@ -41458,51 +41643,51 @@
       </c>
       <c r="DU3">
         <v>300000</v>
       </c>
       <c r="DV3">
         <v>100000</v>
       </c>
       <c r="DW3">
         <v>0</v>
       </c>
       <c r="DX3">
         <v>0</v>
       </c>
       <c r="DY3">
         <v>0</v>
       </c>
       <c r="DZ3">
         <v>0</v>
       </c>
       <c r="EA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>82178000.0</v>
       </c>
       <c r="N4">
         <v>63369000.0</v>
       </c>
       <c r="O4">
         <v>-19256000.0</v>
       </c>
       <c r="P4">
         <v>232203000.0</v>
       </c>
       <c r="Q4">
@@ -41685,51 +41870,51 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
     </row>
     <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-320281000.0</v>
       </c>
       <c r="N5">
         <v>-211249000.0</v>
       </c>
       <c r="O5">
         <v>-382323000.0</v>
       </c>
       <c r="P5">
         <v>-242162000.0</v>
       </c>
       <c r="Q5">
@@ -41912,51 +42097,51 @@
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
     </row>
     <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B6">
         <v>-173615000.0</v>
       </c>
       <c r="C6">
         <v>210649000.0</v>
       </c>
       <c r="D6">
         <v>-137775000.0</v>
       </c>
       <c r="E6">
         <v>4094000.0</v>
       </c>
       <c r="F6">
         <v>-597396000.0</v>
       </c>
       <c r="G6">
         <v>439059000.0</v>
       </c>
       <c r="H6">
         <v>-140589000.0</v>
       </c>
       <c r="I6">
         <v>-48962000.0</v>
       </c>
@@ -42307,51 +42492,51 @@
       </c>
       <c r="DU6">
         <v>-18600000.0</v>
       </c>
       <c r="DV6">
         <v>1400000.0</v>
       </c>
       <c r="DW6">
         <v>-6400000.0</v>
       </c>
       <c r="DX6">
         <v>8100000.0</v>
       </c>
       <c r="DY6">
         <v>50700000.0</v>
       </c>
       <c r="DZ6">
         <v>-3300000.0</v>
       </c>
       <c r="EA6">
         <v>-20500000.0</v>
       </c>
     </row>
     <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B7">
         <v>51413000.0</v>
       </c>
       <c r="C7">
         <v>-77802000.0</v>
       </c>
       <c r="D7">
         <v>83623000.0</v>
       </c>
       <c r="E7">
         <v>-355564000.0</v>
       </c>
       <c r="F7">
         <v>50673000.0</v>
       </c>
       <c r="G7">
         <v>101684000.0</v>
       </c>
       <c r="H7">
         <v>123682000.0</v>
       </c>
       <c r="I7">
         <v>33807000.0</v>
       </c>
@@ -42702,51 +42887,51 @@
       </c>
       <c r="DU7">
         <v>-400000.0</v>
       </c>
       <c r="DV7">
         <v>-100000.0</v>
       </c>
       <c r="DW7">
         <v>400000.0</v>
       </c>
       <c r="DX7">
         <v>1300000.0</v>
       </c>
       <c r="DY7">
         <v>-11900000.0</v>
       </c>
       <c r="DZ7">
         <v>10300000.0</v>
       </c>
       <c r="EA7">
         <v>100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>102000.0</v>
       </c>
       <c r="N8">
         <v>-2264000.0</v>
       </c>
       <c r="O8">
         <v>-2191000.0</v>
       </c>
       <c r="P8">
         <v>-1161000.0</v>
       </c>
       <c r="Q8">
@@ -42929,51 +43114,51 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
     </row>
     <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B9">
         <v>47000.0</v>
       </c>
       <c r="C9">
         <v>2346000.0</v>
       </c>
       <c r="D9">
         <v>1476000.0</v>
       </c>
       <c r="E9">
         <v>-2915000.0</v>
       </c>
       <c r="F9">
         <v>-1802000.0</v>
       </c>
       <c r="G9">
         <v>-3894000.0</v>
       </c>
       <c r="H9">
         <v>370000.0</v>
       </c>
       <c r="I9">
         <v>-1461000.0</v>
       </c>
@@ -43230,51 +43415,51 @@
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
     </row>
     <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10">
         <v>24429000.0</v>
       </c>
       <c r="U10">
         <v>-723000.0</v>
       </c>
@@ -43467,51 +43652,51 @@
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
     </row>
     <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>-8049000.0</v>
       </c>
       <c r="N11">
         <v>38790000.0</v>
       </c>
       <c r="O11">
         <v>-24222000.0</v>
       </c>
       <c r="P11">
         <v>25937000.0</v>
       </c>
       <c r="Q11">
@@ -43710,51 +43895,51 @@
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
     </row>
     <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>272328000.0</v>
       </c>
       <c r="N12">
         <v>240987000.0</v>
       </c>
       <c r="O12">
         <v>408121000.0</v>
       </c>
       <c r="P12">
         <v>-54653000.0</v>
       </c>
       <c r="Q12">
@@ -43939,51 +44124,51 @@
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
     </row>
     <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>429000.0</v>
       </c>
       <c r="N13">
         <v>429000.0</v>
       </c>
       <c r="O13">
         <v>-7236000.0</v>
       </c>
       <c r="P13">
         <v>-224000.0</v>
       </c>
       <c r="Q13">
@@ -44138,51 +44323,51 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
     </row>
     <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B14">
         <v>12713000.0</v>
       </c>
       <c r="C14">
         <v>13395000.0</v>
       </c>
       <c r="D14">
         <v>14302000.0</v>
       </c>
       <c r="E14">
         <v>15093000.0</v>
       </c>
       <c r="F14">
         <v>15412000.0</v>
       </c>
       <c r="G14">
         <v>14918000.0</v>
       </c>
       <c r="H14">
         <v>13933000.0</v>
       </c>
       <c r="I14">
         <v>14375000.0</v>
       </c>
@@ -44527,63 +44712,63 @@
         <v>100000.0</v>
       </c>
       <c r="DT14">
         <v>200000.0</v>
       </c>
       <c r="DU14">
         <v>100000.0</v>
       </c>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14">
         <v>400000.0</v>
       </c>
       <c r="DY14">
         <v>-200000.0</v>
       </c>
       <c r="DZ14">
         <v>200000.0</v>
       </c>
       <c r="EA14">
         <v>100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B15">
-        <v>-1093000.0</v>
+        <v>1093000.0</v>
       </c>
       <c r="C15">
-        <v>-1109000.0</v>
+        <v>1109000.0</v>
       </c>
       <c r="D15">
-        <v>-1144000.0</v>
+        <v>1144000.0</v>
       </c>
       <c r="E15">
-        <v>-1150000.0</v>
+        <v>1150000.0</v>
       </c>
       <c r="F15">
         <v>1190000.0</v>
       </c>
       <c r="G15">
         <v>1202000.0</v>
       </c>
       <c r="H15">
         <v>1243000.0</v>
       </c>
       <c r="I15">
         <v>1258000.0</v>
       </c>
       <c r="J15">
         <v>1267000.0</v>
       </c>
       <c r="K15">
         <v>1299000.0</v>
       </c>
       <c r="L15">
         <v>1311000.0</v>
       </c>
       <c r="M15">
         <v>1327000.0</v>
       </c>
@@ -44910,51 +45095,51 @@
       </c>
       <c r="DQ15">
         <v>200000.0</v>
       </c>
       <c r="DR15">
         <v>200000.0</v>
       </c>
       <c r="DS15">
         <v>200000.0</v>
       </c>
       <c r="DT15">
         <v>100000.0</v>
       </c>
       <c r="DU15">
         <v>100000.0</v>
       </c>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
     </row>
     <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B16">
         <v>157602000.0</v>
       </c>
       <c r="C16">
         <v>331217000.0</v>
       </c>
       <c r="D16">
         <v>120568000.0</v>
       </c>
       <c r="E16">
         <v>258343000.0</v>
       </c>
       <c r="F16">
         <v>597396000.0</v>
       </c>
       <c r="G16">
         <v>597396000.0</v>
       </c>
       <c r="H16">
         <v>158337000.0</v>
       </c>
       <c r="I16">
         <v>298926000.0</v>
       </c>
@@ -45305,51 +45490,51 @@
       </c>
       <c r="DU16">
         <v>-18600000.0</v>
       </c>
       <c r="DV16">
         <v>1400000.0</v>
       </c>
       <c r="DW16">
         <v>11100000.0</v>
       </c>
       <c r="DX16">
         <v>8100000.0</v>
       </c>
       <c r="DY16">
         <v>50700000.0</v>
       </c>
       <c r="DZ16">
         <v>-3300000.0</v>
       </c>
       <c r="EA16">
         <v>18400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -45444,51 +45629,51 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
     </row>
     <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B18">
         <v>230642000.0</v>
       </c>
       <c r="C18">
         <v>58697000.0</v>
       </c>
       <c r="D18">
         <v>210996000.0</v>
       </c>
       <c r="E18">
         <v>1784000.0</v>
       </c>
       <c r="F18">
         <v>150426000.0</v>
       </c>
       <c r="G18">
         <v>-126612000.0</v>
       </c>
       <c r="H18">
         <v>85729000.0</v>
       </c>
       <c r="I18">
         <v>52251000.0</v>
       </c>
@@ -45839,51 +46024,51 @@
       </c>
       <c r="DU18">
         <v>-300000.0</v>
       </c>
       <c r="DV18">
         <v>600000.0</v>
       </c>
       <c r="DW18">
         <v>1300000.0</v>
       </c>
       <c r="DX18">
         <v>2300000.0</v>
       </c>
       <c r="DY18">
         <v>-11000000.0</v>
       </c>
       <c r="DZ18">
         <v>10900000.0</v>
       </c>
       <c r="EA18">
         <v>700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B19">
         <v>32572000.0</v>
       </c>
       <c r="C19">
         <v>31216000.0</v>
       </c>
       <c r="D19">
         <v>58901000.0</v>
       </c>
       <c r="E19">
         <v>-282360000.0</v>
       </c>
       <c r="F19">
         <v>215057000.0</v>
       </c>
       <c r="G19">
         <v>297639000.0</v>
       </c>
       <c r="H19">
         <v>-79587000.0</v>
       </c>
       <c r="I19">
         <v>-167179000.0</v>
       </c>
@@ -46090,51 +46275,51 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
     </row>
     <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>1000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
@@ -46255,51 +46440,51 @@
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
     </row>
     <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B21">
         <v>26000000.0</v>
       </c>
       <c r="C21">
         <v>-9000000.0</v>
       </c>
       <c r="D21">
         <v>-105999000.0</v>
       </c>
       <c r="E21">
         <v>114999000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-377000000.0</v>
       </c>
       <c r="H21">
         <v>377000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -46498,51 +46683,51 @@
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
     </row>
     <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B22">
         <v>73061000.0</v>
       </c>
       <c r="C22">
         <v>35465000.0</v>
       </c>
       <c r="D22">
         <v>39068000.0</v>
       </c>
       <c r="E22">
         <v>42360000.0</v>
       </c>
       <c r="F22">
         <v>74266000.0</v>
       </c>
       <c r="G22">
         <v>30166000.0</v>
       </c>
       <c r="H22">
         <v>34172000.0</v>
       </c>
       <c r="I22">
         <v>42047000.0</v>
       </c>
@@ -46891,51 +47076,51 @@
       </c>
       <c r="DU22">
         <v>1200000.0</v>
       </c>
       <c r="DV22">
         <v>800000.0</v>
       </c>
       <c r="DW22">
         <v>800000.0</v>
       </c>
       <c r="DX22">
         <v>700000.0</v>
       </c>
       <c r="DY22">
         <v>800000.0</v>
       </c>
       <c r="DZ22">
         <v>600000.0</v>
       </c>
       <c r="EA22">
         <v>400000.0</v>
       </c>
     </row>
     <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B23">
         <v>-498811000.0</v>
       </c>
       <c r="C23">
         <v>462916000.0</v>
       </c>
       <c r="D23">
         <v>-118298000.0</v>
       </c>
       <c r="E23">
         <v>185624000.0</v>
       </c>
       <c r="F23"/>
       <c r="G23">
         <v>655264000.0</v>
       </c>
       <c r="H23">
         <v>-556777000.0</v>
       </c>
       <c r="I23">
         <v>62803000.0</v>
       </c>
       <c r="J23">
         <v>-568136000.0</v>
@@ -47284,63 +47469,63 @@
       </c>
       <c r="DU23">
         <v>-3300000.0</v>
       </c>
       <c r="DV23">
         <v>1800000.0</v>
       </c>
       <c r="DW23">
         <v>-1700000.0</v>
       </c>
       <c r="DX23">
         <v>-2000000.0</v>
       </c>
       <c r="DY23">
         <v>2600000.0</v>
       </c>
       <c r="DZ23">
         <v>-3500000.0</v>
       </c>
       <c r="EA23">
         <v>-1700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B24">
         <v>112110000.0</v>
       </c>
       <c r="C24">
-        <v>-330966000.0</v>
+        <v>-284374000.0</v>
       </c>
       <c r="D24">
-        <v>-165846000.0</v>
+        <v>-173075000.0</v>
       </c>
       <c r="E24">
-        <v>-304964000.0</v>
+        <v>-317369000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-452328000.0</v>
       </c>
       <c r="H24">
         <v>-87649000.0</v>
       </c>
       <c r="I24">
         <v>-169255000.0</v>
       </c>
       <c r="J24">
         <v>82943000.0</v>
       </c>
       <c r="K24">
         <v>21472000.0</v>
       </c>
       <c r="L24">
         <v>-161455000.0</v>
       </c>
       <c r="M24">
         <v>-232672000.0</v>
       </c>
       <c r="N24">
         <v>-21994000.0</v>
@@ -47675,51 +47860,51 @@
       </c>
       <c r="DU24">
         <v>-9500000.0</v>
       </c>
       <c r="DV24">
         <v>3600000.0</v>
       </c>
       <c r="DW24">
         <v>-2000000.0</v>
       </c>
       <c r="DX24">
         <v>-7300000.0</v>
       </c>
       <c r="DY24">
         <v>-9900000.0</v>
       </c>
       <c r="DZ24">
         <v>-14400000.0</v>
       </c>
       <c r="EA24">
         <v>-2800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B25">
         <v>88986000.0</v>
       </c>
       <c r="C25">
         <v>132928000.0</v>
       </c>
       <c r="D25">
         <v>163844000.0</v>
       </c>
       <c r="E25">
         <v>321985000.0</v>
       </c>
       <c r="F25">
         <v>-74266000.0</v>
       </c>
       <c r="G25">
         <v>-222114000.0</v>
       </c>
       <c r="H25">
         <v>-42638000.0</v>
       </c>
       <c r="I25">
         <v>7321000.0</v>
       </c>
@@ -48070,51 +48255,51 @@
       </c>
       <c r="DU25">
         <v>-900000.0</v>
       </c>
       <c r="DV25">
         <v>-200000.0</v>
       </c>
       <c r="DW25">
         <v>100000.0</v>
       </c>
       <c r="DX25">
         <v>-100000.0</v>
       </c>
       <c r="DY25">
         <v>300000.0</v>
       </c>
       <c r="DZ25">
         <v>-200000.0</v>
       </c>
       <c r="EA25">
         <v>100000.0</v>
       </c>
     </row>
     <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B26">
         <v>-72720000.0</v>
       </c>
       <c r="C26">
         <v>-50895000.0</v>
       </c>
       <c r="D26">
         <v>-15150000.0</v>
       </c>
       <c r="E26">
         <v>-45450000.0</v>
       </c>
       <c r="F26">
         <v>-45437000.0</v>
       </c>
       <c r="G26">
         <v>-57010000.0</v>
       </c>
       <c r="H26">
         <v>-15340000.0</v>
       </c>
       <c r="I26">
         <v>-15149000.0</v>
       </c>
@@ -48331,51 +48516,51 @@
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
     </row>
     <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B27">
         <v>3920000.0</v>
       </c>
       <c r="C27">
         <v>2862000.0</v>
       </c>
       <c r="D27">
         <v>2284000.0</v>
       </c>
       <c r="E27">
         <v>2151000.0</v>
       </c>
       <c r="F27">
         <v>3460000.0</v>
       </c>
       <c r="G27">
         <v>1612000.0</v>
       </c>
       <c r="H27">
         <v>2516000.0</v>
       </c>
       <c r="I27">
         <v>1866000.0</v>
       </c>
@@ -48590,51 +48775,51 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
     </row>
     <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B28">
         <v>-546624000.0</v>
       </c>
       <c r="C28">
         <v>401913000.0</v>
       </c>
       <c r="D28">
         <v>-240591000.0</v>
       </c>
       <c r="E28">
         <v>254023000.0</v>
       </c>
       <c r="F28">
         <v>-746510000.0</v>
       </c>
       <c r="G28">
         <v>220052000.0</v>
       </c>
       <c r="H28">
         <v>-196360000.0</v>
       </c>
       <c r="I28">
         <v>15396000.0</v>
       </c>
@@ -48985,51 +49170,51 @@
       </c>
       <c r="DU28">
         <v>-18600000.0</v>
       </c>
       <c r="DV28">
         <v>1400000.0</v>
       </c>
       <c r="DW28">
         <v>4700000.0</v>
       </c>
       <c r="DX28">
         <v>8100000.0</v>
       </c>
       <c r="DY28">
         <v>50700000.0</v>
       </c>
       <c r="DZ28">
         <v>-3300000.0</v>
       </c>
       <c r="EA28">
         <v>-2100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B29">
         <v>232948000.0</v>
       </c>
       <c r="C29">
         <v>108304000.0</v>
       </c>
       <c r="D29">
         <v>303664000.0</v>
       </c>
       <c r="E29">
         <v>30362000.0</v>
       </c>
       <c r="F29">
         <v>188328000.0</v>
       </c>
       <c r="G29">
         <v>-71735000.0</v>
       </c>
       <c r="H29">
         <v>135018000.0</v>
       </c>
       <c r="I29">
         <v>103119000.0</v>
       </c>
@@ -49380,51 +49565,51 @@
       </c>
       <c r="DU29">
         <v>1100000.0</v>
       </c>
       <c r="DV29">
         <v>700000.0</v>
       </c>
       <c r="DW29">
         <v>1300000.0</v>
       </c>
       <c r="DX29">
         <v>2300000.0</v>
       </c>
       <c r="DY29">
         <v>-11000000.0</v>
       </c>
       <c r="DZ29">
         <v>10900000.0</v>
       </c>
       <c r="EA29">
         <v>700000.0</v>
       </c>
     </row>
     <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B30">
         <v>141206000.0</v>
       </c>
       <c r="C30">
         <v>-300360000.0</v>
       </c>
       <c r="D30">
         <v>-199613000.0</v>
       </c>
       <c r="E30">
         <v>-282360000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
         <v>292759000.0</v>
       </c>
       <c r="H30">
         <v>-79587000.0</v>
       </c>
       <c r="I30">
         <v>-167179000.0</v>
       </c>
       <c r="J30">
         <v>62728000.0</v>