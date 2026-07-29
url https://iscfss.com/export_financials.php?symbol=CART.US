--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3082,51 +3082,51 @@
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
-        <v>230000000.0</v>
+        <v>284000000.0</v>
       </c>
       <c r="C16">
         <v>258000000.0</v>
       </c>
       <c r="D16">
         <v>219000000.0</v>
       </c>
       <c r="E16">
         <v>220000000.0</v>
       </c>
       <c r="F16">
         <v>217000000.0</v>
       </c>
       <c r="G16">
         <v>200000000.0</v>
       </c>
       <c r="H16">
         <v>209000000.0</v>
       </c>
       <c r="I16">
         <v>214000000.0</v>
       </c>
       <c r="J16">
         <v>212000000.0</v>
       </c>
@@ -3661,51 +3661,51 @@
       <c r="I28">
         <v>-1402000000.0</v>
       </c>
       <c r="J28">
         <v>-1478000000.0</v>
       </c>
       <c r="K28">
         <v>-2097000000.0</v>
       </c>
       <c r="L28">
         <v>-1967000000.0</v>
       </c>
       <c r="M28">
         <v>-1870000000.0</v>
       </c>
       <c r="N28">
         <v>-1645000000.0</v>
       </c>
       <c r="O28">
         <v>-1531000000.0</v>
       </c>
       <c r="P28">
         <v>-1505000000.0</v>
       </c>
       <c r="Q28">
-        <v>-1364000000.0</v>
+        <v>-1352000000.0</v>
       </c>
       <c r="R28">
         <v>1494000000.0</v>
       </c>
       <c r="S28">
         <v>-1103000000.0</v>
       </c>
       <c r="T28">
         <v>-1103000000.0</v>
       </c>
       <c r="U28"/>
       <c r="V28">
         <v>1425000000.0</v>
       </c>
       <c r="W28">
         <v>-12057000.0</v>
       </c>
       <c r="X28">
         <v>-3576000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
@@ -4326,96 +4326,96 @@
       <c r="P39">
         <v>184000000.0</v>
       </c>
       <c r="Q39">
         <v>94000000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39">
         <v>69000000.0</v>
       </c>
       <c r="T39">
         <v>69000000.0</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>605000000.0</v>
+        <v>551000000.0</v>
       </c>
       <c r="C40">
         <v>555000000.0</v>
       </c>
       <c r="D40">
         <v>501000000.0</v>
       </c>
       <c r="E40">
         <v>549000000.0</v>
       </c>
       <c r="F40">
         <v>543000000.0</v>
       </c>
       <c r="G40">
         <v>469000000.0</v>
       </c>
       <c r="H40">
         <v>495000000.0</v>
       </c>
       <c r="I40">
         <v>429000000.0</v>
       </c>
       <c r="J40">
         <v>413000000.0</v>
       </c>
       <c r="K40">
         <v>416000000.0</v>
       </c>
       <c r="L40">
         <v>412000000.0</v>
       </c>
       <c r="M40">
         <v>374000000.0</v>
       </c>
       <c r="N40">
         <v>420000000.0</v>
       </c>
       <c r="O40">
         <v>473000000.0</v>
       </c>
       <c r="P40">
         <v>707000000.0</v>
       </c>
       <c r="Q40">
-        <v>642000000.0</v>
+        <v>630000000.0</v>
       </c>
       <c r="R40"/>
       <c r="S40">
         <v>532000000.0</v>
       </c>
       <c r="T40">
         <v>532000000.0</v>
       </c>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
@@ -4897,51 +4897,51 @@
         <v>28000000.0</v>
       </c>
       <c r="I51">
         <v>32000000.0</v>
       </c>
       <c r="J51">
         <v>36000000.0</v>
       </c>
       <c r="K51">
         <v>40000000.0</v>
       </c>
       <c r="L51">
         <v>43000000.0</v>
       </c>
       <c r="M51">
         <v>43000000.0</v>
       </c>
       <c r="N51">
         <v>46000000.0</v>
       </c>
       <c r="O51">
         <v>49000000.0</v>
       </c>
       <c r="P51"/>
       <c r="Q51">
-        <v>42000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="R51"/>
       <c r="S51">
         <v>43000000.0</v>
       </c>
       <c r="T51">
         <v>43000000.0</v>
       </c>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51">
         <v>30037000.0</v>
       </c>
       <c r="X51">
         <v>26985000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>2000000.0</v>
@@ -4964,51 +4964,53 @@
       <c r="H52">
         <v>12000000.0</v>
       </c>
       <c r="I52">
         <v>13000000.0</v>
       </c>
       <c r="J52">
         <v>13000000.0</v>
       </c>
       <c r="K52">
         <v>13000000.0</v>
       </c>
       <c r="L52">
         <v>13000000.0</v>
       </c>
       <c r="M52">
         <v>13000000.0</v>
       </c>
       <c r="N52">
         <v>13000000.0</v>
       </c>
       <c r="O52">
         <v>13000000.0</v>
       </c>
       <c r="P52"/>
-      <c r="Q52"/>
+      <c r="Q52">
+        <v>12000000.0</v>
+      </c>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52">
         <v>9837000.0</v>
       </c>
       <c r="X52">
         <v>9785000.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53">
         <v>59000000.0</v>
       </c>
       <c r="C53">
         <v>50000000.0</v>
       </c>
       <c r="D53">
@@ -5674,92 +5676,92 @@
       <c r="H3">
         <v>5000000.0</v>
       </c>
       <c r="I3">
         <v>716000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>93</v>
       </c>
       <c r="B5">
-        <v>498000000.0</v>
+        <v>556000000.0</v>
       </c>
       <c r="C5">
-        <v>489000000.0</v>
+        <v>552000000.0</v>
       </c>
       <c r="D5">
-        <v>-2142000000.0</v>
+        <v>-2061000000.0</v>
       </c>
       <c r="E5">
-        <v>62000000.0</v>
+        <v>71000000.0</v>
       </c>
       <c r="F5">
-        <v>-86000000.0</v>
+        <v>-72000000.0</v>
       </c>
       <c r="G5">
         <v>-75000000.0</v>
       </c>
       <c r="H5">
         <v>-556000000.0</v>
       </c>
       <c r="I5">
         <v>8539000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
-        <v>597000000.0</v>
+        <v>655000000.0</v>
       </c>
       <c r="C6">
-        <v>556000000.0</v>
+        <v>619000000.0</v>
       </c>
       <c r="D6">
-        <v>-2085000000.0</v>
+        <v>-2004000000.0</v>
       </c>
       <c r="E6">
-        <v>109000000.0</v>
+        <v>118000000.0</v>
       </c>
       <c r="F6">
-        <v>-59000000.0</v>
+        <v>-45000000.0</v>
       </c>
       <c r="G6">
         <v>-55000000.0</v>
       </c>
       <c r="H6">
         <v>-551000000.0</v>
       </c>
       <c r="I6">
         <v>9255000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
@@ -6653,170 +6655,170 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>93</v>
       </c>
       <c r="B5">
-        <v>184000000.0</v>
+        <v>188000000.0</v>
       </c>
       <c r="C5">
-        <v>98000000.0</v>
+        <v>109000000.0</v>
       </c>
       <c r="D5">
         <v>181000000.0</v>
       </c>
       <c r="E5">
         <v>123000000.0</v>
       </c>
       <c r="F5">
-        <v>110000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="G5">
-        <v>155000000.0</v>
+        <v>166000000.0</v>
       </c>
       <c r="H5">
-        <v>138000000.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="I5">
-        <v>52000000.0</v>
+        <v>68000000.0</v>
       </c>
       <c r="J5">
         <v>162000000.0</v>
       </c>
       <c r="K5">
-        <v>46000000.0</v>
+        <v>72000000.0</v>
       </c>
       <c r="L5">
-        <v>-2457000000.0</v>
+        <v>-2439000000.0</v>
       </c>
       <c r="M5">
-        <v>119000000.0</v>
+        <v>142000000.0</v>
       </c>
       <c r="N5">
-        <v>150000000.0</v>
+        <v>164000000.0</v>
       </c>
       <c r="O5">
-        <v>102000000.0</v>
+        <v>111000000.0</v>
       </c>
       <c r="P5">
         <v>33000000.0</v>
       </c>
       <c r="Q5">
         <v>9000000.0</v>
       </c>
       <c r="R5">
         <v>-81000000.0</v>
       </c>
       <c r="S5">
         <v>-40000000.0</v>
       </c>
       <c r="T5">
         <v>-43000000.0</v>
       </c>
       <c r="U5">
         <v>29000000.0</v>
       </c>
       <c r="V5">
         <v>5000000.0</v>
       </c>
       <c r="W5">
         <v>3537000.0</v>
       </c>
       <c r="X5">
         <v>3883000.0</v>
       </c>
       <c r="Y5">
         <v>1832000.0</v>
       </c>
       <c r="Z5">
         <v>2483000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>94</v>
       </c>
       <c r="B6">
-        <v>215000000.0</v>
+        <v>219000000.0</v>
       </c>
       <c r="C6">
-        <v>124000000.0</v>
+        <v>135000000.0</v>
       </c>
       <c r="D6">
         <v>208000000.0</v>
       </c>
       <c r="E6">
         <v>146000000.0</v>
       </c>
       <c r="F6">
-        <v>132000000.0</v>
+        <v>146000000.0</v>
       </c>
       <c r="G6">
-        <v>174000000.0</v>
+        <v>185000000.0</v>
       </c>
       <c r="H6">
-        <v>156000000.0</v>
+        <v>171000000.0</v>
       </c>
       <c r="I6">
-        <v>67000000.0</v>
+        <v>83000000.0</v>
       </c>
       <c r="J6">
         <v>171000000.0</v>
       </c>
       <c r="K6">
-        <v>54000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="L6">
-        <v>-2442000000.0</v>
+        <v>-2424000000.0</v>
       </c>
       <c r="M6">
-        <v>134000000.0</v>
+        <v>157000000.0</v>
       </c>
       <c r="N6">
-        <v>164000000.0</v>
+        <v>178000000.0</v>
       </c>
       <c r="O6">
-        <v>116000000.0</v>
+        <v>125000000.0</v>
       </c>
       <c r="P6">
         <v>45000000.0</v>
       </c>
       <c r="Q6">
         <v>16000000.0</v>
       </c>
       <c r="R6">
         <v>-75000000.0</v>
       </c>
       <c r="S6">
         <v>-36000000.0</v>
       </c>
       <c r="T6">
         <v>-39000000.0</v>
       </c>
       <c r="U6">
         <v>31500000.0</v>
       </c>
       <c r="V6">
         <v>7500000.0</v>
       </c>
       <c r="W6">
         <v>4153000.0</v>
       </c>
@@ -8404,51 +8406,51 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>121</v>
       </c>
       <c r="B2">
-        <v>1430000000.0</v>
+        <v>1449000000.0</v>
       </c>
       <c r="C2">
         <v>2293000000.0</v>
       </c>
       <c r="D2">
         <v>1599000000.0</v>
       </c>
       <c r="E2">
         <v>1165000000.0</v>
       </c>
       <c r="F2">
         <v>1236000000.0</v>
       </c>
       <c r="G2">
         <v>354000000.0</v>
       </c>
       <c r="H2">
         <v>31940000.0</v>
       </c>
       <c r="I2">
         <v>9056000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
@@ -8488,51 +8490,51 @@
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>-621000000.0</v>
+        <v>-622000000.0</v>
       </c>
       <c r="C6">
         <v>-844000000.0</v>
       </c>
       <c r="D6">
         <v>694000000.0</v>
       </c>
       <c r="E6">
         <v>434000000.0</v>
       </c>
       <c r="F6">
         <v>-71000000.0</v>
       </c>
       <c r="G6">
         <v>882000000.0</v>
       </c>
       <c r="H6">
         <v>354000000.0</v>
       </c>
       <c r="I6">
         <v>22884000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -8712,51 +8714,51 @@
       <c r="H14">
         <v>5000000.0</v>
       </c>
       <c r="I14">
         <v>716000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>135</v>
       </c>
       <c r="B16">
-        <v>809000000.0</v>
+        <v>827000000.0</v>
       </c>
       <c r="C16">
         <v>1449000000.0</v>
       </c>
       <c r="D16">
         <v>2293000000.0</v>
       </c>
       <c r="E16">
         <v>1599000000.0</v>
       </c>
       <c r="F16">
         <v>1165000000.0</v>
       </c>
       <c r="G16">
         <v>1236000000.0</v>
       </c>
       <c r="H16">
         <v>354000000.0</v>
       </c>
       <c r="I16">
         <v>31940000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
@@ -8880,51 +8882,51 @@
       </c>
       <c r="E22">
         <v>428000000.0</v>
       </c>
       <c r="F22">
         <v>-73000000.0</v>
       </c>
       <c r="G22">
         <v>-70000000.0</v>
       </c>
       <c r="H22">
         <v>-531000000.0</v>
       </c>
       <c r="I22">
         <v>2952000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>141</v>
       </c>
       <c r="B23">
         <v>-13000000.0</v>
       </c>
       <c r="C23">
-        <v>-11000000.0</v>
+        <v>-91000000.0</v>
       </c>
       <c r="D23">
         <v>-395000000.0</v>
       </c>
       <c r="E23">
         <v>-3000000.0</v>
       </c>
       <c r="F23">
         <v>339000000.0</v>
       </c>
       <c r="G23">
         <v>671000000.0</v>
       </c>
       <c r="H23">
         <v>-1000000.0</v>
       </c>
       <c r="I23">
         <v>58534000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>142</v>
       </c>
       <c r="B24">
@@ -8933,51 +8935,51 @@
       <c r="C24">
         <v>-3000000.0</v>
       </c>
       <c r="D24">
         <v>-2000000.0</v>
       </c>
       <c r="E24">
         <v>234000000.0</v>
       </c>
       <c r="F24">
         <v>-263000000.0</v>
       </c>
       <c r="G24">
         <v>308000000.0</v>
       </c>
       <c r="H24">
         <v>326000000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>143</v>
       </c>
       <c r="B25">
-        <v>389000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="C25">
         <v>23000000.0</v>
       </c>
       <c r="D25">
         <v>19000000.0</v>
       </c>
       <c r="E25">
         <v>18000000.0</v>
       </c>
       <c r="F25">
         <v>14000000.0</v>
       </c>
       <c r="G25">
         <v>27000000.0</v>
       </c>
       <c r="H25">
         <v>7000000.0</v>
       </c>
       <c r="I25">
         <v>-7933000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
@@ -9045,51 +9047,51 @@
       </c>
       <c r="D28">
         <v>-30000000.0</v>
       </c>
       <c r="E28">
         <v>46000000.0</v>
       </c>
       <c r="F28">
         <v>464000000.0</v>
       </c>
       <c r="G28">
         <v>671000000.0</v>
       </c>
       <c r="H28">
         <v>-1000000.0</v>
       </c>
       <c r="I28">
         <v>65379000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>147</v>
       </c>
       <c r="B29">
-        <v>972000000.0</v>
+        <v>971000000.0</v>
       </c>
       <c r="C29">
         <v>687000000.0</v>
       </c>
       <c r="D29">
         <v>586000000.0</v>
       </c>
       <c r="E29">
         <v>277000000.0</v>
       </c>
       <c r="F29">
         <v>-204000000.0</v>
       </c>
       <c r="G29">
         <v>-91000000.0</v>
       </c>
       <c r="H29">
         <v>-491000000.0</v>
       </c>
       <c r="I29">
         <v>4581000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
@@ -9238,51 +9240,51 @@
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
         <v>86</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
         <v>89</v>
       </c>
       <c r="Z1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>121</v>
       </c>
       <c r="B2">
-        <v>809000000.0</v>
+        <v>827000000.0</v>
       </c>
       <c r="C2">
         <v>1816000000.0</v>
       </c>
       <c r="D2">
         <v>1625000000.0</v>
       </c>
       <c r="E2">
         <v>1703000000.0</v>
       </c>
       <c r="F2">
         <v>1449000000.0</v>
       </c>
       <c r="G2">
         <v>1441000000.0</v>
       </c>
       <c r="H2">
         <v>1581000000.0</v>
       </c>
       <c r="I2">
         <v>1638000000.0</v>
       </c>
       <c r="J2">
         <v>2274000000.0</v>
       </c>
@@ -9342,51 +9344,51 @@
       <c r="B3">
         <v>16000000</v>
       </c>
       <c r="C3">
         <v>12000000</v>
       </c>
       <c r="D3">
         <v>15000000</v>
       </c>
       <c r="E3">
         <v>16000000</v>
       </c>
       <c r="F3">
         <v>18000000</v>
       </c>
       <c r="G3">
         <v>12000000</v>
       </c>
       <c r="H3">
         <v>14000000</v>
       </c>
       <c r="I3">
         <v>23000000</v>
       </c>
       <c r="J3">
-        <v>15000000</v>
+        <v>14000000</v>
       </c>
       <c r="K3">
         <v>18000000</v>
       </c>
       <c r="L3">
         <v>16000000</v>
       </c>
       <c r="M3">
         <v>13000000</v>
       </c>
       <c r="N3">
         <v>9000000</v>
       </c>
       <c r="O3">
         <v>3000000</v>
       </c>
       <c r="P3">
         <v>8000000</v>
       </c>
       <c r="Q3">
         <v>9000000</v>
       </c>
       <c r="R3">
         <v>6000000</v>
       </c>
@@ -9458,54 +9460,54 @@
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>125</v>
       </c>
       <c r="B6">
-        <v>-68000000.0</v>
+        <v>-69000000.0</v>
       </c>
       <c r="C6">
-        <v>-1816000000.0</v>
+        <v>-1007000000.0</v>
       </c>
       <c r="D6">
         <v>205000000.0</v>
       </c>
       <c r="E6">
         <v>-77000000.0</v>
       </c>
       <c r="F6">
         <v>254000000.0</v>
       </c>
       <c r="G6">
         <v>8000000.0</v>
       </c>
       <c r="H6">
         <v>-140000000.0</v>
       </c>
       <c r="I6">
         <v>-76000000.0</v>
       </c>
       <c r="J6">
         <v>-636000000.0</v>
       </c>
       <c r="K6">
         <v>189000000.0</v>
       </c>
@@ -9538,93 +9540,93 @@
       </c>
       <c r="U6">
         <v>120500000.0</v>
       </c>
       <c r="V6">
         <v>120500000.0</v>
       </c>
       <c r="W6">
         <v>11533000.0</v>
       </c>
       <c r="X6">
         <v>-11698000.0</v>
       </c>
       <c r="Y6">
         <v>10319000.0</v>
       </c>
       <c r="Z6">
         <v>-3476000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>126</v>
       </c>
       <c r="B7">
-        <v>-36000000.0</v>
+        <v>-35000000.0</v>
       </c>
       <c r="C7">
         <v>-61000000.0</v>
       </c>
       <c r="D7">
         <v>-47000000.0</v>
       </c>
       <c r="E7">
         <v>-49000000.0</v>
       </c>
       <c r="F7">
         <v>96000000.0</v>
       </c>
       <c r="G7">
         <v>-109000000.0</v>
       </c>
       <c r="H7">
         <v>-52000000.0</v>
       </c>
       <c r="I7">
         <v>41000000.0</v>
       </c>
       <c r="J7">
         <v>-99000000.0</v>
       </c>
       <c r="K7">
         <v>4000000.0</v>
       </c>
       <c r="L7">
         <v>-111000000.0</v>
       </c>
       <c r="M7">
         <v>31000000.0</v>
       </c>
       <c r="N7">
         <v>-89000000.0</v>
       </c>
       <c r="O7">
         <v>-74000000.0</v>
       </c>
       <c r="P7">
-        <v>57000000.0</v>
+        <v>63000000.0</v>
       </c>
       <c r="Q7">
         <v>42000000.0</v>
       </c>
       <c r="R7">
         <v>93000000.0</v>
       </c>
       <c r="S7">
         <v>-63000000.0</v>
       </c>
       <c r="T7">
         <v>-63000000.0</v>
       </c>
       <c r="U7">
         <v>-74500000.0</v>
       </c>
       <c r="V7">
         <v>-74500000.0</v>
       </c>
       <c r="W7">
         <v>7672000.0</v>
       </c>
       <c r="X7">
         <v>-13373000.0</v>
       </c>
@@ -9883,90 +9885,90 @@
       <c r="O13">
         <v>56500000.0</v>
       </c>
       <c r="P13">
         <v>56500000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>133</v>
       </c>
       <c r="B14">
         <v>30000000.0</v>
       </c>
       <c r="C14">
-        <v>27000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="D14">
-        <v>27000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="E14">
         <v>23000000.0</v>
       </c>
       <c r="F14">
         <v>22000000.0</v>
       </c>
       <c r="G14">
         <v>19000000.0</v>
       </c>
       <c r="H14">
         <v>18000000.0</v>
       </c>
       <c r="I14">
         <v>15000000.0</v>
       </c>
       <c r="J14">
         <v>15000000.0</v>
       </c>
       <c r="K14">
         <v>13000000.0</v>
       </c>
       <c r="L14">
         <v>15000000.0</v>
       </c>
       <c r="M14">
         <v>15000000.0</v>
       </c>
       <c r="N14">
         <v>14000000.0</v>
       </c>
       <c r="O14">
         <v>14000000.0</v>
       </c>
       <c r="P14">
-        <v>11000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="Q14">
         <v>11000000.0</v>
       </c>
       <c r="R14">
         <v>10000000.0</v>
       </c>
       <c r="S14">
         <v>7000000.0</v>
       </c>
       <c r="T14">
         <v>7000000.0</v>
       </c>
       <c r="U14">
         <v>5000000.0</v>
       </c>
       <c r="V14">
         <v>5000000.0</v>
       </c>
       <c r="W14">
         <v>616000.0</v>
       </c>
       <c r="X14">
         <v>568000.0</v>
       </c>
@@ -9990,54 +9992,54 @@
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>135</v>
       </c>
       <c r="B16">
-        <v>741000000.0</v>
+        <v>758000000.0</v>
       </c>
       <c r="C16">
-        <v>827000000.0</v>
+        <v>809000000.0</v>
       </c>
       <c r="D16">
         <v>1833000000.0</v>
       </c>
       <c r="E16">
         <v>1625000000.0</v>
       </c>
       <c r="F16">
         <v>1703000000.0</v>
       </c>
       <c r="G16">
         <v>1449000000.0</v>
       </c>
       <c r="H16">
         <v>1441000000.0</v>
       </c>
       <c r="I16">
         <v>1562000000.0</v>
       </c>
       <c r="J16">
         <v>1638000000.0</v>
       </c>
       <c r="K16">
         <v>2274000000.0</v>
       </c>
@@ -10103,72 +10105,72 @@
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>137</v>
       </c>
       <c r="B18">
         <v>252000000.0</v>
       </c>
       <c r="C18">
-        <v>172000000.0</v>
+        <v>171000000.0</v>
       </c>
       <c r="D18">
         <v>272000000.0</v>
       </c>
       <c r="E18">
         <v>187000000.0</v>
       </c>
       <c r="F18">
         <v>280000000.0</v>
       </c>
       <c r="G18">
         <v>141000000.0</v>
       </c>
       <c r="H18">
         <v>171000000.0</v>
       </c>
       <c r="I18">
         <v>221000000.0</v>
       </c>
       <c r="J18">
-        <v>90000000.0</v>
+        <v>91000000.0</v>
       </c>
       <c r="K18">
         <v>215000000.0</v>
       </c>
       <c r="L18">
         <v>95000000.0</v>
       </c>
       <c r="M18">
         <v>159000000.0</v>
       </c>
       <c r="N18">
         <v>61000000.0</v>
       </c>
       <c r="O18">
         <v>46000000.0</v>
       </c>
       <c r="P18">
         <v>121000000.0</v>
       </c>
       <c r="Q18">
         <v>60000000.0</v>
       </c>
       <c r="R18">
         <v>24000000.0</v>
       </c>
@@ -10409,54 +10411,54 @@
       </c>
       <c r="Z22">
         <v>946000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>141</v>
       </c>
       <c r="B23">
         <v>28000000.0</v>
       </c>
       <c r="C23">
         <v>-32000000.0</v>
       </c>
       <c r="D23">
         <v>-10000000.0</v>
       </c>
       <c r="E23">
         <v>-10000000.0</v>
       </c>
       <c r="F23">
         <v>39000000.0</v>
       </c>
       <c r="G23">
-        <v>-52000000.0</v>
+        <v>-56000000.0</v>
       </c>
       <c r="H23">
-        <v>56000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="I23">
         <v>20000000.0</v>
       </c>
       <c r="J23">
         <v>-35000000.0</v>
       </c>
       <c r="K23">
         <v>-11000000.0</v>
       </c>
       <c r="L23">
         <v>-394000000.0</v>
       </c>
       <c r="M23">
         <v>47000000.0</v>
       </c>
       <c r="N23">
         <v>-1000000.0</v>
       </c>
       <c r="O23">
         <v>-3000000.0</v>
       </c>
       <c r="P23">
         <v>-58000000.0</v>
       </c>
@@ -10536,93 +10538,93 @@
       <c r="R24">
         <v>35000000.0</v>
       </c>
       <c r="S24">
         <v>-63000000.0</v>
       </c>
       <c r="T24">
         <v>-63000000.0</v>
       </c>
       <c r="U24">
         <v>-68500000.0</v>
       </c>
       <c r="V24">
         <v>-68500000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>143</v>
       </c>
       <c r="B25">
-        <v>92000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="C25">
-        <v>105000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D25">
         <v>15000000.0</v>
       </c>
       <c r="E25">
         <v>6000000.0</v>
       </c>
       <c r="F25">
         <v>10000000.0</v>
       </c>
       <c r="G25">
         <v>5000000.0</v>
       </c>
       <c r="H25">
         <v>4000000.0</v>
       </c>
       <c r="I25">
         <v>5000000.0</v>
       </c>
       <c r="J25">
         <v>9000000.0</v>
       </c>
       <c r="K25">
         <v>4000000.0</v>
       </c>
       <c r="L25">
         <v>13000000.0</v>
       </c>
       <c r="M25">
         <v>-4000000.0</v>
       </c>
       <c r="N25">
         <v>6000000.0</v>
       </c>
       <c r="O25">
         <v>6000000.0</v>
       </c>
       <c r="P25">
-        <v>15000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="Q25">
         <v>1000000.0</v>
       </c>
       <c r="R25">
         <v>2000000.0</v>
       </c>
       <c r="S25">
         <v>32500000.0</v>
       </c>
       <c r="T25">
         <v>32500000.0</v>
       </c>
       <c r="U25">
         <v>-5500000.0</v>
       </c>
       <c r="V25">
         <v>16500000.0</v>
       </c>
       <c r="W25">
         <v>-7401000.0</v>
       </c>
       <c r="X25">
         <v>13930000.0</v>
       </c>
@@ -10829,51 +10831,51 @@
       </c>
       <c r="V28">
         <v>233500000.0</v>
       </c>
       <c r="W28">
         <v>2966000.0</v>
       </c>
       <c r="X28">
         <v>-6147000.0</v>
       </c>
       <c r="Y28">
         <v>16588000.0</v>
       </c>
       <c r="Z28">
         <v>8634000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>147</v>
       </c>
       <c r="B29">
         <v>268000000.0</v>
       </c>
       <c r="C29">
-        <v>184000000.0</v>
+        <v>183000000.0</v>
       </c>
       <c r="D29">
         <v>287000000.0</v>
       </c>
       <c r="E29">
         <v>203000000.0</v>
       </c>
       <c r="F29">
         <v>298000000.0</v>
       </c>
       <c r="G29">
         <v>153000000.0</v>
       </c>
       <c r="H29">
         <v>185000000.0</v>
       </c>
       <c r="I29">
         <v>244000000.0</v>
       </c>
       <c r="J29">
         <v>105000000.0</v>
       </c>
       <c r="K29">
         <v>233000000.0</v>
       </c>