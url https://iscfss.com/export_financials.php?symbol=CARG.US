--- v0 (2026-03-02)
+++ v1 (2026-10-31)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -241,50 +241,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2004,52 +2010,56 @@
       <c r="G36">
         <v>22239000.0</v>
       </c>
       <c r="H36">
         <v>24893000.0</v>
       </c>
       <c r="I36">
         <v>10277000.0</v>
       </c>
       <c r="J36">
         <v>2002000.0</v>
       </c>
       <c r="K36">
         <v>2044000.0</v>
       </c>
       <c r="L36">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37"/>
-      <c r="E37"/>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>36749000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
     </row>
     <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>62218000.0</v>
       </c>
       <c r="F38">
         <v>33445000.0</v>
       </c>
       <c r="G38">
         <v>102848000.0</v>
@@ -2803,5990 +2813,6250 @@
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AP62"/>
+  <dimension ref="A1:AR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:44">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="2" spans="1:42">
+    <row r="2" spans="1:44">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2">
+        <v>36063000.0</v>
+      </c>
+      <c r="C2">
+        <v>30690000.0</v>
+      </c>
+      <c r="D2">
         <v>29115000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>30350000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>32738000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29891000.0</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2">
+      <c r="H2">
+        <v>21821000.0</v>
+      </c>
+      <c r="I2">
         <v>47238000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>46107000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>46471000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>47854000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>37481000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>39260000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>42701000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>32529000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>67149000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>74171000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>61873000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>66153000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>55340000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>45877000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>36293000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>21563000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>16839000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10438000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>29839000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>36731000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>42752000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>39370000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>35253000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>34345000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>34046000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>30476000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>23266000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>23908000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>22737000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>16859000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>16426000.0</v>
       </c>
-      <c r="AM2"/>
-      <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>10476000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:44">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-    </row>
-    <row r="4" spans="1:42">
+      <c r="AQ3"/>
+      <c r="AR3"/>
+    </row>
+    <row r="4" spans="1:44">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
-    </row>
-    <row r="5" spans="1:42">
+      <c r="AQ4"/>
+      <c r="AR4"/>
+    </row>
+    <row r="5" spans="1:44">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5">
+        <v>126000.0</v>
+      </c>
+      <c r="C5">
+        <v>447000.0</v>
+      </c>
+      <c r="D5">
         <v>1426000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1390000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1370000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-1309000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-2547000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-321000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1703000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-1500000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-901000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2119000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-1341000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1229000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1644000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3997000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-2478000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-892000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-403000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>307000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1045000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>797000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>1880000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>651000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-362000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-843000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-350000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-926000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-353000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>71000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>136000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>148000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>300000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>228000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>199000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>127000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-10000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-30000.0</v>
       </c>
-      <c r="AM5"/>
-[...1 lines deleted...]
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-16131000.0</v>
       </c>
-      <c r="AP5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:42">
+      <c r="AR5"/>
+    </row>
+    <row r="6" spans="1:44">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
-      <c r="AJ6"/>
-      <c r="AK6"/>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
-    </row>
-    <row r="7" spans="1:42">
+      <c r="AQ6"/>
+      <c r="AR6"/>
+    </row>
+    <row r="7" spans="1:44">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7">
+        <v>185142000.0</v>
+      </c>
+      <c r="C7">
+        <v>187995000.0</v>
+      </c>
+      <c r="D7">
         <v>190833000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>193261000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>195211000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>195432000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>192744000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>188795000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>193957000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>191115000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>194390000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>205317000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>207054000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>210411000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>66418000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>64967000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>68450000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>66862000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>70705000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>73684000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>75879000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>78879000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>69895000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>73488000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>76596000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>77556000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>69599000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>65629000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>59232000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>60442000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
-    </row>
-    <row r="8" spans="1:42">
+      <c r="AQ7"/>
+      <c r="AR7"/>
+    </row>
+    <row r="8" spans="1:44">
       <c r="A8" t="s">
         <v>18</v>
       </c>
       <c r="B8">
+        <v>90000.0</v>
+      </c>
+      <c r="C8">
+        <v>90000.0</v>
+      </c>
+      <c r="D8">
         <v>95000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>96000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>99000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>98000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>104000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>104000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>103000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>105000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>108000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>113000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>113000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>114000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="P8">
         <v>118000.0</v>
       </c>
       <c r="Q8">
-        <v>118000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="R8">
         <v>118000.0</v>
       </c>
       <c r="S8">
+        <v>118000.0</v>
+      </c>
+      <c r="T8">
+        <v>118000.0</v>
+      </c>
+      <c r="U8">
         <v>117000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>117000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
-    </row>
-    <row r="9" spans="1:42">
+      <c r="AQ8"/>
+      <c r="AR8"/>
+    </row>
+    <row r="9" spans="1:44">
       <c r="A9" t="s">
         <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>346494000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>357748000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>413092000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>418013000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>407363000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>398471000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>387868000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>379808000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>368194000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>355968000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>242181000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>233246000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>224418000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>214143000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>205234000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>199228000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>193967000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>188954000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>184216000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>181630000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>179716000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>189237000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>185190000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4225000.0</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-    </row>
-    <row r="10" spans="1:42">
+      <c r="AQ9"/>
+      <c r="AR9"/>
+    </row>
+    <row r="10" spans="1:44">
       <c r="A10" t="s">
         <v>20</v>
       </c>
       <c r="B10">
+        <v>122136000.0</v>
+      </c>
+      <c r="C10">
+        <v>72049000.0</v>
+      </c>
+      <c r="D10">
         <v>190518000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>178834000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>231233000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>172862000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>304193000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>246748000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>216169000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>246342000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>291363000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>355330000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>363060000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>456696000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>469517000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>404429000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>338238000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>315005000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>231944000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>231091000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>184642000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>140668000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>190299000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>245941000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>133199000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>74451000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>59920000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>29514000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>27842000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>29939000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>34887000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>77642000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>31762000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>62003000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>87709000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>25636000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>33309000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>30909000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>29476000.0</v>
       </c>
-      <c r="AM10"/>
-[...1 lines deleted...]
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-61363000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>61363000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:44">
       <c r="A11" t="s">
         <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
-    </row>
-    <row r="12" spans="1:42">
+      <c r="AQ11"/>
+      <c r="AR11"/>
+    </row>
+    <row r="12" spans="1:44">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12">
+        <v>122136000.0</v>
+      </c>
+      <c r="C12">
+        <v>72049000.0</v>
+      </c>
+      <c r="D12">
         <v>190518000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>178834000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>231233000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>172862000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>304193000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>246748000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>216169000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>246342000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>312087000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>447154000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>453550000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>456696000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>469517000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>404429000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>368238000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>375005000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>321944000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>321091000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>269642000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>240668000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>290299000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>245941000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>176199000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>155732000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>171612000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>164322000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>147169000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>138439000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>157687000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>147642000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>141762000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>142003000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>137709000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>85636000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>81309000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>78909000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>74250000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>61363000.0</v>
       </c>
-      <c r="AP12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:42">
+      <c r="AR12"/>
+    </row>
+    <row r="13" spans="1:44">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13">
+        <v>76000.0</v>
+      </c>
+      <c r="C13">
+        <v>90000.0</v>
+      </c>
+      <c r="D13">
         <v>95000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>96000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>99000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>98000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>104000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>104000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>103000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>105000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>108000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>113000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>113000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>114000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="P13">
         <v>118000.0</v>
       </c>
       <c r="Q13">
-        <v>118000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="R13">
         <v>118000.0</v>
       </c>
       <c r="S13">
-        <v>117000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="T13">
-        <v>117000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="U13">
         <v>117000.0</v>
       </c>
       <c r="V13">
-        <v>113000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="W13">
-        <v>113000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="X13">
         <v>113000.0</v>
       </c>
       <c r="Y13">
         <v>113000.0</v>
       </c>
       <c r="Z13">
-        <v>112000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="AA13">
-        <v>112000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="AB13">
         <v>112000.0</v>
       </c>
       <c r="AC13">
+        <v>112000.0</v>
+      </c>
+      <c r="AD13">
+        <v>112000.0</v>
+      </c>
+      <c r="AE13">
         <v>111000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>111000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>110000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>110000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>106000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>106000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>103000.0</v>
       </c>
       <c r="AK13">
         <v>42000.0</v>
       </c>
       <c r="AL13">
+        <v>103000.0</v>
+      </c>
+      <c r="AM13">
         <v>42000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
+      <c r="AN13">
+        <v>42000.0</v>
+      </c>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>45000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:44">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14">
+        <v>91076449.0</v>
+      </c>
+      <c r="C14">
+        <v>95096141.0</v>
+      </c>
+      <c r="D14">
         <v>96759601.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>99722575.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>100184067.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>105068046.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>106116888.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>105059283.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>103827661.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>108632159.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>110988515.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>114322279.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>114490651.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>115915737.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>119117004.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>132243636.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>118390641.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>118031325.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>117696590.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>120438373.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>119454104.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>117249365.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>114291136.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>113966863.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>113737465.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>113489992.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>113552018.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>113364775.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>113388509.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>113406320.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>113390212.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>113601415.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>113081209.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>113341308.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>103170000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>105306526.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>106747037.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>102687017.0</v>
       </c>
       <c r="AM14">
         <v>106747037.0</v>
       </c>
       <c r="AN14">
+        <v>102687017.0</v>
+      </c>
+      <c r="AO14">
+        <v>106747037.0</v>
+      </c>
+      <c r="AP14">
         <v>48026295.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>48019440.0</v>
       </c>
-      <c r="AP14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:42">
+      <c r="AR14"/>
+    </row>
+    <row r="15" spans="1:44">
       <c r="A15" t="s">
         <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>113000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>114000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="P15">
         <v>118000.0</v>
       </c>
       <c r="Q15">
-        <v>118000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="R15">
         <v>118000.0</v>
       </c>
       <c r="S15">
-        <v>117000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="T15">
-        <v>117000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="U15">
         <v>117000.0</v>
       </c>
       <c r="V15">
-        <v>113000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="W15">
-        <v>113000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="X15">
         <v>113000.0</v>
       </c>
       <c r="Y15">
         <v>113000.0</v>
       </c>
       <c r="Z15">
-        <v>112000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="AA15">
-        <v>112000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="AB15">
         <v>112000.0</v>
       </c>
       <c r="AC15">
+        <v>112000.0</v>
+      </c>
+      <c r="AD15">
+        <v>112000.0</v>
+      </c>
+      <c r="AE15">
         <v>111000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>111000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>110000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>110000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>106000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>106000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>42000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>103000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>42000.0</v>
       </c>
-      <c r="AM15"/>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-    </row>
-    <row r="16" spans="1:42">
+      <c r="AQ15"/>
+      <c r="AR15"/>
+    </row>
+    <row r="16" spans="1:44">
       <c r="A16" t="s">
         <v>26</v>
       </c>
       <c r="B16">
+        <v>24960000.0</v>
+      </c>
+      <c r="C16">
+        <v>24656000.0</v>
+      </c>
+      <c r="D16">
         <v>23562000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>23643000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>23395000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>22407000.0</v>
       </c>
-      <c r="F16">
-[...2 lines deleted...]
-      <c r="G16">
+      <c r="H16">
+        <v>21516000.0</v>
+      </c>
+      <c r="I16">
         <v>21882000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>21785000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>21432000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>21322000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>21043000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>21267000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>20808000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>12249000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12737000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>15071000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>12776000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>12784000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12517000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>13120000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11986000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9137000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>9678000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>8195000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5042000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>9984000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>7781000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>8479000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>8942000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>8811000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>7685000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>7577000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>7096000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>4305000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>4598000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4581000.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>3330000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-    </row>
-    <row r="17" spans="1:42">
+      <c r="AQ16"/>
+      <c r="AR16"/>
+    </row>
+    <row r="17" spans="1:44">
       <c r="A17" t="s">
         <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17">
         <v>36459000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>42713000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>44200000.0</v>
       </c>
-      <c r="AB17"/>
-      <c r="AC17">
+      <c r="AD17"/>
+      <c r="AE17">
         <v>42714000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>38886000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>36985000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>29049000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>2835000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>825000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>371000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-    </row>
-    <row r="18" spans="1:42">
+      <c r="AQ17"/>
+      <c r="AR17"/>
+    </row>
+    <row r="18" spans="1:44">
       <c r="A18" t="s">
         <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>11965000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>43000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>30000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>54000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>23000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>32000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>28000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>58000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>19000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>8034000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>294000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>291000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>304000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>8825000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>10384000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>10514000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>9944000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>9257000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>8446000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>9395000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>6943000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>5206000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>5434000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>5648000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>5701000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>1854000.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>5965000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>4141000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:44">
       <c r="A19" t="s">
         <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-    </row>
-    <row r="20" spans="1:42">
+      <c r="AQ19"/>
+      <c r="AR19"/>
+    </row>
+    <row r="20" spans="1:44">
       <c r="A20" t="s">
         <v>30</v>
       </c>
       <c r="B20">
+        <v>27933000.0</v>
+      </c>
+      <c r="C20">
+        <v>28030000.0</v>
+      </c>
+      <c r="D20">
         <v>28397000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>28409000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>28370000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>46714000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>46167000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>47220000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>46576000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>157566000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>157898000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>157267000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>157638000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>157689000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>157467000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>156216000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>157073000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>157998000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>158287000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>155707000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>156098000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>157152000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>29129000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>28357000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>27623000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>27298000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>15207000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>14828000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>15446000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>15852000.0</v>
       </c>
-      <c r="AD20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
-      <c r="AJ20"/>
-      <c r="AK20"/>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-    </row>
-    <row r="21" spans="1:42">
+      <c r="AQ20"/>
+      <c r="AR20"/>
+    </row>
+    <row r="21" spans="1:44">
       <c r="A21" t="s">
         <v>31</v>
       </c>
       <c r="B21">
+        <v>2740000.0</v>
+      </c>
+      <c r="C21">
+        <v>2985000.0</v>
+      </c>
+      <c r="D21">
         <v>3253000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3493000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4303000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>11318000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>11767000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>12389000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>12824000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>21131000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>23056000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>30481000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>38037000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>45552000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>53054000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>60535000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>68338000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>76161000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>83915000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>92421000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>100348000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>108165000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>10862000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>10262000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>10599000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>11006000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3920000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3982000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>4320000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4407000.0</v>
       </c>
-      <c r="AD21"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AF21"/>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
-      <c r="AJ21"/>
-      <c r="AK21"/>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-    </row>
-    <row r="22" spans="1:42">
+      <c r="AQ21"/>
+      <c r="AR21"/>
+    </row>
+    <row r="22" spans="1:44">
       <c r="A22" t="s">
         <v>32</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22">
+        <v>0.0</v>
+      </c>
+      <c r="F22">
         <v>963000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>810000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>338000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>345000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>459000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>391000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>331000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>323000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>541000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>1637000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5282000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>28166000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>21684000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>20992000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>19656000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>6395000.0</v>
       </c>
-      <c r="T22"/>
-[...1 lines deleted...]
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>17525000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>21189000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>29084000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>20246000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>16801000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>15600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>17021000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>16147000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>8227000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
-[...6 lines deleted...]
-      <c r="AK22"/>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-    </row>
-    <row r="23" spans="1:42">
+      <c r="AQ22"/>
+      <c r="AR22"/>
+    </row>
+    <row r="23" spans="1:44">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
+        <v>555127000.0</v>
+      </c>
+      <c r="C23">
+        <v>519613000.0</v>
+      </c>
+      <c r="D23">
         <v>661897000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>660472000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>726121000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>689115000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>824536000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>778161000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>753331000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>870803000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>918927000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1048725000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1040321000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1051579000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>927102000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>982855000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1009706000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>945805000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>931574000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>819917000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>784205000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>719393000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>502298000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>460551000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>407436000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>406438000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>393623000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>369383000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>346161000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>331927000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>268290000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>234044000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>213301000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>182538000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>176594000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>121656000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>115606000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>99177000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>100331000.0</v>
       </c>
-      <c r="AM23"/>
-[...1 lines deleted...]
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>57247000.0</v>
       </c>
-      <c r="AP23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:42">
+      <c r="AR23"/>
+    </row>
+    <row r="24" spans="1:44">
       <c r="A24" t="s">
         <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>52956000.0</v>
+      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24"/>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-    </row>
-    <row r="25" spans="1:42">
+      <c r="AQ24"/>
+      <c r="AR24"/>
+    </row>
+    <row r="25" spans="1:44">
       <c r="A25" t="s">
         <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-    </row>
-    <row r="26" spans="1:42">
+      <c r="AQ25"/>
+      <c r="AR25"/>
+    </row>
+    <row r="26" spans="1:44">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-    </row>
-    <row r="27" spans="1:42">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+    </row>
+    <row r="27" spans="1:44">
       <c r="A27" t="s">
         <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-    </row>
-    <row r="28" spans="1:42">
+      <c r="AQ27"/>
+      <c r="AR27"/>
+    </row>
+    <row r="28" spans="1:44">
       <c r="A28" t="s">
         <v>38</v>
       </c>
       <c r="B28">
+        <v>63006000.0</v>
+      </c>
+      <c r="C28">
+        <v>115946000.0</v>
+      </c>
+      <c r="D28">
         <v>315000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>14427000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-36022000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>22570000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-111449000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-57953000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-22212000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-55227000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-96973000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-150013000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-156006000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-246285000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-403099000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-339462000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-269788000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-248143000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-161239000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-157407000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-108763000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-61789000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-120404000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-172453000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-56603000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3105000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>9679000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>36115000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>31390000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>30503000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-34887000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-77642000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-31762000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-62003000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-87709000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-25636000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-33309000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-30909000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-29476000.0</v>
       </c>
-      <c r="AM28"/>
-[...1 lines deleted...]
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>61363000.0</v>
       </c>
-      <c r="AP28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:42">
+      <c r="AR28"/>
+    </row>
+    <row r="29" spans="1:44">
       <c r="A29" t="s">
         <v>39</v>
       </c>
       <c r="B29">
+        <v>264356000.0</v>
+      </c>
+      <c r="C29">
+        <v>237128000.0</v>
+      </c>
+      <c r="D29">
         <v>374198000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>375449000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>435477000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>402050000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>541689000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>483473000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>452073000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>568362000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>616852000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>716994000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>700854000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>695808000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>734609000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>577931000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>461835000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>464865000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>516841000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>589256000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>549181000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>508655000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>373586000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>338259000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>295855000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>277968000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
-    </row>
-    <row r="30" spans="1:42">
+      <c r="AQ29"/>
+      <c r="AR29"/>
+    </row>
+    <row r="30" spans="1:44">
       <c r="A30" t="s">
         <v>40</v>
       </c>
       <c r="B30">
+        <v>43745000.0</v>
+      </c>
+      <c r="C30">
+        <v>44568000.0</v>
+      </c>
+      <c r="D30">
         <v>41936000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>39612000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41032000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>40703000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>44248000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>44542000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>39757000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>44298000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>39963000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>46107000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>37820000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>42395000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>46817000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>120059000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>193431000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>144718000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>189324000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>85182000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>81863000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>36364000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>18235000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>16322000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>16844000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>17536000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>22124000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>17892000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>17081000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>15111000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>13614000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>12565000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>11432000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>12197000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>12577000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>10123000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8992000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>7521000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>6653000.0</v>
       </c>
-      <c r="AM30"/>
-      <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>5729000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:44">
       <c r="A31" t="s">
         <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>529246000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>535044000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>525042000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>560837000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>533792000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>500929000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>470456000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>437447000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>395761000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>292735000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>298559000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>333595000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>299640000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>257633000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>239664000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>237728000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>215349000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>200788000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>189874000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>194111000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>170428000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>156391000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>134795000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>127025000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>76398000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-58944000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-63560000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-67972000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-16131000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:44">
       <c r="A32" t="s">
         <v>42</v>
       </c>
       <c r="B32">
+        <v>93072000.0</v>
+      </c>
+      <c r="C32">
+        <v>63921000.0</v>
+      </c>
+      <c r="D32">
         <v>182409000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>175532000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>211773000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>157463000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>298155000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>216049000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>176285000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>207497000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>276013000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>426731000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>424528000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>419215000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>458633000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>454965000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>453541000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>423812000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>392399000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>339059000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>285229000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>230051000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>265440000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>225555000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>172934000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>151908000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
-    </row>
-    <row r="33" spans="1:42">
+      <c r="AQ32"/>
+      <c r="AR32"/>
+    </row>
+    <row r="33" spans="1:44">
       <c r="A33" t="s">
         <v>43</v>
       </c>
       <c r="B33">
+        <v>352534000.0</v>
+      </c>
+      <c r="C33">
+        <v>357741000.0</v>
+      </c>
+      <c r="D33">
         <v>378949000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>391084000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>417149000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>437145000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>433330000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>451524000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>465005000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>546987000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>527736000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>513356000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>505029000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>508365000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>369736000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>379009000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>380192000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>373086000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>368466000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>378408000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>395429000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>407617000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>170322000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>179129000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>191355000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>196199000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>174669000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>163201000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>157320000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>152521000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>73432000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>58409000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>49017000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>21035000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>19390000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>22412000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>19795000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>16046000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>14824000.0</v>
       </c>
-      <c r="AM33"/>
-[...1 lines deleted...]
-      <c r="AO33">
+      <c r="AO33"/>
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>-61363000.0</v>
       </c>
-      <c r="AP33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:42">
+      <c r="AR33"/>
+    </row>
+    <row r="34" spans="1:44">
       <c r="A34" t="s">
         <v>44</v>
       </c>
       <c r="B34">
+        <v>5954000.0</v>
+      </c>
+      <c r="C34">
+        <v>5722000.0</v>
+      </c>
+      <c r="D34">
         <v>5354000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>7197000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7381000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>7080000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>6031000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>5191000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>5444000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>5028000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4733000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>4386000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>5611000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>199267000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>56957000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>83408000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>51251000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>92255000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>81158000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>73559000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>11898000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>73498000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>61885000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>66121000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>3047000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>1731000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>1908000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>1808000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>1608000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>1486000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>1281000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>1244000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>1155000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>1090000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>955000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>969000.0</v>
       </c>
-      <c r="AJ34"/>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-    </row>
-    <row r="35" spans="1:42">
+      <c r="AQ34"/>
+      <c r="AR34"/>
+    </row>
+    <row r="35" spans="1:44">
       <c r="A35" t="s">
         <v>45</v>
       </c>
       <c r="B35">
+        <v>181250000.0</v>
+      </c>
+      <c r="C35">
+        <v>184534000.0</v>
+      </c>
+      <c r="D35">
         <v>187160000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>191167000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>193445000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>192558000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>189796000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>184100000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>189217000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>186122000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>186897000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>196557000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>198838000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>199297000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>57011000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>83431000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>107393000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>92283000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>81216000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>73578000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>76912000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>73792000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>62176000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>66425000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>68434000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>70139000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>63010000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>59903000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>53383000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>55444000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>10676000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>8187000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>6361000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>6524000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>6603000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>6670000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>7575000.0</v>
       </c>
-      <c r="AK35"/>
-      <c r="AL35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>6555000.0</v>
       </c>
-      <c r="AM35"/>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-    </row>
-    <row r="36" spans="1:42">
+      <c r="AQ35"/>
+      <c r="AR35"/>
+    </row>
+    <row r="36" spans="1:44">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36">
+        <v>18271000.0</v>
+      </c>
+      <c r="C36">
+        <v>17800000.0</v>
+      </c>
+      <c r="D36">
         <v>17665000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>16877000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>16721000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>17091000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>17230000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>17536000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>20946000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>24044000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>20374000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>19511000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>19318000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>18578000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>17352000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>25624000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>23396000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>22028000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>14200000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>23129000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>22872000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>22669000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>13050000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>22442000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>22960000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>24870000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>14379000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>6240000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5151000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>3810000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>10277000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>3792000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>3747000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2025000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2002000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>5941000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>3898000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2044000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2044000.0</v>
       </c>
-      <c r="AM36"/>
-[...1 lines deleted...]
-      <c r="AO36">
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>-61363000.0</v>
       </c>
-      <c r="AP36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:42">
+      <c r="AR36"/>
+    </row>
+    <row r="37" spans="1:44">
       <c r="A37" t="s">
         <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...4 lines deleted...]
-      </c>
+      <c r="AE37"/>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
-      <c r="AJ37"/>
-      <c r="AK37"/>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
-    </row>
-    <row r="38" spans="1:42">
+      <c r="AQ37"/>
+      <c r="AR37"/>
+    </row>
+    <row r="38" spans="1:44">
       <c r="A38" t="s">
         <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>87134000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>71206000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>62218000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>69632000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>60212000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>48467000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>33445000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>36870000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>40318000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>42397000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>102848000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>49709000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>60166000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>61329000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>67606000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>57441000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>57059000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>46524000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>49163000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>40777000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>32796000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>4860000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>2827000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>6312000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>3898000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>2044000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>2044000.0</v>
       </c>
-      <c r="AM38"/>
-      <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>1490000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:42">
+    <row r="39" spans="1:44">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
+        <v>36712000.0</v>
+      </c>
+      <c r="C39">
+        <v>45255000.0</v>
+      </c>
+      <c r="D39">
         <v>50494000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>50942000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>35744000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>37595000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>42427000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>35002000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>31941000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>32785000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>38810000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>41785000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>43381000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>42486000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>35750000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>51192000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>46161000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>32004000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>32184000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>28841000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>37271000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>34744000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>23442000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>19159000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>23038000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>36971000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>25218000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>23968000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>24591000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>25856000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>23557000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>15428000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>11090000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>7303000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>3138000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>3485000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>5510000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>3006000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>2789000.0</v>
       </c>
-      <c r="AM39"/>
-      <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>1552000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:44">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
+        <v>17219000.0</v>
+      </c>
+      <c r="C40">
+        <v>2842000.0</v>
+      </c>
+      <c r="D40">
         <v>3134000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>-5532000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>31893000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>32240000.0</v>
       </c>
-      <c r="F40">
-[...2 lines deleted...]
-      <c r="G40">
+      <c r="H40">
+        <v>40709000.0</v>
+      </c>
+      <c r="I40">
         <v>12497000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>33924000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>29411000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>33718000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>30293000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>36367000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>28533000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>39177000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>47306000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>70753000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>31702000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>63541000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>21922000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>25566000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>16602000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>12366000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>17878000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>12991000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>13973000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>7810000.0</v>
       </c>
-      <c r="AA40">
-[...4 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>-66000.0</v>
+        <v>5641000.0</v>
       </c>
       <c r="AD40">
+        <v>6837000.0</v>
+      </c>
+      <c r="AE40">
+        <v>4113000.0</v>
+      </c>
+      <c r="AF40">
         <v>10203000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>5471000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1406000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>3554000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>13220000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>11097000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>14206000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>13180000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>12624000.0</v>
       </c>
-      <c r="AM40"/>
-      <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>5917000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:44">
       <c r="A41" t="s">
         <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>4446000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>5654000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>5355000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>30489000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>51283000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>37924000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>23697000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>12565000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>12189000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>5512000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>3366000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>4409000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>3361000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>2060000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>2192000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>2097000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1889000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>2488000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>10676000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>8187000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>6361000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>6524000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>6603000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>6670000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>6874000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>6305000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>6263000.0</v>
       </c>
-      <c r="AM41"/>
-      <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>4141000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:44">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
-        <v>10297000.0</v>
+        <v>6778000.0</v>
       </c>
       <c r="C42">
         <v>6776000.0</v>
       </c>
       <c r="D42">
+        <v>10297000.0</v>
+      </c>
+      <c r="E42">
+        <v>6776000.0</v>
+      </c>
+      <c r="F42">
         <v>15366000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>6775000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>169013000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>154452000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>146946000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>194309000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>263498000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>341110000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>346494000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>357748000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>413092000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>418013000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>407363000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>398471000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>387868000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>379808000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>368194000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>355968000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>242181000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>233246000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>224418000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>214143000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>205234000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>199228000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>193967000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>188954000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>184216000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>181630000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>179716000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>189237000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>185190000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>4225000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>4032000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>3899000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>3714000.0</v>
       </c>
-      <c r="AM42"/>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-    </row>
-    <row r="43" spans="1:42">
+      <c r="AQ42"/>
+      <c r="AR42"/>
+    </row>
+    <row r="43" spans="1:44">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
-    </row>
-    <row r="44" spans="1:42">
+      <c r="AQ43"/>
+      <c r="AR43"/>
+    </row>
+    <row r="44" spans="1:44">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
         <v>132698000.0</v>
       </c>
-      <c r="AJ44">
-[...2 lines deleted...]
-      <c r="AK44"/>
       <c r="AL44">
         <v>132698000.0</v>
       </c>
       <c r="AM44"/>
-      <c r="AN44"/>
+      <c r="AN44">
+        <v>132698000.0</v>
+      </c>
       <c r="AO44"/>
-      <c r="AP44">
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44">
         <v>73378000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:42">
+    <row r="45" spans="1:44">
       <c r="A45" t="s">
         <v>55</v>
       </c>
       <c r="B45">
+        <v>295600000.0</v>
+      </c>
+      <c r="C45">
+        <v>289172000.0</v>
+      </c>
+      <c r="D45">
         <v>308403000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>303514000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>295396000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>309056000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>316107000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>317232000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>329496000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>326130000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>312025000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>238474000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>288613000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>239161000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>96997000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>137847000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>98665000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>99903000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>88318000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>90801000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>92967000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>96566000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>87936000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>84007000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>78663000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>77292000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>24269000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>17632000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>16221000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>16175000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>16563000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>16100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>15897000.0</v>
       </c>
-      <c r="AK45"/>
-      <c r="AL45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>12780000.0</v>
       </c>
-      <c r="AM45"/>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-    </row>
-    <row r="46" spans="1:42">
+      <c r="AQ45"/>
+      <c r="AR45"/>
+    </row>
+    <row r="46" spans="1:44">
       <c r="A46" t="s">
         <v>56</v>
       </c>
       <c r="B46">
+        <v>227510000.0</v>
+      </c>
+      <c r="C46">
+        <v>228772000.0</v>
+      </c>
+      <c r="D46">
         <v>248433000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>249599000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>247753000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>251972000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>251494000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>253737000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>267156000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>261854000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>253052000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>238474000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>238148000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>239161000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>96997000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>92626000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>94569000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>90460000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>92819000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>93410000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>98665000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>99903000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>88318000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>90801000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>92967000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>96566000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>87936000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>84007000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>78663000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>77292000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>24269000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>17632000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>16221000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>16175000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>16563000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>16100000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>15897000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>14002000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>12780000.0</v>
       </c>
-      <c r="AM46"/>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-    </row>
-    <row r="47" spans="1:42">
+      <c r="AQ46"/>
+      <c r="AR46"/>
+    </row>
+    <row r="47" spans="1:44">
       <c r="A47" t="s">
         <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>238474000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>48243000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>42748000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>40128000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>36833000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>35343000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>33101000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>32210000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>29569000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>98665000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>29816000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>27483000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>27276000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>92967000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>96566000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>87936000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>84007000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>78663000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>77292000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>24269000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>17632000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>16221000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>16175000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>16563000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>16100000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>15897000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>14002000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>12780000.0</v>
       </c>
-      <c r="AM47"/>
-      <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>7147000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:44">
       <c r="A48" t="s">
         <v>58</v>
       </c>
       <c r="B48">
+        <v>257376000.0</v>
+      </c>
+      <c r="C48">
+        <v>229815000.0</v>
+      </c>
+      <c r="D48">
         <v>362380000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>367187000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>418642000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>396486000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>375119000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>329238000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>306727000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>375448000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>354147000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>377890000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>355588000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>339175000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>323043000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>163796000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>56832000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>67168000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>129258000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>209024000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>179825000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>151773000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>129412000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>104249000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>71686000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>64555000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>51859000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>38688000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>28304000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>22297000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>9713000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-11448000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-23583000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-54848000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-58499000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-60766000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-65042000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-67491000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-71698000.0</v>
       </c>
-      <c r="AM48"/>
-      <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>-18610000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:42">
+    <row r="49" spans="1:44">
       <c r="A49" t="s">
         <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>355588000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>339175000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>323043000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>163796000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>56832000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>67168000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>129258000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>209024000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>179825000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>151773000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>129412000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>104249000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>71686000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>64555000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>51859000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>38688000.0</v>
       </c>
-      <c r="AB49"/>
-      <c r="AC49">
+      <c r="AD49"/>
+      <c r="AE49">
         <v>22297000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>9713000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-11448000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-23583000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-54848000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-58499000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-60766000.0</v>
       </c>
-      <c r="AJ49"/>
-      <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-    </row>
-    <row r="50" spans="1:42">
+      <c r="AQ49"/>
+      <c r="AR49"/>
+    </row>
+    <row r="50" spans="1:44">
       <c r="A50" t="s">
         <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50">
         <v>7486000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-    </row>
-    <row r="51" spans="1:42">
+      <c r="AQ50"/>
+      <c r="AR50"/>
+    </row>
+    <row r="51" spans="1:44">
       <c r="A51" t="s">
         <v>61</v>
       </c>
       <c r="B51">
+        <v>185142000.0</v>
+      </c>
+      <c r="C51">
+        <v>187995000.0</v>
+      </c>
+      <c r="D51">
         <v>190833000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>193261000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>195211000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>195432000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>192744000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>188795000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>193957000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>191115000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>194390000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>205317000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>207054000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>210411000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>66418000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>64967000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>68450000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>66862000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>70705000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>73684000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>75879000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>78879000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>69895000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>73488000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>76596000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>77556000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>69599000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>65629000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>59232000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>60442000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-    </row>
-    <row r="52" spans="1:42">
+      <c r="AQ51"/>
+      <c r="AR51"/>
+    </row>
+    <row r="52" spans="1:44">
       <c r="A52" t="s">
         <v>62</v>
       </c>
       <c r="B52">
+        <v>9846000.0</v>
+      </c>
+      <c r="C52">
+        <v>9621000.0</v>
+      </c>
+      <c r="D52">
         <v>9469000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>9317000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>9173000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9969000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>9005000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>9886000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>10225000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>10063000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>12284000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>13206000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>13870000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>15480000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>14762000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>12025000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>12340000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>12503000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>13186000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>12671000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>11156000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>10599000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>11085000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>11472000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>11523000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>9477000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>8781000.0</v>
       </c>
-      <c r="AA52">
-[...4 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>14972000.0</v>
-[...2 lines deleted...]
-      <c r="AE52"/>
+        <v>7823000.0</v>
+      </c>
+      <c r="AD52">
+        <v>7738000.0</v>
+      </c>
+      <c r="AE52">
+        <v>7486000.0</v>
+      </c>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-    </row>
-    <row r="53" spans="1:42">
+      <c r="AQ52"/>
+      <c r="AR52"/>
+    </row>
+    <row r="53" spans="1:44">
       <c r="A53" t="s">
         <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>75342000.0</v>
       </c>
-      <c r="F53">
-[...4 lines deleted...]
-      </c>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53">
         <v>20724000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>91824000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>90490000.0</v>
       </c>
-      <c r="M53"/>
-[...5 lines deleted...]
-      </c>
+      <c r="O53"/>
       <c r="P53">
+        <v>0.0</v>
+      </c>
+      <c r="Q53">
+        <v>0.0</v>
+      </c>
+      <c r="R53">
         <v>30000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>60000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>90000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>90000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>85000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>100000000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>100000000.0</v>
       </c>
-      <c r="W53">
-[...2 lines deleted...]
-      <c r="X53">
+      <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>43000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>81281000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>111692000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>134808000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>119327000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>108500000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>122800000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>70000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>110000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>80000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>50000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>60000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>48000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>48000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>44774000.0</v>
       </c>
-      <c r="AM53"/>
-[...1 lines deleted...]
-      <c r="AO53">
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>122726000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>500000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:42">
+    <row r="54" spans="1:44">
       <c r="A54" t="s">
         <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
-      <c r="AJ54"/>
-      <c r="AK54"/>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
-    </row>
-    <row r="55" spans="1:42">
+      <c r="AQ54"/>
+      <c r="AR54"/>
+    </row>
+    <row r="55" spans="1:44">
       <c r="A55" t="s">
         <v>65</v>
       </c>
       <c r="B55">
+        <v>555127000.0</v>
+      </c>
+      <c r="C55">
+        <v>519613000.0</v>
+      </c>
+      <c r="D55">
         <v>661897000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>660472000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>726121000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>689115000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>824536000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>778161000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>753331000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>870803000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>918927000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1048725000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1040321000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1051579000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>927102000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>982855000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1009706000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>945805000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>931574000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>819917000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>784205000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>719393000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>502298000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>460551000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>407436000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>406438000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>393623000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>369383000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>346161000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>331927000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>268290000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>234044000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>213301000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>182538000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>176594000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>121656000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>115606000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>105482000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>100331000.0</v>
       </c>
-      <c r="AM55"/>
-      <c r="AN55"/>
       <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55"/>
+      <c r="AR55">
         <v>77781000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:44">
       <c r="A56" t="s">
         <v>66</v>
       </c>
       <c r="B56">
+        <v>202593000.0</v>
+      </c>
+      <c r="C56">
+        <v>161872000.0</v>
+      </c>
+      <c r="D56">
         <v>282948000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>269388000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>308972000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>251970000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>391206000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>326637000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>288326000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>323816000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>391191000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>535369000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>535292000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>543214000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>557366000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>603846000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>629514000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>572719000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>563108000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>441509000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>388776000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>311776000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>331976000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>281422000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>216081000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>210239000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>218954000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>206182000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>188841000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>179406000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>194858000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>175635000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>164284000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>161503000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>157204000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>99244000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>95811000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>89436000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>85507000.0</v>
       </c>
-      <c r="AM56"/>
-[...1 lines deleted...]
-      <c r="AO56">
+      <c r="AO56"/>
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>61363000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>69144000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
+    <row r="57" spans="1:44">
       <c r="A57" t="s">
         <v>67</v>
       </c>
       <c r="B57">
+        <v>109521000.0</v>
+      </c>
+      <c r="C57">
+        <v>97951000.0</v>
+      </c>
+      <c r="D57">
         <v>100539000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>93856000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>97199000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>94507000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>93051000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>110588000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>112041000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>116319000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>115178000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>108638000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>110764000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>123999000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>98733000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>148881000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>175973000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>148907000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>170709000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>102450000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>103547000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>81725000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>66536000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>55867000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>43147000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>58331000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>73758000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>72378000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>70392000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>65474000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>63503000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>55429000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>50549000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>41219000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>42966000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>38588000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>34277000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>30039000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>29050000.0</v>
       </c>
-      <c r="AM57"/>
-      <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>16393000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:42">
+    <row r="58" spans="1:44">
       <c r="A58" t="s">
         <v>68</v>
       </c>
       <c r="B58">
+        <v>290771000.0</v>
+      </c>
+      <c r="C58">
+        <v>282485000.0</v>
+      </c>
+      <c r="D58">
         <v>287699000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>285023000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>290644000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>287065000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>282847000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>294688000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>301258000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>302441000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>302075000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>305195000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>309602000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>323296000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>155744000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>232312000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>283366000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>241190000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>251925000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>176028000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>180459000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>155517000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>128712000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>122292000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>111581000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>128470000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>136768000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>132281000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>123775000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>120918000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>74179000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>63616000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>56910000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>47743000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>49569000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>45258000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>41852000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>30039000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>35605000.0</v>
       </c>
-      <c r="AM58"/>
-      <c r="AN58"/>
       <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58"/>
+      <c r="AR58">
         <v>20534000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:42">
+    <row r="59" spans="1:44">
       <c r="A59" t="s">
         <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
-      <c r="AJ59"/>
-      <c r="AK59"/>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
-    </row>
-    <row r="60" spans="1:42">
+      <c r="AQ59"/>
+      <c r="AR59"/>
+    </row>
+    <row r="60" spans="1:44">
       <c r="A60" t="s">
         <v>70</v>
       </c>
       <c r="B60">
+        <v>264356000.0</v>
+      </c>
+      <c r="C60">
+        <v>237128000.0</v>
+      </c>
+      <c r="D60">
         <v>374198000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>375449000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>435477000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>402050000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>541689000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>483473000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>452073000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>568362000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>616852000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>716994000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>700854000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>695808000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>734609000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>577931000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>461835000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>464865000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>516841000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>589256000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>549181000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>508655000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>373586000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>338259000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>295855000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>277968000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>256855000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>237102000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>222386000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>211009000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>194111000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>170428000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>156391000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>134795000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>127025000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>76398000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>73754000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>69138000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>64726000.0</v>
       </c>
-      <c r="AM60"/>
-[...1 lines deleted...]
-      <c r="AO60">
+      <c r="AO60"/>
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>57247000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>57247000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:42">
+    <row r="61" spans="1:44">
       <c r="A61" t="s">
         <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
-      <c r="AJ61"/>
-      <c r="AK61"/>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-    </row>
-    <row r="62" spans="1:42">
+      <c r="AQ61"/>
+      <c r="AR61"/>
+    </row>
+    <row r="62" spans="1:44">
       <c r="A62" t="s">
         <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
         <v>29865000.0</v>
       </c>
-      <c r="M62">
+      <c r="O62">
         <v>32475000.0</v>
       </c>
-      <c r="N62">
+      <c r="P62">
         <v>36749000.0</v>
       </c>
-      <c r="O62">
+      <c r="Q62">
         <v>172612000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>264505000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>239750000.0</v>
       </c>
-      <c r="R62">
+      <c r="T62">
         <v>162808000.0</v>
       </c>
-      <c r="S62">
+      <c r="U62">
         <v>54633000.0</v>
       </c>
-      <c r="T62">
+      <c r="V62">
         <v>54565000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>55221000.0</v>
       </c>
-      <c r="V62"/>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
-      <c r="AI62">
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62">
         <v>132698000.0</v>
       </c>
-      <c r="AJ62"/>
-      <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -8827,1027 +9097,1027 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
         <v>103442000.0</v>
       </c>
       <c r="C2">
         <v>155439000.0</v>
       </c>
       <c r="D2">
         <v>262788000.0</v>
       </c>
       <c r="E2">
         <v>997482000.0</v>
       </c>
       <c r="F2">
         <v>294015000.0</v>
       </c>
       <c r="G2">
         <v>42706000.0</v>
       </c>
       <c r="H2">
         <v>36300000.0</v>
       </c>
       <c r="I2">
         <v>24811000.0</v>
       </c>
       <c r="J2">
         <v>17609000.0</v>
       </c>
       <c r="K2">
         <v>9575000.0</v>
       </c>
       <c r="L2">
         <v>4234000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>32311000.0</v>
+        <v>28346000.0</v>
       </c>
       <c r="C3">
         <v>25360000.0</v>
       </c>
       <c r="D3">
         <v>48474000.0</v>
       </c>
       <c r="E3">
-        <v>56401000.0</v>
+        <v>45334000.0</v>
       </c>
       <c r="F3">
-        <v>50648000.0</v>
+        <v>40476000.0</v>
       </c>
       <c r="G3">
-        <v>6867000.0</v>
+        <v>10191000.0</v>
       </c>
       <c r="H3">
         <v>7817000.0</v>
       </c>
       <c r="I3">
-        <v>8718000.0</v>
+        <v>5029000.0</v>
       </c>
       <c r="J3">
         <v>3795000.0</v>
       </c>
       <c r="K3">
         <v>2072000.0</v>
       </c>
       <c r="L3">
         <v>1122000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5">
         <v>202799000.0</v>
       </c>
       <c r="C5">
         <v>147913000.0</v>
       </c>
       <c r="D5">
-        <v>32627000.0</v>
+        <v>51687000.0</v>
       </c>
       <c r="E5">
         <v>111362000.0</v>
       </c>
       <c r="F5">
         <v>149360000.0</v>
       </c>
       <c r="G5">
         <v>97756000.0</v>
       </c>
       <c r="H5">
         <v>34322000.0</v>
       </c>
       <c r="I5">
-        <v>19502000.0</v>
+        <v>25484000.0</v>
       </c>
       <c r="J5">
         <v>15274000.0</v>
       </c>
       <c r="K5">
         <v>8571000.0</v>
       </c>
       <c r="L5">
         <v>-2528000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>235110000.0</v>
+        <v>231145000.0</v>
       </c>
       <c r="C6">
         <v>173273000.0</v>
       </c>
       <c r="D6">
-        <v>81101000.0</v>
+        <v>100161000.0</v>
       </c>
       <c r="E6">
-        <v>167763000.0</v>
+        <v>156696000.0</v>
       </c>
       <c r="F6">
-        <v>200008000.0</v>
+        <v>189836000.0</v>
       </c>
       <c r="G6">
-        <v>104623000.0</v>
+        <v>107947000.0</v>
       </c>
       <c r="H6">
         <v>42139000.0</v>
       </c>
       <c r="I6">
-        <v>28220000.0</v>
+        <v>30513000.0</v>
       </c>
       <c r="J6">
         <v>19069000.0</v>
       </c>
       <c r="K6">
         <v>10643000.0</v>
       </c>
       <c r="L6">
         <v>-1406000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-187000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
         <v>835539000.0</v>
       </c>
       <c r="C9">
         <v>738945000.0</v>
       </c>
       <c r="D9">
         <v>651454000.0</v>
       </c>
       <c r="E9">
         <v>657553000.0</v>
       </c>
       <c r="F9">
         <v>657358000.0</v>
       </c>
       <c r="G9">
         <v>508745000.0</v>
       </c>
       <c r="H9">
         <v>552616000.0</v>
       </c>
       <c r="I9">
         <v>429275000.0</v>
       </c>
       <c r="J9">
         <v>299252000.0</v>
       </c>
       <c r="K9">
         <v>188566000.0</v>
       </c>
       <c r="L9">
         <v>94354000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
         <v>202799000.0</v>
       </c>
       <c r="C10">
         <v>24657000.0</v>
       </c>
       <c r="D10">
         <v>51687000.0</v>
       </c>
       <c r="E10">
         <v>111362000.0</v>
       </c>
       <c r="F10">
         <v>149360000.0</v>
       </c>
       <c r="G10">
         <v>99110000.0</v>
       </c>
       <c r="H10">
         <v>38705000.0</v>
       </c>
       <c r="I10">
         <v>25484000.0</v>
       </c>
       <c r="J10">
         <v>15837000.0</v>
       </c>
       <c r="K10">
         <v>8945000.0</v>
       </c>
       <c r="L10">
         <v>-2540000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11">
         <v>42956000.0</v>
       </c>
       <c r="C11">
         <v>3685000.0</v>
       </c>
       <c r="D11">
         <v>29634000.0</v>
       </c>
       <c r="E11">
         <v>32408000.0</v>
       </c>
       <c r="F11">
         <v>38987000.0</v>
       </c>
       <c r="G11">
         <v>21557000.0</v>
       </c>
       <c r="H11">
         <v>-3441000.0</v>
       </c>
       <c r="I11">
         <v>-39686000.0</v>
       </c>
       <c r="J11">
         <v>2638000.0</v>
       </c>
       <c r="K11">
         <v>2448000.0</v>
       </c>
       <c r="L11">
         <v>-904000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3845000.0</v>
       </c>
       <c r="F12">
         <v>37000.0</v>
       </c>
       <c r="G12">
         <v>1354000.0</v>
       </c>
       <c r="H12">
         <v>4383000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>29000.0</v>
       </c>
       <c r="K12">
         <v>26000.0</v>
       </c>
       <c r="L12">
         <v>12000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13">
         <v>9151000.0</v>
       </c>
       <c r="C13">
         <v>12189000.0</v>
       </c>
       <c r="D13">
         <v>15676000.0</v>
       </c>
       <c r="E13">
         <v>3845000.0</v>
       </c>
       <c r="F13">
         <v>120000.0</v>
       </c>
       <c r="G13">
         <v>1075000.0</v>
       </c>
       <c r="H13">
         <v>2984000.0</v>
       </c>
       <c r="I13">
         <v>2283000.0</v>
       </c>
       <c r="J13">
         <v>869000.0</v>
       </c>
       <c r="K13">
         <v>416000.0</v>
       </c>
       <c r="L13">
         <v>12000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>36809000.0</v>
       </c>
       <c r="E14">
         <v>-5433000.0</v>
       </c>
       <c r="F14">
         <v>1129000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
         <v>155903000.0</v>
       </c>
       <c r="C15">
         <v>20972000.0</v>
       </c>
       <c r="D15">
         <v>31104000.0</v>
       </c>
       <c r="E15">
         <v>193785000.0</v>
       </c>
       <c r="F15">
         <v>109244000.0</v>
       </c>
       <c r="G15">
         <v>77553000.0</v>
       </c>
       <c r="H15">
         <v>42146000.0</v>
       </c>
       <c r="I15">
         <v>65170000.0</v>
       </c>
       <c r="J15">
         <v>13199000.0</v>
       </c>
       <c r="K15">
         <v>6497000.0</v>
       </c>
       <c r="L15">
         <v>-1636000.0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>193785000.0</v>
       </c>
       <c r="F16">
         <v>-154000.0</v>
       </c>
       <c r="G16">
         <v>77553000.0</v>
       </c>
       <c r="H16">
         <v>42146000.0</v>
       </c>
       <c r="I16">
         <v>65170000.0</v>
       </c>
       <c r="J16">
         <v>7101000.0</v>
       </c>
       <c r="K16">
         <v>-25590000.0</v>
       </c>
       <c r="L16">
         <v>-17566000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17">
         <v>196742000.0</v>
       </c>
       <c r="C17">
         <v>20972000.0</v>
       </c>
       <c r="D17">
         <v>67887000.0</v>
       </c>
       <c r="E17">
         <v>78954000.0</v>
       </c>
       <c r="F17">
         <v>110373000.0</v>
       </c>
       <c r="G17">
         <v>77553000.0</v>
       </c>
       <c r="H17">
         <v>42146000.0</v>
       </c>
       <c r="I17">
         <v>65170000.0</v>
       </c>
       <c r="J17">
         <v>13199000.0</v>
       </c>
       <c r="K17">
         <v>6497000.0</v>
       </c>
       <c r="L17">
         <v>-1636000.0</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
         <v>9151000.0</v>
       </c>
       <c r="C18">
         <v>12189000.0</v>
       </c>
       <c r="D18">
         <v>15676000.0</v>
       </c>
       <c r="E18">
         <v>3845000.0</v>
       </c>
       <c r="F18">
         <v>120000.0</v>
       </c>
       <c r="G18">
         <v>1075000.0</v>
       </c>
       <c r="H18">
         <v>2984000.0</v>
       </c>
       <c r="I18">
         <v>2283000.0</v>
       </c>
       <c r="J18">
         <v>840000.0</v>
       </c>
       <c r="K18">
         <v>390000.0</v>
       </c>
       <c r="L18"/>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2884000.0</v>
       </c>
       <c r="F19">
         <v>1092000.0</v>
       </c>
       <c r="G19">
         <v>1354000.0</v>
       </c>
       <c r="H19">
         <v>4383000.0</v>
       </c>
       <c r="I19">
         <v>2293000.0</v>
       </c>
       <c r="J19">
         <v>563000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
         <v>194400000.0</v>
       </c>
       <c r="C21">
         <v>13412000.0</v>
       </c>
       <c r="D21">
         <v>32627000.0</v>
       </c>
       <c r="E21">
         <v>108478000.0</v>
       </c>
       <c r="F21">
         <v>148268000.0</v>
       </c>
       <c r="G21">
         <v>97756000.0</v>
       </c>
       <c r="H21">
         <v>34322000.0</v>
       </c>
       <c r="I21">
         <v>23191000.0</v>
       </c>
       <c r="J21">
         <v>15274000.0</v>
       </c>
       <c r="K21">
         <v>8571000.0</v>
       </c>
       <c r="L21">
         <v>-2528000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>744581000.0</v>
       </c>
       <c r="C23">
         <v>880972000.0</v>
       </c>
       <c r="D23">
         <v>881615000.0</v>
       </c>
       <c r="E23">
         <v>1546557000.0</v>
       </c>
       <c r="F23">
         <v>803105000.0</v>
       </c>
       <c r="G23">
         <v>453695000.0</v>
       </c>
       <c r="H23">
         <v>554594000.0</v>
       </c>
       <c r="I23">
         <v>430895000.0</v>
       </c>
       <c r="J23">
         <v>301587000.0</v>
       </c>
       <c r="K23">
         <v>189570000.0</v>
       </c>
       <c r="L23">
         <v>101116000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-109398000.0</v>
       </c>
       <c r="F24">
         <v>109398000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>28346000.0</v>
       </c>
       <c r="C25">
         <v>25360000.0</v>
       </c>
       <c r="D25">
         <v>47445000.0</v>
       </c>
       <c r="E25">
         <v>45334000.0</v>
       </c>
       <c r="F25">
         <v>40476000.0</v>
       </c>
       <c r="G25">
         <v>11342000.0</v>
       </c>
       <c r="H25">
         <v>7817000.0</v>
       </c>
       <c r="I25">
         <v>5029000.0</v>
       </c>
       <c r="J25">
         <v>3795000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26">
         <v>155723000.0</v>
       </c>
       <c r="C26">
         <v>144432000.0</v>
       </c>
       <c r="D26">
         <v>146169000.0</v>
       </c>
       <c r="E26">
         <v>123768000.0</v>
       </c>
       <c r="F26">
         <v>106423000.0</v>
       </c>
       <c r="G26">
         <v>85726000.0</v>
       </c>
       <c r="H26">
         <v>69462000.0</v>
       </c>
       <c r="I26">
         <v>47866000.0</v>
       </c>
       <c r="J26">
         <v>22470000.0</v>
       </c>
       <c r="K26">
         <v>11453000.0</v>
       </c>
       <c r="L26">
         <v>8235000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27">
         <v>340873000.0</v>
       </c>
       <c r="C27">
         <v>322249000.0</v>
       </c>
       <c r="D27">
         <v>304070000.0</v>
       </c>
       <c r="E27">
         <v>336708000.0</v>
       </c>
       <c r="F27">
         <v>290574000.0</v>
       </c>
       <c r="G27">
         <v>256979000.0</v>
       </c>
       <c r="H27">
         <v>393844000.0</v>
       </c>
       <c r="I27">
         <v>315939000.0</v>
       </c>
       <c r="J27">
         <v>236165000.0</v>
       </c>
       <c r="K27">
         <v>154125000.0</v>
       </c>
       <c r="L27">
         <v>81877000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>101419000.0</v>
       </c>
       <c r="C28">
         <v>112066000.0</v>
       </c>
       <c r="D28">
         <v>152757000.0</v>
       </c>
       <c r="E28">
         <v>73117000.0</v>
       </c>
       <c r="F28">
         <v>97678000.0</v>
       </c>
       <c r="G28">
         <v>62166000.0</v>
       </c>
       <c r="H28">
         <v>50434000.0</v>
       </c>
       <c r="I28">
         <v>39475000.0</v>
       </c>
       <c r="J28">
         <v>22688000.0</v>
       </c>
       <c r="K28">
         <v>12783000.0</v>
       </c>
       <c r="L28">
         <v>5801000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>56092000.0</v>
       </c>
       <c r="C29">
         <v>3685000.0</v>
       </c>
       <c r="D29">
         <v>32770000.0</v>
       </c>
       <c r="E29">
         <v>32408000.0</v>
       </c>
       <c r="F29">
         <v>38987000.0</v>
       </c>
       <c r="G29">
         <v>21557000.0</v>
       </c>
       <c r="H29">
         <v>-3441000.0</v>
       </c>
       <c r="I29">
         <v>-39686000.0</v>
       </c>
       <c r="J29">
         <v>2638000.0</v>
       </c>
       <c r="K29">
         <v>2448000.0</v>
       </c>
       <c r="L29">
         <v>-904000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>641139000.0</v>
       </c>
       <c r="C30">
         <v>725533000.0</v>
       </c>
       <c r="D30">
         <v>618827000.0</v>
       </c>
       <c r="E30">
         <v>549075000.0</v>
       </c>
       <c r="F30">
         <v>509090000.0</v>
       </c>
       <c r="G30">
         <v>410989000.0</v>
       </c>
       <c r="H30">
         <v>518294000.0</v>
       </c>
       <c r="I30">
         <v>406084000.0</v>
       </c>
       <c r="J30">
         <v>283978000.0</v>
       </c>
       <c r="K30">
         <v>179995000.0</v>
       </c>
       <c r="L30">
         <v>96882000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
         <v>8399000.0</v>
       </c>
       <c r="C31">
         <v>11245000.0</v>
       </c>
       <c r="D31">
         <v>19060000.0</v>
       </c>
       <c r="E31">
         <v>2884000.0</v>
       </c>
       <c r="F31">
         <v>1092000.0</v>
       </c>
       <c r="G31">
         <v>1354000.0</v>
       </c>
       <c r="H31">
         <v>4383000.0</v>
       </c>
       <c r="I31">
         <v>2293000.0</v>
       </c>
       <c r="J31">
         <v>563000.0</v>
       </c>
       <c r="K31">
         <v>374000.0</v>
       </c>
       <c r="L31">
         <v>-12000.0</v>
       </c>
     </row>
     <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
         <v>938981000.0</v>
       </c>
       <c r="C32">
         <v>894384000.0</v>
       </c>
       <c r="D32">
         <v>914242000.0</v>
       </c>
       <c r="E32">
         <v>1655035000.0</v>
       </c>
       <c r="F32">
         <v>951373000.0</v>
       </c>
       <c r="G32">
         <v>551451000.0</v>
       </c>
       <c r="H32">
         <v>588916000.0</v>
       </c>
       <c r="I32">
         <v>454086000.0</v>
       </c>
@@ -9860,3810 +10130,3962 @@
       <c r="L32">
         <v>98588000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS32"/>
+  <dimension ref="A1:AU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="AS1" t="s">
         <v>136</v>
       </c>
-    </row>
-    <row r="2" spans="1:45">
+      <c r="AT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B2">
+        <v>19873000.0</v>
+      </c>
+      <c r="C2">
+        <v>18934000.0</v>
+      </c>
+      <c r="D2">
         <v>23176000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>25164000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>29651000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25451000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>29549000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>48807000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>36248000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>43627000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>55088000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>55121000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>75596000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>76983000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>149702000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>275669000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>323378000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>248733000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>159607000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>60033000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>50317000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>24058000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11454000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9762000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9880000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11610000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>10560000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9392000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8628000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7720000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>6871000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6412000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>5959000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5569000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>5242000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4720000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4322000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3325000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>2904000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>2852000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>2141000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1678000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1394000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1167000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>872000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>648000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:45">
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3">
-        <v>11719000.0</v>
+        <v>7929000.0</v>
       </c>
       <c r="C3">
+        <v>7170000.0</v>
+      </c>
+      <c r="D3">
+        <v>7754000.0</v>
+      </c>
+      <c r="E3">
         <v>7356000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6682000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6554000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7038000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5178000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5663000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7481000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12761000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12470000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11667000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11576000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11732000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>11183000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11234000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11185000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10989000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>10656000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>10165000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>8666000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2563000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2432000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3357000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2990000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2158000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2118000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1914000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1627000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1264000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1308000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1220000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1237000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1125000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1083000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>917000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>670000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>691000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>545000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>510000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>326000.0</v>
       </c>
-      <c r="AP3"/>
-      <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+      <c r="AU3"/>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B5">
+        <v>63490000.0</v>
+      </c>
+      <c r="C5">
+        <v>41144000.0</v>
+      </c>
+      <c r="D5">
         <v>70273000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>56567000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>54477000.0</v>
       </c>
-      <c r="E5">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
+        <v>48551000.0</v>
+      </c>
+      <c r="H5">
+        <v>55338000.0</v>
+      </c>
+      <c r="I5">
         <v>34460000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>33891000.0</v>
       </c>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
       <c r="K5">
-        <v>23095000.0</v>
+        <v>29685000.0</v>
       </c>
       <c r="L5">
-        <v>17738000.0</v>
+        <v>-16390000.0</v>
       </c>
       <c r="M5">
-        <v>14059000.0</v>
+        <v>27262000.0</v>
       </c>
       <c r="N5">
-        <v>29621000.0</v>
+        <v>22418000.0</v>
       </c>
       <c r="O5">
-        <v>28656000.0</v>
+        <v>18397000.0</v>
       </c>
       <c r="P5">
-        <v>23542000.0</v>
+        <v>92367000.0</v>
       </c>
       <c r="Q5">
-        <v>26659000.0</v>
+        <v>28856000.0</v>
       </c>
       <c r="R5">
-        <v>43924000.0</v>
+        <v>23386000.0</v>
       </c>
       <c r="S5">
-        <v>40076000.0</v>
+        <v>26540000.0</v>
       </c>
       <c r="T5">
-        <v>38477000.0</v>
+        <v>44616000.0</v>
       </c>
       <c r="U5">
+        <v>40219000.0</v>
+      </c>
+      <c r="V5">
+        <v>38538000.0</v>
+      </c>
+      <c r="W5">
         <v>25791000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>33461000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>43567000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8709000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>12019000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>13635000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>10714000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>4397000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>9081000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>6902000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3635000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1444000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>3922000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>32000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2863000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>5995000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>6384000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>4606000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>3257000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>344000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>364000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-2528000.0</v>
       </c>
-      <c r="AQ5">
-[...4 lines deleted...]
-      </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B6">
-        <v>81992000.0</v>
+        <v>71419000.0</v>
       </c>
       <c r="C6">
+        <v>48314000.0</v>
+      </c>
+      <c r="D6">
+        <v>78027000.0</v>
+      </c>
+      <c r="E6">
         <v>63923000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>61159000.0</v>
       </c>
-      <c r="E6">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
+        <v>55105000.0</v>
+      </c>
+      <c r="H6">
+        <v>62376000.0</v>
+      </c>
+      <c r="I6">
         <v>39638000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>39554000.0</v>
       </c>
-      <c r="I6">
-[...4 lines deleted...]
-      </c>
       <c r="K6">
-        <v>35565000.0</v>
+        <v>37166000.0</v>
       </c>
       <c r="L6">
-        <v>29405000.0</v>
+        <v>-3629000.0</v>
       </c>
       <c r="M6">
-        <v>25635000.0</v>
+        <v>39732000.0</v>
       </c>
       <c r="N6">
-        <v>41353000.0</v>
+        <v>34085000.0</v>
       </c>
       <c r="O6">
-        <v>39839000.0</v>
+        <v>29973000.0</v>
       </c>
       <c r="P6">
-        <v>34776000.0</v>
+        <v>104099000.0</v>
       </c>
       <c r="Q6">
-        <v>37844000.0</v>
+        <v>40039000.0</v>
       </c>
       <c r="R6">
-        <v>54913000.0</v>
+        <v>34620000.0</v>
       </c>
       <c r="S6">
-        <v>50732000.0</v>
+        <v>37725000.0</v>
       </c>
       <c r="T6">
-        <v>48642000.0</v>
+        <v>55605000.0</v>
       </c>
       <c r="U6">
+        <v>50875000.0</v>
+      </c>
+      <c r="V6">
+        <v>48703000.0</v>
+      </c>
+      <c r="W6">
         <v>34457000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>36024000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>45999000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>12066000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>15009000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>15793000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>12832000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6311000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>10708000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>8166000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>4943000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2664000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>5159000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1157000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3946000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>6912000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>7054000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>5297000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>3802000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>854000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>690000.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B9">
+        <v>231098000.0</v>
+      </c>
+      <c r="C9">
+        <v>224621000.0</v>
+      </c>
+      <c r="D9">
         <v>217918000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>213532000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>204382000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>199707000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>198989000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>182551000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>182444000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>172169000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>168035000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>164298000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>164141000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>154980000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>137042000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>150785000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>187851000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>181875000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>179735000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>162882000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>167431000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>147310000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>140099000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>137710000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>84857000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>146079000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>147593000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>141070000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>136403000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>127550000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>119219000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>112630000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>104366000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>93132000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>85355000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>78269000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>71918000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>63710000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>57860000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>50284000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>43486000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>36936000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>94354000.0</v>
       </c>
-      <c r="AQ9">
-[...4 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B10">
+        <v>63490000.0</v>
+      </c>
+      <c r="C10">
+        <v>41144000.0</v>
+      </c>
+      <c r="D10">
         <v>70273000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>56567000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>27408000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>48551000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>55338000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>30057000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-90423000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>29685000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-16390000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>27262000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>22418000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>18397000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>32580000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>28856000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>23386000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>26540000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>44590000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>40219000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>38538000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>26013000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>33408000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>43772000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>9183000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>12747000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>14513000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>10714000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>4397000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>9081000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7609000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4236000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2147000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4204000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>272000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2969000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>6048000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>6548000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>4720000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>3364000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>426000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>435000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-2540000.0</v>
       </c>
-      <c r="AQ10">
-[...2 lines deleted...]
-      <c r="AR10">
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>-743000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:45">
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B11">
+        <v>14297000.0</v>
+      </c>
+      <c r="C11">
+        <v>8916000.0</v>
+      </c>
+      <c r="D11">
         <v>16535000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>11850000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>5065000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>9506000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>9457000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>7546000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-21702000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>8384000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>6213000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>8289000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>8601000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6531000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>9349000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>10032000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5325000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7702000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>10431000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>10952000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11142000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>6462000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>8245000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>11209000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2052000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>51000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1342000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>330000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1610000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-3503000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-4841000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-7899000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-29118000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>553000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1995000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>590000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1702000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>2341000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>882000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1226000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>157000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>183000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-904000.0</v>
       </c>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11">
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11">
         <v>-265000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>265000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:45">
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>8604000.0</v>
       </c>
-      <c r="K12"/>
-[...1 lines deleted...]
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>8604000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>59787000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>88340000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>28553000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>953000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>26000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12"/>
       <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12">
         <v>22000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>174000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>317000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>562000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-      <c r="AD12">
-[...4 lines deleted...]
-      </c>
+      <c r="AD12"/>
+      <c r="AE12"/>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12">
         <v>202000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>340000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>161000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13000.0</v>
       </c>
       <c r="AN12">
         <v>13000.0</v>
       </c>
       <c r="AO12">
-        <v>0.0</v>
+        <v>13000.0</v>
       </c>
       <c r="AP12">
+        <v>13000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>12000.0</v>
       </c>
-      <c r="AQ12">
-[...4 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B13">
+        <v>956000.0</v>
+      </c>
+      <c r="C13">
+        <v>1671000.0</v>
+      </c>
+      <c r="D13">
         <v>1627000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>2292000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2134000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3098000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3126000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2717000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2440000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>3906000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5093000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>5261000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>4333000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3743000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2339000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13">
         <v>26000.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13">
         <v>22000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>174000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>317000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>562000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>737000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>759000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>744000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>744000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-    </row>
-    <row r="14" spans="1:45">
+      <c r="AT13"/>
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
-[...4 lines deleted...]
-      </c>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>4698000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3329000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>2596000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-4266000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-1562000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1576000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-28397000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-1072000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>4527000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>68000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>54565000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-2810000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>55221000.0</v>
       </c>
       <c r="X14">
         <v>55221000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14"/>
+      <c r="Y14">
+        <v>55221000.0</v>
+      </c>
+      <c r="Z14">
+        <v>55221000.0</v>
+      </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...4 lines deleted...]
-      </c>
+      <c r="AD14"/>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:45">
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B15">
+        <v>49193000.0</v>
+      </c>
+      <c r="C15">
+        <v>32228000.0</v>
+      </c>
+      <c r="D15">
         <v>49798000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>44717000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>22343000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>39045000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>45881000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>22511000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-68721000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>21301000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-17905000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>22302000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>16413000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>16132000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>49849000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>106964000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-10336000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-62090000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>29632000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>29199000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>28052000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>22361000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>25163000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>32563000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>7131000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>12696000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>13171000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>10384000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>6007000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>12584000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>12450000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>12135000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>31265000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3651000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2267000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2379000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>4346000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>4207000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>3838000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>2138000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>269000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>252000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-1636000.0</v>
       </c>
-      <c r="AQ15">
-[...2 lines deleted...]
-      <c r="AR15">
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>-478000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>478000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:45">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>22302000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>16413000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>16132000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>159247000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>106964000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-10336000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-62090000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-79766000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>29199000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>28052000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>22361000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>25163000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>32563000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7131000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>12696000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>13171000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>10384000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6007000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>12584000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>18119000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>12135000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>31265000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3651000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2267000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>978000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>4346000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>4207000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>3838000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>2138000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>269000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>252000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-17566000.0</v>
       </c>
-      <c r="AQ16">
-[...2 lines deleted...]
-      <c r="AR16">
+      <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
         <v>-478000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>478000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:45">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B17">
+        <v>49193000.0</v>
+      </c>
+      <c r="C17">
+        <v>32228000.0</v>
+      </c>
+      <c r="D17">
         <v>90637000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>44717000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>22343000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>39045000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>45881000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>22511000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-68721000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>21301000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-22603000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>18973000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>13817000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>11866000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>23231000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>18824000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>18061000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>18838000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>34159000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>29267000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>27396000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>19551000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>25163000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>32563000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>7131000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>12696000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>13171000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>10384000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>6007000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>12584000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>18119000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>12135000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>31265000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>3651000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>15305000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>2379000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-8275000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>4207000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>6497000.0</v>
       </c>
-      <c r="AM17">
-[...4 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-1636000.0</v>
       </c>
-      <c r="AQ17">
-[...4 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B18">
+        <v>956000.0</v>
+      </c>
+      <c r="C18">
+        <v>1671000.0</v>
+      </c>
+      <c r="D18">
         <v>1627000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2292000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>2134000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3098000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>3126000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2717000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2440000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3906000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5093000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>5261000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4333000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>3743000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2339000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18">
         <v>26000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>22000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>174000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>317000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>562000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>737000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>759000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>744000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>744000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>4680000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>4338000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2959000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>200000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-156000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-119000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>666000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>143000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>61000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>222000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-53000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>205000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>474000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>728000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1010000.0</v>
       </c>
       <c r="AB19"/>
       <c r="AC19">
-        <v>1646000.0</v>
+        <v>1010000.0</v>
       </c>
       <c r="AD19"/>
       <c r="AE19">
+        <v>1646000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19">
         <v>601000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>703000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>282000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>106000.0</v>
       </c>
-      <c r="AJ19"/>
-      <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>62982000.0</v>
+      </c>
+      <c r="C21">
+        <v>59280000.0</v>
+      </c>
+      <c r="D21">
         <v>69127000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>54674000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>24844000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>45755000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>53278000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>27434000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-93584000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>26284000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-22265000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>23095000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>17738000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>14059000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>29621000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>28656000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>23542000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>26659000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>43924000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>40076000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>38477000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>25791000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>33461000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>43567000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>8709000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>12019000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>13635000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>9704000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>3548000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>7435000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>6902000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3635000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1444000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>3922000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>32000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2863000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>5995000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>6384000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4606000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>3257000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>344000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>364000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-2528000.0</v>
       </c>
-      <c r="AQ21">
-[...2 lines deleted...]
-      <c r="AR21">
+      <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
         <v>-743000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>743000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:45">
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>187989000.0</v>
+      </c>
+      <c r="C23">
+        <v>184275000.0</v>
+      </c>
+      <c r="D23">
         <v>171967000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>184022000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>209189000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>179403000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>175260000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>203924000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>312276000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>189512000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>245388000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>196324000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>221999000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>217904000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>257123000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>397798000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>487687000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>403949000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>295418000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>182839000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>179271000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>145577000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>118092000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>103905000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>86028000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>145670000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>144518000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>140758000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>141483000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>127835000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>119188000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>115407000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>108881000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>94779000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>90565000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>80126000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>70245000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>60651000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>56158000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>49879000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>45283000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>38254000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>969000.0</v>
       </c>
-      <c r="AQ23">
-[...4 lines deleted...]
-      </c>
       <c r="AS23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23">
+        <v>0.0</v>
+      </c>
+      <c r="AU23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>88786000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-86564000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-29620000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-82000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>109398000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>7929000.0</v>
+      </c>
+      <c r="C25">
+        <v>7170000.0</v>
+      </c>
+      <c r="D25">
         <v>7754000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7356000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6682000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6554000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7038000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5178000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5663000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>7481000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>12761000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>12470000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>11667000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>11576000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>11732000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11183000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11234000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11185000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>10989000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>10656000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>10165000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>8666000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2563000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2432000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3357000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2990000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2158000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2118000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1914000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1627000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1264000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1308000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1220000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1237000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1125000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1083000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>917000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>670000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>691000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>545000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26">
+        <v>38137000.0</v>
+      </c>
+      <c r="C26">
+        <v>37671000.0</v>
+      </c>
+      <c r="D26">
         <v>35391000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>49712000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>34370000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>36250000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>35948000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>36359000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>36580000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>35545000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>36737000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>35434000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>37391000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>36607000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>31553000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>30208000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>31354000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>30653000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>27090000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>26539000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>27630000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>25164000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>19997000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>20758000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>21887000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>23084000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>18399000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>17745000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>17346000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>15972000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>14153000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>12771000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>11844000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>9098000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>8317000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>5796000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>4709000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>3648000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>3319000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>2984000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>2814000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>2422000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>1875000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>1868000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>3213000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1279000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:45">
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27">
+        <v>97635000.0</v>
+      </c>
+      <c r="C27">
+        <v>97484000.0</v>
+      </c>
+      <c r="D27">
         <v>80452000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>89368000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>84337000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>86716000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>76448000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>81216000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>82311000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>82274000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>73827000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>76828000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>77838000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>75577000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>70203000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>83319000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>95605000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>87581000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>89639000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>66626000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>66135000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>68174000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>67183000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>57618000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>38583000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>93595000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>100606000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>100133000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>101789000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>91316000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>85991000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>84867000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>80933000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>71508000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>67670000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>63891000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>55533000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>49071000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>45302000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>40510000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>36974000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>31339000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>28209000.0</v>
+      </c>
+      <c r="C28">
+        <v>26481000.0</v>
+      </c>
+      <c r="D28">
         <v>19114000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>28463000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>27062000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>26780000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28384000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>28187000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>27429000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>28066000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>75667000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>24904000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>27267000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>24919000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1722000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4760000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>33514000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>33121000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>30583000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>20414000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>26167000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>20514000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>17869000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>14279000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>14158000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>15860000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>13812000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>12322000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>12540000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11760000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>11433000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>10630000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>9541000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>7871000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>8590000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5006000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5033000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4059000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>4064000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3101000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3032000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2586000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>31460000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>26319000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>22740000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>15394000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:45">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>14297000.0</v>
+      </c>
+      <c r="C29">
+        <v>8916000.0</v>
+      </c>
+      <c r="D29">
         <v>29671000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>11850000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>5065000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9506000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9457000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7546000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-21702000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>8384000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6213000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>8289000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>8601000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6531000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>9349000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>10032000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5325000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7702000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10431000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>10952000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11142000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6462000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>8245000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11209000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2052000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>51000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1342000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>330000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-1610000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-3503000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>168116000.0</v>
+      </c>
+      <c r="C30">
+        <v>165608000.0</v>
+      </c>
+      <c r="D30">
         <v>148791000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>158858000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>179538000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>153952000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>145711000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>155117000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>276028000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>145885000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>190300000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>141203000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>146403000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>140921000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>107421000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>122129000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>164309000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>155216000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>135811000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>122806000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>128954000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>121519000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>106638000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>94143000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>76148000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>134060000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>133958000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>131366000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>132855000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>120115000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>112317000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>108995000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>102922000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>89210000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>85323000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>75406000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>65923000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>57326000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>53254000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>47027000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>43142000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>36576000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>101116000.0</v>
       </c>
-      <c r="AQ30">
-[...4 lines deleted...]
-      </c>
       <c r="AS30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30">
+        <v>0.0</v>
+      </c>
+      <c r="AU30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:47">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>508000.0</v>
+      </c>
+      <c r="C31">
+        <v>-18136000.0</v>
+      </c>
+      <c r="D31">
         <v>1146000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1893000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2564000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2796000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2060000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>2623000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>3161000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>3401000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>5875000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>4167000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>4680000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>4338000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2959000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>200000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-156000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-119000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>666000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>143000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>61000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>222000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-53000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>205000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>474000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>728000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>878000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1010000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>849000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1646000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>707000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>601000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>703000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>282000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>240000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>106000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>53000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>164000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>114000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>107000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>82000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>71000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-12000.0</v>
       </c>
-      <c r="AQ31">
-[...4 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:47">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>250971000.0</v>
+      </c>
+      <c r="C32">
+        <v>243555000.0</v>
+      </c>
+      <c r="D32">
         <v>241094000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>238696000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>234033000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>225158000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>228538000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>231358000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>218692000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>215796000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>223123000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>219419000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>239737000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>231963000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>286744000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>426454000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>511229000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>430608000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>339342000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>222915000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>217748000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>171368000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>151553000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>147472000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>94737000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>157689000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>158153000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>150462000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>145031000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>135270000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>126090000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>119042000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>110325000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>98701000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>90597000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>82989000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>76240000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>67035000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>60764000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>53136000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>45627000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>38614000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>32757000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>27084000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>21841000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>16906000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:L30"/>
@@ -13706,1013 +14128,1013 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B2">
         <v>306229000.0</v>
       </c>
       <c r="C2">
         <v>293926000.0</v>
       </c>
       <c r="D2">
         <v>484132000.0</v>
       </c>
       <c r="E2">
         <v>248280000.0</v>
       </c>
       <c r="F2">
         <v>200926000.0</v>
       </c>
       <c r="G2">
         <v>70723000.0</v>
       </c>
       <c r="H2">
         <v>37558000.0</v>
       </c>
       <c r="I2">
         <v>89552000.0</v>
       </c>
       <c r="J2">
         <v>31520000.0</v>
       </c>
       <c r="K2">
         <v>62863000.0</v>
       </c>
       <c r="L2">
         <v>7598000.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B3">
         <v>6383000</v>
       </c>
       <c r="C3">
         <v>75173000</v>
       </c>
       <c r="D3">
         <v>41211000</v>
       </c>
       <c r="E3">
         <v>17270000</v>
       </c>
       <c r="F3">
         <v>13876000</v>
       </c>
       <c r="G3">
         <v>7531000</v>
       </c>
       <c r="H3">
         <v>14226000</v>
       </c>
       <c r="I3">
         <v>7478000</v>
       </c>
       <c r="J3">
         <v>7372000</v>
       </c>
       <c r="K3">
         <v>7218000</v>
       </c>
       <c r="L3">
         <v>7615000</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>236216000.0</v>
       </c>
       <c r="F4">
         <v>47951000.0</v>
       </c>
       <c r="G4">
         <v>129763000.0</v>
       </c>
       <c r="H4">
         <v>33166000.0</v>
       </c>
       <c r="I4">
         <v>-51950000.0</v>
       </c>
       <c r="J4">
         <v>57873000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-34805000.0</v>
       </c>
       <c r="F5">
         <v>39349000.0</v>
       </c>
       <c r="G5">
         <v>10300000.0</v>
       </c>
       <c r="H5">
         <v>-4616000.0</v>
       </c>
       <c r="I5">
         <v>-9559000.0</v>
       </c>
       <c r="J5">
         <v>-2060000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B6">
         <v>-115711000.0</v>
       </c>
       <c r="C6">
         <v>12303000.0</v>
       </c>
       <c r="D6">
         <v>-190206000.0</v>
       </c>
       <c r="E6">
         <v>235852000.0</v>
       </c>
       <c r="F6">
         <v>47354000.0</v>
       </c>
       <c r="G6">
         <v>130203000.0</v>
       </c>
       <c r="H6">
         <v>33165000.0</v>
       </c>
       <c r="I6">
         <v>-51994000.0</v>
       </c>
       <c r="J6">
         <v>58032000.0</v>
       </c>
       <c r="K6">
         <v>-31343000.0</v>
       </c>
       <c r="L6">
         <v>55265000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B7">
         <v>-16678000.0</v>
       </c>
       <c r="C7">
         <v>19111000.0</v>
       </c>
       <c r="D7">
         <v>15888000.0</v>
       </c>
       <c r="E7">
         <v>85863000.0</v>
       </c>
       <c r="F7">
         <v>-128955000.0</v>
       </c>
       <c r="G7">
         <v>-13035000.0</v>
       </c>
       <c r="H7">
         <v>-19231000.0</v>
       </c>
       <c r="I7">
         <v>-5409000.0</v>
       </c>
       <c r="J7">
         <v>3541000.0</v>
       </c>
       <c r="K7">
         <v>10644000.0</v>
       </c>
       <c r="L7">
         <v>12780000.0</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>152954000.0</v>
       </c>
       <c r="F8">
         <v>-174771000.0</v>
       </c>
       <c r="G8">
         <v>3889000.0</v>
       </c>
       <c r="H8">
         <v>-9608000.0</v>
       </c>
       <c r="I8">
         <v>-1911000.0</v>
       </c>
       <c r="J8">
         <v>-7039000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B9">
         <v>675000.0</v>
       </c>
       <c r="C9">
         <v>-4866000.0</v>
       </c>
       <c r="D9">
         <v>10975000.0</v>
       </c>
       <c r="E9">
         <v>152954000.0</v>
       </c>
       <c r="F9">
         <v>-174771000.0</v>
       </c>
       <c r="G9">
         <v>3889000.0</v>
       </c>
       <c r="H9">
         <v>-9608000.0</v>
       </c>
       <c r="I9">
         <v>-1911000.0</v>
       </c>
       <c r="J9">
         <v>-7039000.0</v>
       </c>
       <c r="K9">
         <v>-1432000.0</v>
       </c>
       <c r="L9">
         <v>-716000.0</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B10">
         <v>338000.0</v>
       </c>
       <c r="C10">
         <v>-112000.0</v>
       </c>
       <c r="D10">
         <v>1958000.0</v>
       </c>
       <c r="E10">
         <v>14374000.0</v>
       </c>
       <c r="F10">
         <v>-17318000.0</v>
       </c>
       <c r="G10">
         <v>10392000.0</v>
       </c>
       <c r="H10">
         <v>305000.0</v>
       </c>
       <c r="I10">
         <v>-9058000.0</v>
       </c>
       <c r="J10">
         <v>2904000.0</v>
       </c>
       <c r="K10">
         <v>1892000.0</v>
       </c>
       <c r="L10">
         <v>1649000.0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-35593000.0</v>
       </c>
       <c r="F11">
         <v>36438000.0</v>
       </c>
       <c r="G11">
         <v>-15619000.0</v>
       </c>
       <c r="H11">
         <v>3409000.0</v>
       </c>
       <c r="I11">
         <v>9750000.0</v>
       </c>
       <c r="J11">
         <v>7206000.0</v>
       </c>
       <c r="K11">
         <v>7667000.0</v>
       </c>
       <c r="L11">
         <v>7193000.0</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>34752000.0</v>
       </c>
       <c r="F12">
         <v>63745000.0</v>
       </c>
       <c r="G12">
         <v>69278000.0</v>
       </c>
       <c r="H12">
         <v>30968000.0</v>
       </c>
       <c r="I12">
         <v>-16756000.0</v>
       </c>
       <c r="J12">
         <v>5156000.0</v>
       </c>
       <c r="K12">
         <v>791000.0</v>
       </c>
       <c r="L12">
         <v>649000.0</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-45893000.0</v>
       </c>
       <c r="F13">
         <v>24076000.0</v>
       </c>
       <c r="G13">
         <v>-986000.0</v>
       </c>
       <c r="H13">
         <v>-15065000.0</v>
       </c>
       <c r="I13">
         <v>-17351000.0</v>
       </c>
       <c r="J13">
         <v>3374000.0</v>
       </c>
       <c r="K13">
         <v>4409000.0</v>
       </c>
       <c r="L13">
         <v>6303000.0</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B14">
         <v>28346000.0</v>
       </c>
       <c r="C14">
         <v>25360000.0</v>
       </c>
       <c r="D14">
         <v>48474000.0</v>
       </c>
       <c r="E14">
         <v>45334000.0</v>
       </c>
       <c r="F14">
         <v>40476000.0</v>
       </c>
       <c r="G14">
         <v>10191000.0</v>
       </c>
       <c r="H14">
         <v>7817000.0</v>
       </c>
       <c r="I14">
         <v>5029000.0</v>
       </c>
       <c r="J14">
         <v>3795000.0</v>
       </c>
       <c r="K14">
         <v>2072000.0</v>
       </c>
       <c r="L14">
         <v>1122000.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>74000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>15388000.0</v>
       </c>
       <c r="G15">
         <v>10048000.0</v>
       </c>
       <c r="H15">
         <v>14662999.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15"/>
       <c r="L15"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B16">
         <v>190518000.0</v>
       </c>
       <c r="C16">
         <v>306229000.0</v>
       </c>
       <c r="D16">
         <v>293926000.0</v>
       </c>
       <c r="E16">
         <v>484132000.0</v>
       </c>
       <c r="F16">
         <v>248280000.0</v>
       </c>
       <c r="G16">
         <v>200926000.0</v>
       </c>
       <c r="H16">
         <v>70723000.0</v>
       </c>
       <c r="I16">
         <v>37558000.0</v>
       </c>
       <c r="J16">
         <v>89552000.0</v>
       </c>
       <c r="K16">
         <v>31520000.0</v>
       </c>
       <c r="L16">
         <v>62863000.0</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B18">
         <v>288897000.0</v>
       </c>
       <c r="C18">
         <v>180321000.0</v>
       </c>
       <c r="D18">
         <v>83316000.0</v>
       </c>
       <c r="E18">
         <v>238836000.0</v>
       </c>
       <c r="F18">
         <v>84416000.0</v>
       </c>
       <c r="G18">
         <v>149212000.0</v>
       </c>
       <c r="H18">
         <v>55890000.0</v>
       </c>
       <c r="I18">
         <v>44245000.0</v>
       </c>
       <c r="J18">
         <v>18319000.0</v>
       </c>
       <c r="K18">
         <v>12786000.0</v>
       </c>
       <c r="L18">
         <v>5300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-72966000.0</v>
       </c>
       <c r="D19">
         <v>-119844000.0</v>
       </c>
       <c r="E19">
         <v>90000000.0</v>
       </c>
       <c r="F19">
         <v>10000000.0</v>
       </c>
       <c r="G19">
         <v>11692000.0</v>
       </c>
       <c r="H19">
         <v>11108000.0</v>
       </c>
       <c r="I19">
         <v>-72800000.0</v>
       </c>
       <c r="J19">
         <v>-12598000.0</v>
       </c>
       <c r="K19">
         <v>-51992000.0</v>
       </c>
       <c r="L19">
         <v>-44774000.0</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21">
         <v>-81000.0</v>
       </c>
       <c r="C21">
         <v>-75000.0</v>
       </c>
       <c r="D21">
         <v>-70000.0</v>
       </c>
       <c r="E21">
         <v>-2578000.0</v>
       </c>
       <c r="F21">
         <v>-14250000.0</v>
       </c>
       <c r="G21">
         <v>-37000.0</v>
       </c>
       <c r="H21">
         <v>-30000.0</v>
       </c>
       <c r="I21">
         <v>-30000.0</v>
       </c>
       <c r="J21">
         <v>-30000.0</v>
       </c>
       <c r="K21">
         <v>-30000.0</v>
       </c>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
         <v>155903000.0</v>
       </c>
       <c r="C22">
         <v>20972000.0</v>
       </c>
       <c r="D22">
         <v>22053000.0</v>
       </c>
       <c r="E22">
         <v>78954000.0</v>
       </c>
       <c r="F22">
         <v>110373000.0</v>
       </c>
       <c r="G22">
         <v>77553000.0</v>
       </c>
       <c r="H22">
         <v>42146000.0</v>
       </c>
       <c r="I22">
         <v>65170000.0</v>
       </c>
       <c r="J22">
         <v>13199000.0</v>
       </c>
       <c r="K22">
         <v>6497000.0</v>
       </c>
       <c r="L22">
         <v>-1636000.0</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B23">
         <v>-32227000.0</v>
       </c>
       <c r="C23">
-        <v>-22374000.0</v>
+        <v>-27297000.0</v>
       </c>
       <c r="D23">
         <v>-45050000.0</v>
       </c>
       <c r="E23">
         <v>-78124000.0</v>
       </c>
       <c r="F23">
-        <v>32097000.0</v>
+        <v>31434000.0</v>
       </c>
       <c r="G23">
         <v>-10048000.0</v>
       </c>
       <c r="H23">
         <v>-14663000.0</v>
       </c>
       <c r="I23">
         <v>-23395000.0</v>
       </c>
       <c r="J23">
         <v>-2910000.0</v>
       </c>
       <c r="K23">
         <v>422000.0</v>
       </c>
       <c r="L23">
         <v>49965000.0</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B24">
         <v>-22933000.0</v>
       </c>
       <c r="C24">
         <v>-18517000.0</v>
       </c>
       <c r="D24">
         <v>-16447000.0</v>
       </c>
       <c r="E24">
         <v>-11346000.0</v>
       </c>
       <c r="F24">
         <v>-6163000.0</v>
       </c>
       <c r="G24">
         <v>-4579000.0</v>
       </c>
       <c r="H24">
         <v>-3021000.0</v>
       </c>
       <c r="I24">
         <v>-1522000.0</v>
       </c>
       <c r="J24">
         <v>-2215000.0</v>
       </c>
       <c r="K24">
         <v>-1372000.0</v>
       </c>
       <c r="L24">
         <v>-1262000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25">
         <v>51383000.0</v>
       </c>
       <c r="C25">
         <v>161127000.0</v>
       </c>
       <c r="D25">
         <v>12239000.0</v>
       </c>
       <c r="E25">
         <v>13292000.0</v>
       </c>
       <c r="F25">
         <v>16710000.0</v>
       </c>
       <c r="G25">
         <v>14709000.0</v>
       </c>
       <c r="H25">
         <v>8817000.0</v>
       </c>
       <c r="I25">
         <v>5179000.0</v>
       </c>
       <c r="J25">
         <v>1245000.0</v>
       </c>
       <c r="K25">
         <v>-313000.0</v>
       </c>
       <c r="L25">
         <v>258000.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B26">
         <v>-351930000.0</v>
       </c>
       <c r="C26">
         <v>-146180000.0</v>
       </c>
       <c r="D26">
         <v>-208524000.0</v>
       </c>
       <c r="E26">
         <v>-14428000.0</v>
       </c>
       <c r="F26">
         <v>-15388000.0</v>
       </c>
       <c r="G26">
         <v>-11184000.0</v>
       </c>
       <c r="H26">
         <v>-16470000.0</v>
       </c>
       <c r="I26">
         <v>-25885000.0</v>
       </c>
       <c r="J26">
         <v>44780000.0</v>
       </c>
       <c r="K26">
         <v>-60000000.0</v>
       </c>
       <c r="L26">
         <v>-18000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27">
         <v>50439000.0</v>
       </c>
       <c r="C27">
         <v>62272000.0</v>
       </c>
       <c r="D27">
         <v>63737000.0</v>
       </c>
       <c r="E27">
         <v>54777000.0</v>
       </c>
       <c r="F27">
         <v>53525000.0</v>
       </c>
       <c r="G27">
         <v>45090000.0</v>
       </c>
       <c r="H27">
         <v>34301000.0</v>
       </c>
       <c r="I27">
         <v>20794000.0</v>
       </c>
       <c r="J27">
         <v>5028000.0</v>
       </c>
       <c r="K27">
         <v>322000.0</v>
       </c>
       <c r="L27">
         <v>1040000.0</v>
       </c>
     </row>
     <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B28">
         <v>-383764000.0</v>
       </c>
       <c r="C28">
         <v>-168629000.0</v>
       </c>
       <c r="D28">
         <v>-253644000.0</v>
       </c>
       <c r="E28">
         <v>-92620000.0</v>
       </c>
       <c r="F28">
         <v>17808000.0</v>
       </c>
       <c r="G28">
         <v>-10085000.0</v>
       </c>
       <c r="H28">
         <v>-14693000.0</v>
       </c>
       <c r="I28">
         <v>-23395000.0</v>
       </c>
       <c r="J28">
         <v>44780000.0</v>
       </c>
       <c r="K28">
         <v>690000.0</v>
       </c>
       <c r="L28">
         <v>49965000.0</v>
       </c>
     </row>
     <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B29">
         <v>295280000.0</v>
       </c>
       <c r="C29">
         <v>255494000.0</v>
       </c>
       <c r="D29">
         <v>124527000.0</v>
       </c>
       <c r="E29">
         <v>256106000.0</v>
       </c>
       <c r="F29">
         <v>98292000.0</v>
       </c>
       <c r="G29">
         <v>156743000.0</v>
       </c>
       <c r="H29">
         <v>70116000.0</v>
       </c>
       <c r="I29">
         <v>51723000.0</v>
       </c>
       <c r="J29">
         <v>25691000.0</v>
       </c>
       <c r="K29">
         <v>20004000.0</v>
       </c>
       <c r="L29">
         <v>12915000.0</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30">
         <v>-29316000.0</v>
       </c>
       <c r="C30">
         <v>-72966000.0</v>
       </c>
       <c r="D30">
         <v>-61564000.0</v>
       </c>
       <c r="E30">
         <v>72730000.0</v>
       </c>
       <c r="F30">
         <v>-68149000.0</v>
       </c>
       <c r="G30">
         <v>-16895000.0</v>
       </c>
       <c r="H30">
         <v>-22257000.0</v>
       </c>
       <c r="I30">
         <v>-80278000.0</v>
       </c>
@@ -14725,3460 +15147,3600 @@
       <c r="L30">
         <v>-7615000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AQ30"/>
+  <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E1" t="s">
         <v>75</v>
       </c>
       <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>77</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>80</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>86</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>89</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
       <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AK1" t="s">
         <v>99</v>
       </c>
       <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AO1" t="s">
         <v>102</v>
       </c>
       <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AQ1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:43">
+      <c r="AS1" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B2">
+        <v>72049000.0</v>
+      </c>
+      <c r="C2">
+        <v>190518000.0</v>
+      </c>
+      <c r="D2">
         <v>178855000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>233349000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>175710000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>306229000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>250741000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>218365000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>249128000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>293926000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>366954000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>374621000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>471681000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>484132000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>427311000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>361156000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>330498000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>248280000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>247221000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>203999000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>157534000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>200926000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>256818000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>144222000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>85471000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>70723000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>31678000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>30012000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>32607000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>37558000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>81298000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>35366000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>63873000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>89552000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>27419000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>35353000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>32953000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>31520000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>100422000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>34332000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>30716000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>62863000.0</v>
       </c>
-      <c r="AP2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:43">
+      <c r="AR2"/>
+      <c r="AS2"/>
+    </row>
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B3">
+        <v>562000</v>
+      </c>
+      <c r="C3">
+        <v>391000</v>
+      </c>
+      <c r="D3">
         <v>1198000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7156000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7845000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7631000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>13698000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>419000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>31226000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>34130000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>20390000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>9134000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5800000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5887000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4827000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4280000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4427000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3736000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4796000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2299000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4588000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2193000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1754000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1511000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2386000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1880000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1387000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2728000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3600000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>6511000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>4627000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1145000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>691000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1015000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1638000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2811000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2202000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>721000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2296000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2767000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1383000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>299000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7615000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:43">
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-96942000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-12780000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>55545000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>66883000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>31358000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>82430000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>1297000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>43446000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>46481000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-43273000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-56161000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>112449000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>58699000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>14776000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>38949000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>1780000.0</v>
       </c>
-      <c r="AB4"/>
-      <c r="AC4">
+      <c r="AD4"/>
+      <c r="AE4">
         <v>-4928000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-43750000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>45903000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-28400000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-25703000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
-    </row>
-    <row r="5" spans="1:43">
+      <c r="AR4"/>
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-11106000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>15350000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-38277000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-26388000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2096000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>27764000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>28649000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6207000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>18198000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1291000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>2333000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>10647000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>18115000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-20795000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4974000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-1744000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-8183000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>587000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3409000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2364000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-4373000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-    </row>
-    <row r="6" spans="1:43">
+      <c r="AR5"/>
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B6">
+        <v>50087000.0</v>
+      </c>
+      <c r="C6">
+        <v>-118469000.0</v>
+      </c>
+      <c r="D6">
         <v>11663000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-54494000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>57639000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-130519000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>55488000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>32376000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-30763000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-44798000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-73028000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-7667000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-97060000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-12451000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>56821000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>66155000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>30658000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>82218000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1059000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>43222000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>46465000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-43392000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-55892000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>112596000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>58751000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>14748000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>39045000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1666000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2595000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4951000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-43740000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>45932000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-28507000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-25679000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>62133000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-7934000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2400000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1433000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-68902000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>66090000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>3616000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-32147000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>55265000.0</v>
       </c>
-      <c r="AQ6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:43">
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B7">
+        <v>14259000.0</v>
+      </c>
+      <c r="C7">
+        <v>-9481000.0</v>
+      </c>
+      <c r="D7">
         <v>-3201000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-25966000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3918000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>8571000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-12420000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4276000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>23456000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>12351000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-4730000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-7747000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-9472000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>37837000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>35355000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>32963000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-41396000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>58941000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-97343000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-9212000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-20102000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2298000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-1195000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>14684000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>27000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-26551000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-8218000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-135000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-1346000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-9532000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>430000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-769000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>5325000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-752000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-1198000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>5857000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-1276000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>158000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-4993000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>10877000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>524000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>110000.0</v>
       </c>
-      <c r="AP7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:43">
+      <c r="AR7"/>
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>6383000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>6858000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>89470000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>75506000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-51995000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>39973000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-123176000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-3613000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-45559000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-2423000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-2065000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>301000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>252000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>5401000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>-4624000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-1146000.0</v>
       </c>
-      <c r="AB8"/>
-      <c r="AC8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-1519000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-671000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-1658000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>411000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>7000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
-    </row>
-    <row r="9" spans="1:43">
+      <c r="AR8"/>
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B9">
+        <v>249000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3659000.0</v>
+      </c>
+      <c r="D9">
         <v>-2729000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1181000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-847000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3070000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>527000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-5636000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>4425000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-4182000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>10638000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-12904000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6383000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6858000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>89470000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>75506000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-51995000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>39973000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-123176000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3613000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-45559000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-2423000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-2065000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>301000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>252000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5401000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-4624000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1146000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-2319000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1519000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-743000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1658000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>411000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>7000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-3026000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-1293000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-1693000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-1027000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-864000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-702000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>2000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>132000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-716000.0</v>
       </c>
-      <c r="AQ9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:43">
+      <c r="AS9"/>
+    </row>
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B10">
         <v>0.0</v>
       </c>
       <c r="C10">
+        <v>0.0</v>
+      </c>
+      <c r="D10">
+        <v>0.0</v>
+      </c>
+      <c r="E10">
         <v>711000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-20000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-353000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-261000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>863000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-395000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-319000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3001000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>219000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1095000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3645000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>22884000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-6482000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-692000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1336000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-13261000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1524000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1968000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-565000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1206000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>8524000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14557000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-16118000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>5105000.0</v>
       </c>
-      <c r="AA10"/>
-[...1 lines deleted...]
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10">
         <v>-7149000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2554000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5309000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-2145000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-4158000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2346000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2232000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1985000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>311000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1387000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>240000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
-    </row>
-    <row r="11" spans="1:43">
+      <c r="AR10"/>
+      <c r="AS10"/>
+    </row>
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-3182000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2978000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>14721000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-35987000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-6905000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>11953000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-4654000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>11104000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>10205000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>11589000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4611000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1547000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>6690000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-15535000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-8321000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-5949000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4918000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2343000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-5440000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4298000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>7278000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3614000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>11435000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>5668000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1373000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1078000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>9929000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>8573000.0</v>
       </c>
-      <c r="AQ11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:43">
+      <c r="AS11"/>
+    </row>
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-3830000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>10329000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2200000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>22121000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7463000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>3878000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1290000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>14765000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>17477000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>16755000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14748000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>18396000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>21245000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>11467000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>18170000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>10835000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9292000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>7665000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3176000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3265000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-1923000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-20336000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2238000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5156000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>156000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2071000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>210000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>791000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>649000.0</v>
       </c>
-      <c r="AQ12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:43">
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>8120000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-11281000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-11281000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-40137000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-26881000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-3246000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>24371000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>27974000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-10158000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>13868000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-7608000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-3250000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>6739000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>15102000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-19577000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>677000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-3002000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-1370000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-11370000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-7552000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-3301000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-2279000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-4219000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>3374000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>3842000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-1627000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-1293000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>4409000.0</v>
       </c>
-      <c r="AM13"/>
-      <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>6303000.0</v>
       </c>
-      <c r="AQ13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:43">
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B14">
+        <v>7929000.0</v>
+      </c>
+      <c r="C14">
+        <v>7170000.0</v>
+      </c>
+      <c r="D14">
         <v>7754000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7356000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>6682000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>6554000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7038000.0</v>
       </c>
-      <c r="G14">
-[...2 lines deleted...]
-      <c r="H14">
+      <c r="I14">
+        <v>5178000.0</v>
+      </c>
+      <c r="J14">
         <v>5663000.0</v>
       </c>
-      <c r="I14">
-[...2 lines deleted...]
-      <c r="J14">
+      <c r="K14">
+        <v>7481000.0</v>
+      </c>
+      <c r="L14">
         <v>12761000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>12470000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11667000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11576000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>11732000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>11183000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11234000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11185000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>10989000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>10656000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>10165000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>8666000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2563000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>2432000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3357000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2990000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2158000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2118000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1914000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1627000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1264000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1308000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>1220000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1237000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1125000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1083000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>917000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>670000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>691000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>545000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>510000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>326000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1122000.0</v>
       </c>
-      <c r="AQ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:43">
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>55000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>45000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10000.0</v>
       </c>
-      <c r="M15"/>
-[...1 lines deleted...]
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15">
         <v>9780000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...4 lines deleted...]
-      </c>
+      <c r="AE15"/>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15"/>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-    </row>
-    <row r="16" spans="1:43">
+      <c r="AR15"/>
+      <c r="AS15"/>
+    </row>
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B16">
+        <v>122136000.0</v>
+      </c>
+      <c r="C16">
+        <v>72049000.0</v>
+      </c>
+      <c r="D16">
         <v>190518000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>178855000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>233349000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>175710000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>306229000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>250741000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>218365000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>249128000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>293926000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>366954000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>374621000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>471681000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>484132000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>427311000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>361156000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>330498000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>248280000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>247221000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>203999000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>157534000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>200926000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>256818000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>144222000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>85471000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>70723000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>31678000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>30012000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>32607000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>37558000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>81298000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>35366000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>63873000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>89552000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>27419000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>35353000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>32953000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>31520000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>100422000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>34332000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>30716000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>62863000.0</v>
       </c>
-      <c r="AQ16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:43">
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AR17"/>
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B18">
+        <v>94029000.0</v>
+      </c>
+      <c r="C18">
+        <v>69458000.0</v>
+      </c>
+      <c r="D18">
         <v>81919000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>64009000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>65274000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>60248000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>62039000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>56615000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>40371000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>17834000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-17894000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>17216000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>23536000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>60458000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>90476000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>68928000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9892000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>89324000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-41567000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>51429000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>32885000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>41669000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>46183000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>72367000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>22401000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>8261000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>19178000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>21094000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>12444000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>3174000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>12497000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>9606000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>16783000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>5359000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>5511000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>5641000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>2643000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>4524000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-2743000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>11102000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>3896000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1004000.0</v>
       </c>
-      <c r="AP18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:43">
+      <c r="AR18"/>
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="C19">
+        <v>156</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-7156000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-7845000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-7631000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-13698000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-14895000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-31226000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-13147000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>53453000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-10683000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-98447000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-5887000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-4827000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25573000.0</v>
       </c>
       <c r="Q19">
         <v>30000000.0</v>
       </c>
       <c r="R19">
+        <v>25573000.0</v>
+      </c>
+      <c r="S19">
+        <v>30000000.0</v>
+      </c>
+      <c r="T19">
         <v>-4796000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>15000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-68092000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-100000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>43000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>38281000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>30411000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>23116000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-15481000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-14427000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>14300000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-52800000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>40000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-30000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-30000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-5226000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-12000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-12000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-3226000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-44774000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-44774000.0</v>
       </c>
-      <c r="AQ19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:43">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20"/>
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B21">
-        <v>-21000.0</v>
+        <v>-23000.0</v>
       </c>
       <c r="C21">
         <v>-20000.0</v>
       </c>
       <c r="D21">
-        <v>-20000.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="E21">
         <v>-20000.0</v>
       </c>
       <c r="F21">
+        <v>-20000.0</v>
+      </c>
+      <c r="G21">
+        <v>-20000.0</v>
+      </c>
+      <c r="H21">
         <v>-19000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-19000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-1867000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-569000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-2139000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-18584000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2578000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-2379000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-19000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-10000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-16000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-14250000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="X21">
         <v>-9000.0</v>
       </c>
       <c r="Y21">
-        <v>-9000.0</v>
+        <v>-10000.0</v>
       </c>
       <c r="Z21">
         <v>-9000.0</v>
       </c>
       <c r="AA21">
         <v>-9000.0</v>
       </c>
       <c r="AB21">
-        <v>-6000.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="AC21">
-        <v>-6000.0</v>
+        <v>-9000.0</v>
       </c>
       <c r="AD21">
         <v>-6000.0</v>
       </c>
       <c r="AE21">
         <v>-6000.0</v>
       </c>
       <c r="AF21">
         <v>-6000.0</v>
       </c>
-      <c r="AG21"/>
-      <c r="AH21"/>
+      <c r="AG21">
+        <v>-6000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-6000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-    </row>
-    <row r="22" spans="1:43">
+      <c r="AR21"/>
+      <c r="AS21"/>
+    </row>
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>49193000.0</v>
+      </c>
+      <c r="C22">
+        <v>32228000.0</v>
+      </c>
+      <c r="D22">
         <v>49798000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>44717000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>22343000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>39045000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>45881000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>22511000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-68721000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>21301000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-22603000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>18973000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13817000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>11866000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>23231000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>18824000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>18061000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>18838000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>34159000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>29267000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>27396000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>19551000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>25163000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>32563000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>7131000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>12696000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>13171000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10384000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>6007000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>12584000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>12450000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12135000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>31265000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>3651000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2267000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2379000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4346000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>4207000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3838000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2138000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>269000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>252000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-1636000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>478000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:43">
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>-9661000.0</v>
+      </c>
+      <c r="C23">
+        <v>-6609000.0</v>
+      </c>
+      <c r="D23">
         <v>-7759000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-8177000.0</v>
       </c>
-      <c r="D23">
-[...4 lines deleted...]
-      </c>
       <c r="F23">
-        <v>-4354000.0</v>
+        <v>-7270000.0</v>
       </c>
       <c r="G23">
-        <v>-6561000.0</v>
+        <v>-9023000.0</v>
       </c>
       <c r="H23">
+        <v>-9202000.0</v>
+      </c>
+      <c r="I23">
+        <v>-6610000.0</v>
+      </c>
+      <c r="J23">
         <v>-5881000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-5578000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-28770000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-6648000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-5380000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-4197000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-20488000.0</v>
       </c>
-      <c r="O23">
-[...4 lines deleted...]
-      </c>
       <c r="Q23">
-        <v>-36875000.0</v>
+        <v>-41809000.0</v>
       </c>
       <c r="R23">
-        <v>42874000.0</v>
+        <v>11241000.0</v>
       </c>
       <c r="S23">
-        <v>-2967000.0</v>
+        <v>-37555000.0</v>
       </c>
       <c r="T23">
-        <v>-3027000.0</v>
+        <v>42748000.0</v>
       </c>
       <c r="U23">
-        <v>-4783000.0</v>
+        <v>-3106000.0</v>
       </c>
       <c r="V23">
+        <v>-3167000.0</v>
+      </c>
+      <c r="W23">
+        <v>-5041000.0</v>
+      </c>
+      <c r="X23">
         <v>-2335000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2856000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1974000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-2883000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-3336000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-3824000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-4246000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-3257000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-3447000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-3703000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-15183000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-1062000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>46620000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-1703000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-246000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>109000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-58140000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>58756000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>71000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-102000.0</v>
       </c>
-      <c r="AQ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:43">
+      <c r="AS23"/>
+    </row>
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B24">
+        <v>-6348000.0</v>
+      </c>
+      <c r="C24">
+        <v>-6301000.0</v>
+      </c>
+      <c r="D24">
         <v>-5486000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-5794000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-6262000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-5391000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-3462000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-15314000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-5242000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>259000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3109000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-307000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2601000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-3489000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>90000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-2773000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-2996000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-2506000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-2018000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-2036000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-46143000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-966000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-1534000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1350000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-1029000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-666000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-947000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-547000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-716000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>13489000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-544000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>39747000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-144000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-581000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>9272000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-540000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-385000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-562000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-459000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-440000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-319000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-33154000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-1262000.0</v>
       </c>
-      <c r="AQ24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:43">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B25">
+        <v>6213000.0</v>
+      </c>
+      <c r="C25">
+        <v>25606000.0</v>
+      </c>
+      <c r="D25">
         <v>4958000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5135000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>37092000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4198000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5584000.0</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25">
+      <c r="I25">
+        <v>20508000.0</v>
+      </c>
+      <c r="J25">
         <v>130754000.0</v>
       </c>
-      <c r="I25">
-[...2 lines deleted...]
-      <c r="J25">
+      <c r="K25">
+        <v>4061000.0</v>
+      </c>
+      <c r="L25">
         <v>2835000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4110000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3211000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2083000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3207000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3468000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3577000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>3040000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4061000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5775000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3351000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3523000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3253000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3097000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3272000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3936000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3252000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2403000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2150000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1012000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1634000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>487000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>273000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>430000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>605000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>132000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>349000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>159000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-647000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>99000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3894000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>549000.0</v>
       </c>
-      <c r="AP25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B26">
+        <v>-27696000.0</v>
+      </c>
+      <c r="C26">
+        <v>-174439000.0</v>
+      </c>
+      <c r="D26">
         <v>-57043000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-110279000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-1780000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-182828000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-9084000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-3701000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-65037000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-77442000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-101115000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-15951000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-22434000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-69024000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-14428000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>9780000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-18521000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-5430000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-4074000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-3106000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-3167000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-5041000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-2476000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-2922000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-2389000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-3397000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-3687000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-4192000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-4637000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-3954000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-4018000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-4379000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-17488000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>80000.0</v>
       </c>
-      <c r="AH26">
-[...4 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>59000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>109000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-58738000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-1262000.0</v>
       </c>
-      <c r="AN26"/>
-[...1 lines deleted...]
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>67000.0</v>
       </c>
-      <c r="AQ26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:43">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B27">
+        <v>13358000.0</v>
+      </c>
+      <c r="C27">
+        <v>13272000.0</v>
+      </c>
+      <c r="D27">
         <v>11887000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>12627000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>13025000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>12900000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>15658000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>15455000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>15557000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>15822000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>19968000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>14262000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>14603000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>14904000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>13227000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>13971000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>13432000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>14147000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>10974000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>13804000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>14387000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>14360000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>10687000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11028000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>11769000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>11606000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>8911000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>8761000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>8943000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>7686000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>5843000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5528000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>5605000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3818000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4804000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>74000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>74000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>76000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>86000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>88000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>82000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>66000.0</v>
       </c>
-      <c r="AP27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>-37360000.0</v>
+      </c>
+      <c r="C28">
+        <v>-181013000.0</v>
+      </c>
+      <c r="D28">
         <v>-64778000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-118451000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-9060000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-191477000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4373000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-10281000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-70937000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-83038000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-129958000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-22617000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-27831000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-73238000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-34931000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-32045000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11250000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-36894000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>42864000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2983000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-3030000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-19043000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2344000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2866000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-1983000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2892000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-3345000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3833000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-4252000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3263000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3447000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-3703000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-15183000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1062000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>46620000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1703000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-246000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>109000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-58140000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>58756000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>71000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>49965000.0</v>
       </c>
-      <c r="AQ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:43">
+      <c r="AS28"/>
+    </row>
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B29">
+        <v>94591000.0</v>
+      </c>
+      <c r="C29">
+        <v>69849000.0</v>
+      </c>
+      <c r="D29">
         <v>83117000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>71165000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>73119000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>67879000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>75737000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>56196000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>71597000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>51964000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2496000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>26350000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>29336000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>66345000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>95303000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>73208000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5465000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>93060000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-36771000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>53728000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>37473000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>43862000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>47937000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>73878000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>24787000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>10141000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>20565000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>23822000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>16044000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>9685000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>17124000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>10751000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>17474000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>6374000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>7149000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>8452000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>4845000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>5245000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-447000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>13869000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>5279000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1303000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>12915000.0</v>
       </c>
-      <c r="AQ29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:43">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>-6910000.0</v>
+      </c>
+      <c r="C30">
+        <v>-6692000.0</v>
+      </c>
+      <c r="D30">
         <v>-6684000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-7156000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-7845000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-7631000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-13698000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-14895000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-31226000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-13147000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>53453000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10683000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-98447000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-5887000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-4827000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>25720000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>25573000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>26264000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4796000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7299000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12038000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-68092000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-101754000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>41437000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>35895000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>7527000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>21729000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-18209000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-14427000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-11350000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-57427000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>38855000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-30691000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-31015000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>8362000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-14811000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-2202000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-3947000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-10296000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-6541000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-1702000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-33453000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-7615000.0</v>
       </c>
-      <c r="AQ30"/>
+      <c r="AS30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>