--- v1 (2026-07-29)
+++ v2 (2026-10-30)
@@ -4760,51 +4760,53 @@
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
     </row>
     <row r="8" spans="1:74">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>22162000.0</v>
+      </c>
       <c r="C8">
         <v>22160000.0</v>
       </c>
       <c r="D8">
         <v>22083000.0</v>
       </c>
       <c r="E8">
         <v>22406000.0</v>
       </c>
       <c r="F8">
         <v>22670000.0</v>
       </c>
       <c r="G8">
         <v>23162000.0</v>
       </c>
       <c r="H8">
         <v>23069000.0</v>
       </c>
       <c r="I8">
         <v>23072000.0</v>
       </c>
       <c r="J8">
         <v>23073000.0</v>
       </c>
       <c r="K8">
@@ -5261,51 +5263,51 @@
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
     </row>
     <row r="12" spans="1:74">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>41101000.0</v>
+        <v>681403000.0</v>
       </c>
       <c r="C12">
         <v>583963000.0</v>
       </c>
       <c r="D12">
         <v>488671000.0</v>
       </c>
       <c r="E12">
         <v>771247000.0</v>
       </c>
       <c r="F12">
         <v>791109000.0</v>
       </c>
       <c r="G12">
         <v>770616000.0</v>
       </c>
       <c r="H12">
         <v>786121000.0</v>
       </c>
       <c r="I12">
         <v>785320000.0</v>
       </c>
       <c r="J12">
         <v>747858000.0</v>
       </c>
@@ -7382,51 +7384,53 @@
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
     </row>
     <row r="26" spans="1:74">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>652978000.0</v>
+      </c>
       <c r="C26">
         <v>672373000.0</v>
       </c>
       <c r="D26">
         <v>701903000.0</v>
       </c>
       <c r="E26">
         <v>674568000.0</v>
       </c>
       <c r="F26">
         <v>701404000.0</v>
       </c>
       <c r="G26">
         <v>691795000.0</v>
       </c>
       <c r="H26">
         <v>664991000.0</v>
       </c>
       <c r="I26">
         <v>685535000.0</v>
       </c>
       <c r="J26">
         <v>691175000.0</v>
       </c>
       <c r="K26">
@@ -7930,51 +7934,53 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
     </row>
     <row r="30" spans="1:74">
       <c r="A30" t="s">
         <v>49</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>16890000.0</v>
+      </c>
       <c r="C30">
         <v>18150000.0</v>
       </c>
       <c r="D30">
         <v>17797000.0</v>
       </c>
       <c r="E30">
         <v>63604000.0</v>
       </c>
       <c r="F30">
         <v>64008000.0</v>
       </c>
       <c r="G30">
         <v>63773000.0</v>
       </c>
       <c r="H30">
         <v>63450000.0</v>
       </c>
       <c r="I30">
         <v>62307000.0</v>
       </c>
       <c r="J30">
         <v>60213000.0</v>
       </c>
       <c r="K30">
@@ -8741,51 +8747,51 @@
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35">
         <v>32005000.0</v>
       </c>
       <c r="BU35">
         <v>29221000.0</v>
       </c>
       <c r="BV35">
         <v>28481000.0</v>
       </c>
     </row>
     <row r="36" spans="1:74">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>108822000.0</v>
+        <v>757842000.0</v>
       </c>
       <c r="C36">
         <v>149245000.0</v>
       </c>
       <c r="D36">
         <v>161818000.0</v>
       </c>
       <c r="E36">
         <v>158777000.0</v>
       </c>
       <c r="F36">
         <v>168059000.0</v>
       </c>
       <c r="G36">
         <v>167799000.0</v>
       </c>
       <c r="H36">
         <v>176022000.0</v>
       </c>
       <c r="I36">
         <v>171826000.0</v>
       </c>
       <c r="J36">
         <v>193193000.0</v>
       </c>
@@ -9228,51 +9234,53 @@
         <v>1215234000.0</v>
       </c>
       <c r="BQ38">
         <v>912692000.0</v>
       </c>
       <c r="BR38">
         <v>883640000.0</v>
       </c>
       <c r="BS38">
         <v>963272000.0</v>
       </c>
       <c r="BT38">
         <v>3322232000.0</v>
       </c>
       <c r="BU38">
         <v>3442644000.0</v>
       </c>
       <c r="BV38">
         <v>3265367000.0</v>
       </c>
     </row>
     <row r="39" spans="1:74">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-657192000.0</v>
+      </c>
       <c r="C39">
         <v>-871634000.0</v>
       </c>
       <c r="D39">
         <v>-17797000.0</v>
       </c>
       <c r="E39"/>
       <c r="F39">
         <v>-64008000.0</v>
       </c>
       <c r="G39"/>
       <c r="H39">
         <v>-63450000.0</v>
       </c>
       <c r="I39">
         <v>106504000.0</v>
       </c>
       <c r="J39">
         <v>82835000.0</v>
       </c>
       <c r="K39">
         <v>110638000.0</v>
       </c>
       <c r="L39">
         <v>56992000.0</v>
@@ -9422,51 +9430,53 @@
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39">
         <v>1644030000.0</v>
       </c>
       <c r="BU39">
         <v>1650988000.0</v>
       </c>
       <c r="BV39">
         <v>1981855000.0</v>
       </c>
     </row>
     <row r="40" spans="1:74">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>4197556000.0</v>
+      </c>
       <c r="C40">
         <v>4235250000.0</v>
       </c>
       <c r="D40">
         <v>4210889000.0</v>
       </c>
       <c r="E40">
         <v>4074847000.0</v>
       </c>
       <c r="F40">
         <v>4222239000.0</v>
       </c>
       <c r="G40">
         <v>4200927000.0</v>
       </c>
       <c r="H40">
         <v>4153421000.0</v>
       </c>
       <c r="I40">
         <v>4085068000.0</v>
       </c>
       <c r="J40">
         <v>3881301000.0</v>
       </c>
       <c r="K40">
@@ -11352,51 +11362,53 @@
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
     </row>
     <row r="53" spans="1:74">
       <c r="A53" t="s">
         <v>72</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>640302000.0</v>
+      </c>
       <c r="C53">
         <v>355645000.0</v>
       </c>
       <c r="D53">
         <v>383508000.0</v>
       </c>
       <c r="E53">
         <v>664299000.0</v>
       </c>
       <c r="F53">
         <v>691204000.0</v>
       </c>
       <c r="G53">
         <v>681617000.0</v>
       </c>
       <c r="H53">
         <v>654950000.0</v>
       </c>
       <c r="I53">
         <v>680328000.0</v>
       </c>
       <c r="J53">
         <v>686112000.0</v>
       </c>
       <c r="K53">
@@ -12008,51 +12020,53 @@
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56">
         <v>171338000.0</v>
       </c>
       <c r="BU56">
         <v>201604000.0</v>
       </c>
       <c r="BV56">
         <v>79754000.0</v>
       </c>
     </row>
     <row r="57" spans="1:74">
       <c r="A57" t="s">
         <v>76</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>4197556000.0</v>
+      </c>
       <c r="C57">
         <v>4235250000.0</v>
       </c>
       <c r="D57">
         <v>4210889000.0</v>
       </c>
       <c r="E57">
         <v>4210347000.0</v>
       </c>
       <c r="F57">
         <v>4222239000.0</v>
       </c>
       <c r="G57">
         <v>4200927000.0</v>
       </c>
       <c r="H57">
         <v>4153421000.0</v>
       </c>
       <c r="I57">
         <v>4085068000.0</v>
       </c>
       <c r="J57">
         <v>3881301000.0</v>
       </c>
       <c r="K57">
@@ -14987,51 +15001,53 @@
         <v>18013000.0</v>
       </c>
       <c r="BQ2">
         <v>18378000.0</v>
       </c>
       <c r="BR2">
         <v>18115000.0</v>
       </c>
       <c r="BS2">
         <v>17975000.0</v>
       </c>
       <c r="BT2">
         <v>18958000.0</v>
       </c>
       <c r="BU2">
         <v>19360000.0</v>
       </c>
       <c r="BV2">
         <v>19025000.0</v>
       </c>
     </row>
     <row r="3" spans="1:74">
       <c r="A3" t="s">
         <v>139</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>2152000.0</v>
+      </c>
       <c r="C3">
         <v>2132000.0</v>
       </c>
       <c r="D3">
         <v>2044000.0</v>
       </c>
       <c r="E3">
         <v>1965000.0</v>
       </c>
       <c r="F3">
         <v>1939000.0</v>
       </c>
       <c r="G3">
         <v>1911000.0</v>
       </c>
       <c r="H3">
         <v>1839000.0</v>
       </c>
       <c r="I3">
         <v>1794000.0</v>
       </c>
       <c r="J3">
         <v>1750000.0</v>
       </c>
       <c r="K3">
@@ -15259,51 +15275,53 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
     </row>
     <row r="5" spans="1:74">
       <c r="A5" t="s">
         <v>141</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>37238000.0</v>
+      </c>
       <c r="C5">
         <v>110031000.0</v>
       </c>
       <c r="D5">
         <v>11083000.0</v>
       </c>
       <c r="E5">
         <v>7154000.0</v>
       </c>
       <c r="F5">
         <v>10628000.0</v>
       </c>
       <c r="G5">
         <v>11136000.0</v>
       </c>
       <c r="H5">
         <v>10683000.0</v>
       </c>
       <c r="I5">
         <v>7028000.0</v>
       </c>
       <c r="J5">
         <v>5924000.0</v>
       </c>
       <c r="K5">
@@ -15458,51 +15476,51 @@
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5">
         <v>4477000.0</v>
       </c>
       <c r="BU5">
         <v>4280000.0</v>
       </c>
       <c r="BV5">
         <v>4299000.0</v>
       </c>
     </row>
     <row r="6" spans="1:74">
       <c r="A6" t="s">
         <v>142</v>
       </c>
       <c r="B6">
-        <v>37238000.0</v>
+        <v>39390000.0</v>
       </c>
       <c r="C6">
         <v>112163000.0</v>
       </c>
       <c r="D6">
         <v>13127000.0</v>
       </c>
       <c r="E6">
         <v>9119000.0</v>
       </c>
       <c r="F6">
         <v>12567000.0</v>
       </c>
       <c r="G6">
         <v>13047000.0</v>
       </c>
       <c r="H6">
         <v>12522000.0</v>
       </c>
       <c r="I6">
         <v>8822000.0</v>
       </c>
       <c r="J6">
         <v>7674000.0</v>
       </c>
@@ -16659,51 +16677,53 @@
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12">
         <v>18742000.0</v>
       </c>
       <c r="BU12">
         <v>19144000.0</v>
       </c>
       <c r="BV12">
         <v>18809000.0</v>
       </c>
     </row>
     <row r="13" spans="1:74">
       <c r="A13" t="s">
         <v>149</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>61363000.0</v>
+      </c>
       <c r="C13">
         <v>58940000.0</v>
       </c>
       <c r="D13">
         <v>59078000.0</v>
       </c>
       <c r="E13">
         <v>59026000.0</v>
       </c>
       <c r="F13">
         <v>57607000.0</v>
       </c>
       <c r="G13">
         <v>55895000.0</v>
       </c>
       <c r="H13">
         <v>56382000.0</v>
       </c>
       <c r="I13">
         <v>56385000.0</v>
       </c>
       <c r="J13">
         <v>54279000.0</v>
       </c>
       <c r="K13">
@@ -17293,51 +17313,53 @@
         <v>4929000.0</v>
       </c>
       <c r="BO16">
         <v>6802000.0</v>
       </c>
       <c r="BP16">
         <v>4938000.0</v>
       </c>
       <c r="BQ16">
         <v>4403000.0</v>
       </c>
       <c r="BR16">
         <v>4005000.0</v>
       </c>
       <c r="BS16">
         <v>4428000.0</v>
       </c>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
     </row>
     <row r="17" spans="1:74">
       <c r="A17" t="s">
         <v>153</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>28911000.0</v>
+      </c>
       <c r="C17">
         <v>85757000.0</v>
       </c>
       <c r="D17">
         <v>8480000.0</v>
       </c>
       <c r="E17">
         <v>5419000.0</v>
       </c>
       <c r="F17">
         <v>8510000.0</v>
       </c>
       <c r="G17">
         <v>8953000.0</v>
       </c>
       <c r="H17">
         <v>8280000.0</v>
       </c>
       <c r="I17">
         <v>5629000.0</v>
       </c>
       <c r="J17">
         <v>4803000.0</v>
       </c>
       <c r="K17">
@@ -17445,51 +17467,53 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
     </row>
     <row r="18" spans="1:74">
       <c r="A18" t="s">
         <v>154</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>39822000.0</v>
+      </c>
       <c r="C18">
         <v>35689000.0</v>
       </c>
       <c r="D18">
         <v>34384000.0</v>
       </c>
       <c r="E18">
         <v>33575000.0</v>
       </c>
       <c r="F18">
         <v>32219000.0</v>
       </c>
       <c r="G18">
         <v>30026000.0</v>
       </c>
       <c r="H18">
         <v>29028000.0</v>
       </c>
       <c r="I18">
         <v>28588000.0</v>
       </c>
       <c r="J18">
         <v>27788000.0</v>
       </c>
       <c r="K18">
@@ -18321,51 +18345,53 @@
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
     </row>
     <row r="25" spans="1:74">
       <c r="A25" t="s">
         <v>161</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>2152000.0</v>
+      </c>
       <c r="C25">
         <v>2132000.0</v>
       </c>
       <c r="D25">
         <v>2044000.0</v>
       </c>
       <c r="E25">
         <v>1965000.0</v>
       </c>
       <c r="F25">
         <v>1939000.0</v>
       </c>
       <c r="G25">
         <v>1911000.0</v>
       </c>
       <c r="H25">
         <v>1839000.0</v>
       </c>
       <c r="I25">
         <v>1794000.0</v>
       </c>
       <c r="J25">
         <v>1750000.0</v>
       </c>
       <c r="K25">
@@ -18947,51 +18973,53 @@
         <v>12243000.0</v>
       </c>
       <c r="BQ28">
         <v>11621000.0</v>
       </c>
       <c r="BR28">
         <v>11583000.0</v>
       </c>
       <c r="BS28">
         <v>11632000.0</v>
       </c>
       <c r="BT28">
         <v>9218000.0</v>
       </c>
       <c r="BU28">
         <v>9208000.0</v>
       </c>
       <c r="BV28">
         <v>9201000.0</v>
       </c>
     </row>
     <row r="29" spans="1:74">
       <c r="A29" t="s">
         <v>165</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>8327000.0</v>
+      </c>
       <c r="C29">
         <v>24274000.0</v>
       </c>
       <c r="D29">
         <v>2603000.0</v>
       </c>
       <c r="E29">
         <v>1735000.0</v>
       </c>
       <c r="F29">
         <v>2118000.0</v>
       </c>
       <c r="G29">
         <v>2183000.0</v>
       </c>
       <c r="H29">
         <v>2403000.0</v>
       </c>
       <c r="I29">
         <v>1399000.0</v>
       </c>
       <c r="J29">
         <v>1121000.0</v>
       </c>
       <c r="K29">
@@ -21246,1250 +21274,1267 @@
       <c r="U30">
         <v>388550000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BS30"/>
+  <dimension ref="A1:BT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:71">
+    <row r="1" spans="1:72">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>83</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>1</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>84</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>85</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>86</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>87</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>88</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>89</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>3</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>90</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>91</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>92</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>4</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>93</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>94</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>95</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>5</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>96</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>97</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>98</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>6</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>99</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>100</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>101</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>102</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>103</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>104</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>105</v>
       </c>
-      <c r="AG1" t="s">
+      <c r="AH1" t="s">
         <v>106</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>107</v>
       </c>
-      <c r="AI1" t="s">
+      <c r="AJ1" t="s">
         <v>9</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>108</v>
       </c>
-      <c r="AK1" t="s">
+      <c r="AL1" t="s">
         <v>109</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>110</v>
       </c>
-      <c r="AM1" t="s">
+      <c r="AN1" t="s">
         <v>10</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>111</v>
       </c>
-      <c r="AO1" t="s">
+      <c r="AP1" t="s">
         <v>112</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>113</v>
       </c>
-      <c r="AQ1" t="s">
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>114</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>115</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>116</v>
       </c>
-      <c r="AU1" t="s">
+      <c r="AV1" t="s">
         <v>12</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>117</v>
       </c>
-      <c r="AW1" t="s">
+      <c r="AX1" t="s">
         <v>118</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>119</v>
       </c>
-      <c r="AY1" t="s">
+      <c r="AZ1" t="s">
         <v>13</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>120</v>
       </c>
-      <c r="BA1" t="s">
+      <c r="BB1" t="s">
         <v>121</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>122</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>123</v>
       </c>
-      <c r="BE1" t="s">
+      <c r="BF1" t="s">
         <v>124</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>125</v>
       </c>
-      <c r="BG1" t="s">
+      <c r="BH1" t="s">
         <v>15</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>126</v>
       </c>
-      <c r="BI1" t="s">
+      <c r="BJ1" t="s">
         <v>127</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>128</v>
       </c>
-      <c r="BK1" t="s">
+      <c r="BL1" t="s">
         <v>16</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>129</v>
       </c>
-      <c r="BM1" t="s">
+      <c r="BN1" t="s">
         <v>130</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>131</v>
       </c>
-      <c r="BO1" t="s">
+      <c r="BP1" t="s">
         <v>17</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>132</v>
       </c>
-      <c r="BQ1" t="s">
+      <c r="BR1" t="s">
         <v>133</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>134</v>
       </c>
-      <c r="BS1" t="s">
+      <c r="BT1" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="2" spans="1:71">
+    <row r="2" spans="1:72">
       <c r="A2" t="s">
         <v>169</v>
       </c>
       <c r="B2">
+        <v>228318000.0</v>
+      </c>
+      <c r="C2">
         <v>105163000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>106948000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>99905000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>88999000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>131171000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104992000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>61746000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>108110000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>54529000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>55398000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53275000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81378000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>46869000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65708000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70240000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108036000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>277799000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>225796000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>216651000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>219154000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>241942000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>151174000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>189258000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>63401000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>125812000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>126165000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>139015000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>187567000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>293823000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>175036000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>188623000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>212277000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>268613000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>419798000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>604563000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>685736000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>694777000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>950682000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1015148000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>786145000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>613179000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>696246000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>491561000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>372984000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>242391000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>321148000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>326832000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>345466000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>478627000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>468607000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>468024000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>570503000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>508860000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>610240000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>690931000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>791744000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>640728000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
+      <c r="BT2"/>
     </row>
-    <row r="3" spans="1:71">
+    <row r="3" spans="1:72">
       <c r="A3" t="s">
         <v>170</v>
       </c>
       <c r="B3">
+        <v>2348000</v>
+      </c>
+      <c r="C3">
         <v>1537000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3076000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1539000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1917000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1523000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3137000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1880000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1811000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1305000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1819000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2002000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4052000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1925000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1699000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1663000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1719000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>809000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2203000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3033000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1624000</v>
       </c>
       <c r="V3">
         <v>1624000</v>
       </c>
       <c r="W3">
+        <v>1624000</v>
+      </c>
+      <c r="X3">
         <v>1725000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1522000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2337000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4536000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1990000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2261000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1848000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2354000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4046000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3503000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3547000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3517000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2689000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>275000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>318000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>468000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>440000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>280000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>89000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>213000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>87000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>462000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>684000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>288000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>356000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>100000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>623000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>427000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>357000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>307000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>193000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>387000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>48000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>188000</v>
-      </c>
-[...1 lines deleted...]
-        <v>338000</v>
       </c>
       <c r="BF3">
         <v>338000</v>
       </c>
       <c r="BG3">
+        <v>338000</v>
+      </c>
+      <c r="BH3">
         <v>701000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>728000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>416000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>629000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2077000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1754000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>305000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1666000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1216000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>585000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>264000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:71">
+    <row r="4" spans="1:72">
       <c r="A4" t="s">
         <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-28103000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>34509000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-18839000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-4532000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-37796000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-169763000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>52003000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>9145000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-2503000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-22788000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
+      <c r="BT4"/>
     </row>
-    <row r="5" spans="1:71">
+    <row r="5" spans="1:72">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4617000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3010000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3615000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2052000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>8099000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9307000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2033000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>15488000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10058000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3553000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
+      <c r="BT5"/>
     </row>
-    <row r="6" spans="1:71">
+    <row r="6" spans="1:72">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
+        <v>48217000.0</v>
+      </c>
+      <c r="C6">
         <v>123155000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1785000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>7043000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10906000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-42172000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26179000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>43246000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-46364000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>53581000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-869000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2123000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-28103000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>34509000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-18839000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4532000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-37796000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-169763000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>52003000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9145000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2503000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-22788000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>90768000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-38084000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>125857000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-62411000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-353000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-12850000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-48552000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-106256000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>118527000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-13587000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-23654000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-56336000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-151185000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-184765000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-81173000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-9041000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-255905000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-64466000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>229003000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>172966000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-83067000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>204685000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>118577000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>130593000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-78757000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-5684000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-18634000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-133161000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>10020000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>583000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-102479000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>61643000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-101380000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-80691000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-100813000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>151016000.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
+      <c r="BT6"/>
     </row>
-    <row r="7" spans="1:71">
+    <row r="7" spans="1:72">
       <c r="A7" t="s">
         <v>174</v>
       </c>
       <c r="B7">
+        <v>-113603000.0</v>
+      </c>
+      <c r="C7">
         <v>18277000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1042000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>657000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-252000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3428000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>2953000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-506000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-8974000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8355000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2537000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1351000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-2816000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>959000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-138000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3820000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2562000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2275000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2660000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>17752000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-11901000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-3032000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2740000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-6514000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16266000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5585000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1125000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>3620000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-2647000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>8791000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>345000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>443000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-5202000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2402000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-67000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>262000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-9409000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>4672000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>3735000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-6773000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-4487000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>644000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3124000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4951000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-993000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2827000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>4169000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-4307000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3214000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3705000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>4746000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1687000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>5694000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-8551000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>4156000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2139000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4035000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-3640000.0</v>
       </c>
-      <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
+      <c r="BT7"/>
     </row>
-    <row r="8" spans="1:71">
+    <row r="8" spans="1:72">
       <c r="A8" t="s">
         <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -22519,52 +22564,53 @@
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
+      <c r="BT8"/>
     </row>
-    <row r="9" spans="1:71">
+    <row r="9" spans="1:72">
       <c r="A9" t="s">
         <v>176</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -22594,1047 +22640,1061 @@
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
+      <c r="BT9"/>
     </row>
-    <row r="10" spans="1:71">
+    <row r="10" spans="1:72">
       <c r="A10" t="s">
         <v>177</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10">
         <v>517000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>517000.0</v>
       </c>
-      <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
+      <c r="BT10"/>
     </row>
-    <row r="11" spans="1:71">
+    <row r="11" spans="1:72">
       <c r="A11" t="s">
         <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2485000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1088000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4251000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1180000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-9424000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7542000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1101000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1671000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3168000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2279000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>12000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-6000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2015000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
+      <c r="BT11"/>
     </row>
-    <row r="12" spans="1:71">
+    <row r="12" spans="1:72">
       <c r="A12" t="s">
         <v>179</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>760000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1790000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4070000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>359000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1854000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1800000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5543000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5447000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28146000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-7543000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>11654000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42479000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>24227000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5315000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3496000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-7386000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-1186000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>563000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8891000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>20678000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3306000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2692000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17737000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>12472000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11832000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3870000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
+      <c r="BT12"/>
     </row>
-    <row r="13" spans="1:71">
+    <row r="13" spans="1:72">
       <c r="A13" t="s">
         <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-2816000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>959000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-138000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3647000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2235000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2355000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2660000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17717000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-12054000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-3032000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2740000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-6514000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-16266000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-5585000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1125000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3620000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2647000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8791000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>345000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>443000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-5202000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2402000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-67000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>171000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-9420000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>6783000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
+      <c r="BT13"/>
     </row>
-    <row r="14" spans="1:71">
+    <row r="14" spans="1:72">
       <c r="A14" t="s">
         <v>181</v>
       </c>
       <c r="B14">
+        <v>2152000.0</v>
+      </c>
+      <c r="C14">
         <v>2132000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2044000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1965000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1939000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1911000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1839000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1794000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1750000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1672000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1559000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1610000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1568000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1511000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1569000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1517000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1499000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1478000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1560000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1556000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1554000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1559000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1553000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1573000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1536000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1480000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1426000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1340000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1295000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1274000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1112000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>898000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>829000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>843000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>827000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>720000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>801000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>802000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>817000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>797000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>839000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>840000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>800000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>784000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1437000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2714000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2366000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2710000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2714000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2725000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2713000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2708000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2709000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2710000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>2636000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>2691000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>2711000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2712000.0</v>
       </c>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
+      <c r="BT14"/>
     </row>
-    <row r="15" spans="1:71">
+    <row r="15" spans="1:72">
       <c r="A15" t="s">
         <v>182</v>
       </c>
-      <c r="B15"/>
+      <c r="B15">
+        <v>2219000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
       <c r="V15">
         <v>0.0</v>
       </c>
       <c r="W15">
         <v>0.0</v>
       </c>
       <c r="X15">
         <v>0.0</v>
       </c>
       <c r="Y15">
         <v>0.0</v>
       </c>
       <c r="Z15">
+        <v>0.0</v>
+      </c>
+      <c r="AA15">
         <v>3689000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>1000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2626000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2625000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2626000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2625000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2626000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2627000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2625000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2626000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626000.0</v>
       </c>
       <c r="AX15">
         <v>2626000.0</v>
       </c>
       <c r="AY15">
         <v>2626000.0</v>
       </c>
       <c r="AZ15">
+        <v>2626000.0</v>
+      </c>
+      <c r="BA15">
         <v>2625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626000.0</v>
       </c>
       <c r="BB15">
         <v>2626000.0</v>
       </c>
       <c r="BC15">
+        <v>2626000.0</v>
+      </c>
+      <c r="BD15">
         <v>2627000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2626000.0</v>
       </c>
       <c r="BF15">
         <v>2626000.0</v>
       </c>
       <c r="BG15">
+        <v>2626000.0</v>
+      </c>
+      <c r="BH15">
         <v>10502000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>7877000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5251000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2625000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10503000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>7875000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5250000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2625000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>10504000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>7878000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>5252000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2625000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BT15"/>
     </row>
-    <row r="16" spans="1:71">
+    <row r="16" spans="1:72">
       <c r="A16" t="s">
         <v>183</v>
       </c>
       <c r="B16">
+        <v>276535000.0</v>
+      </c>
+      <c r="C16">
         <v>228318000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>105163000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>106948000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>99905000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>88999000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>131171000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>104992000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>61746000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>108110000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54529000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>55398000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53275000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>81378000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>46869000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65708000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>70240000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>108036000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>277799000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>225796000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>216651000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>219154000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>241942000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>151174000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>189258000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>63401000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>125812000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>126165000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>139015000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>187567000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>293563000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>175036000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>188623000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>212277000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>268613000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>419798000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>604563000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>685736000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>694777000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>950682000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1015148000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>786145000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>613179000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>696246000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>491561000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>372984000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>242391000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>321148000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>326832000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>345466000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>478627000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>468607000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>468024000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>570503000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>508860000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>610240000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>690931000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>791744000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>640728000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
+      <c r="BT16"/>
     </row>
-    <row r="17" spans="1:71">
+    <row r="17" spans="1:72">
       <c r="A17" t="s">
         <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -23664,390 +23724,397 @@
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
+      <c r="BT17"/>
     </row>
-    <row r="18" spans="1:71">
+    <row r="18" spans="1:72">
       <c r="A18" t="s">
         <v>185</v>
       </c>
       <c r="B18">
+        <v>-262894000.0</v>
+      </c>
+      <c r="C18">
         <v>302378000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>8996000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>10276000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7682000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4853000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8314000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>8432000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4270000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>16329000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>6056000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>7261000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3105000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20510000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>21394000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>19237000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12609000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11661000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15314000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>33551000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21454000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1265000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>17164000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-21662000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>11615000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9533000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7663000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>2914000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3441000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>15815000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>9708000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10987000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>2585000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>11249000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>10737000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>12504000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2305000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>15172000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>17715000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>2190000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5846000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>10636000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>14832000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>6487000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>9634000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>8874000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>13476000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>6903000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>8090000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>14288000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>11344000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7968000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>14848000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>1514000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>12474000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>9310000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>15246000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7503000.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
+      <c r="BT18"/>
     </row>
-    <row r="19" spans="1:71">
+    <row r="19" spans="1:72">
       <c r="A19" t="s">
         <v>186</v>
       </c>
       <c r="B19">
+        <v>7070000.0</v>
+      </c>
+      <c r="C19">
         <v>27955000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>40628000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>34493000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13440000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-81054000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-33625000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-22833000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-22185000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>10241000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-51530000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-79095000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-51796000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-123632000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-111039000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-18718000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-69733000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-181939000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>25657000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-38938000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-52913000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1779000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>1046000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-25032000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-21807000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-47475000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2270000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>37474000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-13055000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-151510000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>7801000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>76141000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>84526000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-17365000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-69472000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-57647000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>14126000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>44072000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
+      <c r="BT19"/>
     </row>
-    <row r="20" spans="1:71">
+    <row r="20" spans="1:72">
       <c r="A20" t="s">
         <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -24077,1047 +24144,1065 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
+      <c r="BT20"/>
     </row>
-    <row r="21" spans="1:71">
+    <row r="21" spans="1:72">
       <c r="A21" t="s">
         <v>188</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-178500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>62000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>58500000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-148000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-20100000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>236715000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>168420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="Q21">
         <v>30000000.0</v>
       </c>
       <c r="R21">
+        <v>30000000.0</v>
+      </c>
+      <c r="S21">
         <v>-7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23000000.0</v>
       </c>
       <c r="T21">
         <v>-23000000.0</v>
       </c>
       <c r="U21">
         <v>-23000000.0</v>
       </c>
       <c r="V21">
-        <v>-5000000.0</v>
+        <v>-23000000.0</v>
       </c>
       <c r="W21">
         <v>-5000000.0</v>
       </c>
       <c r="X21">
         <v>-5000000.0</v>
       </c>
       <c r="Y21">
         <v>-5000000.0</v>
       </c>
       <c r="Z21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="AA21">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AB21">
         <v>10000000.0</v>
       </c>
       <c r="AC21">
         <v>10000000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>10000000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
+      <c r="BT21"/>
     </row>
-    <row r="22" spans="1:71">
+    <row r="22" spans="1:72">
       <c r="A22" t="s">
         <v>151</v>
       </c>
       <c r="B22">
+        <v>28911000.0</v>
+      </c>
+      <c r="C22">
         <v>85757000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8480000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5419000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8510000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8953000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8280000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5629000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4803000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5811000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1888000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3627000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5704000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>15941000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15609000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>14408000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>10778000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9323000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5610000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11173000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5432000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9375000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2942000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-57678000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4455000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4423000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3606000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7601000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>7827000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>7541000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3406000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7529000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7199000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>8829000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5071000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-429000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1483000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>6302000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-3865000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5232000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>6282000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>8330000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>12292000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9481000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>8935000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>8450000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9612000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7851000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>8462000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>7535000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>6348000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6579000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>6082000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>7067000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6270000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>8346000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7562000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>8169000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8597000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>7331000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7776000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6391000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4874000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>6178000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4929000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>6802000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>4938000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4403000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>4005000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>4428000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3405000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:71">
+    <row r="23" spans="1:72">
       <c r="A23" t="s">
         <v>189</v>
       </c>
       <c r="B23">
+        <v>-37694000.0</v>
+      </c>
+      <c r="C23">
         <v>24361000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>542000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-11892000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-43753000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>47506000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-255047000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>203767000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>50780000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>108606000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>376371000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-20814000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>43596000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-96926000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-77726000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-27464000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25115000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>29802000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>31846000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7132000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>46803000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6893000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>70833000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7088000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>133712000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-31250000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-7736000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-55499000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-40786000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>27085000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1796000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-52213000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-27978000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-39000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-73915000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-118593000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-131898000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-69818000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-228910000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-165097000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-22628000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>25913000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-22709000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>104213000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>89034000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>70066000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-57571000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22351000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>21291000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-41767000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>32386000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-7024000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3231000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>180065000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>130238000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4327000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>20217000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>296224000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>254852000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>126325000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>539000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>23728000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>301785000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>215874000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>215053000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>130057000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>582549000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>377749000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>218783000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>134636000.0</v>
       </c>
-      <c r="BS23"/>
+      <c r="BT23"/>
     </row>
-    <row r="24" spans="1:71">
+    <row r="24" spans="1:72">
       <c r="A24" t="s">
         <v>190</v>
       </c>
       <c r="B24">
+        <v>50539000.0</v>
+      </c>
+      <c r="C24">
         <v>-53039000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-48993000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-82930000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-6133000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-62049000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-34857000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-44689000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-37348000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-87985000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-89133000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-76072000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-111309000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-123808000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-39702000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-100837000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-80670000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>70747000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>30262000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-17847000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-21637000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>28814000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-27415000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-17211000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-56713000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>19536000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-38090000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-16753000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-140167000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>99222000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-48502000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-82787000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-50181000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-18535000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-21029000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>34294000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3094000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-87653000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>32409000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-69332000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>25980000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-101154000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-49868000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-144236000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-22956000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-58156000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-56993000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-69854000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-120017000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-52052000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-8945000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-9603000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-34335000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>13627000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>22869000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>3044000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-35587000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1048000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>929000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>581000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>2713000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>124000.0</v>
       </c>
-      <c r="BS24"/>
+      <c r="BT24"/>
     </row>
-    <row r="25" spans="1:71">
+    <row r="25" spans="1:72">
       <c r="A25" t="s">
         <v>191</v>
       </c>
       <c r="B25">
+        <v>-177608000.0</v>
+      </c>
+      <c r="C25">
         <v>190941000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1373000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3725000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1797000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2824000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3524000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>114000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>981000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1003000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9060000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2083000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1840000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2612000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3661000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1173000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3586000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1780000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6843000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4437000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>25276000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-8178000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11530000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>42086000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>24268000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-5316000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4470000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-8646000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2117000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-790000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4326000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>18888000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>855000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2588000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17737000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12226000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12078000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3870000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>17468000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3214000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3123000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1035000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1297000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>711000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>939000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>825000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="AW25">
         <v>750000.0</v>
       </c>
       <c r="AX25">
         <v>750000.0</v>
       </c>
       <c r="AY25">
+        <v>750000.0</v>
+      </c>
+      <c r="AZ25">
         <v>-2106000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>675000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>556000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>675000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="BE25">
         <v>600000.0</v>
       </c>
       <c r="BF25">
         <v>600000.0</v>
       </c>
-      <c r="BG25"/>
+      <c r="BG25">
+        <v>600000.0</v>
+      </c>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
-      <c r="BS25">
+      <c r="BS25"/>
+      <c r="BT25">
         <v>-3405000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:71">
+    <row r="26" spans="1:72">
       <c r="A26" t="s">
         <v>192</v>
       </c>
-      <c r="B26"/>
-      <c r="C26">
+      <c r="B26">
+        <v>-2878000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-5958000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-4904000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-9138000.0</v>
       </c>
-      <c r="F26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-6331000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-7825000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-2260000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-2796000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-7716000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-9051000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-23364000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-157000.0</v>
       </c>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
@@ -25125,812 +25210,825 @@
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
+      <c r="BT26"/>
     </row>
-    <row r="27" spans="1:71">
+    <row r="27" spans="1:72">
       <c r="A27" t="s">
         <v>193</v>
       </c>
       <c r="B27">
+        <v>616000.0</v>
+      </c>
+      <c r="C27">
         <v>519000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>522000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>539000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>529000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>481000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>428000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>458000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>425000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>441000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>390000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>395000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>431000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>345000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>304000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>306000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>309000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>395000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>268000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>273000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>291000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>208000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>211000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>230000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>223000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="AB27">
         <v>112000.0</v>
       </c>
       <c r="AC27">
+        <v>112000.0</v>
+      </c>
+      <c r="AD27">
         <v>111000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>46000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>6475000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>17597000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2840000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2300000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
+      <c r="BT27"/>
     </row>
-    <row r="28" spans="1:71">
+    <row r="28" spans="1:72">
       <c r="A28" t="s">
         <v>194</v>
       </c>
       <c r="B28">
+        <v>-42791000.0</v>
+      </c>
+      <c r="C28">
         <v>-154139000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2416000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>45204000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14747000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>32506000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48353000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>55767000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-21720000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25706000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>42786000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>71955000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15671000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>137529000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>70028000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-5180000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16064000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-562000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8846000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7132000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46803000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1893000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>70833000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7088000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>133712000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-9939000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7736000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-55499000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-40786000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27085000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1796000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-52213000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-27978000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-39000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-73915000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-118593000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-131898000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-69818000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-228911000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-167723000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-25253000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>23287000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-25334000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>101587000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>86407000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>67441000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-60197000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>19726000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>18665000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-44393000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>29760000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-9649000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>605000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>177439000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>127611000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1702000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>17591000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>293560000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>242452000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>116607000.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>20697000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>291517000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>207495000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>208287000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>127245000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>572827000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>370268000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>214488000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>132564000.0</v>
       </c>
-      <c r="BS28"/>
+      <c r="BT28"/>
     </row>
-    <row r="29" spans="1:71">
+    <row r="29" spans="1:72">
       <c r="A29" t="s">
         <v>195</v>
       </c>
       <c r="B29">
+        <v>-260546000.0</v>
+      </c>
+      <c r="C29">
         <v>303915000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12072000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>11815000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9599000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6376000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11451000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10312000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2459000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17634000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>7875000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9263000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7157000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22435000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>23093000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>20900000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14328000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>12470000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17517000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>36584000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23078000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>359000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18889000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-20140000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13952000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-4997000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>9653000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5175000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5289000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>18169000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>13754000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>14490000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6132000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>14766000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>13426000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12779000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1987000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15646000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>18155000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>2470000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>5757000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>10849000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>14919000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>6025000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>10318000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>9162000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>13120000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>7003000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>8713000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>14715000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>11701000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>8275000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>15041000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1901000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>12522000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>9498000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>14908000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>7841000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>36104000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>28141000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>21272000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>8651000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>43860000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>32860000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>19206000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>7820000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>5944000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>16122000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>11945000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>1740000.0</v>
       </c>
-      <c r="BS29"/>
+      <c r="BT29"/>
     </row>
-    <row r="30" spans="1:71">
+    <row r="30" spans="1:72">
       <c r="A30" t="s">
         <v>196</v>
       </c>
       <c r="B30">
+        <v>351554000.0</v>
+      </c>
+      <c r="C30">
         <v>-26621000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11441000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-49976000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13440000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-81054000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-33625000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-22833000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22185000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10241000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-51530000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-79095000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-50931000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-125455000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-111960000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-20252000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-68188000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-181671000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25640000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-34571000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-72384000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-25040000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1046000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-25032000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-21807000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-47475000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2270000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>37474000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-13055000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-151510000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>102977000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>24136000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1808000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-71063000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-90696000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-78951000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>48738000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>45137000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-45149000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>100787000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>248434000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>138830000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-72652000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>96959000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>21852000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>53990000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-31680000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-32413000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-46012000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-103483000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-31441000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1957000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-118125000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-117697000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-241513000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-91891000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-133312000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-150385000.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>112330000.0</v>
       </c>
-      <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>43502000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>135712000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>51561000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
+      <c r="BT30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>