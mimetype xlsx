--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="197">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3825,475 +3828,479 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BU62"/>
+  <dimension ref="A1:BV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>134</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
+      <c r="BV1" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="2" spans="1:73">
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>3533407000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3630333000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3725929000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3753393000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3728278000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3698476000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3666473000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3659341000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3691521000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3684628000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3613795000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3606707000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3472995000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3504245000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3521981000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3577480000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3618266000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3591181000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3589385000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3641598000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3669576000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3669615000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3743530000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3862123000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3994021000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4063839000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4292749000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4457846000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4480474000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4454561000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4477270000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>4373057000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4284023000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4213957000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4271528000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4249177000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>4227886000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4269653000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4237267000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4244291000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4241060000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4060995000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3930757000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3926430000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3906213000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3609989000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3481462000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3355676000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3378865000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3355137000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3269226000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3268405000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3183409000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3053352000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2848552000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2689586000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2605439000.0</v>
       </c>
-      <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
+      <c r="BV2"/>
     </row>
-    <row r="3" spans="1:73">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4325,52 +4332,53 @@
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
+      <c r="BV3"/>
     </row>
-    <row r="4" spans="1:73">
+    <row r="4" spans="1:74">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4402,237 +4410,241 @@
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
+      <c r="BV4"/>
     </row>
-    <row r="5" spans="1:73">
+    <row r="5" spans="1:74">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5">
+        <v>-32938000.0</v>
+      </c>
+      <c r="C5">
         <v>-42970000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-42160000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-46053000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-52250000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-56373000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-64521000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-53305000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-69633000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-69796000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-71439000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-93560000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-81985000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-73364000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-85616000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-86310000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-59986000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-32274000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1702000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5391000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10075000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4579000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15721000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13507000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10311000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>751000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>127000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4782000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2680000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3846000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10066000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-15201000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12547000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-10318000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2240000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142178000.0</v>
       </c>
       <c r="AL5">
         <v>142178000.0</v>
       </c>
       <c r="AM5">
+        <v>142178000.0</v>
+      </c>
+      <c r="AN5">
         <v>-24141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142178000.0</v>
       </c>
       <c r="AO5">
         <v>142178000.0</v>
       </c>
       <c r="AP5">
         <v>142178000.0</v>
       </c>
       <c r="AQ5">
+        <v>142178000.0</v>
+      </c>
+      <c r="AR5">
         <v>-21402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142178000.0</v>
       </c>
       <c r="AS5">
         <v>142178000.0</v>
       </c>
       <c r="AT5">
         <v>142178000.0</v>
       </c>
       <c r="AU5">
+        <v>142178000.0</v>
+      </c>
+      <c r="AV5">
         <v>-22204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142178000.0</v>
       </c>
       <c r="AW5">
         <v>142178000.0</v>
       </c>
       <c r="AX5">
         <v>142178000.0</v>
       </c>
       <c r="AY5">
+        <v>142178000.0</v>
+      </c>
+      <c r="AZ5">
         <v>-19655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142178000.0</v>
       </c>
       <c r="BA5">
         <v>142178000.0</v>
       </c>
       <c r="BB5">
         <v>142178000.0</v>
       </c>
       <c r="BC5">
+        <v>142178000.0</v>
+      </c>
+      <c r="BD5">
         <v>-17541000.0</v>
       </c>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
+      <c r="BV5"/>
     </row>
-    <row r="6" spans="1:73">
+    <row r="6" spans="1:74">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4664,52 +4676,53 @@
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
+      <c r="BV6"/>
     </row>
-    <row r="7" spans="1:73">
+    <row r="7" spans="1:74">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -4741,116 +4754,117 @@
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
+      <c r="BV7"/>
     </row>
-    <row r="8" spans="1:73">
+    <row r="8" spans="1:74">
       <c r="A8" t="s">
         <v>27</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>22160000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>22083000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>22406000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>22670000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>23162000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>23069000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>23072000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>23073000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>23021000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>22957000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>22956000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>23372000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>23896000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>23957000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>24111000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>24577000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>24987000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>26431000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>26461000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>26467000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -4858,352 +4872,357 @@
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
+      <c r="BV8"/>
     </row>
-    <row r="9" spans="1:73">
+    <row r="9" spans="1:74">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>95506000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>102814000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>104693000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>107031000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>113975000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>121045000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>143988000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>144153000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>143874000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>143582000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>142380000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>142268000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>142183000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>142175000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>142178000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
+      <c r="BV9"/>
     </row>
-    <row r="10" spans="1:73">
+    <row r="10" spans="1:74">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
-        <v>36961000.0</v>
+        <v>41101000.0</v>
       </c>
       <c r="C10">
+        <v>228318000.0</v>
+      </c>
+      <c r="D10">
         <v>105163000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>106948000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>99905000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>88999000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>131171000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>104992000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>61746000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>108110000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>54529000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>55398000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>53275000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>81378000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46869000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65708000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70240000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>108036000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>277799000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>225796000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>216651000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>219154000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>241942000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>151174000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>189258000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>63401000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>125812000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>126165000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>139015000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>187567000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>293563000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>175036000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>188623000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>212277000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>268613000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>419798000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>604563000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>685736000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>694777000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>950682000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1015148000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>786145000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>613179000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>696246000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>491561000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>372984000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>242391000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>321148000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>326832000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>345466000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>478627000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>468607000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>468024000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>570503000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>508860000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>610240000.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
-      <c r="BS10">
+      <c r="BS10"/>
+      <c r="BT10">
         <v>155152000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>188780000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>67450000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:73">
+    <row r="11" spans="1:74">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5235,340 +5254,344 @@
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
+      <c r="BV11"/>
     </row>
-    <row r="12" spans="1:73">
+    <row r="12" spans="1:74">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
-        <v>890445000.0</v>
+        <v>41101000.0</v>
       </c>
       <c r="C12">
+        <v>583963000.0</v>
+      </c>
+      <c r="D12">
         <v>488671000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>771247000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>791109000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>770616000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>786121000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>785320000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>747858000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>816947000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>774172000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>848787000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>874645000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>944234000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>883142000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>916919000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>977274000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1090077000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1200199000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1123342000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1060189000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>999186000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1020621000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>929160000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>938287000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>793374000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>868429000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>860618000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>942688000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>986236000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1076321000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>960164000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1054312000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1166404000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1215814000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1302795000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>828809000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>874464000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>855714000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>950682000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1015148000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>786145000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>613179000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>696246000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>491561000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>372984000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>242391000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>321148000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>326832000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>345466000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>478627000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>468607000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>468024000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>570503000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>508860000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>610240000.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>155152000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>188780000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>67450000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:73">
+    <row r="13" spans="1:74">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
+        <v>22162000.0</v>
+      </c>
+      <c r="C13">
         <v>22160000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22083000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>22406000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>22670000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>23162000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>23069000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>23072000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>23073000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>23021000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>22957000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>22956000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>23372000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>23896000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>23957000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24111000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24577000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>24987000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>26431000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>26461000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>26467000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26468000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>26385000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26387000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>26385000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>26386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26334000.0</v>
       </c>
       <c r="AB13">
         <v>26334000.0</v>
       </c>
       <c r="AC13">
         <v>26334000.0</v>
       </c>
       <c r="AD13">
+        <v>26334000.0</v>
+      </c>
+      <c r="AE13">
         <v>26308000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>26270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26258000.0</v>
       </c>
       <c r="AG13">
         <v>26258000.0</v>
       </c>
       <c r="AH13">
         <v>26258000.0</v>
       </c>
       <c r="AI13">
         <v>26258000.0</v>
       </c>
       <c r="AJ13">
         <v>26258000.0</v>
       </c>
       <c r="AK13">
         <v>26258000.0</v>
       </c>
       <c r="AL13">
         <v>26258000.0</v>
       </c>
       <c r="AM13">
         <v>26258000.0</v>
       </c>
       <c r="AN13">
         <v>26258000.0</v>
       </c>
@@ -5599,390 +5622,394 @@
       <c r="AW13">
         <v>26258000.0</v>
       </c>
       <c r="AX13">
         <v>26258000.0</v>
       </c>
       <c r="AY13">
         <v>26258000.0</v>
       </c>
       <c r="AZ13">
         <v>26258000.0</v>
       </c>
       <c r="BA13">
         <v>26258000.0</v>
       </c>
       <c r="BB13">
         <v>26258000.0</v>
       </c>
       <c r="BC13">
         <v>26258000.0</v>
       </c>
       <c r="BD13">
         <v>26258000.0</v>
       </c>
       <c r="BE13">
-        <v>26300000.0</v>
+        <v>26258000.0</v>
       </c>
       <c r="BF13">
         <v>26300000.0</v>
       </c>
       <c r="BG13">
-        <v>26258000.0</v>
+        <v>26300000.0</v>
       </c>
       <c r="BH13">
         <v>26258000.0</v>
       </c>
       <c r="BI13">
         <v>26258000.0</v>
       </c>
       <c r="BJ13">
         <v>26258000.0</v>
       </c>
       <c r="BK13">
         <v>26258000.0</v>
       </c>
       <c r="BL13">
         <v>26258000.0</v>
       </c>
       <c r="BM13">
         <v>26258000.0</v>
       </c>
       <c r="BN13">
         <v>26258000.0</v>
       </c>
       <c r="BO13">
         <v>26258000.0</v>
       </c>
       <c r="BP13">
         <v>26258000.0</v>
       </c>
       <c r="BQ13">
         <v>26258000.0</v>
       </c>
       <c r="BR13">
         <v>26258000.0</v>
       </c>
-      <c r="BS13"/>
+      <c r="BS13">
+        <v>26258000.0</v>
+      </c>
       <c r="BT13"/>
       <c r="BU13"/>
+      <c r="BV13"/>
     </row>
-    <row r="14" spans="1:73">
+    <row r="14" spans="1:74">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>21838645.0</v>
+      </c>
+      <c r="C14">
         <v>21846942.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>21857904.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22294228.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22805881.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>22874000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23241000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23072014.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>22826510.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22770311.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>22956000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>22946179.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23513837.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23770000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>23907000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24265000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24490000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>25740636.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>26351126.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26348000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>26344104.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>26276890.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>26386218.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>26385000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>26296429.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>26460523.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>26362536.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>26352910.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>26347635.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>26295226.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>26263653.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>26258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26257761.0</v>
       </c>
       <c r="AH14">
         <v>26257761.0</v>
       </c>
       <c r="AI14">
+        <v>26257761.0</v>
+      </c>
+      <c r="AJ14">
         <v>27560000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21450000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>24717000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26258333.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>26699000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26160000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26258000.0</v>
       </c>
       <c r="AQ14">
         <v>26258000.0</v>
       </c>
       <c r="AR14">
         <v>26258000.0</v>
       </c>
       <c r="AS14">
         <v>26258000.0</v>
       </c>
       <c r="AT14">
+        <v>26258000.0</v>
+      </c>
+      <c r="AU14">
         <v>26257761.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>26258000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26257761.0</v>
       </c>
       <c r="AW14">
         <v>26257761.0</v>
       </c>
       <c r="AX14">
         <v>26257761.0</v>
       </c>
       <c r="AY14">
         <v>26257761.0</v>
       </c>
       <c r="AZ14">
         <v>26257761.0</v>
       </c>
       <c r="BA14">
         <v>26257761.0</v>
       </c>
       <c r="BB14">
         <v>26257761.0</v>
       </c>
       <c r="BC14">
         <v>26257761.0</v>
       </c>
       <c r="BD14">
-        <v>26258000.0</v>
+        <v>26257761.0</v>
       </c>
       <c r="BE14">
         <v>26258000.0</v>
       </c>
       <c r="BF14">
         <v>26258000.0</v>
       </c>
       <c r="BG14">
+        <v>26258000.0</v>
+      </c>
+      <c r="BH14">
         <v>26257761.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>26257200.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>26261400.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>23635400.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>26257761.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>23936500.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>21118300.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>26262500.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>34652600.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>24073300.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>23881900.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>24091400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BT14">
         <v>25000000.0</v>
       </c>
       <c r="BU14">
         <v>25000000.0</v>
       </c>
+      <c r="BV14">
+        <v>25000000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:73">
+    <row r="15" spans="1:74">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>23372000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>23896000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>23957000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>24111000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>24577000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24987000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>26431000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>26461000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>26467000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>26468000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>26385000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>26387000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>26385000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>26386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26334000.0</v>
       </c>
       <c r="AB15">
         <v>26334000.0</v>
       </c>
       <c r="AC15">
         <v>26334000.0</v>
       </c>
       <c r="AD15">
+        <v>26334000.0</v>
+      </c>
+      <c r="AE15">
         <v>26308000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>26270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26258000.0</v>
       </c>
       <c r="AG15">
         <v>26258000.0</v>
       </c>
       <c r="AH15">
         <v>26258000.0</v>
       </c>
       <c r="AI15">
         <v>26258000.0</v>
       </c>
       <c r="AJ15">
         <v>26258000.0</v>
       </c>
       <c r="AK15">
         <v>26258000.0</v>
       </c>
       <c r="AL15">
         <v>26258000.0</v>
       </c>
       <c r="AM15">
         <v>26258000.0</v>
       </c>
       <c r="AN15">
         <v>26258000.0</v>
       </c>
@@ -6010,75 +6037,78 @@
       <c r="AV15">
         <v>26258000.0</v>
       </c>
       <c r="AW15">
         <v>26258000.0</v>
       </c>
       <c r="AX15">
         <v>26258000.0</v>
       </c>
       <c r="AY15">
         <v>26258000.0</v>
       </c>
       <c r="AZ15">
         <v>26258000.0</v>
       </c>
       <c r="BA15">
         <v>26258000.0</v>
       </c>
       <c r="BB15">
         <v>26258000.0</v>
       </c>
       <c r="BC15">
         <v>26258000.0</v>
       </c>
       <c r="BD15">
-        <v>26300000.0</v>
+        <v>26258000.0</v>
       </c>
       <c r="BE15">
         <v>26300000.0</v>
       </c>
       <c r="BF15">
         <v>26300000.0</v>
       </c>
-      <c r="BG15"/>
+      <c r="BG15">
+        <v>26300000.0</v>
+      </c>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
+      <c r="BV15"/>
     </row>
-    <row r="16" spans="1:73">
+    <row r="16" spans="1:74">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -6110,52 +6140,53 @@
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
+      <c r="BV16"/>
     </row>
-    <row r="17" spans="1:73">
+    <row r="17" spans="1:74">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6187,52 +6218,53 @@
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
+      <c r="BV17"/>
     </row>
-    <row r="18" spans="1:73">
+    <row r="18" spans="1:74">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -6264,1042 +6296,1055 @@
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
+      <c r="BV18"/>
     </row>
-    <row r="19" spans="1:73">
+    <row r="19" spans="1:74">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>856210000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>924858000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>917323000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>898112000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>875570000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
+      <c r="BV19"/>
     </row>
-    <row r="20" spans="1:73">
+    <row r="20" spans="1:74">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
         <v>1193000.0</v>
       </c>
       <c r="C20">
         <v>1193000.0</v>
       </c>
       <c r="D20">
         <v>1193000.0</v>
       </c>
       <c r="E20">
         <v>1193000.0</v>
       </c>
-      <c r="F20"/>
-      <c r="G20">
+      <c r="F20">
+        <v>1193000.0</v>
+      </c>
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
-[...1 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>0.0</v>
       </c>
       <c r="W20">
         <v>0.0</v>
       </c>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
-        <v>62192000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z20">
         <v>62192000.0</v>
       </c>
       <c r="AA20">
         <v>62192000.0</v>
       </c>
       <c r="AB20">
-        <v>58726000.0</v>
+        <v>62192000.0</v>
       </c>
       <c r="AC20">
         <v>58726000.0</v>
       </c>
       <c r="AD20">
         <v>58726000.0</v>
       </c>
       <c r="AE20">
+        <v>58726000.0</v>
+      </c>
+      <c r="AF20">
         <v>62192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58726000.0</v>
       </c>
       <c r="AG20">
         <v>58726000.0</v>
       </c>
       <c r="AH20">
         <v>58726000.0</v>
       </c>
       <c r="AI20">
-        <v>59762000.0</v>
+        <v>58726000.0</v>
       </c>
       <c r="AJ20">
         <v>59762000.0</v>
       </c>
       <c r="AK20">
+        <v>59762000.0</v>
+      </c>
+      <c r="AL20">
         <v>59886000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>59897000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>59795000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>59803000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>59812000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>59820000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>57381000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>59836000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>59845000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>59853000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>59861000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>59869000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>59878000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>59886000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>59894000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>59902000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>59911000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>59919000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>59927000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>59943000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>21000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>22800000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>59991000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>60007000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>60023000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>60039000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>60055000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>60071000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>60087000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>60103000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>60119000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>60135000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>60151000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>60167000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>116939000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>118809000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>120315000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:73">
+    <row r="21" spans="1:74">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>812000.0</v>
+      </c>
+      <c r="C21">
         <v>874000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>940000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1007000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1073000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>58726000.0</v>
       </c>
       <c r="AG21">
         <v>58726000.0</v>
       </c>
       <c r="AH21">
         <v>58726000.0</v>
       </c>
       <c r="AI21">
+        <v>58726000.0</v>
+      </c>
+      <c r="AJ21">
         <v>59884000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>59875000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>59886000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>59897000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>33000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>59803000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>59812000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>59820000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2447000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>59836000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>59845000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>593000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2447000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4300000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>6154000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8008000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9861000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>11715000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>13568000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>15422000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>17276000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>19129000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>21000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>22800000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>84681000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>86551000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>88421000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>90290000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>92160000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>94029000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>95899000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>97789000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>99638000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>101508000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>103378000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>105247000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>16186000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>12824000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12304000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:73">
+    <row r="22" spans="1:74">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-121959000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-94887000.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>8291000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8393000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8134000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8432000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>11253000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>10916000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13265000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21250000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>14031000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>15722000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>16410000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>17245000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>18117000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>18324000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>23112000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>24622000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>30592000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>33681000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>39338000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>60047000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>63263000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>40310000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>75646000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>37191000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>20076000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>23558000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>29780000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>32091000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>43330000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>43422000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>43620000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43732000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>43528000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>43829000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>43881000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>44389000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>45373000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>44934000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>44643000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>43185000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42838000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>39882000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>19545000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>19100000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>19169000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>14080000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>13932000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>14398000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>15109000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>14859000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>14956000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>13044000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>12022000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>11971000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>11069000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>10745000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6384000.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
+      <c r="BV22"/>
     </row>
-    <row r="23" spans="1:73">
+    <row r="23" spans="1:74">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>4801883000.0</v>
+      </c>
+      <c r="C23">
         <v>4799270000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4851922000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4840119000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4784091000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4700287000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4659189000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4613435000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4532509000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4554946000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4512539000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4452168000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4383990000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4365549000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4204519000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4114310000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4123280000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4123226000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4133746000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4134063000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4120513000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4142130000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4179179000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4134125000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4151733000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4001863000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4006108000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4020076000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4062908000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4082663000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4039599000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4028188000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4089511000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4112793000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4112292000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4189578000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4306579000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4440004000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4505529000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4743943000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4905368000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4923913000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4893968000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4908264000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4796721000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4701173000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4629941000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4678837000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4653337000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4626690000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4661811000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4629304000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4630487000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>4624493000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4442296000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>4307500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4297100000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>4273100000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>2568800000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2647618000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2663488000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:73">
+    <row r="24" spans="1:74">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>178500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>175500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>113500000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>55000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>70000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>90000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>238000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>310500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>393400000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>514135000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>415035000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>435135000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>198420000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>30000000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="U24">
         <v>30000000.0</v>
       </c>
       <c r="V24">
         <v>30000000.0</v>
       </c>
       <c r="W24">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="X24">
         <v>35000000.0</v>
       </c>
       <c r="Y24">
         <v>35000000.0</v>
       </c>
       <c r="Z24">
         <v>35000000.0</v>
       </c>
       <c r="AA24">
+        <v>35000000.0</v>
+      </c>
+      <c r="AB24">
         <v>10000000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
-      <c r="BG24">
+      <c r="BG24"/>
+      <c r="BH24">
         <v>38000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>95000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>691000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1530000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1936000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1399000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>387000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1716000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1903000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1712000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2272000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1868000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
+      <c r="BV24"/>
     </row>
-    <row r="25" spans="1:73">
+    <row r="25" spans="1:74">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -7331,203 +7376,205 @@
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
+      <c r="BV25"/>
     </row>
-    <row r="26" spans="1:73">
+    <row r="26" spans="1:74">
       <c r="A26" t="s">
         <v>45</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>672373000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>701903000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>674568000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>701404000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>691795000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>664991000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>685535000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>691175000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>708837000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>779003000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>793389000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>821370000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>862856000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>836273000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9647000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8432000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>982041000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>922400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>897546000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>843538000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>780032000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>778679000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>777986000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>749029000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>729973000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>742617000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>734453000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>803673000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>798669000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>782758000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>785128000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>865689000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>954127000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>947201000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>882997000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>823064000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3530990000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
+      <c r="BV26"/>
     </row>
-    <row r="27" spans="1:73">
+    <row r="27" spans="1:74">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7559,400 +7606,405 @@
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
+      <c r="BV27"/>
     </row>
-    <row r="28" spans="1:73">
+    <row r="28" spans="1:74">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
-        <v>-36961000.0</v>
+        <v>-41101000.0</v>
       </c>
       <c r="C28">
+        <v>-228318000.0</v>
+      </c>
+      <c r="D28">
         <v>73337000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>68552000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13595000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-33999000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-61171000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-14992000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>176254000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>202390000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>338871000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>458737000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>361760000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>353757000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>151551000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-35708000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-70240000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-108036000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-270799000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-195796000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-186651000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-189154000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-206942000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-116174000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-154258000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-28401000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-115812000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-126165000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-139015000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-187567000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-293823000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-175036000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-188623000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-212277000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-268613000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-419798000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-604563000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-685736000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-694777000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-950682000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1015148000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-786145000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-613179000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-696246000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-491561000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-372984000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-242391000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-321148000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-326832000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-345466000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-478627000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-468607000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-468024000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-570503000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-508860000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-610240000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>-149882000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-185736000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-65394000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:73">
+    <row r="29" spans="1:74">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>598197000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>588338000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>519135000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>456766000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>454313000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>476825000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>602411000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>669566000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>744643000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>844756000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>759272000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>790015000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>527047000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>344816000.0</v>
       </c>
-      <c r="Q29"/>
       <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>414596000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>435870000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>429108000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>417889000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>475174000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>469807000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>524059000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>509821000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
+      <c r="BV29"/>
     </row>
-    <row r="30" spans="1:73">
+    <row r="30" spans="1:74">
       <c r="A30" t="s">
         <v>49</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>18150000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>17797000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>63604000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64008000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63773000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>63450000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>62307000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>60213000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>59995000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>59360000.0</v>
       </c>
-      <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
@@ -7967,190 +8019,192 @@
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>16186000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>12824000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>12304000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:73">
+    <row r="31" spans="1:74">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>344237000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>354880000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>328627000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>314816000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>334142000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>358556000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>407596000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>405870000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>399108000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>387889000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>440174000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>434807000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>426867000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>412629000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>410919000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>415322000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>405507000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>391043000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>377488000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>368938000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>379121000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>374151000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>372242000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>380410000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>379583000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>381055000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
+      <c r="BV31"/>
     </row>
-    <row r="32" spans="1:73">
+    <row r="32" spans="1:74">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -8182,736 +8236,747 @@
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
+      <c r="BV32"/>
     </row>
-    <row r="33" spans="1:73">
+    <row r="33" spans="1:74">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
-        <v>4762309000.0</v>
+        <v>4760782000.0</v>
       </c>
       <c r="C33">
+        <v>4215307000.0</v>
+      </c>
+      <c r="D33">
         <v>4363251000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4005268000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3928974000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3865898000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3809618000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3765808000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3724438000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3678004000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3679007000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3603381000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3509345000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3421315000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3321377000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3197391000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3146006000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3033149000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2933547000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3010721000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3060324000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3142944000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3158558000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3204965000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3213446000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3208489000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3137679000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3159458000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3120220000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3096427000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2963018000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3068024000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3035199000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2946389000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2896478000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2886783000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3477770000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>3565540000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>3649815000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>3793261000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>3890220000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>4137768000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>4280789000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>4212018000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>4305160000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>4328189000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4387550000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4357689000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4326505000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4281224000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4183184000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4160697000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>4162463000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>4053990000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3933436000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>185756000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>128300000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>131700000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
-      <c r="BS33">
+      <c r="BS33"/>
+      <c r="BT33">
         <v>2397462000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2446014000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>2583734000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:73">
+    <row r="34" spans="1:74">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>454850000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>477262000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>227689000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>73565000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>35745000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>36392000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>27674000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>61720000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>62064000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>62720000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
+      <c r="BV34"/>
     </row>
-    <row r="35" spans="1:73">
+    <row r="35" spans="1:74">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
-        <v>4294368000.0</v>
+        <v>4262737000.0</v>
       </c>
       <c r="C35">
+        <v>59118000.0</v>
+      </c>
+      <c r="D35">
         <v>221336000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>216934000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>156217000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>97594000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>121455000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>141542000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>286797000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>365359000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>439381000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>565358000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>454850000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>477262000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>225484000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>73565000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>35745000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>36392000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>27674000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>61720000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>62064000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>62720000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>54377000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>85523000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>55967000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>54047000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>28752000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>24047000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>21195000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>14628000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>12204000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11139000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10066000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>10340000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10551000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>5876000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4987000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5031000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>7040000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>12678000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>11612000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>11186000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>12858000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>14112000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>13637000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>13431000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>18090000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>16401000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>18478000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>18958000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>17221000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>20822000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>18935000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>19628000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>21937000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>3951800000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>3947100000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3928100000.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
-      <c r="BS35">
+      <c r="BS35"/>
+      <c r="BT35">
         <v>32005000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>29221000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>28481000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:73">
+    <row r="36" spans="1:74">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
-        <v>696247000.0</v>
+        <v>108822000.0</v>
       </c>
       <c r="C36">
+        <v>149245000.0</v>
+      </c>
+      <c r="D36">
         <v>161818000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>158777000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>168059000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>167799000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>176022000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>171826000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>193193000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>192130000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>196442000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>212983000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>197928000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>194252000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>194202000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>185349000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>172889000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>161923000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>141832000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>146198000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>170377000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>158159000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>142590000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>149466000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>142477000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>130665000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>123827000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>130317000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>140559000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>138631000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>147833000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>162426000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>183590000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>183735000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>109799000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>83720000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>90931000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>67109000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>77407000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>87151000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>78524000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>85569000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>87951000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>90257000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>84963000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>96573000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>98794000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>97646000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>95934000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>94154000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>95756000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>101156000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>96282000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>102488000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>93509000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-185756000.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
-      <c r="BS36">
+      <c r="BS36"/>
+      <c r="BT36">
         <v>245111000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>281470000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>625109000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:73">
+    <row r="37" spans="1:74">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -8943,1039 +9008,1047 @@
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
+      <c r="BV37"/>
     </row>
-    <row r="38" spans="1:73">
+    <row r="38" spans="1:74">
       <c r="A38" t="s">
         <v>57</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3980517000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3931415000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3854603000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3791954000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>3006848000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>3692375000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3529449000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2613029000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2485964000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2412990000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2272836000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3099850000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1977706000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1935850000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3118685000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3161824000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3233850000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4055337000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2339540000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4151733000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4001863000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4896859000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4899786000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5010948000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>5026809000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>4966924000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>4955077000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>5094494000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5205542000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>5196528000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5226757000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5284393000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5433362000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5541624000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>5823359000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>6054706000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>6391207000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>6474656000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>6518418000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>6554718000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>6613859000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>6621850000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>6699892000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>6700522000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>6701643000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>6755965000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>6746782000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>6761508000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>6649516000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>6386600000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3511504000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1525866000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1396592000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1279576000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1061887000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1190379000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1225285000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1225880000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1063363000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1004919000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1114968000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1215234000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>912692000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>883640000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>963272000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>3322232000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3442644000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3265367000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:73">
+    <row r="39" spans="1:74">
       <c r="A39" t="s">
         <v>58</v>
       </c>
-      <c r="B39">
+      <c r="B39"/>
+      <c r="C39">
         <v>-871634000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>-17797000.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-64008000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-63450000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>106504000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>82835000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>110638000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>56992000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>59163000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>73914000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>109488000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>121477000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>91404000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-27046000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>196000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-241101000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4889000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-1018339000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-956287000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>-982086000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>32104000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2312732000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2327338000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2246928000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2279748000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2172180000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2152281000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2035953000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2141135000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2030216000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1853640000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1812242000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1849604000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>2499956000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2572182000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2774657000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2713845000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>2740882000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2670474000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2700101000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2601864000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>2547163000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>2415503000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>2395641000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2336634000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>2279320000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2206271000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2089030000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2043219000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>2031442000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>2028967000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1989132000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>4181700000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4168800000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>4141400000.0</v>
       </c>
-      <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
-      <c r="BS39">
+      <c r="BS39"/>
+      <c r="BT39">
         <v>1644030000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1650988000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1981855000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:73">
+    <row r="40" spans="1:74">
       <c r="A40" t="s">
         <v>59</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>4235250000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4210889000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4074847000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4222239000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4200927000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4153421000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4085068000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3881301000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3830521000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3721915000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3556189000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3577003000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3533407000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3632538000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3725929000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3753393000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3728278000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3698476000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3666473000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>3659341000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3691521000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3684628000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3613795000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3606707000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3472995000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3504245000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>3521981000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3577480000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3618266000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3591181000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3589385000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3641598000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3669576000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>3669615000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3743530000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3862123000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3994021000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4063839000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>4292749000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>4457846000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>4480474000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>4454561000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>4477270000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>4373057000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>4284023000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>4213957000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>4271528000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>4249177000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4227886000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>4269653000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4237267000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>4244291000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>4241060000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>4060995000.0</v>
       </c>
-      <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
-      <c r="BS40">
+      <c r="BS40"/>
+      <c r="BT40">
         <v>2244619000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>2327307000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2344822000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:73">
+    <row r="41" spans="1:74">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>26895000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>23617000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>17996000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>43565000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>35745000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>36392000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>20674000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>31720000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>32064000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>32720000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>13021000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>45424000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>17360000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>17039000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>16577000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>23205000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>20501000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>14174000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11896000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>11139000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>10066000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>10340000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>10551000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5876000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>4987000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>5031000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>7040000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>12678000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>11612000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>11186000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>12858000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>14112000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>13637000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>13431000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>18090000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>16401000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>18478000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>18958000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>17221000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>20822000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>18935000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>19628000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>21937000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>21022000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>20689000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>21846000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>20859000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>24193000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>28483000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>21964000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>23424000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>28537000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>27755000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>23002000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>22869000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>24755000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>25290000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>22838000.0</v>
       </c>
-      <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
+      <c r="BV41"/>
     </row>
-    <row r="42" spans="1:73">
+    <row r="42" spans="1:74">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>72505000.0</v>
+      </c>
+      <c r="C42">
         <v>74987000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>74806000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>79997000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>84146000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>92418000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>92159000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>91732000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>91274000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>90947000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>90642000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>90254000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>95506000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>102814000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>104693000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>107031000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>113975000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>121045000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>143988000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>144153000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>143874000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>143582000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>143457000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>143244000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>143016000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>142792000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>142492000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>142380000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>142268000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>142183000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>142175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142178000.0</v>
       </c>
       <c r="AG42">
         <v>142178000.0</v>
       </c>
       <c r="AH42">
         <v>142178000.0</v>
       </c>
       <c r="AI42">
         <v>142178000.0</v>
       </c>
       <c r="AJ42">
         <v>142178000.0</v>
       </c>
       <c r="AK42">
         <v>142178000.0</v>
       </c>
       <c r="AL42">
+        <v>142178000.0</v>
+      </c>
+      <c r="AM42">
         <v>-142178000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>142178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-142178000.0</v>
       </c>
       <c r="AO42">
         <v>-142178000.0</v>
       </c>
       <c r="AP42">
         <v>-142178000.0</v>
       </c>
       <c r="AQ42">
+        <v>-142178000.0</v>
+      </c>
+      <c r="AR42">
         <v>142178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-142178000.0</v>
       </c>
       <c r="AS42">
         <v>-142178000.0</v>
       </c>
       <c r="AT42">
         <v>-142178000.0</v>
       </c>
       <c r="AU42">
+        <v>-142178000.0</v>
+      </c>
+      <c r="AV42">
         <v>142178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-142178000.0</v>
       </c>
       <c r="AW42">
         <v>-142178000.0</v>
       </c>
       <c r="AX42">
         <v>-142178000.0</v>
       </c>
       <c r="AY42">
+        <v>-142178000.0</v>
+      </c>
+      <c r="AZ42">
         <v>142178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-142178000.0</v>
       </c>
       <c r="BA42">
         <v>-142178000.0</v>
       </c>
       <c r="BB42">
         <v>-142178000.0</v>
       </c>
       <c r="BC42">
+        <v>-142178000.0</v>
+      </c>
+      <c r="BD42">
         <v>142178000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-213543000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>142100000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>142200000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
-      <c r="BS42">
-[...1 lines deleted...]
-      </c>
+      <c r="BS42"/>
       <c r="BT42">
         <v>156782000.0</v>
       </c>
       <c r="BU42">
         <v>156782000.0</v>
       </c>
+      <c r="BV42">
+        <v>156782000.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:73">
+    <row r="43" spans="1:74">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -10007,52 +10080,53 @@
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
+      <c r="BV43"/>
     </row>
-    <row r="44" spans="1:73">
+    <row r="44" spans="1:74">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -10084,927 +10158,937 @@
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
+      <c r="BV44"/>
     </row>
-    <row r="45" spans="1:73">
+    <row r="45" spans="1:74">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>120786000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>121851000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>115160000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>111138000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>73301000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>85349000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>85307000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>87439000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>89493000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>88986000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>85942000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>86531000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>85641000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>86751000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>85841000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>83035000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>80568000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>79896000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>77273000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>94420000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>94865000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>96272000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>96606000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>96975000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>97509000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>98428000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>99047000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>99634000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>100989000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>101141000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>101705000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>102566000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>102130000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>103542000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>103979000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>104473000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>105012000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>105666000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>106127000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>106700000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>107300000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>108900000.0</v>
       </c>
-      <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
-      <c r="BS45">
+      <c r="BS45"/>
+      <c r="BT45">
         <v>83613000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>83660000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>84178000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:73">
+    <row r="46" spans="1:74">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>69820000.0</v>
+      </c>
+      <c r="C46">
         <v>70968000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>72497000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>71653000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>72105000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>73944000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>74329000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>73433000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>73347000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>73339000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>73707000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>73932000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>74946000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>72495000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>72114000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>73344000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>73202000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>73402000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>75297000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>74771000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>73301000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>85349000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>85307000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>87439000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>89493000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>88986000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>85942000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>86531000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>85641000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>86751000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>85841000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>83035000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>80568000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>79896000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>77273000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>94420000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>94865000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>96272000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>96606000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>96975000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>97509000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>98428000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>99047000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>99634000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>100989000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>101141000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>101705000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>102566000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>102130000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>103542000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>103979000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>104473000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>105012000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>105666000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>106127000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>106684000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>107300000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>108900000.0</v>
       </c>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
-      <c r="BS46">
+      <c r="BS46"/>
+      <c r="BT46">
         <v>83613000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>83660000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>84178000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:73">
+    <row r="47" spans="1:74">
       <c r="A47" t="s">
         <v>66</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>74946000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>72495000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>72114000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>73344000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>73202000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>73402000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>75297000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>74771000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>73301000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>85349000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>86807000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>87439000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>89493000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>88986000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>87142000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>86531000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>85641000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>86751000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>85841000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>83035000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>80568000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>79896000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>77273000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>94420000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>94865000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>96272000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>96606000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>96975000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>97509000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>98428000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>99047000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>99634000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>100989000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>101141000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>101705000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>102566000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>102130000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>103542000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>103979000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>104473000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>105012000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>105666000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>106127000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>106684000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>107317000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>108910000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>109415000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>110214000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>110585000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>111661000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>111895000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>112382000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>111668000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>112145000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>112930000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>113262000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>113521000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>114103000.0</v>
       </c>
-      <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
+      <c r="BV47"/>
     </row>
-    <row r="48" spans="1:73">
+    <row r="48" spans="1:74">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48">
+        <v>477417000.0</v>
+      </c>
+      <c r="C48">
         <v>450725000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>364968000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>356488000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>351069000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>342559000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>333606000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>325326000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>319697000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>314894000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>309083000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>310971000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>307344000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>301534000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>285593000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>269984000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>255576000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>244798000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>235475000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>229865000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>218692000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>213260000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>254611000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>251669000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>309347000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>304892000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>304158000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>300552000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>292951000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>285124000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>277835000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>274429000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>281958000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>274759000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>265930000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>270604000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>271033000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>414694000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>266214000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>412258000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>409652000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>405995000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>400291000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>390624000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>383769000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>377461000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>371636000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>364650000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>359424000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>353588000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>348679000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>344957000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>341003000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>337547000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>333106000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>187285000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>181600000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>176600000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>171085000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>165113000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>160408000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>161612000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>157136000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>149246000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>145693000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>146540000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>142363000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>141248000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>139072000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>137295000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>135394000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>134308000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>133403000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:73">
+    <row r="49" spans="1:74">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>307344000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>301534000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>285593000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>269984000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>255576000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>244798000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>235475000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>229865000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>218692000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>213260000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
+      <c r="BV49"/>
     </row>
-    <row r="50" spans="1:73">
+    <row r="50" spans="1:74">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
@@ -11036,217 +11120,219 @@
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
+      <c r="BV50"/>
     </row>
-    <row r="51" spans="1:73">
+    <row r="51" spans="1:74">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51"/>
-      <c r="C51">
+      <c r="C51"/>
+      <c r="D51">
         <v>178500000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>175500000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>113500000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>55000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>70000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>90000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>238000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>310500000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>393400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>514135000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>415035000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>435135000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>198420000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>30000000.0</v>
       </c>
-      <c r="Q51"/>
       <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="U51">
         <v>30000000.0</v>
       </c>
       <c r="V51">
         <v>30000000.0</v>
       </c>
       <c r="W51">
-        <v>35000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="X51">
         <v>35000000.0</v>
       </c>
       <c r="Y51">
         <v>35000000.0</v>
       </c>
       <c r="Z51">
         <v>35000000.0</v>
       </c>
       <c r="AA51">
+        <v>35000000.0</v>
+      </c>
+      <c r="AB51">
         <v>10000000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
-      <c r="BS51">
+      <c r="BS51"/>
+      <c r="BT51">
         <v>5270000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>3044000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>2056000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:73">
+    <row r="52" spans="1:74">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>135500000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>113500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>30000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25932000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>45000000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>324096000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>7900000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>435135000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>17870000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
@@ -11260,205 +11346,207 @@
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
+      <c r="BV52"/>
     </row>
-    <row r="53" spans="1:73">
+    <row r="53" spans="1:74">
       <c r="A53" t="s">
         <v>72</v>
       </c>
-      <c r="B53">
-[...1 lines deleted...]
-      </c>
+      <c r="B53"/>
       <c r="C53">
+        <v>355645000.0</v>
+      </c>
+      <c r="D53">
         <v>383508000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>664299000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>691204000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>681617000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>654950000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>680328000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>686112000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>708837000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>719643000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>793389000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>821370000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>862856000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>836273000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>851211000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>907034000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>982041000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>922400000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>897546000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>843538000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>780032000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>778679000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>777986000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>749029000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>729973000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>742617000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>734453000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>803673000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>798669000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>782758000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>785128000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>865689000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>954127000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>947201000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>882997000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>224246000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>188728000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>160937000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
+      <c r="BV53"/>
     </row>
-    <row r="54" spans="1:73">
+    <row r="54" spans="1:74">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11490,882 +11578,893 @@
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
+      <c r="BV54"/>
     </row>
-    <row r="55" spans="1:73">
+    <row r="55" spans="1:74">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>4801883000.0</v>
+      </c>
+      <c r="C55">
         <v>4799270000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4851922000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4840119000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4784091000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4700287000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4659189000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4613435000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4532509000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4554946000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4512539000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4452168000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>4383990000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4365549000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4204519000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4114310000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4123280000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4123226000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4133746000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4134063000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4120513000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4142130000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4179179000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4134125000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4151733000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4001863000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4006108000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4020076000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4062908000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4082663000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4039599000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>4028188000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>4089511000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4112793000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4112292000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4189578000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4306579000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4440004000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4505529000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4743943000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>4905368000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>4923913000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4893968000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>4908264000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>4796721000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4701173000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4629941000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4678837000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4653337000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4626690000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4661811000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>4629304000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>4630487000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>4624493000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>4442296000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>4307500000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>4297100000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>4273100000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3970407000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3839299000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>3713694000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3732407000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>3706069000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>3616844000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>3610676000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>3523103000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>3388923000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>3184703000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>3024656000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2935876000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2568800000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>2647618000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2663488000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:73">
+    <row r="56" spans="1:74">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
-        <v>36961000.0</v>
+        <v>41101000.0</v>
       </c>
       <c r="C56">
+        <v>583963000.0</v>
+      </c>
+      <c r="D56">
         <v>488671000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>834851000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>855117000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>834389000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>849571000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>847627000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>808071000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>876942000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>833532000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>848787000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>874645000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>944234000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>883142000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>916919000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>977274000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1090077000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1200199000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1123342000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1060189000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>999186000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1020621000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>929160000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>938287000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>793374000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>868429000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>860618000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>942688000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>986236000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1076581000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>960164000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1054312000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1166404000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1215814000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1302795000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>828809000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>874464000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>855714000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>950682000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1015148000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>786145000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>613179000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>696246000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>491561000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>372984000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>242391000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>321148000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>326832000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>345466000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>478627000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>468607000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>468024000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>570503000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>508860000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>610240000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4168800000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>4141400000.0</v>
       </c>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
-      <c r="BS56">
+      <c r="BS56"/>
+      <c r="BT56">
         <v>171338000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>201604000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>79754000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:73">
+    <row r="57" spans="1:74">
       <c r="A57" t="s">
         <v>76</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>4235250000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4210889000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4210347000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4222239000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4200927000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4153421000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4085068000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3881301000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3830521000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3721915000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3556189000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3584903000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3533407000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3650408000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3725929000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3753393000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3728278000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3698476000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3666473000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3659341000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3691521000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3684628000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3613795000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3606707000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3472995000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3504245000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3521981000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3577480000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3618266000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3591181000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3589385000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3641598000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3669576000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3669615000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>3743530000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3862123000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3994021000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4063839000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4292749000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4457846000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4480474000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4454561000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4477270000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4373057000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>4284023000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>4213957000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4271528000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4249177000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>4227886000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>4269653000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>4237267000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4244291000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>4241060000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>4060995000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
-      <c r="BS57">
+      <c r="BS57"/>
+      <c r="BT57">
         <v>2244619000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2327307000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2344822000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:73">
+    <row r="58" spans="1:74">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>4262737000.0</v>
+      </c>
+      <c r="C58">
         <v>4294368000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4432225000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4427281000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4378456000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4298521000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4274876000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4226610000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4168098000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4195880000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4161296000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4121547000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4039753000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4010669000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3875892000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3799494000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3789138000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3764670000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>3726150000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3728193000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3721405000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3754241000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>3739005000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>3699318000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3662674000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>3527042000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3532997000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3546028000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3598675000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3632894000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3603385000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3600524000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3651664000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3679916000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3680166000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3749406000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3867110000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3999052000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4070879000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4305427000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4469458000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4491660000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4467419000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4491382000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4386694000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>4297454000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>4232047000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4287929000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4267655000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>4246844000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>4286874000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>4258089000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>4263226000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>4260688000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4082932000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3951800000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3947100000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3928100000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>3630886000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>3505750000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>3384850000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>3402359000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3380497000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3299162000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>3296547000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>3208127000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>3078124000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>2875019000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2717148000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2630145000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2276624000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2356528000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2373303000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:73">
+    <row r="59" spans="1:74">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12397,273 +12496,277 @@
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
+      <c r="BV59"/>
     </row>
-    <row r="60" spans="1:73">
+    <row r="60" spans="1:74">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>539146000.0</v>
+      </c>
+      <c r="C60">
         <v>504902000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>419697000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>412838000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>405635000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>401766000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>384313000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>386825000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>364411000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>359066000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>351243000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>330621000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>344237000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>354880000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>328627000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>314816000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>334142000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>358556000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>407596000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>405870000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>399108000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>387889000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>440174000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>434807000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>489059000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>474821000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>473111000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>474048000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>464233000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>449769000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>436214000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>427664000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>437847000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>432877000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>432126000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>440172000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>439469000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>440952000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>434650000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>438516000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>435910000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>432253000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>426549000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>416882000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>410027000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>403719000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>397894000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>390908000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>385682000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>379846000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>374937000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>371215000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>367261000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>363805000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>359364000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>213543000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>350000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>345100000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>339521000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>333549000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>328844000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>330048000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>325572000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>317682000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>314129000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>314976000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>310799000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>309684000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>307508000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>305731000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>292176000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>291090000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>290185000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:73">
+    <row r="61" spans="1:74">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12695,52 +12798,53 @@
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
+      <c r="BV61"/>
     </row>
-    <row r="62" spans="1:73">
+    <row r="62" spans="1:74">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -12772,50 +12876,51 @@
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
+      <c r="BV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12892,51 +12997,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>97571000.0</v>
       </c>
       <c r="C2">
         <v>102226000.0</v>
       </c>
       <c r="D2">
         <v>80511000.0</v>
       </c>
       <c r="E2">
         <v>23182000.0</v>
       </c>
       <c r="F2">
         <v>24795000.0</v>
       </c>
       <c r="G2">
         <v>53832000.0</v>
       </c>
       <c r="H2">
         <v>50177000.0</v>
       </c>
       <c r="I2">
         <v>54984000.0</v>
       </c>
@@ -12957,53 +13062,55 @@
       </c>
       <c r="O2">
         <v>58899000.0</v>
       </c>
       <c r="P2">
         <v>58452000.0</v>
       </c>
       <c r="Q2">
         <v>68726000.0</v>
       </c>
       <c r="R2">
         <v>158112000.0</v>
       </c>
       <c r="S2">
         <v>150888000.0</v>
       </c>
       <c r="T2">
         <v>157219000.0</v>
       </c>
       <c r="U2">
         <v>21494000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>139</v>
+      </c>
+      <c r="B3">
+        <v>7859000.0</v>
+      </c>
       <c r="C3">
         <v>7055000.0</v>
       </c>
       <c r="D3">
         <v>6248000.0</v>
       </c>
       <c r="E3">
         <v>6063000.0</v>
       </c>
       <c r="F3">
         <v>6229000.0</v>
       </c>
       <c r="G3">
         <v>6142000.0</v>
       </c>
       <c r="H3">
         <v>5335000.0</v>
       </c>
       <c r="I3">
         <v>3682000.0</v>
       </c>
       <c r="J3">
         <v>3150000.0</v>
       </c>
       <c r="K3">
@@ -13020,78 +13127,80 @@
       </c>
       <c r="O3">
         <v>10750000.0</v>
       </c>
       <c r="P3">
         <v>10660000.0</v>
       </c>
       <c r="Q3">
         <v>10526000.0</v>
       </c>
       <c r="R3">
         <v>10958000.0</v>
       </c>
       <c r="S3">
         <v>10310000.0</v>
       </c>
       <c r="T3">
         <v>10540000.0</v>
       </c>
       <c r="U3">
         <v>413000.0</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>141</v>
+      </c>
+      <c r="B5">
+        <v>40001000.0</v>
+      </c>
       <c r="C5">
         <v>30869000.0</v>
       </c>
       <c r="D5">
         <v>28721000.0</v>
       </c>
       <c r="E5">
         <v>61717000.0</v>
       </c>
       <c r="F5">
         <v>35698000.0</v>
       </c>
       <c r="G5">
         <v>-45086000.0</v>
       </c>
       <c r="H5">
         <v>27784000.0</v>
       </c>
       <c r="I5">
         <v>14308000.0</v>
       </c>
       <c r="J5">
         <v>-18212000.0</v>
       </c>
       <c r="K5">
@@ -13108,54 +13217,54 @@
       </c>
       <c r="O5">
         <v>41186000.0</v>
       </c>
       <c r="P5">
         <v>38280000.0</v>
       </c>
       <c r="Q5">
         <v>27058000.0</v>
       </c>
       <c r="R5">
         <v>18111000.0</v>
       </c>
       <c r="S5">
         <v>9924000.0</v>
       </c>
       <c r="T5">
         <v>16285000.0</v>
       </c>
       <c r="U5">
         <v>2673000.0</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
-        <v>40001000.0</v>
+        <v>47860000.0</v>
       </c>
       <c r="C6">
         <v>37924000.0</v>
       </c>
       <c r="D6">
         <v>34969000.0</v>
       </c>
       <c r="E6">
         <v>67780000.0</v>
       </c>
       <c r="F6">
         <v>41927000.0</v>
       </c>
       <c r="G6">
         <v>-38944000.0</v>
       </c>
       <c r="H6">
         <v>33119000.0</v>
       </c>
       <c r="I6">
         <v>17990000.0</v>
       </c>
       <c r="J6">
         <v>-15062000.0</v>
       </c>
@@ -13173,103 +13282,103 @@
       </c>
       <c r="O6">
         <v>51936000.0</v>
       </c>
       <c r="P6">
         <v>48940000.0</v>
       </c>
       <c r="Q6">
         <v>37584000.0</v>
       </c>
       <c r="R6">
         <v>29069000.0</v>
       </c>
       <c r="S6">
         <v>20234000.0</v>
       </c>
       <c r="T6">
         <v>26825000.0</v>
       </c>
       <c r="U6">
         <v>3086000.0</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2798000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
         <v>157055000.0</v>
       </c>
       <c r="C9">
         <v>137448000.0</v>
       </c>
       <c r="D9">
         <v>131312000.0</v>
       </c>
       <c r="E9">
         <v>155968000.0</v>
       </c>
       <c r="F9">
         <v>131584000.0</v>
       </c>
       <c r="G9">
         <v>109941000.0</v>
       </c>
       <c r="H9">
         <v>118207000.0</v>
       </c>
       <c r="I9">
         <v>102908000.0</v>
       </c>
@@ -13284,51 +13393,51 @@
       </c>
       <c r="M9">
         <v>110790000.0</v>
       </c>
       <c r="N9">
         <v>102727000.0</v>
       </c>
       <c r="O9">
         <v>109249000.0</v>
       </c>
       <c r="P9">
         <v>106145000.0</v>
       </c>
       <c r="Q9">
         <v>97055000.0</v>
       </c>
       <c r="R9">
         <v>85631000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
         <v>40001000.0</v>
       </c>
       <c r="C10">
         <v>30869000.0</v>
       </c>
       <c r="D10">
         <v>28721000.0</v>
       </c>
       <c r="E10">
         <v>61717000.0</v>
       </c>
       <c r="F10">
         <v>35698000.0</v>
       </c>
       <c r="G10">
         <v>-45086000.0</v>
       </c>
       <c r="H10">
         <v>27784000.0</v>
       </c>
       <c r="I10">
         <v>14308000.0</v>
       </c>
@@ -13349,51 +13458,51 @@
       </c>
       <c r="O10">
         <v>41122000.0</v>
       </c>
       <c r="P10">
         <v>38280000.0</v>
       </c>
       <c r="Q10">
         <v>27058000.0</v>
       </c>
       <c r="R10">
         <v>18111000.0</v>
       </c>
       <c r="S10">
         <v>9924000.0</v>
       </c>
       <c r="T10">
         <v>16285000.0</v>
       </c>
       <c r="U10">
         <v>2673000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11">
         <v>8639000.0</v>
       </c>
       <c r="C11">
         <v>6346000.0</v>
       </c>
       <c r="D11">
         <v>5337000.0</v>
       </c>
       <c r="E11">
         <v>11599000.0</v>
       </c>
       <c r="F11">
         <v>4108000.0</v>
       </c>
       <c r="G11">
         <v>772000.0</v>
       </c>
       <c r="H11">
         <v>1209000.0</v>
       </c>
       <c r="I11">
         <v>2403000.0</v>
       </c>
@@ -13414,51 +13523,51 @@
       </c>
       <c r="O11">
         <v>10775000.0</v>
       </c>
       <c r="P11">
         <v>8185000.0</v>
       </c>
       <c r="Q11">
         <v>4275000.0</v>
       </c>
       <c r="R11">
         <v>337000.0</v>
       </c>
       <c r="S11">
         <v>216000.0</v>
       </c>
       <c r="T11">
         <v>3116000.0</v>
       </c>
       <c r="U11">
         <v>782000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12">
         <v>101402000.0</v>
       </c>
       <c r="C12">
         <v>107272000.0</v>
       </c>
       <c r="D12">
         <v>74110000.0</v>
       </c>
       <c r="E12">
         <v>20254000.0</v>
       </c>
       <c r="F12">
         <v>22714000.0</v>
       </c>
       <c r="G12">
         <v>35826000.0</v>
       </c>
       <c r="H12">
         <v>46773000.0</v>
       </c>
       <c r="I12">
         <v>38114000.0</v>
       </c>
@@ -13475,125 +13584,125 @@
         <v>45330000.0</v>
       </c>
       <c r="N12">
         <v>52788000.0</v>
       </c>
       <c r="O12">
         <v>56499000.0</v>
       </c>
       <c r="P12">
         <v>56652000.0</v>
       </c>
       <c r="Q12">
         <v>67226000.0</v>
       </c>
       <c r="R12">
         <v>42000.0</v>
       </c>
       <c r="S12">
         <v>16000.0</v>
       </c>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13">
         <v>231606000.0</v>
       </c>
       <c r="C13">
         <v>220717000.0</v>
       </c>
       <c r="D13">
         <v>191714000.0</v>
       </c>
       <c r="E13">
         <v>160182000.0</v>
       </c>
       <c r="F13">
         <v>133897000.0</v>
       </c>
       <c r="G13">
         <v>140941000.0</v>
       </c>
       <c r="H13">
         <v>158976000.0</v>
       </c>
       <c r="I13">
         <v>152019000.0</v>
       </c>
       <c r="J13">
         <v>143589000.0</v>
       </c>
       <c r="K13">
         <v>147422000.0</v>
       </c>
       <c r="L13">
         <v>152377000.0</v>
       </c>
       <c r="M13">
         <v>146727000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
         <v>31362000.0</v>
       </c>
       <c r="C15">
         <v>24523000.0</v>
       </c>
       <c r="D15">
         <v>23384000.0</v>
       </c>
       <c r="E15">
         <v>50118000.0</v>
       </c>
       <c r="F15">
         <v>31590000.0</v>
       </c>
       <c r="G15">
         <v>-45858000.0</v>
       </c>
       <c r="H15">
         <v>26575000.0</v>
       </c>
       <c r="I15">
         <v>11905000.0</v>
       </c>
@@ -13614,51 +13723,51 @@
       </c>
       <c r="O15">
         <v>30347000.0</v>
       </c>
       <c r="P15">
         <v>30095000.0</v>
       </c>
       <c r="Q15">
         <v>22783000.0</v>
       </c>
       <c r="R15">
         <v>17774000.0</v>
       </c>
       <c r="S15">
         <v>9708000.0</v>
       </c>
       <c r="T15">
         <v>13169000.0</v>
       </c>
       <c r="U15">
         <v>1891000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>50118000.0</v>
       </c>
       <c r="F16">
         <v>31590000.0</v>
       </c>
       <c r="G16">
         <v>-45858000.0</v>
       </c>
       <c r="H16">
         <v>26575000.0</v>
       </c>
       <c r="I16">
         <v>11905000.0</v>
       </c>
       <c r="J16">
         <v>-681000.0</v>
       </c>
       <c r="K16">
         <v>15979000.0</v>
       </c>
@@ -13667,199 +13776,199 @@
       </c>
       <c r="M16">
         <v>33460000.0</v>
       </c>
       <c r="N16">
         <v>26076000.0</v>
       </c>
       <c r="O16">
         <v>30347000.0</v>
       </c>
       <c r="P16">
         <v>30095000.0</v>
       </c>
       <c r="Q16">
         <v>22783000.0</v>
       </c>
       <c r="R16">
         <v>17774000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17">
         <v>31362000.0</v>
       </c>
       <c r="C17">
         <v>24523000.0</v>
       </c>
       <c r="D17">
         <v>40881000.0</v>
       </c>
       <c r="E17">
         <v>50118000.0</v>
       </c>
       <c r="F17">
         <v>31590000.0</v>
       </c>
       <c r="G17">
         <v>-45858000.0</v>
       </c>
       <c r="H17">
         <v>26575000.0</v>
       </c>
       <c r="I17">
         <v>11905000.0</v>
       </c>
       <c r="J17">
         <v>-681000.0</v>
       </c>
       <c r="K17">
         <v>15979000.0</v>
       </c>
       <c r="L17">
         <v>39158000.0</v>
       </c>
       <c r="M17">
         <v>33460000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>130204000.0</v>
       </c>
       <c r="C18">
         <v>113445000.0</v>
       </c>
       <c r="D18">
         <v>135353000.0</v>
       </c>
       <c r="E18">
         <v>139928000.0</v>
       </c>
       <c r="F18">
         <v>111183000.0</v>
       </c>
       <c r="G18">
         <v>105115000.0</v>
       </c>
       <c r="H18">
         <v>112203000.0</v>
       </c>
       <c r="I18">
         <v>113905000.0</v>
       </c>
       <c r="J18">
         <v>106478000.0</v>
       </c>
       <c r="K18">
         <v>101040000.0</v>
       </c>
       <c r="L18">
         <v>104580000.0</v>
       </c>
       <c r="M18">
         <v>101397000.0</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>40001000.0</v>
       </c>
       <c r="C21">
         <v>30869000.0</v>
       </c>
       <c r="D21">
         <v>28721000.0</v>
       </c>
       <c r="E21">
         <v>61717000.0</v>
       </c>
       <c r="F21">
         <v>35698000.0</v>
       </c>
       <c r="G21">
         <v>-45086000.0</v>
       </c>
       <c r="H21">
         <v>27784000.0</v>
       </c>
       <c r="I21">
         <v>14308000.0</v>
       </c>
@@ -13880,76 +13989,76 @@
       </c>
       <c r="O21">
         <v>41122000.0</v>
       </c>
       <c r="P21">
         <v>38280000.0</v>
       </c>
       <c r="Q21">
         <v>27058000.0</v>
       </c>
       <c r="R21">
         <v>18111000.0</v>
       </c>
       <c r="S21">
         <v>9924000.0</v>
       </c>
       <c r="T21">
         <v>16285000.0</v>
       </c>
       <c r="U21">
         <v>2673000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
         <v>214625000.0</v>
       </c>
       <c r="C23">
         <v>208805000.0</v>
       </c>
       <c r="D23">
         <v>183102000.0</v>
       </c>
       <c r="E23">
         <v>117433000.0</v>
       </c>
       <c r="F23">
         <v>120681000.0</v>
       </c>
       <c r="G23">
         <v>208859000.0</v>
       </c>
       <c r="H23">
         <v>140600000.0</v>
       </c>
       <c r="I23">
         <v>143584000.0</v>
       </c>
@@ -13970,183 +14079,183 @@
       </c>
       <c r="O23">
         <v>127026000.0</v>
       </c>
       <c r="P23">
         <v>126317000.0</v>
       </c>
       <c r="Q23">
         <v>138723000.0</v>
       </c>
       <c r="R23">
         <v>140001000.0</v>
       </c>
       <c r="S23">
         <v>140964000.0</v>
       </c>
       <c r="T23">
         <v>140934000.0</v>
       </c>
       <c r="U23">
         <v>18821000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B25">
         <v>7859000.0</v>
       </c>
       <c r="C25">
         <v>7055000.0</v>
       </c>
       <c r="D25">
         <v>6258000.0</v>
       </c>
       <c r="E25">
         <v>6063000.0</v>
       </c>
       <c r="F25">
         <v>6229000.0</v>
       </c>
       <c r="G25">
         <v>6142000.0</v>
       </c>
       <c r="H25">
         <v>5335000.0</v>
       </c>
       <c r="I25">
         <v>3682000.0</v>
       </c>
       <c r="J25">
         <v>3150000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>2540000.0</v>
       </c>
       <c r="D27">
         <v>1693000.0</v>
       </c>
       <c r="E27">
         <v>1434000.0</v>
       </c>
       <c r="F27">
         <v>952000.0</v>
       </c>
       <c r="G27">
         <v>1633000.0</v>
       </c>
       <c r="H27">
         <v>1445000.0</v>
       </c>
       <c r="I27">
         <v>884000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
         <v>75363000.0</v>
       </c>
       <c r="C28">
         <v>64108000.0</v>
       </c>
       <c r="D28">
         <v>60760000.0</v>
       </c>
       <c r="E28">
         <v>54414000.0</v>
       </c>
       <c r="F28">
         <v>56314000.0</v>
       </c>
       <c r="G28">
         <v>54703000.0</v>
       </c>
       <c r="H28">
         <v>58618000.0</v>
       </c>
       <c r="I28">
         <v>56914000.0</v>
       </c>
@@ -14161,100 +14270,100 @@
       </c>
       <c r="M28">
         <v>40067000.0</v>
       </c>
       <c r="N28">
         <v>41643000.0</v>
       </c>
       <c r="O28">
         <v>42455000.0</v>
       </c>
       <c r="P28">
         <v>43486000.0</v>
       </c>
       <c r="Q28">
         <v>45539000.0</v>
       </c>
       <c r="R28">
         <v>47079000.0</v>
       </c>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B29">
         <v>8639000.0</v>
       </c>
       <c r="C29">
         <v>6346000.0</v>
       </c>
       <c r="D29">
         <v>8807000.0</v>
       </c>
       <c r="E29">
         <v>11599000.0</v>
       </c>
       <c r="F29">
         <v>4108000.0</v>
       </c>
       <c r="G29">
         <v>772000.0</v>
       </c>
       <c r="H29">
         <v>1209000.0</v>
       </c>
       <c r="I29">
         <v>2403000.0</v>
       </c>
       <c r="J29">
         <v>-17531000.0</v>
       </c>
       <c r="K29">
         <v>1645000.0</v>
       </c>
       <c r="L29">
         <v>10241000.0</v>
       </c>
       <c r="M29">
         <v>9825000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
         <v>117054000.0</v>
       </c>
       <c r="C30">
         <v>106579000.0</v>
       </c>
       <c r="D30">
         <v>102591000.0</v>
       </c>
       <c r="E30">
         <v>94251000.0</v>
       </c>
       <c r="F30">
         <v>95886000.0</v>
       </c>
       <c r="G30">
         <v>155027000.0</v>
       </c>
       <c r="H30">
         <v>90423000.0</v>
       </c>
       <c r="I30">
         <v>88600000.0</v>
       </c>
@@ -14275,51 +14384,51 @@
       </c>
       <c r="O30">
         <v>68127000.0</v>
       </c>
       <c r="P30">
         <v>67865000.0</v>
       </c>
       <c r="Q30">
         <v>69997000.0</v>
       </c>
       <c r="R30">
         <v>20441000.0</v>
       </c>
       <c r="S30">
         <v>17580000.0</v>
       </c>
       <c r="T30">
         <v>16181000.0</v>
       </c>
       <c r="U30">
         <v>2773000.0</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-185185000.0</v>
       </c>
       <c r="D31">
         <v>-21917000.0</v>
       </c>
       <c r="E31">
         <v>-17370000.0</v>
       </c>
       <c r="F31">
         <v>-20691000.0</v>
       </c>
       <c r="G31">
         <v>-45086000.0</v>
       </c>
       <c r="H31">
         <v>-20491000.0</v>
       </c>
       <c r="I31">
         <v>-25054000.0</v>
       </c>
       <c r="J31">
         <v>-23929000.0</v>
@@ -14330,51 +14439,51 @@
       <c r="L31">
         <v>-16912000.0</v>
       </c>
       <c r="M31">
         <v>-24865000.0</v>
       </c>
       <c r="N31">
         <v>-23183000.0</v>
       </c>
       <c r="O31">
         <v>-12478000.0</v>
       </c>
       <c r="P31">
         <v>-56652000.0</v>
       </c>
       <c r="Q31">
         <v>-67226000.0</v>
       </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B32">
         <v>254626000.0</v>
       </c>
       <c r="C32">
         <v>239674000.0</v>
       </c>
       <c r="D32">
         <v>211823000.0</v>
       </c>
       <c r="E32">
         <v>179150000.0</v>
       </c>
       <c r="F32">
         <v>156379000.0</v>
       </c>
       <c r="G32">
         <v>163773000.0</v>
       </c>
       <c r="H32">
         <v>168384000.0</v>
       </c>
       <c r="I32">
         <v>157892000.0</v>
       </c>
@@ -14414,696 +14523,707 @@
       <c r="U32">
         <v>21494000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BU32"/>
+  <dimension ref="A1:BV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:73">
+    <row r="1" spans="1:74">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>82</v>
       </c>
       <c r="C1" t="s">
+        <v>83</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
         <v>85</v>
       </c>
       <c r="G1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
         <v>88</v>
       </c>
       <c r="K1" t="s">
+        <v>89</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
         <v>91</v>
       </c>
       <c r="O1" t="s">
+        <v>92</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
         <v>94</v>
       </c>
       <c r="S1" t="s">
+        <v>95</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
         <v>97</v>
       </c>
       <c r="W1" t="s">
+        <v>98</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
         <v>100</v>
       </c>
       <c r="AA1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
         <v>103</v>
       </c>
       <c r="AE1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
         <v>106</v>
       </c>
       <c r="AI1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
         <v>109</v>
       </c>
       <c r="AM1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
         <v>112</v>
       </c>
       <c r="AQ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
         <v>115</v>
       </c>
       <c r="AU1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
         <v>118</v>
       </c>
       <c r="AY1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
         <v>121</v>
       </c>
       <c r="BC1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
         <v>124</v>
       </c>
       <c r="BG1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
         <v>127</v>
       </c>
       <c r="BK1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
         <v>130</v>
       </c>
       <c r="BO1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
         <v>133</v>
       </c>
       <c r="BS1" t="s">
         <v>134</v>
       </c>
       <c r="BT1" t="s">
         <v>135</v>
       </c>
       <c r="BU1" t="s">
         <v>136</v>
       </c>
+      <c r="BV1" t="s">
+        <v>137</v>
+      </c>
     </row>
-    <row r="2" spans="1:73">
+    <row r="2" spans="1:74">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>22997000.0</v>
+      </c>
+      <c r="C2">
         <v>-10884000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22436000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28682000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22723000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23730000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22321000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27556000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26746000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25603000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>27925000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22467000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17450000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12669000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7065000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4682000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6585000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4850000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5498000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5039000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>6255000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8003000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12170000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11464000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14828000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>15370000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10351000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>13474000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>13482000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>12870000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10655000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23822000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>10841000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9666000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21354000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>23012000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22218000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13724000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23282000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>14793000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13006000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13018000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>13389000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>13081000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12564000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>12063000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11808000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>11955000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12109000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>12458000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>12890000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>13662000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14522000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14414000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>14803000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>14904000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>14764000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>14428000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14024000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14048000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>14875000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>15505000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>16671000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>17410000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>17175000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>17470000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>18013000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>18378000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>18115000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17975000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>18958000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>19360000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>19025000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:73">
+    <row r="3" spans="1:74">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3"/>
-      <c r="C3"/>
+      <c r="C3">
+        <v>2132000.0</v>
+      </c>
       <c r="D3">
+        <v>2044000.0</v>
+      </c>
+      <c r="E3">
         <v>1965000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1939000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1911000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1839000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1794000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1750000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1672000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1559000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1610000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1568000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1511000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1569000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1517000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1499000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1478000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1560000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1556000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1554000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1559000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1553000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1573000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1536000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1480000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1426000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1340000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1295000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1274000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1112000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>898000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>829000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>843000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>827000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>720000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>801000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>802000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>817000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>797000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>839000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>840000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>800000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>784000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1437000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2714000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2366000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2710000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2714000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2725000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2713000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2708000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2709000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2710000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2636000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2691000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2711000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2712000.0</v>
       </c>
-      <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
-      <c r="BT3">
+      <c r="BT3"/>
+      <c r="BU3">
         <v>19144000.0</v>
       </c>
-      <c r="BU3"/>
+      <c r="BV3"/>
     </row>
-    <row r="4" spans="1:73">
+    <row r="4" spans="1:74">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -15133,444 +15253,453 @@
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
+      <c r="BV4"/>
     </row>
-    <row r="5" spans="1:73">
+    <row r="5" spans="1:74">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>110031000.0</v>
+      </c>
       <c r="D5">
+        <v>11083000.0</v>
+      </c>
+      <c r="E5">
         <v>7154000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>10628000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11136000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10683000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7028000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5924000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>7234000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1889000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>4407000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5758000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>20445000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19078000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19417000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12570000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10652000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6975000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12104000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6318000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10301000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3080000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-56803000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3967000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4670000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3431000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>8059000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8331000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7963000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3339000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-6365000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9240000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>8094000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-16771000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4995000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4218000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7772000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7805000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6232000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>7892000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>11330000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>13674000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>12591000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11965000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>11169000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>11679000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>10393000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11266000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>9947000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>9142000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>8639000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>7948000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>9427000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>8845000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>11321000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>10091000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>10865000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
-      <c r="BS5">
+      <c r="BS5"/>
+      <c r="BT5">
         <v>4477000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4280000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>4299000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:73">
+    <row r="6" spans="1:74">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
-        <v>110031000.0</v>
+        <v>37238000.0</v>
       </c>
       <c r="C6">
-        <v>11083000.0</v>
+        <v>112163000.0</v>
       </c>
       <c r="D6">
+        <v>13127000.0</v>
+      </c>
+      <c r="E6">
         <v>9119000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12567000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13047000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12522000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8822000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7674000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8906000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-330000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6017000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7326000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>21956000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>20647000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20934000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>14069000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>12130000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8535000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13660000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7872000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>11860000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4633000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-55230000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5503000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6150000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4857000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>9399000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9626000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9237000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>4451000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-5467000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>10069000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8937000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-15944000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-4275000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3417000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8574000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-6988000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7029000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>8731000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>12170000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>14474000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>13375000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13402000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>13883000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>14045000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>13103000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>13980000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>12672000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>11855000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>11347000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>10657000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>12137000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>11481000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>14012000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>12802000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>13577000.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
-      <c r="BS6">
+      <c r="BS6"/>
+      <c r="BT6">
         <v>4477000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>4280000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>4299000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:73">
+    <row r="7" spans="1:74">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -15600,54 +15729,55 @@
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
+      <c r="BV7"/>
     </row>
-    <row r="8" spans="1:73">
+    <row r="8" spans="1:74">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15677,1027 +15807,1041 @@
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
+      <c r="BV8"/>
     </row>
-    <row r="9" spans="1:73">
+    <row r="9" spans="1:74">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>67224000.0</v>
+      </c>
+      <c r="C9">
         <v>141043000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>42087000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>34899000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38941000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38186000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>38579000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33572000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>32562000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32735000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>25274000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>30873000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>30523000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>43542000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>45797000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>42087000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>35321000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>32147000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32280000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35481000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30761000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33062000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>26770000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>28776000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>26702000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>27693000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>29161000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>29765000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>29896000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>29130000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>26491000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15285000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>31600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>29659000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>15344000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>14815000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>13998000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>25009000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6740000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21898000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>23826000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>27480000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>28581000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>27814000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>28544000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>28550000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>28896000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>27131000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>28174000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>26718000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>26360000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>25539000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>24507000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26321000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>27206000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>27738000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>26813000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>27492000.0</v>
       </c>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>20717000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>19755000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>20003000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:73">
+    <row r="10" spans="1:74">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>37238000.0</v>
+      </c>
+      <c r="C10">
         <v>110031000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11083000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7154000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>10628000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11136000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10683000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7028000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5924000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>7234000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1889000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4407000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5758000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>20445000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19078000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19417000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12570000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10652000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6975000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12104000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>6318000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10301000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3080000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-56803000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3967000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4670000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3431000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8059000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>8331000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7963000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3339000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-6365000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9240000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8094000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-16771000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-4995000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-4218000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7772000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-7805000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6207000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7892000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11330000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13674000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>12591000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11965000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11169000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>11679000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>10394000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>11265000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>9947000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9142000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8639000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7948000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9427000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8845000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>11321000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10091000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>10865000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10707000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9966000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9876000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>7731000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6664000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>7029000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>6223000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>7142000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3838000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>4463000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4398000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>5412000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4477000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4280000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4299000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:73">
+    <row r="11" spans="1:74">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11">
+        <v>8327000.0</v>
+      </c>
+      <c r="C11">
         <v>24274000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2603000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1735000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2118000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2183000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2403000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1399000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1121000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1423000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>780000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>54000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4504000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3469000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5009000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1792000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1329000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1365000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>931000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>886000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>926000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>138000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>875000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-488000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>247000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-175000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>458000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>504000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>422000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-67000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1164000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2041000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-735000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-11700000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-4566000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2735000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1470000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-3940000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>975000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1610000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1382000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3110000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>3030000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2719000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2067000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2543000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2803000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2412000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2794000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2060000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1866000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2360000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>2575000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>2975000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2529000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>2696000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>2110000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2635000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>2100000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1340000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1790000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>851000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1294000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>340000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>60000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>393000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>984000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>891000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>875000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>861000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:73">
+    <row r="12" spans="1:74">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12">
+        <v>21541000.0</v>
+      </c>
+      <c r="C12">
         <v>23251000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24694000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25451000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25388000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25869000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>27354000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27797000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>26491000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25630000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>24443000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21492000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>17005000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11170000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6694000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4602000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>4502000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4456000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4883000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5512000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5891000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6428000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7349000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8550000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9355000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>10572000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11333000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>12084000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>12113000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>11243000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>10773000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10079000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9111000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8151000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8669000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9122000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>9476000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9844000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>10729000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11579000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>12031000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>12043000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>12564000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>12256000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11739000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>11238000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>11058000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>11205000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>11359000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11708000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12215000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12987000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13847000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13739000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14203000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14304000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14164000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13828000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>18742000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>19144000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>18809000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:73">
+    <row r="13" spans="1:74">
       <c r="A13" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>149</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>58940000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>59078000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>59026000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>57607000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>55895000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56382000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>56385000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>54279000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>53671000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>51378000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>48886000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>43716000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>51955000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>48216000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>42327000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>36961000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>32678000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>32933000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>34913000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>33094000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>32957000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>33502000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>33947000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>35550000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>37772000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>39699000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>40096000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>40042000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>39133000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>39862000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>38207000.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
+      <c r="BV13"/>
     </row>
-    <row r="14" spans="1:73">
+    <row r="14" spans="1:74">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -16727,756 +16871,763 @@
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
+      <c r="BV14"/>
     </row>
-    <row r="15" spans="1:73">
+    <row r="15" spans="1:74">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>28911000.0</v>
+      </c>
+      <c r="C15">
         <v>85757000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8480000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5419000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8510000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8953000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8280000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5629000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4803000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5811000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1888000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3627000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5704000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>15941000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15609000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14408000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>10778000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9323000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5610000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11173000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5432000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9375000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2942000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-57678000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4455000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4423000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3606000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>7601000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7827000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7541000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3406000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-7529000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7199000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8829000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-5071000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-429000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1483000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>6302000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-3865000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5232000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>6282000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>8330000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12292000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9481000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8935000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>8450000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9612000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7851000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>8462000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7535000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>6348000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>6579000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>6082000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7067000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>6270000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>8346000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7562000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8169000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8597000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>7331000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>7776000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>6391000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4874000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6178000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>4929000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>6802000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4938000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4403000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>4005000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>4428000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3586000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3405000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3438000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:73">
+    <row r="16" spans="1:74">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>5704000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>15941000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15609000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14408000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10778000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9323000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5610000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11173000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5432000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9375000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2942000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-57678000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4455000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4423000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3606000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>7601000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7827000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7541000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3406000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-7529000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7199000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8829000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-5071000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-429000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-1483000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6302000.0</v>
       </c>
-      <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>5232000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>6282000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8330000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>12292000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>9481000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8935000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>8450000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>9612000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7851000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>8462000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>7535000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>6348000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6579000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>6082000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>7067000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>6270000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8346000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7562000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8169000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8597000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>7331000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>7776000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>6391000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4874000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6178000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>4929000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>6802000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4938000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4403000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4005000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4428000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
+      <c r="BV16"/>
     </row>
-    <row r="17" spans="1:73">
+    <row r="17" spans="1:74">
       <c r="A17" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>153</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>85757000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8480000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>5419000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8510000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>8953000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8280000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5629000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4803000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5811000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1888000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3627000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5704000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>15941000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>15609000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>14408000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>10778000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>9323000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5610000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11173000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5432000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9375000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2942000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-57678000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4455000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4423000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3606000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>7601000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>7827000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>7541000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3406000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-7529000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7199000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>8829000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5071000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-429000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1483000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>6302000.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
+      <c r="BV17"/>
     </row>
-    <row r="18" spans="1:73">
+    <row r="18" spans="1:74">
       <c r="A18" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>154</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>35689000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>34384000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33575000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32219000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>30026000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29028000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>28588000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>27788000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>28041000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>26935000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27394000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26711000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>40785000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>41522000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>37725000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>32459000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>28222000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28050000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>29401000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>27203000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>26529000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>26153000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>25397000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>26195000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>27200000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>28366000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>28012000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>27929000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>27890000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>29089000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>28128000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
+      <c r="BV18"/>
     </row>
-    <row r="19" spans="1:73">
+    <row r="19" spans="1:74">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -17506,54 +17657,55 @@
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
+      <c r="BV19"/>
     </row>
-    <row r="20" spans="1:73">
+    <row r="20" spans="1:74">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -17583,275 +17735,279 @@
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
+      <c r="BV20"/>
     </row>
-    <row r="21" spans="1:73">
+    <row r="21" spans="1:74">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>37238000.0</v>
+      </c>
+      <c r="C21">
         <v>110031000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11083000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7154000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10628000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>11136000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10683000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7028000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5924000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7234000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1889000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4407000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5758000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>20445000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19078000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19417000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>12570000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10652000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6975000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12104000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6318000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10301000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3080000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-56803000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3967000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4670000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3431000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>8059000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8331000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7963000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3339000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-6365000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9240000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8094000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-16771000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-4995000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-4218000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7772000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-7805000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6207000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7892000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11330000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>13674000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>12591000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>11965000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>11169000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>11679000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10394000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11265000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>9947000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9142000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8639000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7948000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>9427000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8845000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>11321000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>10091000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>10865000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>12614000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>11935000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>12944000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10757000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>9366000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9987000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10135000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9453000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>8947000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6353000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>5583000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>6774000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>4477000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>4280000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>4299000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:73">
+    <row r="22" spans="1:74">
       <c r="A22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -17881,251 +18037,255 @@
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
+      <c r="BV22"/>
     </row>
-    <row r="23" spans="1:73">
+    <row r="23" spans="1:74">
       <c r="A23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B23">
+        <v>52983000.0</v>
+      </c>
+      <c r="C23">
         <v>20128000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>53440000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>56427000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51036000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>50780000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50217000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>54100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53384000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>51104000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>55088000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>48933000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>42215000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>35766000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33784000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27352000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>29336000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>26345000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>30803000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>28416000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>30698000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30764000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35860000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>97043000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>37563000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38393000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>36081000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>35180000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>35047000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>34037000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>33807000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>45472000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>33201000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>31231000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>53469000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>42822000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>40434000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>30961000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>37827000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>30484000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>28940000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>29168000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>28296000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>28304000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>29143000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>29444000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>29025000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>28692000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>29018000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>29229000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>30108000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>30562000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>31081000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>31308000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>33164000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>31321000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>31486000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>31055000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
-      <c r="BS23">
+      <c r="BS23"/>
+      <c r="BT23">
         <v>35198000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>34835000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>34729000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:73">
+    <row r="24" spans="1:74">
       <c r="A24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -18155,245 +18315,247 @@
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
+      <c r="BV24"/>
     </row>
-    <row r="25" spans="1:73">
+    <row r="25" spans="1:74">
       <c r="A25" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>161</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2132000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2044000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1965000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1939000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1911000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1839000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1794000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1750000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1672000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1559000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1610000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1568000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1511000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1569000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1517000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1499000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1478000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1560000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1556000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1554000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1559000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1553000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1573000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1536000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1480000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1426000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1340000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1295000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1274000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1112000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>898000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>829000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>843000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>827000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>811000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>812000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>817000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>822000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>839000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>840000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>800000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>784000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1437000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2714000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2366000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2710000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2714000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2725000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2713000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2708000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2709000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2710000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2636000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2691000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2711000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2712000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
+      <c r="BV25"/>
     </row>
-    <row r="26" spans="1:73">
+    <row r="26" spans="1:74">
       <c r="A26" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -18423,1118 +18585,1131 @@
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
+      <c r="BV26"/>
     </row>
-    <row r="27" spans="1:73">
+    <row r="27" spans="1:74">
       <c r="A27" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>669000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>708000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>911000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1070000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>585000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>528000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>357000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>560000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>363000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>431000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>339000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>560000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>368000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>267000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>239000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>366000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>196000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>220000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>170000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>223000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>404000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>394000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>612000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>743000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>205000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>326000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>171000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
+      <c r="BV27"/>
     </row>
-    <row r="28" spans="1:73">
+    <row r="28" spans="1:74">
       <c r="A28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B28">
+        <v>18635000.0</v>
+      </c>
+      <c r="C28">
         <v>19776000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20317000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>15473000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15825000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15087000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15965000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16132000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16124000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15887000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16792000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15324000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14763000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14293000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11247000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14063000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13527000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12125000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16714000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14935000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>15885000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14746000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>15278000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14997000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>14194000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15185000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>16659000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13639000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14273000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14004000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14627000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13906000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14083000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>14035000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>15527000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13704000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12737000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13175000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10653000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11855000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10239000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10558000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9554000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10209000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10092000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9953000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10176000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9942000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9961000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9988000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10910000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>10316000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>10162000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10255000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>11786000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10179000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10217000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10273000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12548000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>11737000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>11757000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>11854000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>12627000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>11785000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>11776000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>11768000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12243000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>11621000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>11583000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>11632000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>9218000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>9208000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>9201000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:73">
+    <row r="29" spans="1:74">
       <c r="A29" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>165</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>24274000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2603000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1735000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2118000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2183000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2403000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1399000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1121000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1423000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>780000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>54000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3892000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3469000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5009000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1792000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1329000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1365000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>931000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>886000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>926000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>138000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>875000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-488000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>247000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-175000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>458000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>504000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>422000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-67000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1164000.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
+      <c r="BV29"/>
     </row>
-    <row r="30" spans="1:73">
+    <row r="30" spans="1:74">
       <c r="A30" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B30">
+        <v>29986000.0</v>
+      </c>
+      <c r="C30">
         <v>31012000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31004000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27745000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28313000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27050000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27896000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26544000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>26638000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25501000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27163000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26466000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24765000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>23097000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>26719000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>22670000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22751000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21495000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25305000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>23377000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>24443000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22761000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23690000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>85579000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>22735000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>23023000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>25730000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21706000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>21565000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21167000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23152000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>21650000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>22360000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>21565000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>32115000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19810000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18216000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17237000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14545000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15691000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15934000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16150000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>14907000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15223000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>16579000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17381000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17217000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16737000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>16909000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16771000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17218000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16559000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>16894000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>18361000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>16417000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>16722000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>16627000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>16240000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>15475000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>15704000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:73">
+    <row r="31" spans="1:74">
       <c r="A31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>10683000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1399000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5791000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-5131000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6659000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6328000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4726000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3892000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>75277000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4336000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4290000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4282000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5125000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-6929000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-4124000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3754000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1573000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3827000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5525000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1426000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3555000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-4289000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4440000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1112000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-898000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3763000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4812000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-11927000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1383000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-801000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3374000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-817000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6471000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7751000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-5606000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-4805000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4624000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-6061000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-6638000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-6428000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-6103000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6411000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-6054000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-5744000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-5931000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3133000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3249000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-3118000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>11321000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-16875000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-16540000.0</v>
       </c>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
-      <c r="BS31">
+      <c r="BS31"/>
+      <c r="BT31">
         <v>-32912000.0</v>
       </c>
-      <c r="BT31"/>
-      <c r="BU31">
+      <c r="BU31"/>
+      <c r="BV31">
         <v>-31840000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:73">
+    <row r="32" spans="1:74">
       <c r="A32" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B32">
+        <v>90221000.0</v>
+      </c>
+      <c r="C32">
         <v>130159000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>64523000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63581000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61664000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>61916000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>60900000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>61128000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>59308000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>58338000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>53199000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>53340000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>47973000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>56211000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>52862000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>46769000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>41906000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>36997000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>37778000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>40520000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>37016000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>41065000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>38940000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>40240000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>41530000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>43063000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>39512000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>43239000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>43378000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>42000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>37146000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>39107000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>42441000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>39325000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>36698000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>37827000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>36216000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>38733000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>30022000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>36691000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>36832000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>40498000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>41970000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>40895000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>41108000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>40613000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>40704000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>39086000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>40283000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>39176000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>39250000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>39201000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>39029000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>40735000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>42009000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>42642000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>41577000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>41920000.0</v>
       </c>
-      <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
-      <c r="BS32">
+      <c r="BS32"/>
+      <c r="BT32">
         <v>39675000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>39115000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>39028000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -19613,51 +19788,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>131171000.0</v>
       </c>
       <c r="C2">
         <v>54529000.0</v>
       </c>
       <c r="D2">
         <v>46869000.0</v>
       </c>
       <c r="E2">
         <v>277799000.0</v>
       </c>
       <c r="F2">
         <v>241942000.0</v>
       </c>
       <c r="G2">
         <v>125812000.0</v>
       </c>
       <c r="H2">
         <v>293823000.0</v>
       </c>
       <c r="I2">
         <v>268613000.0</v>
       </c>
@@ -19670,51 +19845,51 @@
       <c r="L2">
         <v>242391000.0</v>
       </c>
       <c r="M2">
         <v>478627000.0</v>
       </c>
       <c r="N2">
         <v>508860000.0</v>
       </c>
       <c r="O2">
         <v>640728000.0</v>
       </c>
       <c r="P2">
         <v>550235000.0</v>
       </c>
       <c r="Q2">
         <v>275685000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>8055000</v>
       </c>
       <c r="C3">
         <v>8133000</v>
       </c>
       <c r="D3">
         <v>9798000</v>
       </c>
       <c r="E3">
         <v>5890000</v>
       </c>
       <c r="F3">
         <v>8484000</v>
       </c>
       <c r="G3">
         <v>10120000</v>
       </c>
       <c r="H3">
         <v>8453000</v>
       </c>
       <c r="I3">
         <v>14613000</v>
       </c>
@@ -19735,109 +19910,109 @@
       </c>
       <c r="O3">
         <v>48000</v>
       </c>
       <c r="P3">
         <v>701000</v>
       </c>
       <c r="Q3">
         <v>2077000</v>
       </c>
       <c r="R3">
         <v>1666000</v>
       </c>
       <c r="S3">
         <v>34826000</v>
       </c>
       <c r="T3">
         <v>3065000</v>
       </c>
       <c r="U3">
         <v>1261000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-230930000.0</v>
       </c>
       <c r="F4">
         <v>35857000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2771000.0</v>
       </c>
       <c r="F5">
         <v>3910000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>-26008000.0</v>
       </c>
       <c r="C6">
         <v>76642000.0</v>
       </c>
       <c r="D6">
         <v>7660000.0</v>
       </c>
       <c r="E6">
         <v>-230930000.0</v>
       </c>
       <c r="F6">
         <v>35857000.0</v>
       </c>
       <c r="G6">
         <v>116130000.0</v>
       </c>
       <c r="H6">
         <v>-168011000.0</v>
       </c>
       <c r="I6">
         <v>25210000.0</v>
       </c>
@@ -19850,51 +20025,51 @@
       <c r="L6">
         <v>370788000.0</v>
       </c>
       <c r="M6">
         <v>-236236000.0</v>
       </c>
       <c r="N6">
         <v>-30233000.0</v>
       </c>
       <c r="O6">
         <v>-131868000.0</v>
       </c>
       <c r="P6">
         <v>90493000.0</v>
       </c>
       <c r="Q6">
         <v>274550000.0</v>
       </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7">
         <v>-1981000.0</v>
       </c>
       <c r="C7">
         <v>1828000.0</v>
       </c>
       <c r="D7">
         <v>-1427000.0</v>
       </c>
       <c r="E7">
         <v>-722000.0</v>
       </c>
       <c r="F7">
         <v>5611000.0</v>
       </c>
       <c r="G7">
         <v>-25625000.0</v>
       </c>
       <c r="H7">
         <v>10889000.0</v>
       </c>
       <c r="I7">
         <v>-1752000.0</v>
       </c>
@@ -19915,255 +20090,255 @@
       </c>
       <c r="O7">
         <v>2348000.0</v>
       </c>
       <c r="P7">
         <v>-5788000.0</v>
       </c>
       <c r="Q7">
         <v>9471000.0</v>
       </c>
       <c r="R7">
         <v>-25063000.0</v>
       </c>
       <c r="S7">
         <v>1635000.0</v>
       </c>
       <c r="T7">
         <v>-480000.0</v>
       </c>
       <c r="U7">
         <v>1630000.0</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3549000.0</v>
       </c>
       <c r="F11">
         <v>-2675000.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>-80000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>8083000.0</v>
       </c>
       <c r="F12">
         <v>33686000.0</v>
       </c>
       <c r="G12">
         <v>73045000.0</v>
       </c>
       <c r="H12">
         <v>-4513000.0</v>
       </c>
       <c r="I12">
         <v>35567000.0</v>
       </c>
       <c r="J12">
         <v>46337000.0</v>
       </c>
       <c r="K12">
         <v>22632000.0</v>
       </c>
       <c r="L12">
         <v>1278000.0</v>
       </c>
       <c r="M12">
         <v>-779000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1081000.0</v>
       </c>
       <c r="F13">
         <v>5291000.0</v>
       </c>
       <c r="G13">
         <v>-25625000.0</v>
       </c>
       <c r="H13">
         <v>10889000.0</v>
       </c>
       <c r="I13">
         <v>-1752000.0</v>
       </c>
       <c r="J13">
         <v>-4542000.0</v>
       </c>
       <c r="K13">
         <v>-9240000.0</v>
       </c>
       <c r="L13">
         <v>7520000.0</v>
       </c>
       <c r="M13">
         <v>433000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>7859000.0</v>
       </c>
       <c r="C14">
         <v>7055000.0</v>
       </c>
       <c r="D14">
         <v>6248000.0</v>
       </c>
       <c r="E14">
         <v>6063000.0</v>
       </c>
       <c r="F14">
         <v>6229000.0</v>
       </c>
       <c r="G14">
         <v>6142000.0</v>
       </c>
       <c r="H14">
         <v>5335000.0</v>
       </c>
       <c r="I14">
         <v>3682000.0</v>
       </c>
@@ -20184,51 +20359,51 @@
       </c>
       <c r="O14">
         <v>10750000.0</v>
       </c>
       <c r="P14">
         <v>10660000.0</v>
       </c>
       <c r="Q14">
         <v>10526000.0</v>
       </c>
       <c r="R14">
         <v>10958000.0</v>
       </c>
       <c r="S14">
         <v>10310000.0</v>
       </c>
       <c r="T14">
         <v>10540000.0</v>
       </c>
       <c r="U14">
         <v>413000.0</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>3689000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>7878000.0</v>
       </c>
       <c r="L15">
         <v>10503000.0</v>
@@ -20241,51 +20416,51 @@
       </c>
       <c r="O15">
         <v>10504000.0</v>
       </c>
       <c r="P15">
         <v>10502000.0</v>
       </c>
       <c r="Q15">
         <v>10503000.0</v>
       </c>
       <c r="R15">
         <v>10504000.0</v>
       </c>
       <c r="S15">
         <v>10250000.0</v>
       </c>
       <c r="T15">
         <v>9999000.0</v>
       </c>
       <c r="U15">
         <v>1901000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>105163000.0</v>
       </c>
       <c r="C16">
         <v>131171000.0</v>
       </c>
       <c r="D16">
         <v>54529000.0</v>
       </c>
       <c r="E16">
         <v>46869000.0</v>
       </c>
       <c r="F16">
         <v>277799000.0</v>
       </c>
       <c r="G16">
         <v>241942000.0</v>
       </c>
       <c r="H16">
         <v>125812000.0</v>
       </c>
       <c r="I16">
         <v>293823000.0</v>
       </c>
@@ -20300,76 +20475,76 @@
       </c>
       <c r="M16">
         <v>242391000.0</v>
       </c>
       <c r="N16">
         <v>478627000.0</v>
       </c>
       <c r="O16">
         <v>508860000.0</v>
       </c>
       <c r="P16">
         <v>640728000.0</v>
       </c>
       <c r="Q16">
         <v>550235000.0</v>
       </c>
       <c r="R16">
         <v>275685000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>31807000.0</v>
       </c>
       <c r="C18">
         <v>28805000.0</v>
       </c>
       <c r="D18">
         <v>36932000.0</v>
       </c>
       <c r="E18">
         <v>64901000.0</v>
       </c>
       <c r="F18">
         <v>69054000.0</v>
       </c>
       <c r="G18">
         <v>-2416000.0</v>
       </c>
       <c r="H18">
         <v>29833000.0</v>
       </c>
       <c r="I18">
         <v>34789000.0</v>
       </c>
@@ -20390,170 +20565,170 @@
       </c>
       <c r="O18">
         <v>44721000.0</v>
       </c>
       <c r="P18">
         <v>35403000.0</v>
       </c>
       <c r="Q18">
         <v>41985000.0</v>
       </c>
       <c r="R18">
         <v>4278000.0</v>
       </c>
       <c r="S18">
         <v>-13557000.0</v>
       </c>
       <c r="T18">
         <v>20207000.0</v>
       </c>
       <c r="U18">
         <v>2690000.0</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19">
         <v>52249000.0</v>
       </c>
       <c r="C19">
         <v>-68402000.0</v>
       </c>
       <c r="D19">
         <v>-367441000.0</v>
       </c>
       <c r="E19">
         <v>-381429000.0</v>
       </c>
       <c r="F19">
         <v>-37204000.0</v>
       </c>
       <c r="G19">
         <v>-93268000.0</v>
       </c>
       <c r="H19">
         <v>-129361000.0</v>
       </c>
       <c r="I19">
         <v>54242000.0</v>
       </c>
       <c r="J19">
         <v>-75778000.0</v>
       </c>
       <c r="K19">
         <v>448265000.0</v>
       </c>
       <c r="L19">
         <v>406163000.0</v>
       </c>
       <c r="M19">
         <v>92226000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>108500000.0</v>
       </c>
       <c r="C21">
         <v>-323400000.0</v>
       </c>
       <c r="D21">
         <v>212850000.0</v>
       </c>
       <c r="E21">
         <v>191420000.0</v>
       </c>
       <c r="F21">
         <v>-28000000.0</v>
       </c>
       <c r="G21">
         <v>25000000.0</v>
       </c>
       <c r="H21">
         <v>10000000.0</v>
       </c>
       <c r="I21">
         <v>10000000.0</v>
       </c>
       <c r="J21">
         <v>10000000.0</v>
       </c>
       <c r="K21">
         <v>10000000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22">
         <v>31362000.0</v>
       </c>
       <c r="C22">
         <v>24523000.0</v>
       </c>
       <c r="D22">
         <v>23384000.0</v>
       </c>
       <c r="E22">
         <v>50118000.0</v>
       </c>
       <c r="F22">
         <v>31590000.0</v>
       </c>
       <c r="G22">
         <v>-45858000.0</v>
       </c>
       <c r="H22">
         <v>26575000.0</v>
       </c>
       <c r="I22">
         <v>11905000.0</v>
       </c>
@@ -20574,51 +20749,51 @@
       </c>
       <c r="O22">
         <v>30347000.0</v>
       </c>
       <c r="P22">
         <v>30095000.0</v>
       </c>
       <c r="Q22">
         <v>22783000.0</v>
       </c>
       <c r="R22">
         <v>17774000.0</v>
       </c>
       <c r="S22">
         <v>9708000.0</v>
       </c>
       <c r="T22">
         <v>13169000.0</v>
       </c>
       <c r="U22">
         <v>1891000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>1541000.0</v>
       </c>
       <c r="C23">
         <v>431506000.0</v>
       </c>
       <c r="D23">
         <v>89377000.0</v>
       </c>
       <c r="E23">
         <v>-50273000.0</v>
       </c>
       <c r="F23">
         <v>92831000.0</v>
       </c>
       <c r="G23">
         <v>205383000.0</v>
       </c>
       <c r="H23">
         <v>-86936000.0</v>
       </c>
       <c r="I23">
         <v>-78434000.0</v>
       </c>
@@ -20639,51 +20814,51 @@
       </c>
       <c r="O23">
         <v>451006000.0</v>
       </c>
       <c r="P23">
         <v>253174000.0</v>
       </c>
       <c r="Q23">
         <v>302222000.0</v>
       </c>
       <c r="R23">
         <v>582549000.0</v>
       </c>
       <c r="S23">
         <v>136199000.0</v>
       </c>
       <c r="T23">
         <v>-36946000.0</v>
       </c>
       <c r="U23">
         <v>22824000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24">
         <v>-253678000.0</v>
       </c>
       <c r="C24">
         <v>-116550000.0</v>
       </c>
       <c r="D24">
         <v>-364499000.0</v>
       </c>
       <c r="E24">
         <v>-345017000.0</v>
       </c>
       <c r="F24">
         <v>135448000.0</v>
       </c>
       <c r="G24">
         <v>-980000.0</v>
       </c>
       <c r="H24">
         <v>-175474000.0</v>
       </c>
       <c r="I24">
         <v>-82248000.0</v>
       </c>
@@ -20704,51 +20879,51 @@
       </c>
       <c r="O24">
         <v>3792000.0</v>
       </c>
       <c r="P24">
         <v>-124251000.0</v>
       </c>
       <c r="Q24">
         <v>-36051000.0</v>
       </c>
       <c r="R24">
         <v>-192005000.0</v>
       </c>
       <c r="S24">
         <v>-148889000.0</v>
       </c>
       <c r="T24">
         <v>-38760000.0</v>
       </c>
       <c r="U24">
         <v>-8416000.0</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
         <v>-2269000.0</v>
       </c>
       <c r="C25">
         <v>-1426000.0</v>
       </c>
       <c r="D25">
         <v>14495000.0</v>
       </c>
       <c r="E25">
         <v>9767000.0</v>
       </c>
       <c r="F25">
         <v>28246000.0</v>
       </c>
       <c r="G25">
         <v>72568000.0</v>
       </c>
       <c r="H25">
         <v>-7083000.0</v>
       </c>
       <c r="I25">
         <v>26648000.0</v>
       </c>
@@ -20769,139 +20944,139 @@
       </c>
       <c r="O25">
         <v>2400000.0</v>
       </c>
       <c r="P25">
         <v>885000.0</v>
       </c>
       <c r="Q25">
         <v>1500000.0</v>
       </c>
       <c r="R25">
         <v>2275000.0</v>
       </c>
       <c r="S25">
         <v>-384000.0</v>
       </c>
       <c r="T25">
         <v>43000.0</v>
       </c>
       <c r="U25">
         <v>17000.0</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26">
         <v>-20000000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-16416000.0</v>
       </c>
       <c r="E26">
         <v>-42927000.0</v>
       </c>
       <c r="F26">
         <v>-157000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26">
         <v>-11000.0</v>
       </c>
       <c r="T26">
         <v>-45000.0</v>
       </c>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27">
         <v>2071000.0</v>
       </c>
       <c r="C27">
         <v>1752000.0</v>
       </c>
       <c r="D27">
         <v>1561000.0</v>
       </c>
       <c r="E27">
         <v>1314000.0</v>
       </c>
       <c r="F27">
         <v>1040000.0</v>
       </c>
       <c r="G27">
         <v>1016000.0</v>
       </c>
       <c r="H27">
         <v>381000.0</v>
       </c>
       <c r="I27">
         <v>9000.0</v>
       </c>
       <c r="J27">
         <v>56857000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>2336000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>1436000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>90041000.0</v>
       </c>
       <c r="C28">
         <v>108106000.0</v>
       </c>
       <c r="D28">
         <v>267941000.0</v>
       </c>
       <c r="E28">
         <v>80350000.0</v>
       </c>
       <c r="F28">
         <v>64674000.0</v>
       </c>
       <c r="G28">
         <v>201694000.0</v>
       </c>
       <c r="H28">
         <v>-76936000.0</v>
       </c>
       <c r="I28">
         <v>-78434000.0</v>
       </c>
@@ -20922,51 +21097,51 @@
       </c>
       <c r="O28">
         <v>440464000.0</v>
       </c>
       <c r="P28">
         <v>242452000.0</v>
       </c>
       <c r="Q28">
         <v>291315000.0</v>
       </c>
       <c r="R28">
         <v>572827000.0</v>
       </c>
       <c r="S28">
         <v>123855000.0</v>
       </c>
       <c r="T28">
         <v>-48300000.0</v>
       </c>
       <c r="U28">
         <v>20997000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
         <v>39862000.0</v>
       </c>
       <c r="C29">
         <v>36938000.0</v>
       </c>
       <c r="D29">
         <v>46730000.0</v>
       </c>
       <c r="E29">
         <v>70791000.0</v>
       </c>
       <c r="F29">
         <v>77538000.0</v>
       </c>
       <c r="G29">
         <v>7704000.0</v>
       </c>
       <c r="H29">
         <v>38286000.0</v>
       </c>
       <c r="I29">
         <v>49402000.0</v>
       </c>
@@ -20987,51 +21162,51 @@
       </c>
       <c r="O29">
         <v>44769000.0</v>
       </c>
       <c r="P29">
         <v>36104000.0</v>
       </c>
       <c r="Q29">
         <v>44062000.0</v>
       </c>
       <c r="R29">
         <v>5944000.0</v>
       </c>
       <c r="S29">
         <v>21269000.0</v>
       </c>
       <c r="T29">
         <v>23272000.0</v>
       </c>
       <c r="U29">
         <v>3951000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>-155911000.0</v>
       </c>
       <c r="C30">
         <v>-68402000.0</v>
       </c>
       <c r="D30">
         <v>-307011000.0</v>
       </c>
       <c r="E30">
         <v>-382071000.0</v>
       </c>
       <c r="F30">
         <v>-106355000.0</v>
       </c>
       <c r="G30">
         <v>-93268000.0</v>
       </c>
       <c r="H30">
         <v>-129361000.0</v>
       </c>
       <c r="I30">
         <v>54242000.0</v>
       </c>
@@ -21088,263 +21263,263 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:71">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="I1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="N1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Q1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="R1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="U1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="V1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="Y1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="Z1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AC1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AD1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AG1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AH1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AK1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AL1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AO1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AP1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AS1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AT1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AW1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AX1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BA1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BB1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BE1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BF1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BI1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BJ1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BM1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BN1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BQ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BR1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="2" spans="1:71">
       <c r="A2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B2">
         <v>105163000.0</v>
       </c>
       <c r="C2">
         <v>106948000.0</v>
       </c>
       <c r="D2">
         <v>99905000.0</v>
       </c>
       <c r="E2">
         <v>88999000.0</v>
       </c>
       <c r="F2">
         <v>131171000.0</v>
       </c>
       <c r="G2">
         <v>104992000.0</v>
       </c>
       <c r="H2">
         <v>61746000.0</v>
       </c>
       <c r="I2">
         <v>108110000.0</v>
       </c>
@@ -21489,57 +21664,57 @@
       <c r="BD2">
         <v>690931000.0</v>
       </c>
       <c r="BE2">
         <v>791744000.0</v>
       </c>
       <c r="BF2">
         <v>640728000.0</v>
       </c>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
     </row>
     <row r="3" spans="1:71">
       <c r="A3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B3">
         <v>1537000</v>
       </c>
       <c r="C3">
-        <v>4963000</v>
+        <v>3076000</v>
       </c>
       <c r="D3">
         <v>1539000</v>
       </c>
       <c r="E3">
         <v>1917000</v>
       </c>
       <c r="F3">
         <v>1523000</v>
       </c>
       <c r="G3">
         <v>3137000</v>
       </c>
       <c r="H3">
         <v>1880000</v>
       </c>
       <c r="I3">
         <v>1811000</v>
       </c>
       <c r="J3">
         <v>1305000</v>
       </c>
       <c r="K3">
         <v>1819000</v>
       </c>
@@ -21704,51 +21879,51 @@
       </c>
       <c r="BM3">
         <v>305000</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
         <v>1666000</v>
       </c>
       <c r="BP3">
         <v>1216000</v>
       </c>
       <c r="BQ3">
         <v>585000</v>
       </c>
       <c r="BR3">
         <v>264000</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:71">
       <c r="A4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-28103000.0</v>
       </c>
       <c r="N4">
         <v>34509000.0</v>
       </c>
       <c r="O4">
         <v>-18839000.0</v>
       </c>
       <c r="P4">
         <v>-4532000.0</v>
       </c>
       <c r="Q4">
@@ -21799,51 +21974,51 @@
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
     </row>
     <row r="5" spans="1:71">
       <c r="A5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-4617000.0</v>
       </c>
       <c r="N5">
         <v>3010000.0</v>
       </c>
       <c r="O5">
         <v>-3615000.0</v>
       </c>
       <c r="P5">
         <v>2052000.0</v>
       </c>
       <c r="Q5">
@@ -21894,51 +22069,51 @@
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
     </row>
     <row r="6" spans="1:71">
       <c r="A6" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B6">
         <v>123155000.0</v>
       </c>
       <c r="C6">
         <v>-1785000.0</v>
       </c>
       <c r="D6">
         <v>7043000.0</v>
       </c>
       <c r="E6">
         <v>10906000.0</v>
       </c>
       <c r="F6">
         <v>-42172000.0</v>
       </c>
       <c r="G6">
         <v>26179000.0</v>
       </c>
       <c r="H6">
         <v>43246000.0</v>
       </c>
       <c r="I6">
         <v>-46364000.0</v>
       </c>
@@ -22083,57 +22258,57 @@
       <c r="BD6">
         <v>-80691000.0</v>
       </c>
       <c r="BE6">
         <v>-100813000.0</v>
       </c>
       <c r="BF6">
         <v>151016000.0</v>
       </c>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
     </row>
     <row r="7" spans="1:71">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B7">
-        <v>18713000.0</v>
+        <v>18277000.0</v>
       </c>
       <c r="C7">
-        <v>-7108000.0</v>
+        <v>1042000.0</v>
       </c>
       <c r="D7">
         <v>657000.0</v>
       </c>
       <c r="E7">
         <v>-252000.0</v>
       </c>
       <c r="F7">
         <v>-3428000.0</v>
       </c>
       <c r="G7">
         <v>2953000.0</v>
       </c>
       <c r="H7">
         <v>-506000.0</v>
       </c>
       <c r="I7">
         <v>-8974000.0</v>
       </c>
       <c r="J7">
         <v>8355000.0</v>
       </c>
       <c r="K7">
         <v>-2537000.0</v>
       </c>
@@ -22272,51 +22447,51 @@
       <c r="BD7">
         <v>-2139000.0</v>
       </c>
       <c r="BE7">
         <v>4035000.0</v>
       </c>
       <c r="BF7">
         <v>-3640000.0</v>
       </c>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
     </row>
     <row r="8" spans="1:71">
       <c r="A8" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -22347,51 +22522,51 @@
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
     </row>
     <row r="9" spans="1:71">
       <c r="A9" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -22422,51 +22597,51 @@
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
     </row>
     <row r="10" spans="1:71">
       <c r="A10" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -22501,51 +22676,51 @@
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
     </row>
     <row r="11" spans="1:71">
       <c r="A11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>2485000.0</v>
       </c>
       <c r="N11">
         <v>-1088000.0</v>
       </c>
       <c r="O11">
         <v>4251000.0</v>
       </c>
       <c r="P11">
         <v>1180000.0</v>
       </c>
       <c r="Q11">
@@ -22628,51 +22803,51 @@
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
     </row>
     <row r="12" spans="1:71">
       <c r="A12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>760000.0</v>
       </c>
       <c r="N12">
         <v>1790000.0</v>
       </c>
       <c r="O12">
         <v>4070000.0</v>
       </c>
       <c r="P12">
         <v>359000.0</v>
       </c>
       <c r="Q12">
@@ -22755,51 +22930,51 @@
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
     </row>
     <row r="13" spans="1:71">
       <c r="A13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>-2816000.0</v>
       </c>
       <c r="N13">
         <v>959000.0</v>
       </c>
       <c r="O13">
         <v>-138000.0</v>
       </c>
       <c r="P13">
         <v>3647000.0</v>
       </c>
       <c r="Q13">
@@ -22882,51 +23057,51 @@
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
     </row>
     <row r="14" spans="1:71">
       <c r="A14" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B14">
         <v>2132000.0</v>
       </c>
       <c r="C14">
         <v>2044000.0</v>
       </c>
       <c r="D14">
         <v>1965000.0</v>
       </c>
       <c r="E14">
         <v>1939000.0</v>
       </c>
       <c r="F14">
         <v>1911000.0</v>
       </c>
       <c r="G14">
         <v>1839000.0</v>
       </c>
       <c r="H14">
         <v>1794000.0</v>
       </c>
       <c r="I14">
         <v>1750000.0</v>
       </c>
@@ -23071,51 +23246,51 @@
       <c r="BD14">
         <v>2691000.0</v>
       </c>
       <c r="BE14">
         <v>2711000.0</v>
       </c>
       <c r="BF14">
         <v>2712000.0</v>
       </c>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
     </row>
     <row r="15" spans="1:71">
       <c r="A15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
@@ -23226,51 +23401,51 @@
       <c r="BL15">
         <v>7875000.0</v>
       </c>
       <c r="BM15">
         <v>5250000.0</v>
       </c>
       <c r="BN15">
         <v>2625000.0</v>
       </c>
       <c r="BO15">
         <v>10504000.0</v>
       </c>
       <c r="BP15">
         <v>7878000.0</v>
       </c>
       <c r="BQ15">
         <v>5252000.0</v>
       </c>
       <c r="BR15">
         <v>2625000.0</v>
       </c>
       <c r="BS15"/>
     </row>
     <row r="16" spans="1:71">
       <c r="A16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B16">
         <v>228318000.0</v>
       </c>
       <c r="C16">
         <v>105163000.0</v>
       </c>
       <c r="D16">
         <v>106948000.0</v>
       </c>
       <c r="E16">
         <v>99905000.0</v>
       </c>
       <c r="F16">
         <v>88999000.0</v>
       </c>
       <c r="G16">
         <v>131171000.0</v>
       </c>
       <c r="H16">
         <v>104992000.0</v>
       </c>
       <c r="I16">
         <v>61746000.0</v>
       </c>
@@ -23417,51 +23592,51 @@
       </c>
       <c r="BE16">
         <v>690931000.0</v>
       </c>
       <c r="BF16">
         <v>791744000.0</v>
       </c>
       <c r="BG16">
         <v>640728000.0</v>
       </c>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
     </row>
     <row r="17" spans="1:71">
       <c r="A17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -23492,57 +23667,57 @@
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
     </row>
     <row r="18" spans="1:71">
       <c r="A18" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B18">
         <v>302378000.0</v>
       </c>
       <c r="C18">
-        <v>7109000.0</v>
+        <v>8996000.0</v>
       </c>
       <c r="D18">
         <v>10276000.0</v>
       </c>
       <c r="E18">
         <v>7682000.0</v>
       </c>
       <c r="F18">
         <v>4853000.0</v>
       </c>
       <c r="G18">
         <v>8314000.0</v>
       </c>
       <c r="H18">
         <v>8432000.0</v>
       </c>
       <c r="I18">
         <v>-4270000.0</v>
       </c>
       <c r="J18">
         <v>16329000.0</v>
       </c>
       <c r="K18">
         <v>6056000.0</v>
       </c>
@@ -23681,51 +23856,51 @@
       <c r="BD18">
         <v>9310000.0</v>
       </c>
       <c r="BE18">
         <v>15246000.0</v>
       </c>
       <c r="BF18">
         <v>7503000.0</v>
       </c>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
     </row>
     <row r="19" spans="1:71">
       <c r="A19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B19">
         <v>27955000.0</v>
       </c>
       <c r="C19">
         <v>40628000.0</v>
       </c>
       <c r="D19">
         <v>34493000.0</v>
       </c>
       <c r="E19">
         <v>-13440000.0</v>
       </c>
       <c r="F19">
         <v>-81054000.0</v>
       </c>
       <c r="G19">
         <v>-33625000.0</v>
       </c>
       <c r="H19">
         <v>-22833000.0</v>
       </c>
       <c r="I19">
         <v>-22185000.0</v>
       </c>
@@ -23830,51 +24005,51 @@
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
     </row>
     <row r="20" spans="1:71">
       <c r="A20" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23905,51 +24080,51 @@
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
     </row>
     <row r="21" spans="1:71">
       <c r="A21" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B21">
         <v>-178500000.0</v>
       </c>
       <c r="C21">
         <v>3000000.0</v>
       </c>
       <c r="D21">
         <v>62000000.0</v>
       </c>
       <c r="E21">
         <v>58500000.0</v>
       </c>
       <c r="F21">
         <v>-15000000.0</v>
       </c>
       <c r="G21">
         <v>-20000000.0</v>
       </c>
       <c r="H21">
         <v>-148000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -24028,51 +24203,51 @@
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
     </row>
     <row r="22" spans="1:71">
       <c r="A22" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B22">
         <v>85757000.0</v>
       </c>
       <c r="C22">
         <v>8480000.0</v>
       </c>
       <c r="D22">
         <v>5419000.0</v>
       </c>
       <c r="E22">
         <v>8510000.0</v>
       </c>
       <c r="F22">
         <v>8953000.0</v>
       </c>
       <c r="G22">
         <v>8280000.0</v>
       </c>
       <c r="H22">
         <v>5629000.0</v>
       </c>
       <c r="I22">
         <v>4803000.0</v>
       </c>
@@ -24243,57 +24418,57 @@
       </c>
       <c r="BM22">
         <v>4929000.0</v>
       </c>
       <c r="BN22">
         <v>6802000.0</v>
       </c>
       <c r="BO22">
         <v>4938000.0</v>
       </c>
       <c r="BP22">
         <v>4403000.0</v>
       </c>
       <c r="BQ22">
         <v>4005000.0</v>
       </c>
       <c r="BR22">
         <v>4428000.0</v>
       </c>
       <c r="BS22">
         <v>3405000.0</v>
       </c>
     </row>
     <row r="23" spans="1:71">
       <c r="A23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B23">
         <v>24361000.0</v>
       </c>
       <c r="C23">
-        <v>109042000.0</v>
+        <v>542000.0</v>
       </c>
       <c r="D23">
         <v>-11892000.0</v>
       </c>
       <c r="E23">
         <v>-43753000.0</v>
       </c>
       <c r="F23">
         <v>47506000.0</v>
       </c>
       <c r="G23">
         <v>-255047000.0</v>
       </c>
       <c r="H23">
         <v>203767000.0</v>
       </c>
       <c r="I23">
         <v>50780000.0</v>
       </c>
       <c r="J23">
         <v>108606000.0</v>
       </c>
       <c r="K23">
         <v>376371000.0</v>
       </c>
@@ -24456,57 +24631,57 @@
       <c r="BL23">
         <v>215874000.0</v>
       </c>
       <c r="BM23">
         <v>215053000.0</v>
       </c>
       <c r="BN23">
         <v>130057000.0</v>
       </c>
       <c r="BO23">
         <v>582549000.0</v>
       </c>
       <c r="BP23">
         <v>377749000.0</v>
       </c>
       <c r="BQ23">
         <v>218783000.0</v>
       </c>
       <c r="BR23">
         <v>134636000.0</v>
       </c>
       <c r="BS23"/>
     </row>
     <row r="24" spans="1:71">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B24">
-        <v>-26621000.0</v>
+        <v>-53039000.0</v>
       </c>
       <c r="C24">
-        <v>-11441000.0</v>
+        <v>-48993000.0</v>
       </c>
       <c r="D24">
         <v>-82930000.0</v>
       </c>
       <c r="E24">
         <v>-6133000.0</v>
       </c>
       <c r="F24">
         <v>-62049000.0</v>
       </c>
       <c r="G24">
         <v>-34857000.0</v>
       </c>
       <c r="H24">
         <v>-44689000.0</v>
       </c>
       <c r="I24">
         <v>-37348000.0</v>
       </c>
       <c r="J24">
         <v>300000.0</v>
       </c>
       <c r="K24">
         <v>-87985000.0</v>
       </c>
@@ -24655,57 +24830,57 @@
         <v>1048000.0</v>
       </c>
       <c r="BH24">
         <v>929000.0</v>
       </c>
       <c r="BI24">
         <v>581000.0</v>
       </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24">
         <v>2713000.0</v>
       </c>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24">
         <v>124000.0</v>
       </c>
       <c r="BS24"/>
     </row>
     <row r="25" spans="1:71">
       <c r="A25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B25">
-        <v>190561000.0</v>
+        <v>190941000.0</v>
       </c>
       <c r="C25">
-        <v>10700000.0</v>
+        <v>-1373000.0</v>
       </c>
       <c r="D25">
         <v>3725000.0</v>
       </c>
       <c r="E25">
         <v>-1797000.0</v>
       </c>
       <c r="F25">
         <v>-2824000.0</v>
       </c>
       <c r="G25">
         <v>-3524000.0</v>
       </c>
       <c r="H25">
         <v>114000.0</v>
       </c>
       <c r="I25">
         <v>981000.0</v>
       </c>
       <c r="J25">
         <v>1003000.0</v>
       </c>
       <c r="K25">
         <v>9060000.0</v>
       </c>
@@ -24846,51 +25021,51 @@
       </c>
       <c r="BE25">
         <v>600000.0</v>
       </c>
       <c r="BF25">
         <v>600000.0</v>
       </c>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25">
         <v>-3405000.0</v>
       </c>
     </row>
     <row r="26" spans="1:71">
       <c r="A26" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-5958000.0</v>
       </c>
       <c r="D26">
         <v>-4904000.0</v>
       </c>
       <c r="E26">
         <v>-9138000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
@@ -24953,51 +25128,51 @@
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
     </row>
     <row r="27" spans="1:71">
       <c r="A27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B27">
         <v>519000.0</v>
       </c>
       <c r="C27">
         <v>522000.0</v>
       </c>
       <c r="D27">
         <v>539000.0</v>
       </c>
       <c r="E27">
         <v>529000.0</v>
       </c>
       <c r="F27">
         <v>481000.0</v>
       </c>
       <c r="G27">
         <v>428000.0</v>
       </c>
       <c r="H27">
         <v>458000.0</v>
       </c>
       <c r="I27">
         <v>425000.0</v>
       </c>
@@ -25094,51 +25269,51 @@
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
     </row>
     <row r="28" spans="1:71">
       <c r="A28" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B28">
         <v>-154139000.0</v>
       </c>
       <c r="C28">
         <v>-2416000.0</v>
       </c>
       <c r="D28">
         <v>45204000.0</v>
       </c>
       <c r="E28">
         <v>14747000.0</v>
       </c>
       <c r="F28">
         <v>32506000.0</v>
       </c>
       <c r="G28">
         <v>48353000.0</v>
       </c>
       <c r="H28">
         <v>55767000.0</v>
       </c>
       <c r="I28">
         <v>-21720000.0</v>
       </c>
@@ -25305,51 +25480,51 @@
       <c r="BL28">
         <v>207495000.0</v>
       </c>
       <c r="BM28">
         <v>208287000.0</v>
       </c>
       <c r="BN28">
         <v>127245000.0</v>
       </c>
       <c r="BO28">
         <v>572827000.0</v>
       </c>
       <c r="BP28">
         <v>370268000.0</v>
       </c>
       <c r="BQ28">
         <v>214488000.0</v>
       </c>
       <c r="BR28">
         <v>132564000.0</v>
       </c>
       <c r="BS28"/>
     </row>
     <row r="29" spans="1:71">
       <c r="A29" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B29">
         <v>303915000.0</v>
       </c>
       <c r="C29">
         <v>12072000.0</v>
       </c>
       <c r="D29">
         <v>11815000.0</v>
       </c>
       <c r="E29">
         <v>9599000.0</v>
       </c>
       <c r="F29">
         <v>6376000.0</v>
       </c>
       <c r="G29">
         <v>11451000.0</v>
       </c>
       <c r="H29">
         <v>10312000.0</v>
       </c>
       <c r="I29">
         <v>-2459000.0</v>
       </c>
@@ -25518,51 +25693,51 @@
       <c r="BL29">
         <v>32860000.0</v>
       </c>
       <c r="BM29">
         <v>19206000.0</v>
       </c>
       <c r="BN29">
         <v>7820000.0</v>
       </c>
       <c r="BO29">
         <v>5944000.0</v>
       </c>
       <c r="BP29">
         <v>16122000.0</v>
       </c>
       <c r="BQ29">
         <v>11945000.0</v>
       </c>
       <c r="BR29">
         <v>1740000.0</v>
       </c>
       <c r="BS29"/>
     </row>
     <row r="30" spans="1:71">
       <c r="A30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B30">
         <v>-26621000.0</v>
       </c>
       <c r="C30">
         <v>-11441000.0</v>
       </c>
       <c r="D30">
         <v>-49976000.0</v>
       </c>
       <c r="E30">
         <v>-13440000.0</v>
       </c>
       <c r="F30">
         <v>-81054000.0</v>
       </c>
       <c r="G30">
         <v>-33625000.0</v>
       </c>
       <c r="H30">
         <v>-22833000.0</v>
       </c>
       <c r="I30">
         <v>-22185000.0</v>
       </c>