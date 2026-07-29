--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2668,84 +2668,84 @@
         <v>109566.0</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="s">
         <v>43</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42">
-        <v>88039762.0</v>
+        <v>92959358.0</v>
       </c>
       <c r="C42">
         <v>88039452.0</v>
       </c>
       <c r="D42">
         <v>91983976.0</v>
       </c>
       <c r="E42">
         <v>58871833.0</v>
       </c>
       <c r="F42">
         <v>-465540937.0</v>
       </c>
       <c r="G42">
         <v>63241053.0</v>
       </c>
       <c r="H42">
         <v>-235962170.0</v>
       </c>
       <c r="I42">
         <v>-234860371.0</v>
       </c>
       <c r="J42">
         <v>-234600767.0</v>
       </c>
       <c r="K42">
         <v>-767.0</v>
       </c>
       <c r="L42">
         <v>-767.0</v>
       </c>
       <c r="M42">
-        <v>-574.0</v>
+        <v>23851.0</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>