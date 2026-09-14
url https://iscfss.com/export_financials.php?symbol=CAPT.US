--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -3620,57 +3620,57 @@
         <v>300486.0</v>
       </c>
       <c r="D26">
         <v>927206.0</v>
       </c>
     </row>
     <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>99</v>
       </c>
       <c r="B27">
         <v>1656232.0</v>
       </c>
       <c r="C27">
         <v>225067.0</v>
       </c>
       <c r="D27">
         <v>77698.0</v>
       </c>
     </row>
     <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28">
-        <v>1974436.0</v>
+        <v>10752670.0</v>
       </c>
       <c r="C28">
-        <v>5950000.0</v>
+        <v>5949933.0</v>
       </c>
       <c r="D28">
-        <v>7646000.0</v>
+        <v>7646302.0</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>101</v>
       </c>
       <c r="B29">
         <v>2861079.0</v>
       </c>
       <c r="C29">
         <v>-1511696.0</v>
       </c>
       <c r="D29">
         <v>-3599507.0</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>102</v>
       </c>
       <c r="B30">
         <v>15317153.0</v>
       </c>
       <c r="C30">
         <v>8828000.0</v>
@@ -4453,60 +4453,60 @@
       <c r="C27">
         <v>940831.0</v>
       </c>
       <c r="D27">
         <v>819432.0</v>
       </c>
       <c r="E27">
         <v>836800.0</v>
       </c>
       <c r="F27">
         <v>418400.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>100</v>
       </c>
       <c r="B28">
-        <v>6904000.0</v>
+        <v>13744338.0</v>
       </c>
       <c r="C28">
         <v>3452000.0</v>
       </c>
       <c r="D28">
-        <v>1376104.0</v>
+        <v>7947326.0</v>
       </c>
       <c r="E28">
-        <v>598332.0</v>
+        <v>2805344.0</v>
       </c>
       <c r="F28">
         <v>299167.0</v>
       </c>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
         <v>101</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>