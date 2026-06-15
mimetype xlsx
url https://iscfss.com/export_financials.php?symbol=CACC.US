--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -310,50 +310,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5964,836 +5967,842 @@
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EG62"/>
+  <dimension ref="A1:EH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:137">
+    <row r="1" spans="1:138">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D1" t="s">
         <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H1" t="s">
         <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
+        <v>102</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="L1" t="s">
         <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P1" t="s">
         <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="T1" t="s">
         <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
+        <v>111</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="X1" t="s">
         <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AB1" t="s">
         <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AF1" t="s">
         <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AJ1" t="s">
         <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AN1" t="s">
         <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AR1" t="s">
         <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AV1" t="s">
         <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AZ1" t="s">
         <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BD1" t="s">
         <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BH1" t="s">
         <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BL1" t="s">
         <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BP1" t="s">
         <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BT1" t="s">
         <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BX1" t="s">
         <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CB1" t="s">
         <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CF1" t="s">
         <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CJ1" t="s">
         <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CN1" t="s">
         <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CR1" t="s">
         <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CV1" t="s">
         <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CZ1" t="s">
         <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DD1" t="s">
         <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DH1" t="s">
         <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DL1" t="s">
         <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DP1" t="s">
         <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DT1" t="s">
         <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DX1" t="s">
         <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EB1" t="s">
         <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EF1" t="s">
         <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
+      <c r="EH1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:137">
+    <row r="2" spans="1:138">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2">
+        <v>415300000.0</v>
+      </c>
+      <c r="C2">
         <v>400200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>382900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>378800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>377000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>315800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>364400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>344200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>342700000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>318800000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>284100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>263100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>257300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>260800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>239000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>225600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>224500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>175000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>251300000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>226300000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>217200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>186700000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>187200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>181100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>170600000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>206400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>184600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>203400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>192000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>186400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>167900000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>172500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>168900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>151700000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>140500000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>140400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>141300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>143900000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>133900000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>142300000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>131900000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>127800000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>124200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>132000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>129900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>114400000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>111400000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>110100000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>111400000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>113800000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>109900000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>112300000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>105200000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>105800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>108122000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>196076000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>107325000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>95800000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>91520000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>96247000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>97194000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>75297000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>73747000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>79042000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>102582000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>77295000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>81106000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>84691000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>94512000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>83948000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>79845000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>81896000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>83739000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>79834000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>80719000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>80842000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>84075000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>78294000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>177402000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>57204000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>61868000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>55705000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>55313000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>53821000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>57345000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>65059000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>41388000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>36481000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>35284000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>33117000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>33858000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>33034000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>31428000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>22247000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>32496000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>37402000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>37412000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>34209000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>36628000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>39457000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>38605000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>25464000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>35058000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>25335000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>27758000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>34028000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
-      <c r="DF2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>25989000.0</v>
       </c>
-      <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
-      <c r="DJ2">
+      <c r="DJ2"/>
+      <c r="DK2">
         <v>26650000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
-      <c r="DN2">
+      <c r="DN2"/>
+      <c r="DO2">
         <v>33138000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
+      <c r="EH2"/>
     </row>
-    <row r="3" spans="1:137">
+    <row r="3" spans="1:138">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6889,52 +6898,53 @@
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
       <c r="EE3"/>
       <c r="EF3"/>
       <c r="EG3"/>
+      <c r="EH3"/>
     </row>
-    <row r="4" spans="1:137">
+    <row r="4" spans="1:138">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7030,442 +7040,444 @@
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
+      <c r="EH4"/>
     </row>
-    <row r="5" spans="1:137">
+    <row r="5" spans="1:138">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5">
+        <v>300000.0</v>
+      </c>
+      <c r="C5">
         <v>1000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>600000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="I5">
         <v>-1200000.0</v>
       </c>
       <c r="J5">
+        <v>-1200000.0</v>
+      </c>
+      <c r="K5">
         <v>-1000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2900000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2900000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3400000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2200000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>200000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="U5">
         <v>900000.0</v>
       </c>
       <c r="V5">
+        <v>900000.0</v>
+      </c>
+      <c r="W5">
         <v>1600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1700000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1900000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>700000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="AF5">
         <v>-600000.0</v>
       </c>
       <c r="AG5">
+        <v>-600000.0</v>
+      </c>
+      <c r="AH5">
         <v>-500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-200000.0</v>
       </c>
-      <c r="AI5">
-[...1 lines deleted...]
-      </c>
       <c r="AJ5">
         <v>0.0</v>
       </c>
       <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
         <v>-100000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-200000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>300000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>300000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>100000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="AU5">
         <v>-100000.0</v>
       </c>
       <c r="AV5">
-        <v>0.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
         <v>-100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="AY5">
         <v>-200000.0</v>
       </c>
       <c r="AZ5">
         <v>-200000.0</v>
       </c>
       <c r="BA5">
-        <v>0.0</v>
+        <v>-200000.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>-100000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>17000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>10000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-23000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-69000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-110000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-144000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-127000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-600000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-904000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1290000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1641000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2177000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2562000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-185000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-188000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>56000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>13000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-8000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-32000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-36000.0</v>
       </c>
       <c r="CA5">
         <v>-36000.0</v>
       </c>
       <c r="CB5">
+        <v>-36000.0</v>
+      </c>
+      <c r="CC5">
         <v>-65000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-56000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-37000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1906000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>2333000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2238000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2969000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>2064000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2395000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>4845000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>5027000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3124000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2771000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>327000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1404000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>169000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-2481000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-7781000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-6139000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-5429000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-8563000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-7807000.0</v>
       </c>
-      <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-5107000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-3534000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>33000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1294000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>2897000.0</v>
       </c>
-      <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
-      <c r="DJ5">
+      <c r="DJ5"/>
+      <c r="DK5">
         <v>2171000.0</v>
       </c>
-      <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
-      <c r="DN5">
+      <c r="DN5"/>
+      <c r="DO5">
         <v>3801000.0</v>
       </c>
-      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
+      <c r="EH5"/>
     </row>
-    <row r="6" spans="1:137">
+    <row r="6" spans="1:138">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7509,51 +7521,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7586,52 +7600,53 @@
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
       <c r="EE6"/>
       <c r="EF6"/>
       <c r="EG6"/>
+      <c r="EH6"/>
     </row>
-    <row r="7" spans="1:137">
+    <row r="7" spans="1:138">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7727,52 +7742,53 @@
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
+      <c r="EH7"/>
     </row>
-    <row r="8" spans="1:137">
+    <row r="8" spans="1:138">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8">
         <v>100000.0</v>
       </c>
       <c r="C8">
         <v>100000.0</v>
       </c>
       <c r="D8">
         <v>100000.0</v>
       </c>
       <c r="E8">
         <v>100000.0</v>
       </c>
       <c r="F8">
         <v>100000.0</v>
       </c>
       <c r="G8">
         <v>100000.0</v>
       </c>
       <c r="H8">
         <v>100000.0</v>
       </c>
       <c r="I8">
@@ -7787,53 +7803,55 @@
       <c r="L8">
         <v>100000.0</v>
       </c>
       <c r="M8">
         <v>100000.0</v>
       </c>
       <c r="N8">
         <v>100000.0</v>
       </c>
       <c r="O8">
         <v>100000.0</v>
       </c>
       <c r="P8">
         <v>100000.0</v>
       </c>
       <c r="Q8">
         <v>100000.0</v>
       </c>
       <c r="R8">
         <v>100000.0</v>
       </c>
       <c r="S8">
         <v>100000.0</v>
       </c>
       <c r="T8">
+        <v>100000.0</v>
+      </c>
+      <c r="U8">
         <v>200000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7906,213 +7924,214 @@
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
+      <c r="EH8"/>
     </row>
-    <row r="9" spans="1:137">
+    <row r="9" spans="1:138">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>261700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>252100000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>245700000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>235800000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>225800000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>211500000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>197200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>166000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>150800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>161700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>161900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>160400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>158900000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>157500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>157700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>155700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>153700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>152200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>154900000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>152400000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>149700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>147700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>145500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>138400000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>135500000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>132600000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>131700000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>129800000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>128000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>126200000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>100800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>98300000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>95000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>92400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>88700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>82900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>81100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>77700000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>63200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>60800000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>58700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>54500000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>53400000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>49455000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>44947000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>40760000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>38801000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>37962000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>36589000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -8145,409 +8164,413 @@
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
+      <c r="EH9"/>
     </row>
-    <row r="10" spans="1:137">
+    <row r="10" spans="1:138">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10">
+        <v>25700000.0</v>
+      </c>
+      <c r="C10">
         <v>500700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>563800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1120600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>845000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>159700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>517600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>567600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>470900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>438200000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>488100000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>7700000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>395400000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>430800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17600000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23300000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>13300000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>383500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>584200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>16000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>25700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>187400000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>24700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>41300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>25700000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>195700000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>55700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4900000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>27200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11100000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>14600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>5700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>158300000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>9100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>134700000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1300000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>86700000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>6700000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4200000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3600000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>9000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>5725000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>5150000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4691000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4657000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3634000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5690000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4585000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537000.0</v>
       </c>
       <c r="BL10">
         <v>1537000.0</v>
       </c>
       <c r="BM10">
+        <v>1537000.0</v>
+      </c>
+      <c r="BN10">
         <v>1602000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2170000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1610000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1609000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>106000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>3154000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>934000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>82000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>60000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>712000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>5407000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1829000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>299000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8528000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>66848000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>436000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1920000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>7090000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>14336000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>988000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>275000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>614000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>20254000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>28364000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>17595000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>36044000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>15450000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>22068000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>6372000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>13466000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>12443000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>20694000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>19580000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15773000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>42393000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>19767000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>35369000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>20726000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>14007000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>8157000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>11900000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>11122000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>13775000.0</v>
       </c>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>349000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>229000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
+      <c r="EH10"/>
     </row>
-    <row r="11" spans="1:137">
+    <row r="11" spans="1:138">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8643,457 +8666,461 @@
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
+      <c r="EH11"/>
     </row>
-    <row r="12" spans="1:137">
+    <row r="12" spans="1:138">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12">
+        <v>25700000.0</v>
+      </c>
+      <c r="C12">
         <v>510300000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>15900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>572300000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1133300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>854500000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>159700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>526900000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>572300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>477800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>445900000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>493200000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7700000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>400600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>437000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>17600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>23300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>13300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>383500000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>591000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>16000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>8900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>25700000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>187400000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>24700000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>19700000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>41300000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>25700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>195700000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>55700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>11500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4900000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>27200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>11100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5700000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>158300000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>9100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6300000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>134700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>86700000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6400000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>4300000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4200000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3600000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>9000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7800000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>9000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5725000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6035000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5510000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4657000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4442000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6428000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5391000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3792000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2352000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4430000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4674000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2170000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4389000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4514000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3242000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3154000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>934000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4325000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3096000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>712000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8911000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5592000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4177000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8528000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>70489000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4280000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>5286000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>10435000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>17819000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3179000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2120000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1542000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>20254000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>28364000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>17595000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>36044000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>15450000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>22524000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>6471000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>13639000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>12618000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>20869000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>19756000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>15946000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>42595000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>20413000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>36042000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>25499000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>20327000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>23640000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>22722000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>11100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>10800000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>10400000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>23975000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>9800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>11300000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>10300000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>10349000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>9200000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>7500000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>6700000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>6529000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>6100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>3800000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>3300000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DT12">
         <v>2200000.0</v>
       </c>
       <c r="DU12">
+        <v>2200000.0</v>
+      </c>
+      <c r="DV12">
         <v>1900000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>1500000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>1200000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>900000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>600000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>2100000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>8700000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>8800000.0</v>
       </c>
-      <c r="EC12">
+      <c r="ED12">
         <v>7500000.0</v>
       </c>
-      <c r="ED12">
+      <c r="EE12">
         <v>8700000.0</v>
       </c>
-      <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
+      <c r="EH12"/>
     </row>
-    <row r="13" spans="1:137">
+    <row r="13" spans="1:138">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13">
         <v>100000.0</v>
       </c>
       <c r="C13">
         <v>100000.0</v>
       </c>
       <c r="D13">
         <v>100000.0</v>
       </c>
       <c r="E13">
         <v>100000.0</v>
       </c>
       <c r="F13">
         <v>100000.0</v>
       </c>
       <c r="G13">
         <v>100000.0</v>
       </c>
       <c r="H13">
         <v>100000.0</v>
       </c>
       <c r="I13">
@@ -9108,51 +9135,51 @@
       <c r="L13">
         <v>100000.0</v>
       </c>
       <c r="M13">
         <v>100000.0</v>
       </c>
       <c r="N13">
         <v>100000.0</v>
       </c>
       <c r="O13">
         <v>100000.0</v>
       </c>
       <c r="P13">
         <v>100000.0</v>
       </c>
       <c r="Q13">
         <v>100000.0</v>
       </c>
       <c r="R13">
         <v>100000.0</v>
       </c>
       <c r="S13">
         <v>100000.0</v>
       </c>
       <c r="T13">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="U13">
         <v>200000.0</v>
       </c>
       <c r="V13">
         <v>200000.0</v>
       </c>
       <c r="W13">
         <v>200000.0</v>
       </c>
       <c r="X13">
         <v>200000.0</v>
       </c>
       <c r="Y13">
         <v>200000.0</v>
       </c>
       <c r="Z13">
         <v>200000.0</v>
       </c>
       <c r="AA13">
         <v>200000.0</v>
       </c>
       <c r="AB13">
         <v>200000.0</v>
       </c>
@@ -9213,698 +9240,702 @@
       <c r="AU13">
         <v>200000.0</v>
       </c>
       <c r="AV13">
         <v>200000.0</v>
       </c>
       <c r="AW13">
         <v>200000.0</v>
       </c>
       <c r="AX13">
         <v>200000.0</v>
       </c>
       <c r="AY13">
         <v>200000.0</v>
       </c>
       <c r="AZ13">
         <v>200000.0</v>
       </c>
       <c r="BA13">
         <v>200000.0</v>
       </c>
       <c r="BB13">
         <v>200000.0</v>
       </c>
       <c r="BC13">
+        <v>200000.0</v>
+      </c>
+      <c r="BD13">
         <v>246000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000.0</v>
       </c>
       <c r="BF13">
         <v>256000.0</v>
       </c>
       <c r="BG13">
+        <v>256000.0</v>
+      </c>
+      <c r="BH13">
         <v>257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000.0</v>
       </c>
       <c r="BI13">
         <v>256000.0</v>
       </c>
       <c r="BJ13">
+        <v>256000.0</v>
+      </c>
+      <c r="BK13">
         <v>273000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="BM13">
         <v>310000.0</v>
       </c>
       <c r="BN13">
+        <v>310000.0</v>
+      </c>
+      <c r="BO13">
         <v>311000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="BQ13">
         <v>308000.0</v>
       </c>
       <c r="BR13">
-        <v>306000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="BS13">
         <v>306000.0</v>
       </c>
       <c r="BT13">
         <v>306000.0</v>
       </c>
       <c r="BU13">
+        <v>306000.0</v>
+      </c>
+      <c r="BV13">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302000.0</v>
       </c>
       <c r="BW13">
         <v>302000.0</v>
       </c>
       <c r="BX13">
-        <v>303000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="BY13">
         <v>303000.0</v>
       </c>
       <c r="BZ13">
+        <v>303000.0</v>
+      </c>
+      <c r="CA13">
         <v>302000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>301000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>334000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="CE13">
         <v>370000.0</v>
       </c>
       <c r="CF13">
         <v>370000.0</v>
       </c>
       <c r="CG13">
         <v>370000.0</v>
       </c>
       <c r="CH13">
+        <v>370000.0</v>
+      </c>
+      <c r="CI13">
         <v>369000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392000.0</v>
       </c>
       <c r="CK13">
         <v>392000.0</v>
       </c>
       <c r="CL13">
+        <v>392000.0</v>
+      </c>
+      <c r="CM13">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>422000.0</v>
       </c>
       <c r="CN13">
         <v>422000.0</v>
       </c>
       <c r="CO13">
-        <v>423000.0</v>
+        <v>422000.0</v>
       </c>
       <c r="CP13">
         <v>423000.0</v>
       </c>
       <c r="CQ13">
-        <v>417000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="CR13">
         <v>417000.0</v>
       </c>
       <c r="CS13">
-        <v>422000.0</v>
+        <v>417000.0</v>
       </c>
       <c r="CT13">
         <v>422000.0</v>
       </c>
       <c r="CU13">
-        <v>419000.0</v>
+        <v>422000.0</v>
       </c>
       <c r="CV13">
         <v>419000.0</v>
       </c>
       <c r="CW13">
+        <v>419000.0</v>
+      </c>
+      <c r="CX13">
         <v>421000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>425000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>428000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>437000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>449000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>461000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>500000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>463000.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13">
         <v>461000.0</v>
       </c>
-      <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
-      <c r="DN13">
+      <c r="DN13"/>
+      <c r="DO13">
         <v>458000.0</v>
       </c>
-      <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
+      <c r="EH13"/>
     </row>
-    <row r="14" spans="1:137">
+    <row r="14" spans="1:138">
       <c r="A14" t="s">
         <v>47</v>
       </c>
       <c r="B14">
+        <v>10954097.0</v>
+      </c>
+      <c r="C14">
         <v>11103715.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11472729.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>11771525.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>12279000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>12388000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>12415000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12282174.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12646529.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>12837181.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13039638.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13099961.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13073316.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13294506.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13364160.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13517979.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14341523.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14904836.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15829166.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>16794279.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>17099058.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>17633553.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>17849765.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>17847050.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18185465.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18827222.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18950866.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18949962.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>19004498.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19500601.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19473978.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19472164.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>19473563.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19471638.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19415545.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19463521.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>19772658.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>20208838.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20384624.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>20382804.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20485832.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20842876.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20952711.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>20951832.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>20948676.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>21171235.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>21895222.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22658891.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>23528466.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>23575786.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23708043.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>24017273.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>24426127.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>24926004.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>24962054.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>25980000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>26284000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>26259000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>26136000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>26111000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>27489000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>27865000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>28452000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>31601000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>31584326.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>31868441.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>31539119.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>31423187.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>31180146.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>31038088.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>31024455.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>31088428.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>30891227.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>30106881.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>31139612.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>31312139.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>31283695.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>30054349.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>35074557.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>35433944.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>38609257.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>36146994.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>38912822.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>39064886.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>39457287.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>36900449.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>40943604.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>41413308.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>42159338.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>39791700.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>43959924.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>42868265.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>42407981.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>42328841.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>43122046.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>43821716.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>43497889.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>42437481.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>43594725.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>42752287.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>42851520.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>42442064.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>43424885.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>44863668.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>45630601.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>45363107.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>46027397.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="DF14">
         <v>45000000.0</v>
       </c>
       <c r="DG14">
+        <v>45000000.0</v>
+      </c>
+      <c r="DH14">
         <v>46666667.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>46250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000000.0</v>
       </c>
       <c r="DJ14">
         <v>46000000.0</v>
       </c>
       <c r="DK14">
+        <v>46000000.0</v>
+      </c>
+      <c r="DL14">
         <v>46166667.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>46538462.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46153846.0</v>
       </c>
       <c r="DN14">
         <v>46153846.0</v>
       </c>
       <c r="DO14">
+        <v>46153846.0</v>
+      </c>
+      <c r="DP14">
         <v>46086957.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>45909091.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>46000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42222222.0</v>
       </c>
       <c r="DS14">
         <v>42222222.0</v>
       </c>
       <c r="DT14">
+        <v>42222222.0</v>
+      </c>
+      <c r="DU14">
         <v>41176471.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>41333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40000000.0</v>
       </c>
       <c r="DW14">
         <v>40000000.0</v>
       </c>
       <c r="DX14">
+        <v>40000000.0</v>
+      </c>
+      <c r="DY14">
         <v>40833333.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>40000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38750000.0</v>
       </c>
       <c r="EA14">
         <v>38750000.0</v>
       </c>
       <c r="EB14">
         <v>38750000.0</v>
       </c>
       <c r="EC14">
+        <v>38750000.0</v>
+      </c>
+      <c r="ED14">
         <v>43333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="EE14">
         <v>42000000.0</v>
       </c>
       <c r="EF14">
+        <v>42000000.0</v>
+      </c>
+      <c r="EG14">
         <v>31428571.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>41158000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:137">
+    <row r="15" spans="1:138">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>100000.0</v>
       </c>
       <c r="N15">
         <v>100000.0</v>
       </c>
       <c r="O15">
         <v>100000.0</v>
       </c>
       <c r="P15">
         <v>100000.0</v>
       </c>
       <c r="Q15">
         <v>100000.0</v>
       </c>
       <c r="R15">
         <v>100000.0</v>
       </c>
       <c r="S15">
         <v>100000.0</v>
       </c>
       <c r="T15">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="U15">
         <v>200000.0</v>
       </c>
       <c r="V15">
         <v>200000.0</v>
       </c>
       <c r="W15">
         <v>200000.0</v>
       </c>
       <c r="X15">
         <v>200000.0</v>
       </c>
       <c r="Y15">
         <v>200000.0</v>
       </c>
       <c r="Z15">
         <v>200000.0</v>
       </c>
       <c r="AA15">
         <v>200000.0</v>
       </c>
       <c r="AB15">
         <v>200000.0</v>
       </c>
@@ -9965,415 +9996,418 @@
       <c r="AU15">
         <v>200000.0</v>
       </c>
       <c r="AV15">
         <v>200000.0</v>
       </c>
       <c r="AW15">
         <v>200000.0</v>
       </c>
       <c r="AX15">
         <v>200000.0</v>
       </c>
       <c r="AY15">
         <v>200000.0</v>
       </c>
       <c r="AZ15">
         <v>200000.0</v>
       </c>
       <c r="BA15">
         <v>200000.0</v>
       </c>
       <c r="BB15">
         <v>200000.0</v>
       </c>
       <c r="BC15">
+        <v>200000.0</v>
+      </c>
+      <c r="BD15">
         <v>246000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000.0</v>
       </c>
       <c r="BF15">
         <v>256000.0</v>
       </c>
       <c r="BG15">
+        <v>256000.0</v>
+      </c>
+      <c r="BH15">
         <v>257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>256000.0</v>
       </c>
       <c r="BI15">
         <v>256000.0</v>
       </c>
       <c r="BJ15">
+        <v>256000.0</v>
+      </c>
+      <c r="BK15">
         <v>273000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>310000.0</v>
       </c>
       <c r="BM15">
         <v>310000.0</v>
       </c>
       <c r="BN15">
+        <v>310000.0</v>
+      </c>
+      <c r="BO15">
         <v>311000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308000.0</v>
       </c>
       <c r="BQ15">
         <v>308000.0</v>
       </c>
       <c r="BR15">
-        <v>306000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="BS15">
         <v>306000.0</v>
       </c>
       <c r="BT15">
         <v>306000.0</v>
       </c>
       <c r="BU15">
+        <v>306000.0</v>
+      </c>
+      <c r="BV15">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>302000.0</v>
       </c>
       <c r="BW15">
         <v>302000.0</v>
       </c>
       <c r="BX15">
-        <v>303000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="BY15">
         <v>303000.0</v>
       </c>
       <c r="BZ15">
+        <v>303000.0</v>
+      </c>
+      <c r="CA15">
         <v>302000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>301000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>334000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>370000.0</v>
       </c>
       <c r="CE15">
         <v>370000.0</v>
       </c>
       <c r="CF15">
         <v>370000.0</v>
       </c>
       <c r="CG15">
         <v>370000.0</v>
       </c>
       <c r="CH15">
+        <v>370000.0</v>
+      </c>
+      <c r="CI15">
         <v>369000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392000.0</v>
       </c>
       <c r="CK15">
         <v>392000.0</v>
       </c>
       <c r="CL15">
+        <v>392000.0</v>
+      </c>
+      <c r="CM15">
         <v>421000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>422000.0</v>
       </c>
       <c r="CN15">
         <v>422000.0</v>
       </c>
       <c r="CO15">
-        <v>423000.0</v>
+        <v>422000.0</v>
       </c>
       <c r="CP15">
         <v>423000.0</v>
       </c>
       <c r="CQ15">
-        <v>417000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="CR15">
         <v>417000.0</v>
       </c>
       <c r="CS15">
-        <v>422000.0</v>
+        <v>417000.0</v>
       </c>
       <c r="CT15">
         <v>422000.0</v>
       </c>
       <c r="CU15">
-        <v>419000.0</v>
+        <v>422000.0</v>
       </c>
       <c r="CV15">
         <v>419000.0</v>
       </c>
       <c r="CW15">
+        <v>419000.0</v>
+      </c>
+      <c r="CX15">
         <v>421000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>425000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>428000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>437000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>449000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>461000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>500000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>463000.0</v>
       </c>
-      <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>461000.0</v>
       </c>
-      <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
-      <c r="DN15">
+      <c r="DN15"/>
+      <c r="DO15">
         <v>458000.0</v>
       </c>
-      <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
+      <c r="EH15"/>
     </row>
-    <row r="16" spans="1:137">
+    <row r="16" spans="1:138">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-71900000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>76900000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>67600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>67900000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>66099999.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>62400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>435200000.0</v>
       </c>
       <c r="O16">
         <v>435200000.0</v>
       </c>
       <c r="P16">
+        <v>435200000.0</v>
+      </c>
+      <c r="Q16">
         <v>-1034600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>48500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>435200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>52100000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>391000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="X16">
         <v>200000.0</v>
       </c>
       <c r="Y16">
         <v>200000.0</v>
       </c>
       <c r="Z16">
+        <v>200000.0</v>
+      </c>
+      <c r="AA16">
         <v>322500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AB16">
         <v>200000.0</v>
       </c>
       <c r="AC16">
+        <v>200000.0</v>
+      </c>
+      <c r="AD16">
         <v>21400000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>236700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>200000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>55600000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>273100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>200000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>32900000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>273100000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2000000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>11500000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4200000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>5700000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>600000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>25000000.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>123449000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>108077000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>93752000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>75060000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>64768000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>44397000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>-19405000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
@@ -10384,52 +10418,53 @@
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
+      <c r="EH16"/>
     </row>
-    <row r="17" spans="1:137">
+    <row r="17" spans="1:138">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10525,213 +10560,214 @@
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
+      <c r="EH17"/>
     </row>
-    <row r="18" spans="1:137">
+    <row r="18" spans="1:138">
       <c r="A18" t="s">
         <v>51</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>448600000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>451200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>426700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>438100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>440400000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>445800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>435200000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>386600000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2500000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>403700000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>391000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>306300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>292100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>284900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>322500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>267000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>256300000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>236700000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>235800000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>226200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>206400000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>187400000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>333600000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>324600000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>313400000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>273100000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>281100000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>265700000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>252400000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>248900000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>236600000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>228600000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>220500000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>213400000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>191000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>187300000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>184900000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>157200000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>145800000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>141300000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>137500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>148400000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>135334000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>134448000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>129388000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>123449000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>116905000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>108798000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10764,52 +10800,53 @@
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
+      <c r="EH18"/>
     </row>
-    <row r="19" spans="1:137">
+    <row r="19" spans="1:138">
       <c r="A19" t="s">
         <v>52</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10905,87 +10942,86 @@
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
+      <c r="EH19"/>
     </row>
-    <row r="20" spans="1:137">
+    <row r="20" spans="1:138">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -11029,51 +11065,53 @@
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
@@ -11106,87 +11144,86 @@
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
+      <c r="EH20"/>
     </row>
-    <row r="21" spans="1:137">
+    <row r="21" spans="1:138">
       <c r="A21" t="s">
         <v>54</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
@@ -11230,51 +11267,53 @@
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
-      <c r="BI21"/>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
@@ -11307,253 +11346,254 @@
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
+      <c r="EH21"/>
     </row>
-    <row r="22" spans="1:137">
+    <row r="22" spans="1:138">
       <c r="A22" t="s">
         <v>55</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>946600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>902900000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>923100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1060600000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>130800000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>922100000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>55500000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>65000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>65600000.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>65000000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>61700000.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>112900000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>59800000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>61500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>62000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>115500000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>56700000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>54400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>51300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>89700000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>46100000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>46500000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>46700000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>89000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>47000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>46600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>49100000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>94000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>98200000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>52100000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>53000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>102600000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>51400000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>54600000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>52300000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>65600000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>51900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47500000.0</v>
       </c>
       <c r="BA22">
         <v>47500000.0</v>
       </c>
       <c r="BB22">
+        <v>47500000.0</v>
+      </c>
+      <c r="BC22">
         <v>58500000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-1876718000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1815889000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-1737796000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1576000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1525403000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1438086000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1352488000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1114000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-1176118000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1134776000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-1088342000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>4747000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-1057100000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-1056941000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-1048100000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>5020000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1050352000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-1012150000.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>3290000.0</v>
       </c>
-      <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>3564000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
@@ -11568,975 +11608,982 @@
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
+      <c r="EH22"/>
     </row>
-    <row r="23" spans="1:137">
+    <row r="23" spans="1:138">
       <c r="A23" t="s">
         <v>56</v>
       </c>
       <c r="B23">
+        <v>8694600000.0</v>
+      </c>
+      <c r="C23">
         <v>9598500000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8640600000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8724600000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9258000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9741100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8683200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8255400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8097000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8393799999.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7397100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7205500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7154900000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>6904700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6892400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6978500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7038300000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7050900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7199000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7801400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7706900000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7489000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7421500000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7337600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7259600000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7423200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>7071000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6908500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6749900000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6237400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6244100000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5874300000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5534000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4985600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4826900000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4727800000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4556700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4218000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4093100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>4024400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3704000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3389400000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3375600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3132500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3127100000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2785400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2722500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2627600000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2573700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2433400000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2385200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2315300000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2248300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2133200000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2103322000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2002927000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1955033000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1758598000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1670652000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1581655000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1492090000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1343515000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1284285000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1254818000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1227756000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1176236000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1177901000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1171292000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1176977000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1139354000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1170356000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1152101000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1079778000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>942182000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>871194000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>856597000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>812871000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>725213000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>752160000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>650593000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>640860000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>619394000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>639354000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>633384000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>617756000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>591313000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1044155000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1017354000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>982837000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>943780000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>925379000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>917541000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>868252000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>842325000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>866307000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>882110000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>879730000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>861434000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>866817000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>782856000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>747758000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>671034000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>674892000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>673028000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>670397000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>660240000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>661500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>675300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>701600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>751929000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>809900000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>930200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1018000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>1115610000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1273000000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>1220000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>1165300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>1074418000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>960000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>847100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>765000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>686400000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>708800000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>560800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>483000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>425900000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>373900000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>304800000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>243700000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>203000000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>128200000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>164400000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>146300000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>128200000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>116900000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>105000000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>81500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:137">
+    <row r="24" spans="1:138">
       <c r="A24" t="s">
         <v>57</v>
       </c>
       <c r="B24">
+        <v>6408600000.0</v>
+      </c>
+      <c r="C24">
         <v>6353900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6369000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6471200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6705200000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6352900000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6248900000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5946600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5611500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>5067500000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4940800000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4577700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4720700000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4590700000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4625900000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4571500000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4634300000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4613700000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4534900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4780100000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>4716000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>4512700000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4493600000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4638600000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4757900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>4538800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4180000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>4184200000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4231300000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>3649000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>3876900000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3665800000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3423400000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3056900000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2870300000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3014400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2771200000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2603700000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2425200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2538300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>2292000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2026900000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2081200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1893200000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1983500000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1633000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>1651300000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1548500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1558200000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1289600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1434000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1256400000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1240100000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1207300000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1146261000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1118946000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>354581000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>354666000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>354750000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>354834000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>886320000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>631094000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>647736000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>485373000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>462210000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>396302000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>412108000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>203061000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>210364000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>206888000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>270110000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>254565000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>175524000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>162691000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>490510000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>485148000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>446998000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>299327000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>323470000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>244985000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>243167000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>145410000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>194069000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>205284000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>200113000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>16379000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>208848000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>171282000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>156458000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>354000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>106876000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>107351000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>40636000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>6489000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>37667000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>72219000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>115104000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>23211000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>230996000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>196403000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>188064000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>95014000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>166836000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>169966000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>161510000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
+      <c r="EH24"/>
     </row>
-    <row r="25" spans="1:137">
+    <row r="25" spans="1:138">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4577700000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4575600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4559800000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4437000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4571500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4634300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4613700000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4534900000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4780100000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4716000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>4512700000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4493600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4638600000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4757900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4538800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4180000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>4184200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>4231300000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3649000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3876900000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3665800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3423400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3056900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2870300000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3014400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2771200000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2603700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2425200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2538300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2292000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2026900000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2081200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1893200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1983500000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1633000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1651300000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1548500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1442300000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1289600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1346400000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1256400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1240100000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1207300000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1146261000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1118946000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>354581000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>354666000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>354750000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>354834000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -12569,213 +12616,214 @@
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
       <c r="EE25"/>
       <c r="EF25"/>
       <c r="EG25"/>
+      <c r="EH25"/>
     </row>
-    <row r="26" spans="1:137">
+    <row r="26" spans="1:138">
       <c r="A26" t="s">
         <v>59</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>6610300000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6500300000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>6297700000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>6311600000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6323700000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6327200000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6336300000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6582600000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6768100000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6875300000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6787900000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>6865200000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6749800000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6618500000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6685200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6563700000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6384000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>6143700000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>5763300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>5557600000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>5344400000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>5049700000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4619600000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4451400000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4283600000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>4136000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>3886600000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>3764400000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>3535100000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>3363400000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>3101500000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>2959500000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>2834700000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>2733200000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>2512900000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2407400000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2358000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>2318000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2212800000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2163400000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>2092700000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>2028600000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1933500000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>1876718000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1815889000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>1737796000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>1598573000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1525403000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1438086000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12808,52 +12856,53 @@
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
+      <c r="EH26"/>
     </row>
-    <row r="27" spans="1:137">
+    <row r="27" spans="1:138">
       <c r="A27" t="s">
         <v>60</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12949,529 +12998,535 @@
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
+      <c r="EH27"/>
     </row>
-    <row r="28" spans="1:137">
+    <row r="28" spans="1:138">
       <c r="A28" t="s">
         <v>61</v>
       </c>
       <c r="B28">
+        <v>6382900000.0</v>
+      </c>
+      <c r="C28">
         <v>5853200000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6353100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5907400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5584600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5507900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6089200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5429000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5043900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4596600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4502600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4743400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4232600000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4583000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4230500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4361400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4721400000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4595600000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4666000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4396600000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4131800000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4688500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4736100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4951100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4892000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4351400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4207500000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4202900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4190000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3795200000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3681200000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3610100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3434900000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3062600000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2995900000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2987200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2894200000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2589100000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2504700000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2380000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2319200000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2078300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1946500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1916700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1896800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1746100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1655800000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1648000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1552600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1388200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1430400000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1398200000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1348200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1241800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1256336000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1126896000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1128040000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>993190000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>965323000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>929009000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>483135000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>681875000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>678024000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>491935000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>496685000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>504809000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>542666000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>588505000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>626921000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>638560000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>691003000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>703277000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>726154000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>531418000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>522403000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>527819000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>483599000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>383647000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>282622000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>278949000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>343177000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>176115000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>225733000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>248996000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>227138000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>200633000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>188594000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>142918000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>138863000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>70423000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>91426000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>93588000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>89891000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>139930000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>122035000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>142797000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>162927000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>186756000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>188603000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>169377000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>145270000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>129108000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>145078000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>153901000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>141548000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>139648000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>115800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>168600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>183100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>201457000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>244600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>314500000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>351100000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>387518000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>379300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>354800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>326500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>304853000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>229200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>169700000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>119800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>95800000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>155700000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>133400000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>94300000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>79700000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>59800000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>33600000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>10300000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>4600000.0</v>
       </c>
-      <c r="EA28"/>
       <c r="EB28"/>
       <c r="EC28"/>
       <c r="ED28"/>
       <c r="EE28"/>
       <c r="EF28"/>
-      <c r="EG28">
+      <c r="EG28"/>
+      <c r="EH28">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:137">
+    <row r="29" spans="1:138">
       <c r="A29" t="s">
         <v>62</v>
       </c>
       <c r="B29">
+        <v>7922700000.0</v>
+      </c>
+      <c r="C29">
         <v>7877500000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7947600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8025900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>8416100000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>8102500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7895400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7501500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7263700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6821200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6641700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6493600000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6444100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6214700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6215100000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6312300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6367800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6440500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6560900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>7173100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7085800000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6911100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6927800000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6864200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6803900000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -13539,566 +13594,570 @@
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
+      <c r="EH29"/>
     </row>
-    <row r="30" spans="1:137">
+    <row r="30" spans="1:138">
       <c r="A30" t="s">
         <v>63</v>
       </c>
       <c r="B30">
+        <v>7985800000.0</v>
+      </c>
+      <c r="C30">
         <v>67200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7985200000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>11100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14200000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6624000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6306400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>52200000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6380100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6445500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6607600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6786000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>98300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6934900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6873900000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6786100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6678100000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6751400000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6574500000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6405800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6151200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5771200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5577800000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5370000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5052200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4621800000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4456900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4292000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4139200000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3888900000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3769800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3545100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3383200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3111500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2959800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2845400000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2734200000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2514300000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2407400000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2358000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2318000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2213900000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2163400000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2093500000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2028600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1934600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1876718000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1815889000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1737796000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1599079000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1525403000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1438086000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1352488000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1230015000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1176118000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1134776000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1088342000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1053969000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1057100000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1056941000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1048100000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1017917000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1046419000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1012150000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>934568000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>831265000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>755996000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4504000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>14925000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>637514000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>8989000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>731000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4022000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1490000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7900000.0</v>
       </c>
-      <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>9444000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>6056000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>13531000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3709000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>8244000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2920000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2964000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3105000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4450000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5261000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>6414000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>5774000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6446000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>6727000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>6188000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6987000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>8457000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>10995000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>16021000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>14491000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>28178000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
-      <c r="DF30">
+      <c r="DF30"/>
+      <c r="DG30">
         <v>14071000.0</v>
       </c>
-      <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
-      <c r="DJ30">
+      <c r="DJ30"/>
+      <c r="DK30">
         <v>19800000.0</v>
       </c>
-      <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
-      <c r="DN30">
+      <c r="DN30"/>
+      <c r="DO30">
         <v>15493000.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
       <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
       <c r="DZ30"/>
       <c r="EA30"/>
       <c r="EB30"/>
       <c r="EC30"/>
       <c r="ED30"/>
       <c r="EE30"/>
       <c r="EF30"/>
       <c r="EG30"/>
+      <c r="EH30"/>
     </row>
-    <row r="31" spans="1:137">
+    <row r="31" spans="1:138">
       <c r="A31" t="s">
         <v>64</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1747000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1723400000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1624000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1589200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1520100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1628800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1824200000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1953800000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2393000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2369800000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2302500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2308500000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2065100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1966100000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2355300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2382800000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2215300000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2048900000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1990900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1963300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1809600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1656700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1535800000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1351800000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>1248200000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1163800000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>1173700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>1165700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1078100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>991400000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>928100000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>931300000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>853900000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>777300000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>702200000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>748500000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>672800000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>715000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>750100000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>689800000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>653900000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>624600000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>621900000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>597805000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>540357000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>572566000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>539951000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>493270000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>441911000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -14131,128 +14190,131 @@
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
       <c r="EE31"/>
       <c r="EF31"/>
       <c r="EG31"/>
+      <c r="EH31"/>
     </row>
-    <row r="32" spans="1:137">
+    <row r="32" spans="1:138">
       <c r="A32" t="s">
         <v>65</v>
       </c>
       <c r="B32">
+        <v>8128700000.0</v>
+      </c>
+      <c r="C32">
         <v>8086500000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8097700000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8191000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8596900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8275900000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8168300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7770100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7516800000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>7037500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6947000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>6854100000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>6816200000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6533100000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6502000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6587100000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>6661000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>6764000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6728300000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7424100000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7347200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>7145300000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7089900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7002200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6948100000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -14320,449 +14382,453 @@
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
       <c r="EE32"/>
       <c r="EF32"/>
       <c r="EG32"/>
+      <c r="EH32"/>
     </row>
-    <row r="33" spans="1:137">
+    <row r="33" spans="1:138">
       <c r="A33" t="s">
         <v>66</v>
       </c>
       <c r="B33">
+        <v>150300000.0</v>
+      </c>
+      <c r="C33">
         <v>9021000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>148100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>13200000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>13700000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>145700000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>150300000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>140900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>168000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>172900000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>156500000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>88100000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>79100000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>108300000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>88400000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>165600000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>97100000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>168200000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>147000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>85200000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>142300000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>156800000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>144200000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>154100000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>140700000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>94800000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>135400000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>149400000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>134800000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>78300000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>120500000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>108500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>99000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>53900000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>90800000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>93900000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>89300000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>44500000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>82500000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>85700000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>83600000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>55900000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>54600000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>102400000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>97600000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>53900000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>52600000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>50100000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>49200000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>50400000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>48900000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>48400000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>47500000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>51100000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1929891000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1868510000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1789454000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>49373000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1574998000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1489131000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1405329000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>42367000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1223447000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1186529000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1135934000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>34520000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1097493000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1091115000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1086744000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>34605000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>36077000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1060884000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>92613000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>35003000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>68899000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>17209000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>16402000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>32669000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>16715000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>16408000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>17075000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>17992000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>20967000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>21065000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>21438000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>22950000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>34447000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>28139000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>33355000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>37830000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>43929000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>49223000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>55437000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>62420000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>65194000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>67760000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>66578000.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>68540000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>63665000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>48874000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>37710000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>19900000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>20100000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>20400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>30818000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>20900000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>20600000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>20500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>30812000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>19900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>18000000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>16600000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>21278000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>13200000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>11900000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>10700000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>10300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9900000.0</v>
       </c>
       <c r="DT33">
         <v>9900000.0</v>
       </c>
       <c r="DU33">
-        <v>9400000.0</v>
+        <v>9900000.0</v>
       </c>
       <c r="DV33">
         <v>9400000.0</v>
       </c>
       <c r="DW33">
+        <v>9400000.0</v>
+      </c>
+      <c r="DX33">
         <v>8900000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>7700000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>7400000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>7300000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="EC33">
         <v>900000.0</v>
       </c>
       <c r="ED33">
+        <v>900000.0</v>
+      </c>
+      <c r="EE33">
         <v>800000.0</v>
       </c>
-      <c r="EE33"/>
       <c r="EF33"/>
       <c r="EG33"/>
+      <c r="EH33"/>
     </row>
-    <row r="34" spans="1:137">
+    <row r="34" spans="1:138">
       <c r="A34" t="s">
         <v>67</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -14777,63 +14843,63 @@
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-      <c r="BE34">
+      <c r="BE34"/>
+      <c r="BF34">
         <v>604550000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>599281000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>514807000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>452665000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14866,887 +14932,892 @@
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
       <c r="EE34"/>
       <c r="EF34"/>
       <c r="EG34"/>
+      <c r="EH34"/>
     </row>
-    <row r="35" spans="1:137">
+    <row r="35" spans="1:138">
       <c r="A35" t="s">
         <v>68</v>
       </c>
       <c r="B35">
+        <v>6765200000.0</v>
+      </c>
+      <c r="C35">
         <v>5891400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6667200000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6777300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7026100000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>6672000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6672100000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6356100000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>6032600000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>5856500000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>5402600000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5195200000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>5171900000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5017400000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5064000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5232600000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5184800000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5051500000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4993700000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5181900000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5119700000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4999600000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4925600000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5091200000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>5122700000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4861300000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4503400000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4489600000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4487600000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>4057600000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4112700000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3892000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3652800000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3258200000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3334400000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3339000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3218700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2876800000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2791500000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>2804000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2580700000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2333500000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2317800000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2146600000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2204000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1965900000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1851100000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1842000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1743100000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1549600000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1579800000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1548500000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1493500000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1399200000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1291586000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1259295000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1101542000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1121296000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>986910000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>916297000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>866786000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>793744000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>683413000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>589858000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>558138000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>600731000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>542687000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>564708000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>606564000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>716774000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>770785000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>734375000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>710144000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>227459000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>540649000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>535898000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>501939000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>436572000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>367889000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>288658000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>292736000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>190663000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>148100000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>160600000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>172800000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>185800000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>761162000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>696998000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>673493000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>129237000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>123924000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>119666000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>105025000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>121508000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>36600000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>71700000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>115100000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>129300000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>117800000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>84400000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>143900000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>68600000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>105000000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>68500000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>96200000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>122000000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>155000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>124700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139700000.0</v>
       </c>
       <c r="DF35">
         <v>139700000.0</v>
       </c>
       <c r="DG35">
+        <v>139700000.0</v>
+      </c>
+      <c r="DH35">
         <v>244600000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>314500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>351100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>178900000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>186500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199100000.0</v>
       </c>
       <c r="DM35">
         <v>199100000.0</v>
       </c>
       <c r="DN35">
+        <v>199100000.0</v>
+      </c>
+      <c r="DO35">
         <v>127400000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>229200000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>169700000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>119800000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>95800000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>155700000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>133400000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>94300000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>79700000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>59800000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>33600000.0</v>
       </c>
-      <c r="DY35">
+      <c r="DZ35">
         <v>10300000.0</v>
       </c>
-      <c r="DZ35">
+      <c r="EA35">
         <v>4600000.0</v>
       </c>
-      <c r="EA35"/>
       <c r="EB35"/>
       <c r="EC35"/>
       <c r="ED35"/>
       <c r="EE35"/>
       <c r="EF35"/>
-      <c r="EG35">
+      <c r="EG35"/>
+      <c r="EH35">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:137">
+    <row r="36" spans="1:138">
       <c r="A36" t="s">
         <v>69</v>
       </c>
       <c r="B36">
+        <v>137100000.0</v>
+      </c>
+      <c r="C36">
         <v>35800000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-7940700000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-13200000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-13700000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-901200000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>135100000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-284700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-44600000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-830100000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-47100000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-409900000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-50100000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>56900000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-52400000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-53700000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-460900000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>110900000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>88700000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-439899999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-57800000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>97400000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>83200000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>92100000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>78400000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>35100000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-194300000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-170700000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-164900000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>38100000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-154000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-140800000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-127800000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>33400000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-263100000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-250700000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-243900000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>26300000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-216300000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-198600000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-187800000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-211900000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-201500000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-146200000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>-143500000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-180400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-160200000.0</v>
       </c>
       <c r="AV36">
         <v>-160200000.0</v>
       </c>
       <c r="AW36">
+        <v>-160200000.0</v>
+      </c>
+      <c r="AX36">
         <v>-158800000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-129100000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>-119200000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-115300000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>-112000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-119500000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1772694000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1712078000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>1638898000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>30901000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1441317000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>1363506000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>1285741000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>26056000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>1100474000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1067499000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1029359000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>15785000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>977781000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>982986000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>987420000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>13556000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-64321000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>969924000.0</v>
       </c>
-      <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>14879000.0</v>
       </c>
-      <c r="BW36"/>
-      <c r="BX36">
+      <c r="BX36"/>
+      <c r="BY36">
         <v>-17209000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>-16402000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>16466000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>-16715000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>-16408000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-17075000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-17992000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
-      <c r="CI36">
+      <c r="CI36"/>
+      <c r="CJ36">
         <v>-20967000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>-21065000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>-21438000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>-22950000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>-34447000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>-28139000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>-33355000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>-37830000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>-43929000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>-49223000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>-55437000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>-62420000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>-65194000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-67760000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-66578000.0</v>
       </c>
-      <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>-68540000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-63665000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-48874000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-37710000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-19900000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-20100000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-20400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-30818000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-20900000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-20600000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-20500000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>-30812000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>-19900000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>-18000000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>-16600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>-21278000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>-13200000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>-11900000.0</v>
       </c>
-      <c r="DQ36">
+      <c r="DR36">
         <v>-10700000.0</v>
       </c>
-      <c r="DR36">
+      <c r="DS36">
         <v>-10300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-9900000.0</v>
       </c>
       <c r="DT36">
         <v>-9900000.0</v>
       </c>
       <c r="DU36">
-        <v>-9400000.0</v>
+        <v>-9900000.0</v>
       </c>
       <c r="DV36">
         <v>-9400000.0</v>
       </c>
       <c r="DW36">
+        <v>-9400000.0</v>
+      </c>
+      <c r="DX36">
         <v>-8900000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>-7700000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>-7400000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>-7300000.0</v>
       </c>
-      <c r="EA36">
+      <c r="EB36">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="EC36">
         <v>-900000.0</v>
       </c>
       <c r="ED36">
-        <v>-800000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="EE36">
         <v>-800000.0</v>
       </c>
       <c r="EF36">
+        <v>-800000.0</v>
+      </c>
+      <c r="EG36">
         <v>-700000.0</v>
       </c>
-      <c r="EG36">
+      <c r="EH36">
         <v>-800000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:137">
+    <row r="37" spans="1:138">
       <c r="A37" t="s">
         <v>70</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15790,51 +15861,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15867,1793 +15940,1805 @@
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
       <c r="EE37"/>
       <c r="EF37"/>
       <c r="EG37"/>
+      <c r="EH37"/>
     </row>
-    <row r="38" spans="1:137">
+    <row r="38" spans="1:138">
       <c r="A38" t="s">
         <v>71</v>
       </c>
       <c r="B38">
+        <v>300000.0</v>
+      </c>
+      <c r="C38">
         <v>103000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>44500000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8724600000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>9258000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>9741100000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-341600000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>8097000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>8393799999.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>7397100000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>868252000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7154900000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>868252000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6892400000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6978500000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>521500000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>462700000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>173000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>650000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7706900000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>627000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>487000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>98300000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>85400000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>91700000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>80500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>390300000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>479900000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>96700000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>84300000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>87500000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>81400000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>77000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>70500000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>73900000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>69500000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>70000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>64800000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>67100000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>64600000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>82700000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>82800000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>85400000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>77000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>33000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>30800000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>27100000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>26100000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>28100000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>26600000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>26000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>25500000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>28900000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>31310000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>30113000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>30084000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>30901000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>32320000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>31494000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>35269000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>26056000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>23932000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>26414000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>28481000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>15785000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>17132000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>14539000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>18157000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>13556000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>14527000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>14464000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>49501000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>942182000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>37388000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>829292000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>777367000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>13795000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>655967000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>629905000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>617768000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>586945000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>639354000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>633384000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>617756000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>591313000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>996878000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>954394000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>940095000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>876542000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>872562000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>863914000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>825321000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>786406000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>804499000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>805604000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>798763000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>776622000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>752301000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>688495000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>638151000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>13326000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>569858000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>573015000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>583392000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>571630000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>630500000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>644400000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>670800000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>683065000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>779200000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>898300000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>987200000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>1054649000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>1243900000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>1194500000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>1142000000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>1031118000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>940700000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>831400000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>751000000.0</v>
       </c>
-      <c r="DR38">
+      <c r="DS38">
         <v>673600000.0</v>
       </c>
-      <c r="DS38">
+      <c r="DT38">
         <v>696700000.0</v>
       </c>
-      <c r="DT38">
+      <c r="DU38">
         <v>548700000.0</v>
       </c>
-      <c r="DU38">
+      <c r="DV38">
         <v>471700000.0</v>
       </c>
-      <c r="DV38">
+      <c r="DW38">
         <v>415000000.0</v>
       </c>
-      <c r="DW38">
+      <c r="DX38">
         <v>363800000.0</v>
       </c>
-      <c r="DX38">
+      <c r="DY38">
         <v>296200000.0</v>
       </c>
-      <c r="DY38">
+      <c r="DZ38">
         <v>235700000.0</v>
       </c>
-      <c r="DZ38">
+      <c r="EA38">
         <v>193600000.0</v>
       </c>
-      <c r="EA38">
+      <c r="EB38">
         <v>118700000.0</v>
       </c>
-      <c r="EB38">
+      <c r="EC38">
         <v>154700000.0</v>
       </c>
-      <c r="EC38">
+      <c r="ED38">
         <v>137900000.0</v>
       </c>
-      <c r="ED38">
+      <c r="EE38">
         <v>118700000.0</v>
       </c>
-      <c r="EE38">
+      <c r="EF38">
         <v>116900000.0</v>
       </c>
-      <c r="EF38">
+      <c r="EG38">
         <v>105000000.0</v>
       </c>
-      <c r="EG38">
+      <c r="EH38">
         <v>81500000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:137">
+    <row r="39" spans="1:138">
       <c r="A39" t="s">
         <v>72</v>
       </c>
       <c r="B39">
+        <v>532500000.0</v>
+      </c>
+      <c r="C39">
         <v>7948200000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>491400000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-581700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-1139700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-858700000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8346800000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7547700000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>-583400000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-482100000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>-460100000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-432900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-504200000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>482300000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>-429600000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-489200000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>488000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>413900000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>431100000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>481100000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>-689300000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>381300000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>394500000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>388900000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>415100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>276700000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>336400000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>333600000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>360600000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>305300000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>293400000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>285700000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>371300000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>212000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>274300000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>268200000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>317100000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>181000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>235100000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>188700000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>228100000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>170000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>178800000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>183400000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>208600000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>161400000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>256800000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>211200000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>198900000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>152900000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>168100000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>164400000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>163800000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>126100000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>167706000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>128382000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>160069000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>-2125000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>91212000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>86096000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>81370000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>-13116000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>58486000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>63859000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>87148000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>-8703000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>76019000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>75663000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>86991000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>-5020000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>-963426000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>86892000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1037341000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>-24002000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>831639000.0</v>
       </c>
-      <c r="BX39"/>
       <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>-15298000.0</v>
       </c>
-      <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>8400000.0</v>
       </c>
-      <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>8600000.0</v>
       </c>
-      <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39">
         <v>6400000.0</v>
       </c>
-      <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>5600000.0</v>
       </c>
-      <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
       <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
       <c r="DZ39"/>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
       <c r="ED39"/>
       <c r="EE39"/>
       <c r="EF39"/>
       <c r="EG39"/>
+      <c r="EH39"/>
     </row>
-    <row r="40" spans="1:137">
+    <row r="40" spans="1:138">
       <c r="A40" t="s">
         <v>73</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>400200000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-103800000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>392600000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>521000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>432999999.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-71900000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-97900000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>412200000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>399800000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>293600000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-786199999.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>259600000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-1940600000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>239200000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>225800000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-1336200000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-2600000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-72200000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-461100000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>217400000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-95900000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-125700000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-160500000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-79900000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-333600000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-236800000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-241800000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-11700000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-499700000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-12000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>200000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-191900000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-205500000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-271000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>200000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-275400000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-999100000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-219100000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-142300000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-168200000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-185500000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-124200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-156800000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-129900000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-236800000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-120200000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-216300000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-227300000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-113800000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-197500000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-263100000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-221100000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-105800000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-115800000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-13100000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-13023000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-43842000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-99400000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>96247000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-132800000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-103920000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>73747000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>79042000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>7852000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-80843000.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40">
+      <c r="BP40"/>
+      <c r="BQ40">
         <v>832000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>8211000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-70188000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-82900000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>81896000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-87400000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-52067000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-37300000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-44500000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-36900000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-72297000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-26000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-93055000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-101930000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-16895000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>96100000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>93600000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>43655000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>31841000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>611100000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>556300000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>584800000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-33117000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-2538000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-11700000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-10826000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-6094000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>477115000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>460817000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>422963000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>404393000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>424007000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>387193000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>297954000.0</v>
       </c>
-      <c r="CX40"/>
-      <c r="CY40">
+      <c r="CY40"/>
+      <c r="CZ40">
         <v>276131000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>346100000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>311900000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>-34028000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>246400000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>-43900000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>282300000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>309235000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>293600000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>351400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>411200000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>-26650000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3900000.0</v>
       </c>
       <c r="DL40">
         <v>-3900000.0</v>
       </c>
       <c r="DM40">
+        <v>-3900000.0</v>
+      </c>
+      <c r="DN40">
         <v>-4000000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>644993000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>500000000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
       <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
       <c r="DZ40"/>
       <c r="EA40"/>
       <c r="EB40"/>
       <c r="EC40"/>
       <c r="ED40"/>
       <c r="EE40"/>
       <c r="EF40"/>
       <c r="EG40"/>
+      <c r="EH40"/>
     </row>
-    <row r="41" spans="1:137">
+    <row r="41" spans="1:138">
       <c r="A41" t="s">
         <v>74</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>426700000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>438100000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>440400000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>435200000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>386600000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>401800000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>403700000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>391000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>306300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>292100000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>284900000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>322500000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>271200000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>267000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>256300000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>236700000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>235800000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>226200000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>206400000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>187400000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>333600000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>324600000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>313400000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>273100000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>248900000.0</v>
       </c>
-      <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
-      <c r="AT41">
+      <c r="AT41"/>
+      <c r="AU41">
         <v>2900000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>19900000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>6300000.0</v>
       </c>
-      <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41">
         <v>1493000.0</v>
       </c>
-      <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>881000.0</v>
       </c>
-      <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
-      <c r="CE41">
+      <c r="CE41"/>
+      <c r="CF41">
         <v>6007000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>8243000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>12003000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>15675000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>501161000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>475415000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>466779000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>423861000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>420759000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>417043000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>389387000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>362534000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>361177000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>350689000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>341800000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>315393000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>301542000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>271836000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>250907000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>215937000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>212229000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>210048000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>209768000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
       <c r="EE41"/>
       <c r="EF41"/>
       <c r="EG41"/>
+      <c r="EH41"/>
     </row>
-    <row r="42" spans="1:137">
+    <row r="42" spans="1:138">
       <c r="A42" t="s">
         <v>75</v>
       </c>
       <c r="B42">
+        <v>430100000.0</v>
+      </c>
+      <c r="C42">
         <v>403300000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>392100000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>369300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>351700000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>335100000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>324500000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>313800000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>303500000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>279000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>271300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>261700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>252100000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>245700000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>235800000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>225800000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>211500000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>197200000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>166000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>150800000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>161700000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>161900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>160400000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>158900000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>157500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-137900000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>155700000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>153700000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>152200000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>154900000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>152400000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>149700000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>147700000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>23600000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>138400000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>135500000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>132600000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>13700000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>129800000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>128000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>126200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>100800000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>98300000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>95000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>92400000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>88700000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>82900000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>81100000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>77700000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>63200000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>60800000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>58700000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>54500000.0</v>
       </c>
-      <c r="BB42">
-[...1 lines deleted...]
-      </c>
       <c r="BC42">
+        <v>-98800000.0</v>
+      </c>
+      <c r="BD42">
         <v>49455000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>44947000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>40760000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-91600000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>37962000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>36589000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>34878000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-170199000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>27079000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>25952000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>24631000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>24370000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>18491000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>15130000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>13080000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>11829000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>9983000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>8647000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>6913000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1053000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1014000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>2730000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>2055000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-193072000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>-2432000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>-2757000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-1692000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>28180000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>27601000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>27086000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>26465000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>25640000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>26644000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>76394000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>75538000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>125078000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>123477000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>124446000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>107142000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>107164000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>107571000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>108460000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>113000000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>101106000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>108102000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>107518000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>108515000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>112581000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>117306000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>123799000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>128917000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>131200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>130100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>131300000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>129937000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>133700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>131900000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>130900000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>128359000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>129800000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>131600000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>130600000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>125398000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>125900000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>125000000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>123600000.0</v>
       </c>
-      <c r="DR42">
+      <c r="DS42">
         <v>124000000.0</v>
       </c>
-      <c r="DS42">
+      <c r="DT42">
         <v>123200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30500000.0</v>
       </c>
       <c r="DU42">
         <v>30500000.0</v>
       </c>
       <c r="DV42">
+        <v>30500000.0</v>
+      </c>
+      <c r="DW42">
         <v>30300000.0</v>
       </c>
-      <c r="DW42">
+      <c r="DX42">
         <v>29900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29800000.0</v>
       </c>
       <c r="DY42">
         <v>29800000.0</v>
       </c>
       <c r="DZ42">
+        <v>29800000.0</v>
+      </c>
+      <c r="EA42">
         <v>29900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29800000.0</v>
       </c>
       <c r="EB42">
         <v>29800000.0</v>
       </c>
       <c r="EC42">
         <v>29800000.0</v>
       </c>
       <c r="ED42">
         <v>29800000.0</v>
       </c>
       <c r="EE42">
         <v>29800000.0</v>
       </c>
       <c r="EF42">
+        <v>29800000.0</v>
+      </c>
+      <c r="EG42">
         <v>30400000.0</v>
       </c>
-      <c r="EG42">
+      <c r="EH42">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:137">
+    <row r="43" spans="1:138">
       <c r="A43" t="s">
         <v>76</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17749,87 +17834,86 @@
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
       <c r="EE43"/>
       <c r="EF43"/>
       <c r="EG43"/>
+      <c r="EH43"/>
     </row>
-    <row r="44" spans="1:137">
+    <row r="44" spans="1:138">
       <c r="A44" t="s">
         <v>77</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17873,51 +17957,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -17950,1757 +18036,1766 @@
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
       <c r="EE44"/>
       <c r="EF44"/>
       <c r="EG44"/>
+      <c r="EH44"/>
     </row>
-    <row r="45" spans="1:137">
+    <row r="45" spans="1:138">
       <c r="A45" t="s">
         <v>78</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>66400000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>66600000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>67800000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>68200000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>113500000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>114300000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>111900000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>57700000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>57800000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>59400000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>61000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>62000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>62300000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>59700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>58500000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>53100000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>43400000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>40200000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>38700000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>23100000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>20400000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>20500000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>20300000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>20000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>19800000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>18200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>17700000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>18600000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>19000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>18900000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>19500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>20000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>20600000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>20900000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>21800000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>23000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>23100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22300000.0</v>
       </c>
       <c r="AY45">
         <v>22300000.0</v>
       </c>
       <c r="AZ45">
+        <v>22300000.0</v>
+      </c>
+      <c r="BA45">
         <v>22400000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>22000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>22200000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>21863000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>21984000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>21168000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>18472000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>16776000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>16827000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>16864000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>16311000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>16421000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>18344000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>18324000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>18735000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>18801000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>19635000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>20487000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>21049000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>21550000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>21844000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>21283000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>20124000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>18760000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>17209000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>16402000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>16203000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>16715000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>16408000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>17075000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>17992000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>18950000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>19520000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>19844000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>19706000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>19588000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>19177000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>18598000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>18503000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>18294000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>18355000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>20057000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>19951000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>20532000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>19802000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>19649000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>19646000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>19795000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>19574000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>18300000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>18418000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>18053000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>18587000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>17870000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>18243000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>19900000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>20100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>20400000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>20627000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>20900000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>20600000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>20500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>20839000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>19900000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>18000000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>16600000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>14958000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>13200000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>11900000.0</v>
       </c>
-      <c r="DQ45">
+      <c r="DR45">
         <v>10700000.0</v>
       </c>
-      <c r="DR45">
+      <c r="DS45">
         <v>10300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9900000.0</v>
       </c>
       <c r="DT45">
         <v>9900000.0</v>
       </c>
       <c r="DU45">
-        <v>9400000.0</v>
+        <v>9900000.0</v>
       </c>
       <c r="DV45">
         <v>9400000.0</v>
       </c>
       <c r="DW45">
+        <v>9400000.0</v>
+      </c>
+      <c r="DX45">
         <v>8900000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>7700000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>7400000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>7300000.0</v>
       </c>
-      <c r="EA45">
+      <c r="EB45">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="EC45">
         <v>900000.0</v>
       </c>
       <c r="ED45">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="EE45">
         <v>800000.0</v>
       </c>
       <c r="EF45">
+        <v>800000.0</v>
+      </c>
+      <c r="EG45">
         <v>700000.0</v>
       </c>
-      <c r="EG45">
+      <c r="EH45">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:137">
+    <row r="46" spans="1:138">
       <c r="A46" t="s">
         <v>79</v>
       </c>
       <c r="B46">
+        <v>13200000.0</v>
+      </c>
+      <c r="C46">
         <v>12600000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12900000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>13200000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14700000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15200000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>16100000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>44600000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>46500000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>47100000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>49400000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>50100000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>51400000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>52400000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>53700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>56700000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>57300000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>58300000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>57700000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>57800000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>59400000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>61000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>62000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>62300000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>59700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>58500000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>53100000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>43400000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>40200000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>38700000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>23100000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>20400000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>20500000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>20300000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>20000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>19800000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>18200000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>17700000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>18600000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>19000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>18900000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>19500000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>20000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>20600000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>20900000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>21800000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>23000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>23100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22300000.0</v>
       </c>
       <c r="AY46">
         <v>22300000.0</v>
       </c>
       <c r="AZ46">
+        <v>22300000.0</v>
+      </c>
+      <c r="BA46">
         <v>22400000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>22000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>22200000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>21863000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>21984000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>21168000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>18472000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>16776000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>16827000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>16864000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>16311000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>16421000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>18344000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>18324000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>18735000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>18801000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>19635000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>20487000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>21049000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>21550000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>21844000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>21283000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>20124000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>18760000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>17209000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>16402000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>16203000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>16715000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>16408000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>17075000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>17992000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>18950000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>19520000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>19844000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>19706000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>19588000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>19177000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>18598000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>18503000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>18294000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>18355000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>20057000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>19951000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>20532000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>19802000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>19649000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>19646000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>19795000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>19574000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>18300000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>18053000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>18587000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>17870000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>18243000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>19900000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>20100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>20400000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>20627000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>20900000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>20600000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>20500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>20839000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>19900000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>18000000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>16600000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>14958000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>13200000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>11900000.0</v>
       </c>
-      <c r="DQ46">
+      <c r="DR46">
         <v>10700000.0</v>
       </c>
-      <c r="DR46">
+      <c r="DS46">
         <v>10300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9900000.0</v>
       </c>
       <c r="DT46">
         <v>9900000.0</v>
       </c>
       <c r="DU46">
-        <v>9400000.0</v>
+        <v>9900000.0</v>
       </c>
       <c r="DV46">
         <v>9400000.0</v>
       </c>
       <c r="DW46">
+        <v>9400000.0</v>
+      </c>
+      <c r="DX46">
         <v>8900000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>7700000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>7400000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>7300000.0</v>
       </c>
-      <c r="EA46">
+      <c r="EB46">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="EC46">
         <v>900000.0</v>
       </c>
       <c r="ED46">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="EE46">
         <v>800000.0</v>
       </c>
       <c r="EF46">
+        <v>800000.0</v>
+      </c>
+      <c r="EG46">
         <v>700000.0</v>
       </c>
-      <c r="EG46">
+      <c r="EH46">
         <v>800000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:137">
+    <row r="47" spans="1:138">
       <c r="A47" t="s">
         <v>80</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>49400000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>50100000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>51400000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>52400000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>53700000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>56700000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>57300000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>58300000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>57700000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>57800000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>59400000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>61000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>62000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>62300000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>59700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>61500000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>53100000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>43400000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>40200000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>38700000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>23100000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>20400000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>20500000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>20300000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>20000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>19800000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>18200000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>17700000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>18600000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>19000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>18900000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>19500000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>20000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>20600000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>20900000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>21800000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>23000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>23100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22300000.0</v>
       </c>
       <c r="AY47">
         <v>22300000.0</v>
       </c>
       <c r="AZ47">
+        <v>22300000.0</v>
+      </c>
+      <c r="BA47">
         <v>22400000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>22000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>22200000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>21863000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>21984000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>21168000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>18472000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>16776000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>16827000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>16864000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>16311000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>16421000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>18344000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>18324000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>18735000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>18801000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>19635000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>20487000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>21049000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>21550000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>21844000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>21283000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>20124000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>18760000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>17209000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>16402000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>16203000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>16715000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>16408000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>17075000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>17992000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>18950000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>19520000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>19844000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>19706000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>20967000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>19177000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>20826000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>22113000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>23645000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>26144000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>30985000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>34468000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>39553000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>43835000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>49154000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>55067000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>57054000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>58955000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>57707000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>53561000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>18053000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>18587000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>37134000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
       <c r="EE47"/>
       <c r="EF47"/>
       <c r="EG47"/>
+      <c r="EH47"/>
     </row>
-    <row r="48" spans="1:137">
+    <row r="48" spans="1:138">
       <c r="A48" t="s">
         <v>81</v>
       </c>
       <c r="B48">
+        <v>1083600000.0</v>
+      </c>
+      <c r="C48">
         <v>1119200000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1185300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1184300000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1358500000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1414700000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1321000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1242200000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1349800000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1475600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1432400000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1487900000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1473300000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1381100000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1356700000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1296400000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1418700000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1626700000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1787000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2241100000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2207000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2138800000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2146200000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1904100000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1807700000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2196600000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2226000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2060600000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1896200000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1836100000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1811300000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1660300000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1509300000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1390300000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1213200000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1112500000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1031100000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1042000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1035400000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>949500000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>864700000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>827200000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>832700000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>758700000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>684500000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>613400000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>665500000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>591500000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>637200000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>686900000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>629000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>595200000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>569900000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>568400000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>548104000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>495148000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>531540000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>500888000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>455049000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>405089000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>360245000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>443326000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>397219000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>555483000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>506443000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>474433000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>434098000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>393364000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>357179000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>328178000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>309622000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>288965000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>278621000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>264082000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>248518000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>236856000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>224524000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>403153000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>209036000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>304317000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>287674000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>344513000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>319273000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>304679000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>287626000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>271912000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>253917000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>241175000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>228569000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>227039000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>217277000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>208459000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>223694000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>214857000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>209451000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>200020000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>191470000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>185156000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>177916000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>170271000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>162542000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>155953000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>150286000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>144182000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>138029000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>132303000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>128500000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>162100000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>148400000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>142989000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>138000000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>132400000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>124900000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>118023000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>112900000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>140600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>128500000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>116486000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>104900000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>94300000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>84200000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>75000000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>66200000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>58600000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>51600000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>45400000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>39500000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>33800000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>28900000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>24800000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>12400000.0</v>
       </c>
-      <c r="EB48">
+      <c r="EC48">
         <v>18100000.0</v>
       </c>
-      <c r="EC48">
+      <c r="ED48">
         <v>15000000.0</v>
       </c>
-      <c r="ED48">
+      <c r="EE48">
         <v>12400000.0</v>
       </c>
-      <c r="EE48">
+      <c r="EF48">
         <v>10700000.0</v>
       </c>
-      <c r="EF48">
+      <c r="EG48">
         <v>8600000.0</v>
       </c>
-      <c r="EG48">
+      <c r="EH48">
         <v>16400000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:137">
+    <row r="49" spans="1:138">
       <c r="A49" t="s">
         <v>82</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>1487900000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>1473300000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1381100000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1356700000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1296400000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1418700000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1626700000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1787000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2241100000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2207000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2138800000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2146200000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1904100000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1807700000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2196600000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2226000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2060600000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1896200000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1836100000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1811300000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1660300000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1509300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1390300000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1213200000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1112500000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1031100000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1042000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1035400000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>949500000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>864700000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>827200000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>832700000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>758700000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>684500000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>613400000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>665500000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>591500000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>637200000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>686900000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>629000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>595200000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>569900000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>568400000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>548104000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>495148000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>531540000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>500888000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>455049000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>405089000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -19733,145 +19828,146 @@
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
       <c r="EE49"/>
       <c r="EF49"/>
       <c r="EG49"/>
+      <c r="EH49"/>
     </row>
-    <row r="50" spans="1:137">
+    <row r="50" spans="1:138">
       <c r="A50" t="s">
         <v>83</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>2600000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>72200000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>95900000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>125700000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>160500000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>79900000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>700000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>52200000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>38400000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>3800000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>600000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>3665800000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>3446400000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3070800000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3000800000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3014400000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2905300000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2603700000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>2510400000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>2538300000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2067800000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>1752500000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -19918,1204 +20014,1210 @@
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
       <c r="EE50"/>
       <c r="EF50"/>
       <c r="EG50"/>
+      <c r="EH50"/>
     </row>
-    <row r="51" spans="1:137">
+    <row r="51" spans="1:138">
       <c r="A51" t="s">
         <v>84</v>
       </c>
       <c r="B51">
+        <v>6408600000.0</v>
+      </c>
+      <c r="C51">
         <v>6353900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6369000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6471200000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6705200000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>6352900000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>6248900000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5946600000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5611500000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>5067500000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4940800000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>5298000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4720700000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6067700000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4625900000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4792200000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5922200000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4618900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4679300000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5189300000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4716000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4704500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4745000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4959600000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>4917700000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4550100000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>4232200000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>4222600000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4243000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3820900000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3888900000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3665800000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3446400000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3070800000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>3000800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3014400000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2905300000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3353300000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2510400000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2538300000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>2328300000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2084600000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2081200000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1918000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>1983500000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1752500000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1660100000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1654700000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1558200000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1392400000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1434000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1407200000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1356000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1250800000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1262061000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1132046000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1132731000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>997847000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>968957000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>934699000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>487720000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>685667000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>679561000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>493472000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>498287000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>506979000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>544276000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>590114000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>627027000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>641714000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>691937000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>703359000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>726214000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>532130000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>527810000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>529648000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>483898000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>392175000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>349470000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>279385000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>345097000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>183205000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>240069000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>249984000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>227413000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>201247000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>208848000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>171282000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>156458000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>106467000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>106876000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>115656000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>96263000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>153396000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>134478000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>163491000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>182507000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>202529000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>230996000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>189144000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>180639000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>149834000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>159085000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>162058000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>153448000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>150770000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>115800000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>168600000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>183100000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>215232000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>244600000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>314500000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>351100000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>387867000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>379300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>354800000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>326500000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>305082000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>229200000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>169700000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>119800000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>95800000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>155700000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>133400000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>94300000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>79700000.0</v>
       </c>
-      <c r="DW51">
+      <c r="DX51">
         <v>59800000.0</v>
       </c>
-      <c r="DX51">
+      <c r="DY51">
         <v>33600000.0</v>
       </c>
-      <c r="DY51">
+      <c r="DZ51">
         <v>10300000.0</v>
       </c>
-      <c r="DZ51">
+      <c r="EA51">
         <v>4600000.0</v>
       </c>
-      <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
       <c r="ED51"/>
       <c r="EE51"/>
       <c r="EF51"/>
-      <c r="EG51">
+      <c r="EG51"/>
+      <c r="EH51">
         <v>2600000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:137">
+    <row r="52" spans="1:138">
       <c r="A52" t="s">
         <v>85</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>2183500000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>103800000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>63800000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>89500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>87300000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>71900000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>97900000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>129800000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>74100000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>337900000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>720300000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1193900000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1507900000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>315200000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1034599999.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1287900000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2600000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>72200000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>409200000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>789000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>95900000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>125700000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>160500000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>79900000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>11300000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>52200000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>38400000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>11700000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>550000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>12000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>3665800000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>23000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>13900000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>130500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3014400000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>134100000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>749600000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>85200000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>2538300000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>36300000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>57700000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>24800000.0</v>
       </c>
-      <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>119500000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>8800000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>106200000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>115900000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>102800000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>87600000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>150800000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>115900000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>43500000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>115800000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>13100000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>173600000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>43900000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>99400000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>127200000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>132800000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>136700000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>102700000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>4300000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>28400000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>97300000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>102500000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>113900000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>99300000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>61300000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>82900000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>38100000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>87400000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>37001000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>37300000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>44500000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>36900000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>38400000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>26000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>34400000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>101930000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>36300000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>46000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>44700000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>27300000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>7700000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
-      <c r="CO52">
-[...1 lines deleted...]
-      </c>
+      <c r="CO52"/>
       <c r="CP52">
         <v>43555000.0</v>
       </c>
-      <c r="CQ52"/>
+      <c r="CQ52">
+        <v>43555000.0</v>
+      </c>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
-      <c r="DD52">
+      <c r="DD52"/>
+      <c r="DE52">
         <v>43900000.0</v>
       </c>
-      <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
-      <c r="DK52">
-[...1 lines deleted...]
-      </c>
+      <c r="DK52"/>
       <c r="DL52">
         <v>3900000.0</v>
       </c>
       <c r="DM52">
+        <v>3900000.0</v>
+      </c>
+      <c r="DN52">
         <v>4000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>20200000.0</v>
       </c>
-      <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
       <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
       <c r="DZ52"/>
       <c r="EA52"/>
       <c r="EB52"/>
       <c r="EC52"/>
       <c r="ED52"/>
       <c r="EE52"/>
       <c r="EF52"/>
       <c r="EG52"/>
+      <c r="EH52"/>
     </row>
-    <row r="53" spans="1:137">
+    <row r="53" spans="1:138">
       <c r="A53" t="s">
         <v>86</v>
       </c>
       <c r="B53">
+        <v>109400000.0</v>
+      </c>
+      <c r="C53">
         <v>9600000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>108900000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>8500000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12700000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>9500000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>8700000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>9300000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4700000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>6900000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7700000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>81400000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>5100000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>4000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>5200000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>6200000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>62400000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2900000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>67100000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>69300000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>6800000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>66800000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>67900000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>63200000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>59300000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>59800000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>61500000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>62000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>58600000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>56700000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>54400000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>51300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46100000.0</v>
       </c>
       <c r="AI53">
         <v>46100000.0</v>
       </c>
       <c r="AJ53">
+        <v>46100000.0</v>
+      </c>
+      <c r="AK53">
         <v>46500000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>46700000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>45300000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>47000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>46600000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>49100000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>48300000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>50500000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>52100000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>53000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>53200000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>51400000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>54600000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>52300000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>53600000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>51900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47500000.0</v>
       </c>
       <c r="BA53">
         <v>47500000.0</v>
       </c>
       <c r="BB53">
+        <v>47500000.0</v>
+      </c>
+      <c r="BC53">
         <v>46100000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>167706000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>885000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>819000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>810000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>808000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>738000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>806000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>805000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>815000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>2893000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>3072000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>3121000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>2779000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>2905000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>3136000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>3345000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>3933000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>4243000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>3036000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>3290000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>3504000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>3763000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>3878000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>3564000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>3641000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>3844000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>3366000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>3345000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>3483000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>2191000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>1845000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>928000.0</v>
       </c>
-      <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
-      <c r="CN53">
+      <c r="CN53"/>
+      <c r="CO53">
         <v>456000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>99000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000.0</v>
       </c>
       <c r="CR53">
         <v>175000.0</v>
       </c>
       <c r="CS53">
+        <v>175000.0</v>
+      </c>
+      <c r="CT53">
         <v>176000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>173000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>202000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>646000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>673000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>751000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>11492000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>12170000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>11740000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>11600000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>11100000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>10800000.0</v>
       </c>
-      <c r="DE53">
+      <c r="DF53">
         <v>10400000.0</v>
       </c>
-      <c r="DF53">
+      <c r="DG53">
         <v>10200000.0</v>
       </c>
-      <c r="DG53">
+      <c r="DH53">
         <v>9800000.0</v>
       </c>
-      <c r="DH53">
+      <c r="DI53">
         <v>11300000.0</v>
       </c>
-      <c r="DI53">
+      <c r="DJ53">
         <v>10300000.0</v>
       </c>
-      <c r="DJ53">
+      <c r="DK53">
         <v>10000000.0</v>
       </c>
-      <c r="DK53">
+      <c r="DL53">
         <v>9200000.0</v>
       </c>
-      <c r="DL53">
+      <c r="DM53">
         <v>7500000.0</v>
       </c>
-      <c r="DM53">
+      <c r="DN53">
         <v>6700000.0</v>
       </c>
-      <c r="DN53">
+      <c r="DO53">
         <v>6300000.0</v>
       </c>
-      <c r="DO53">
+      <c r="DP53">
         <v>6100000.0</v>
       </c>
-      <c r="DP53">
+      <c r="DQ53">
         <v>3800000.0</v>
       </c>
-      <c r="DQ53">
+      <c r="DR53">
         <v>3300000.0</v>
       </c>
-      <c r="DR53">
+      <c r="DS53">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DT53">
         <v>2200000.0</v>
       </c>
       <c r="DU53">
+        <v>2200000.0</v>
+      </c>
+      <c r="DV53">
         <v>1900000.0</v>
       </c>
-      <c r="DV53">
+      <c r="DW53">
         <v>1500000.0</v>
       </c>
-      <c r="DW53">
+      <c r="DX53">
         <v>1200000.0</v>
       </c>
-      <c r="DX53">
+      <c r="DY53">
         <v>900000.0</v>
       </c>
-      <c r="DY53">
+      <c r="DZ53">
         <v>600000.0</v>
       </c>
-      <c r="DZ53">
+      <c r="EA53">
         <v>2100000.0</v>
       </c>
-      <c r="EA53">
+      <c r="EB53">
         <v>8700000.0</v>
       </c>
-      <c r="EB53">
+      <c r="EC53">
         <v>8800000.0</v>
       </c>
-      <c r="EC53">
+      <c r="ED53">
         <v>7500000.0</v>
       </c>
-      <c r="ED53">
+      <c r="EE53">
         <v>8700000.0</v>
       </c>
-      <c r="EE53"/>
       <c r="EF53"/>
       <c r="EG53"/>
+      <c r="EH53"/>
     </row>
-    <row r="54" spans="1:137">
+    <row r="54" spans="1:138">
       <c r="A54" t="s">
         <v>87</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -21159,51 +21261,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -21236,1687 +21340,1698 @@
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
       <c r="EE54"/>
       <c r="EF54"/>
       <c r="EG54"/>
+      <c r="EH54"/>
     </row>
-    <row r="55" spans="1:137">
+    <row r="55" spans="1:138">
       <c r="A55" t="s">
         <v>88</v>
       </c>
       <c r="B55">
+        <v>8694600000.0</v>
+      </c>
+      <c r="C55">
         <v>9598500000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8640600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>8724600000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9258000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>9741100000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8683200000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8255400000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8097000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>8393799999.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7397100000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7205500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7154900000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>6904700000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6892400000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6978500000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7038300000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>7050900000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>7199000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>7801400000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7706900000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7489000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7421500000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7337600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7259600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7423200000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>7071000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6908500000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6749900000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>6237400000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6244100000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5874300000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>5534000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>4985600000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>4826900000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>4727800000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>4556700000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>4218000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>4093100000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>4024400000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3704000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3389400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3375600000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3132500000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>3127100000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2785400000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2722500000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>2627600000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2573700000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2433400000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2385200000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2315300000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2248300000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2133200000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2103322000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2002927000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1955033000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1758598000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1670652000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1581655000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1492090000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1343515000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1284285000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1254818000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1227756000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1176236000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1177901000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1171292000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1176977000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1139354000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1170356000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1152101000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1079778000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>942182000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>871194000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>856597000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>812871000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>725213000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>752160000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>650593000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>640860000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>619394000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>639354000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>633384000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>617756000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>591313000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>1044155000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>1017354000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>982837000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>943780000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>925379000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>917541000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>868252000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>842325000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>866307000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>882110000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>879730000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>861434000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>866817000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>782856000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>747758000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>671034000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>674892000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>673028000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>670397000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>660240000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>661500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>675300000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>701600000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>751929000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>809900000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>930200000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>1018000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>1115610000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>1273000000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>1220000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>1165300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>1074418000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>960000000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>847100000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>765000000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>686400000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>708800000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>560800000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>483000000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>425900000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>373900000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>304800000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>243700000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>203000000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>128200000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>164400000.0</v>
       </c>
-      <c r="EC55">
+      <c r="ED55">
         <v>146300000.0</v>
       </c>
-      <c r="ED55">
+      <c r="EE55">
         <v>128200000.0</v>
       </c>
-      <c r="EE55">
+      <c r="EF55">
         <v>116900000.0</v>
       </c>
-      <c r="EF55">
+      <c r="EG55">
         <v>105000000.0</v>
       </c>
-      <c r="EG55">
+      <c r="EH55">
         <v>81500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:137">
+    <row r="56" spans="1:138">
       <c r="A56" t="s">
         <v>89</v>
       </c>
       <c r="B56">
+        <v>8544000000.0</v>
+      </c>
+      <c r="C56">
         <v>577500000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8492500000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>8672800000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9207800000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8708900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8532900000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>8114500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7929000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7437300000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7240600000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7117400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7075800000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6796400000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>6804000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>6812900000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6941200000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6882700000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>7052000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>7716200000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>7564600000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7332200000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>7277300000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7183500000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7118900000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7328400000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6935600000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6759100000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6615100000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>6159100000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6123600000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5765800000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5435000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>4931700000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>4736100000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>4633900000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4467400000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4173500000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4010600000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3938700000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>3620400000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3333500000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3321000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3030100000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3029500000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2731500000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2669900000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2577500000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2524500000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2383000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2336300000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>2266900000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2200800000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>2082100000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>173431000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>134417000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>165579000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1709225000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>95654000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>92524000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>86761000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1301148000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>60838000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>68289000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>91822000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1141716000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>80408000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>80177000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>90233000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1104749000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1134279000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>91217000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>937664000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>907179000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>764907000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>10096000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>19102000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>692544000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>79478000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>4280000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>6017000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>14457000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
-      <c r="CI56">
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>26310000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>41895000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>21304000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>44288000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>18370000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>25488000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>9576000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>18089000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>17879000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>27283000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>25530000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>22392000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>49322000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>26601000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>43029000.0</v>
       </c>
-      <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>36494000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>36348000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>38131000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>50900000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>11100000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>10800000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>10400000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>38046000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>9800000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>11300000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>10300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>30149000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>9200000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>7500000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>6700000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>22022000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>6100000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>3800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>3300000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DT56">
         <v>2200000.0</v>
       </c>
       <c r="DU56">
+        <v>2200000.0</v>
+      </c>
+      <c r="DV56">
         <v>1900000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>1500000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>1200000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>900000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>600000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>2100000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>8700000.0</v>
       </c>
-      <c r="EB56">
+      <c r="EC56">
         <v>8800000.0</v>
       </c>
-      <c r="EC56">
+      <c r="ED56">
         <v>7500000.0</v>
       </c>
-      <c r="ED56">
+      <c r="EE56">
         <v>8700000.0</v>
       </c>
-      <c r="EE56"/>
       <c r="EF56"/>
       <c r="EG56"/>
+      <c r="EH56"/>
     </row>
-    <row r="57" spans="1:137">
+    <row r="57" spans="1:138">
       <c r="A57" t="s">
         <v>90</v>
       </c>
       <c r="B57">
+        <v>415300000.0</v>
+      </c>
+      <c r="C57">
         <v>2183500000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>394800000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>456400000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>610500000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>520299999.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>364600000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>344400000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>542000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>473900000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>631500000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>263300000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1453500000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>263300000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>554400000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1260400000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>224700000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>175200000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>251500000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>226500000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1006400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>186900000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>187400000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>181300000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>170800000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>206600000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>184800000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>203600000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>213400000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>188900000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>168100000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>172700000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>224500000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>191600000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>140700000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>140600000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>174200000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>167500000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>135900000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>142300000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>131900000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>127800000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>126500000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>132000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>145800000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>117300000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>122900000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>112800000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>115600000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>133700000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>115600000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>112900000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>130200000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>112100000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>213931000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>203275000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>280925000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>97351000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>190472000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>223447000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>229994000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>75297000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>176447000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>83342000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>138834000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>77295000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>183606000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>199423000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>202023000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>84829000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>79845000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>119996000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>87400000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>449273000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>37300000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>44500000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>36900000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>78294000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>26000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>91604000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>101930000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>36300000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>142100000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>138300000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>128300000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>104600000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>611100000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>556300000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>584800000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>33117000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>33858000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>33034000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>31428000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>65802000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>512100000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>504000000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>467500000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>443700000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>468000000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>428800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340200000.0</v>
       </c>
       <c r="CX57">
         <v>340200000.0</v>
       </c>
       <c r="CY57">
+        <v>340200000.0</v>
+      </c>
+      <c r="CZ57">
         <v>311700000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>346100000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>311900000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>272600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>246400000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>258400000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>282300000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>336000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>293600000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>351400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>411200000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>687700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>843800000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>748700000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>707100000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>700900000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>500000000.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
       <c r="DR57"/>
       <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
       <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
       <c r="DZ57"/>
       <c r="EA57"/>
       <c r="EB57"/>
       <c r="EC57"/>
       <c r="ED57"/>
       <c r="EE57"/>
       <c r="EF57"/>
       <c r="EG57"/>
+      <c r="EH57"/>
     </row>
-    <row r="58" spans="1:137">
+    <row r="58" spans="1:138">
       <c r="A58" t="s">
         <v>91</v>
       </c>
       <c r="B58">
+        <v>7180500000.0</v>
+      </c>
+      <c r="C58">
         <v>8074900000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7062000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>7169900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7547100000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7991500000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7036700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6700500000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6444800000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6640100000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5696200000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5458500000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5431500000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5280700000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5303200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5458400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5409500000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5226700000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5245200000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5408400000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5337100000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5186500000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5113000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5272500000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5293500000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5067900000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4688200000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4693200000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4701000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4246500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4280800000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4064700000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3877300000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3449800000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3475100000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3479600000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3392900000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3044300000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2927400000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2946300000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2712600000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2461300000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2444300000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2278600000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2349800000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2083200000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1974000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1954800000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1858700000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1683300000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1695400000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1661400000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1623700000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1511300000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1505517000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1462570000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1382467000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1218647000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1177382000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1139744000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1096780000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>869041000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>859860000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>673200000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>696972000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>678026000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>726293000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>764131000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>808587000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>801603000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>850630000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>854371000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>793883000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>676732000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>621368000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>616740000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>586014000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>514866000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>545291000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>348764000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>354604000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>246368000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>290204000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>298916000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>301057000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>290423000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>761162000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>696998000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>673493000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>586215000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>581079000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>581443000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>536666000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>518477000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>548699000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>575694000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>582619000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>572995000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>585809000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>513211000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>484087000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>408808000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>416704000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>414637000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>408087000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>397265000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>401300000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>383100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>421900000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>475666000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>538200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>665900000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>762200000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>866619000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>1030300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>947800000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>906200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>828275000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>729200000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>627800000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>557200000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>487400000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>519400000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>471700000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>400900000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>350200000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>304500000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>241200000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>185000000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>148300000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>86000000.0</v>
       </c>
-      <c r="EB58">
+      <c r="EC58">
         <v>116500000.0</v>
       </c>
-      <c r="EC58">
+      <c r="ED58">
         <v>101500000.0</v>
       </c>
-      <c r="ED58">
+      <c r="EE58">
         <v>86000000.0</v>
       </c>
-      <c r="EE58">
+      <c r="EF58">
         <v>76400000.0</v>
       </c>
-      <c r="EF58">
+      <c r="EG58">
         <v>66000000.0</v>
       </c>
-      <c r="EG58">
+      <c r="EH58">
         <v>60100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:137">
+    <row r="59" spans="1:138">
       <c r="A59" t="s">
         <v>92</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -22960,51 +23075,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -23037,500 +23154,502 @@
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
       <c r="EE59"/>
       <c r="EF59"/>
       <c r="EG59"/>
+      <c r="EH59"/>
     </row>
-    <row r="60" spans="1:137">
+    <row r="60" spans="1:138">
       <c r="A60" t="s">
         <v>93</v>
       </c>
       <c r="B60">
+        <v>1514100000.0</v>
+      </c>
+      <c r="C60">
         <v>1523600000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1578600000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1554700000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1710900000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1749600000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1646500000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1554900000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1652200000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1753700000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1700900000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1747000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1723400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1624000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1589200000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1520100000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1628800000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1824200000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1953800000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2393000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2369800000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2302500000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2308500000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2065100000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1966100000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2355300000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2382800000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2215300000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2048900000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1990900000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1963300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1809600000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1656700000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1535800000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1351800000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1248200000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1163800000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1173700000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1165700000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1078100000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>991400000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>928100000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>931300000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>853900000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>777300000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>702200000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>748500000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>672800000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>715000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>750100000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>689800000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>653900000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>624600000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>621900000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>597805000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>540357000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>572566000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>539951000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>493270000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>441911000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>395310000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>474474000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>424425000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>581618000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>530784000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>498210000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>451608000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>407161000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>368390000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>337751000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>319726000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>297730000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>285895000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>265450000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>249826000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>239857000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>226857000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>210347000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>206869000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>301829000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>286256000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>373026000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>349150000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>334468000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>316699000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>300890000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>282993000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>320356000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>309344000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>357565000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>344300000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>336098000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>331586000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>323848000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>317608000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>306416000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>297111000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>288439000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>281008000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>269645000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>263671000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>262226000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>258188000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>258391000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>262310000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>262975000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>260200000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>292200000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>279700000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>276263000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>271700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>264300000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>255800000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>248991000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>242700000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>272200000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>259100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>246143000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>230800000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>219300000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>207800000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>199000000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>189400000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>89100000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>82100000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>75700000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>69400000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>63600000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>58700000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>54700000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>42200000.0</v>
       </c>
-      <c r="EB60">
+      <c r="EC60">
         <v>47900000.0</v>
       </c>
-      <c r="EC60">
+      <c r="ED60">
         <v>44800000.0</v>
       </c>
-      <c r="ED60">
+      <c r="EE60">
         <v>42200000.0</v>
       </c>
-      <c r="EE60">
+      <c r="EF60">
         <v>40500000.0</v>
       </c>
-      <c r="EF60">
+      <c r="EG60">
         <v>39000000.0</v>
       </c>
-      <c r="EG60">
+      <c r="EH60">
         <v>21400000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:137">
+    <row r="61" spans="1:138">
       <c r="A61" t="s">
         <v>94</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -23574,51 +23693,53 @@
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
@@ -23651,52 +23772,53 @@
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
       <c r="EE61"/>
       <c r="EF61"/>
       <c r="EG61"/>
+      <c r="EH61"/>
     </row>
-    <row r="62" spans="1:137">
+    <row r="62" spans="1:138">
       <c r="A62" t="s">
         <v>95</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23792,50 +23914,51 @@
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
       <c r="EE62"/>
       <c r="EF62"/>
       <c r="EG62"/>
+      <c r="EH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23934,51 +24057,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
         <v>29000000.0</v>
       </c>
       <c r="C2">
         <v>802200000.0</v>
       </c>
       <c r="D2">
         <v>583000000.0</v>
       </c>
       <c r="E2">
         <v>475000000.0</v>
       </c>
       <c r="F2">
         <v>421100000.0</v>
       </c>
       <c r="G2">
         <v>416400000.0</v>
       </c>
       <c r="H2">
         <v>419600000.0</v>
       </c>
       <c r="I2">
         <v>350400000.0</v>
       </c>
@@ -24025,51 +24148,51 @@
         <v>73970000.0</v>
       </c>
       <c r="X2">
         <v>72302000.0</v>
       </c>
       <c r="Y2">
         <v>80892000.0</v>
       </c>
       <c r="Z2">
         <v>65557000.0</v>
       </c>
       <c r="AA2">
         <v>62112000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
         <v>29000000.0</v>
       </c>
       <c r="C3">
         <v>27800000.0</v>
       </c>
       <c r="D3">
         <v>26600000.0</v>
       </c>
       <c r="E3">
         <v>25600000.0</v>
       </c>
       <c r="F3">
         <v>26300000.0</v>
       </c>
       <c r="G3">
         <v>23800000.0</v>
       </c>
       <c r="H3">
         <v>22400000.0</v>
       </c>
       <c r="I3">
         <v>19500000.0</v>
       </c>
@@ -24132,90 +24255,90 @@
       </c>
       <c r="AC3">
         <v>2800000.0</v>
       </c>
       <c r="AD3">
         <v>2600000.0</v>
       </c>
       <c r="AE3">
         <v>1400000.0</v>
       </c>
       <c r="AF3">
         <v>900000.0</v>
       </c>
       <c r="AG3">
         <v>600000.0</v>
       </c>
       <c r="AH3">
         <v>300000.0</v>
       </c>
       <c r="AI3">
         <v>200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5">
         <v>1028300000.0</v>
       </c>
       <c r="C5">
         <v>325100000.0</v>
       </c>
       <c r="D5">
         <v>367600000.0</v>
       </c>
       <c r="E5">
         <v>702300000.0</v>
       </c>
       <c r="F5">
         <v>1255800000.0</v>
       </c>
       <c r="G5">
         <v>552800000.0</v>
       </c>
       <c r="H5">
         <v>848100000.0</v>
       </c>
       <c r="I5">
         <v>755100000.0</v>
       </c>
@@ -24278,51 +24401,51 @@
       </c>
       <c r="AC5">
         <v>136900000.0</v>
       </c>
       <c r="AD5">
         <v>226000000.0</v>
       </c>
       <c r="AE5">
         <v>126500000.0</v>
       </c>
       <c r="AF5">
         <v>85300000.0</v>
       </c>
       <c r="AG5">
         <v>57000000.0</v>
       </c>
       <c r="AH5">
         <v>31900000.0</v>
       </c>
       <c r="AI5">
         <v>18600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
         <v>1057300000.0</v>
       </c>
       <c r="C6">
         <v>352900000.0</v>
       </c>
       <c r="D6">
         <v>367600000.0</v>
       </c>
       <c r="E6">
         <v>727900000.0</v>
       </c>
       <c r="F6">
         <v>1282100000.0</v>
       </c>
       <c r="G6">
         <v>576600000.0</v>
       </c>
       <c r="H6">
         <v>870500000.0</v>
       </c>
       <c r="I6">
         <v>774600000.0</v>
       </c>
@@ -24385,139 +24508,139 @@
       </c>
       <c r="AC6">
         <v>139700000.0</v>
       </c>
       <c r="AD6">
         <v>228600000.0</v>
       </c>
       <c r="AE6">
         <v>127900000.0</v>
       </c>
       <c r="AF6">
         <v>86200000.0</v>
       </c>
       <c r="AG6">
         <v>57600000.0</v>
       </c>
       <c r="AH6">
         <v>32200000.0</v>
       </c>
       <c r="AI6">
         <v>18800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-99800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8">
         <v>209000.0</v>
       </c>
       <c r="S8">
         <v>109000.0</v>
       </c>
       <c r="T8">
         <v>1302000.0</v>
       </c>
       <c r="U8"/>
       <c r="V8">
         <v>4404000.0</v>
       </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
         <v>2288200000.0</v>
       </c>
       <c r="C9">
         <v>1332100000.0</v>
       </c>
       <c r="D9">
         <v>1901900000.0</v>
       </c>
       <c r="E9">
         <v>1348000000.0</v>
       </c>
       <c r="F9">
         <v>1429800000.0</v>
       </c>
       <c r="G9">
         <v>1248800000.0</v>
       </c>
       <c r="H9">
         <v>1059800000.0</v>
       </c>
       <c r="I9">
         <v>873000000.0</v>
       </c>
@@ -24580,51 +24703,51 @@
       </c>
       <c r="AC9">
         <v>142349000.0</v>
       </c>
       <c r="AD9">
         <v>164235000.0</v>
       </c>
       <c r="AE9">
         <v>123934000.0</v>
       </c>
       <c r="AF9">
         <v>76300000.0</v>
       </c>
       <c r="AG9">
         <v>51800000.0</v>
       </c>
       <c r="AH9">
         <v>30000000.0</v>
       </c>
       <c r="AI9">
         <v>18600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
         <v>565400000.0</v>
       </c>
       <c r="C10">
         <v>329500000.0</v>
       </c>
       <c r="D10">
         <v>367600000.0</v>
       </c>
       <c r="E10">
         <v>711700000.0</v>
       </c>
       <c r="F10">
         <v>1260900000.0</v>
       </c>
       <c r="G10">
         <v>549500000.0</v>
       </c>
       <c r="H10">
         <v>855900000.0</v>
       </c>
       <c r="I10">
         <v>755100000.0</v>
       </c>
@@ -24687,51 +24810,51 @@
       </c>
       <c r="AC10">
         <v>37600000.0</v>
       </c>
       <c r="AD10">
         <v>1300000.0</v>
       </c>
       <c r="AE10">
         <v>63600000.0</v>
       </c>
       <c r="AF10">
         <v>45500000.0</v>
       </c>
       <c r="AG10">
         <v>31600000.0</v>
       </c>
       <c r="AH10">
         <v>19200000.0</v>
       </c>
       <c r="AI10">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11">
         <v>141500000.0</v>
       </c>
       <c r="C11">
         <v>81600000.0</v>
       </c>
       <c r="D11">
         <v>81500000.0</v>
       </c>
       <c r="E11">
         <v>175900000.0</v>
       </c>
       <c r="F11">
         <v>302600000.0</v>
       </c>
       <c r="G11">
         <v>128500000.0</v>
       </c>
       <c r="H11">
         <v>199800000.0</v>
       </c>
       <c r="I11">
         <v>181100000.0</v>
       </c>
@@ -24794,51 +24917,51 @@
       </c>
       <c r="AC11">
         <v>12600000.0</v>
       </c>
       <c r="AD11">
         <v>-200000.0</v>
       </c>
       <c r="AE11">
         <v>22100000.0</v>
       </c>
       <c r="AF11">
         <v>15900000.0</v>
       </c>
       <c r="AG11">
         <v>11000000.0</v>
       </c>
       <c r="AH11">
         <v>6800000.0</v>
       </c>
       <c r="AI11">
         <v>2500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12">
         <v>462900000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>264500000.0</v>
       </c>
       <c r="E12">
         <v>25600000.0</v>
       </c>
       <c r="F12">
         <v>164300000.0</v>
       </c>
       <c r="G12">
         <v>192000000.0</v>
       </c>
       <c r="H12">
         <v>196200000.0</v>
       </c>
       <c r="I12">
         <v>156600000.0</v>
       </c>
       <c r="J12">
         <v>120200000.0</v>
@@ -24899,51 +25022,51 @@
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13">
         <v>27500000.0</v>
       </c>
       <c r="C13">
         <v>26200000.0</v>
       </c>
       <c r="D13">
         <v>18000000.0</v>
       </c>
       <c r="E13">
         <v>6600000.0</v>
       </c>
       <c r="F13">
         <v>1200000.0</v>
       </c>
       <c r="G13">
         <v>2900000.0</v>
       </c>
       <c r="H13">
         <v>196200000.0</v>
       </c>
       <c r="I13">
         <v>156600000.0</v>
       </c>
@@ -24960,90 +25083,90 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
         <v>423900000.0</v>
       </c>
       <c r="C15">
         <v>247900000.0</v>
       </c>
       <c r="D15">
         <v>286100000.0</v>
       </c>
       <c r="E15">
         <v>535800000.0</v>
       </c>
       <c r="F15">
         <v>958300000.0</v>
       </c>
       <c r="G15">
         <v>421000000.0</v>
       </c>
       <c r="H15">
         <v>656100000.0</v>
       </c>
       <c r="I15">
         <v>574000000.0</v>
       </c>
@@ -25106,51 +25229,51 @@
       </c>
       <c r="AC15">
         <v>25000000.0</v>
       </c>
       <c r="AD15">
         <v>1500000.0</v>
       </c>
       <c r="AE15">
         <v>41500000.0</v>
       </c>
       <c r="AF15">
         <v>29600000.0</v>
       </c>
       <c r="AG15">
         <v>20600000.0</v>
       </c>
       <c r="AH15">
         <v>12400000.0</v>
       </c>
       <c r="AI15">
         <v>8600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>535800000.0</v>
       </c>
       <c r="F16">
         <v>958300000.0</v>
       </c>
       <c r="G16">
         <v>421000000.0</v>
       </c>
       <c r="H16">
         <v>656100000.0</v>
       </c>
       <c r="I16">
         <v>574000000.0</v>
       </c>
       <c r="J16">
         <v>470200000.0</v>
       </c>
       <c r="K16">
         <v>332800000.0</v>
       </c>
@@ -25191,51 +25314,51 @@
         <v>57325000.0</v>
       </c>
       <c r="X16">
         <v>28181000.0</v>
       </c>
       <c r="Y16">
         <v>29701000.0</v>
       </c>
       <c r="Z16">
         <v>29203000.0</v>
       </c>
       <c r="AA16">
         <v>23650000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17">
         <v>423900000.0</v>
       </c>
       <c r="C17">
         <v>247900000.0</v>
       </c>
       <c r="D17">
         <v>319800000.0</v>
       </c>
       <c r="E17">
         <v>535800000.0</v>
       </c>
       <c r="F17">
         <v>958300000.0</v>
       </c>
       <c r="G17">
         <v>421000000.0</v>
       </c>
       <c r="H17">
         <v>656100000.0</v>
       </c>
       <c r="I17">
         <v>574000000.0</v>
       </c>
@@ -25260,51 +25383,51 @@
       <c r="P17">
         <v>188044000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
         <v>27500000.0</v>
       </c>
       <c r="C18">
         <v>26200000.0</v>
       </c>
       <c r="D18">
         <v>18000000.0</v>
       </c>
       <c r="E18">
         <v>6600000.0</v>
       </c>
       <c r="F18">
         <v>1200000.0</v>
       </c>
       <c r="G18">
         <v>2900000.0</v>
       </c>
       <c r="H18">
         <v>-196200000.0</v>
       </c>
       <c r="I18">
         <v>-156600000.0</v>
       </c>
@@ -25319,143 +25442,143 @@
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-7400000.0</v>
       </c>
       <c r="H19">
         <v>-1800000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19">
         <v>-21800000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>152000000.0</v>
       </c>
       <c r="K20">
         <v>116200000.0</v>
       </c>
       <c r="L20">
         <v>74700000.0</v>
       </c>
       <c r="M20">
         <v>52800000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
         <v>1103700000.0</v>
       </c>
       <c r="C21">
         <v>325100000.0</v>
       </c>
       <c r="D21">
         <v>367600000.0</v>
       </c>
       <c r="E21">
         <v>702300000.0</v>
       </c>
       <c r="F21">
         <v>1255800000.0</v>
       </c>
       <c r="G21">
         <v>540500000.0</v>
       </c>
       <c r="H21">
         <v>848100000.0</v>
       </c>
       <c r="I21">
         <v>755100000.0</v>
       </c>
@@ -25518,90 +25641,90 @@
       </c>
       <c r="AC21">
         <v>37600000.0</v>
       </c>
       <c r="AD21">
         <v>1300000.0</v>
       </c>
       <c r="AE21">
         <v>63600000.0</v>
       </c>
       <c r="AF21">
         <v>45500000.0</v>
       </c>
       <c r="AG21">
         <v>31600000.0</v>
       </c>
       <c r="AH21">
         <v>19200000.0</v>
       </c>
       <c r="AI21">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
         <v>1213500000.0</v>
       </c>
       <c r="C23">
         <v>1809200000.0</v>
       </c>
       <c r="D23">
         <v>1534300000.0</v>
       </c>
       <c r="E23">
         <v>1120700000.0</v>
       </c>
       <c r="F23">
         <v>595100000.0</v>
       </c>
       <c r="G23">
         <v>1665200000.0</v>
       </c>
       <c r="H23">
         <v>631300000.0</v>
       </c>
       <c r="I23">
         <v>468300000.0</v>
       </c>
@@ -25664,90 +25787,90 @@
       </c>
       <c r="AC23">
         <v>37600000.0</v>
       </c>
       <c r="AD23">
         <v>1300000.0</v>
       </c>
       <c r="AE23">
         <v>63600000.0</v>
       </c>
       <c r="AF23">
         <v>45500000.0</v>
       </c>
       <c r="AG23">
         <v>31600000.0</v>
       </c>
       <c r="AH23">
         <v>19200000.0</v>
       </c>
       <c r="AI23">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
         <v>26600000.0</v>
       </c>
       <c r="C25">
         <v>27800000.0</v>
       </c>
       <c r="D25">
         <v>26200000.0</v>
       </c>
       <c r="E25">
         <v>25600000.0</v>
       </c>
       <c r="F25">
         <v>26300000.0</v>
       </c>
       <c r="G25">
         <v>23800000.0</v>
       </c>
       <c r="H25">
         <v>22400000.0</v>
       </c>
       <c r="I25">
         <v>19500000.0</v>
       </c>
@@ -25760,51 +25883,51 @@
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.19</v>
       </c>
       <c r="E26">
         <v>0.39</v>
       </c>
       <c r="F26">
         <v>0.68</v>
       </c>
       <c r="G26">
         <v>0.33</v>
       </c>
       <c r="H26">
         <v>0.57</v>
       </c>
       <c r="I26">
         <v>0.59</v>
       </c>
       <c r="J26">
         <v>0.53</v>
       </c>
       <c r="K26">
@@ -25825,51 +25948,51 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>94400000.0</v>
       </c>
       <c r="D27">
         <v>91700000.0</v>
       </c>
       <c r="E27">
         <v>75600000.0</v>
       </c>
       <c r="F27">
         <v>65300000.0</v>
       </c>
       <c r="G27">
         <v>69500000.0</v>
       </c>
       <c r="H27">
         <v>70200000.0</v>
       </c>
       <c r="I27">
         <v>67700000.0</v>
       </c>
       <c r="J27">
         <v>58400000.0</v>
@@ -25920,51 +26043,51 @@
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27">
         <v>8329000.0</v>
       </c>
       <c r="AE27">
         <v>9247000.0</v>
       </c>
       <c r="AF27">
         <v>2300000.0</v>
       </c>
       <c r="AG27">
         <v>1300000.0</v>
       </c>
       <c r="AH27">
         <v>1200000.0</v>
       </c>
       <c r="AI27">
         <v>600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
         <v>180200000.0</v>
       </c>
       <c r="C28">
         <v>97900000.0</v>
       </c>
       <c r="D28">
         <v>87200000.0</v>
       </c>
       <c r="E28">
         <v>88700000.0</v>
       </c>
       <c r="F28">
         <v>100300000.0</v>
       </c>
       <c r="G28">
         <v>69600000.0</v>
       </c>
       <c r="H28">
         <v>65100000.0</v>
       </c>
       <c r="I28">
         <v>55700000.0</v>
       </c>
@@ -26027,51 +26150,51 @@
       </c>
       <c r="AC28">
         <v>59000000.0</v>
       </c>
       <c r="AD28">
         <v>45900000.0</v>
       </c>
       <c r="AE28">
         <v>30600000.0</v>
       </c>
       <c r="AF28">
         <v>19400000.0</v>
       </c>
       <c r="AG28">
         <v>13700000.0</v>
       </c>
       <c r="AH28">
         <v>7700000.0</v>
       </c>
       <c r="AI28">
         <v>5100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
         <v>141500000.0</v>
       </c>
       <c r="C29">
         <v>81600000.0</v>
       </c>
       <c r="D29">
         <v>94400000.0</v>
       </c>
       <c r="E29">
         <v>175900000.0</v>
       </c>
       <c r="F29">
         <v>302600000.0</v>
       </c>
       <c r="G29">
         <v>128500000.0</v>
       </c>
       <c r="H29">
         <v>199800000.0</v>
       </c>
       <c r="I29">
         <v>181100000.0</v>
       </c>
@@ -26088,51 +26211,51 @@
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
         <v>1184500000.0</v>
       </c>
       <c r="C30">
         <v>1007000000.0</v>
       </c>
       <c r="D30">
         <v>459100000.0</v>
       </c>
       <c r="E30">
         <v>645700000.0</v>
       </c>
       <c r="F30">
         <v>174000000.0</v>
       </c>
       <c r="G30">
         <v>1248800000.0</v>
       </c>
       <c r="H30">
         <v>211700000.0</v>
       </c>
       <c r="I30">
         <v>117900000.0</v>
       </c>
@@ -26195,51 +26318,51 @@
       </c>
       <c r="AC30">
         <v>-37600000.0</v>
       </c>
       <c r="AD30">
         <v>-1300000.0</v>
       </c>
       <c r="AE30">
         <v>-63600000.0</v>
       </c>
       <c r="AF30">
         <v>-45500000.0</v>
       </c>
       <c r="AG30">
         <v>-31600000.0</v>
       </c>
       <c r="AH30">
         <v>-19200000.0</v>
       </c>
       <c r="AI30">
         <v>-11100000.0</v>
       </c>
     </row>
     <row r="31" spans="1:35">
       <c r="A31" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B31">
         <v>-538300000.0</v>
       </c>
       <c r="C31">
         <v>4400000.0</v>
       </c>
       <c r="D31">
         <v>-12800000.0</v>
       </c>
       <c r="E31">
         <v>9400000.0</v>
       </c>
       <c r="F31">
         <v>5100000.0</v>
       </c>
       <c r="G31">
         <v>549500000.0</v>
       </c>
       <c r="H31">
         <v>7800000.0</v>
       </c>
       <c r="I31">
         <v>62400000.0</v>
       </c>
@@ -26300,51 +26423,51 @@
       </c>
       <c r="AC31">
         <v>-99300000.0</v>
       </c>
       <c r="AD31">
         <v>-224700000.0</v>
       </c>
       <c r="AE31">
         <v>-62900000.0</v>
       </c>
       <c r="AF31">
         <v>-39800000.0</v>
       </c>
       <c r="AG31">
         <v>-25400000.0</v>
       </c>
       <c r="AH31">
         <v>-12700000.0</v>
       </c>
       <c r="AI31">
         <v>-7500000.0</v>
       </c>
     </row>
     <row r="32" spans="1:35">
       <c r="A32" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B32">
         <v>2317200000.0</v>
       </c>
       <c r="C32">
         <v>2134300000.0</v>
       </c>
       <c r="D32">
         <v>1901900000.0</v>
       </c>
       <c r="E32">
         <v>1823000000.0</v>
       </c>
       <c r="F32">
         <v>1850900000.0</v>
       </c>
       <c r="G32">
         <v>1665200000.0</v>
       </c>
       <c r="H32">
         <v>1479400000.0</v>
       </c>
       <c r="I32">
         <v>1223400000.0</v>
       </c>
@@ -26426,1269 +26549,1276 @@
       <c r="AI32">
         <v>18600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EG32"/>
+  <dimension ref="A1:EH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:137">
+    <row r="1" spans="1:138">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D1" t="s">
         <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H1" t="s">
         <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
+        <v>102</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="L1" t="s">
         <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P1" t="s">
         <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="T1" t="s">
         <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
+        <v>111</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="X1" t="s">
         <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AB1" t="s">
         <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AF1" t="s">
         <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AJ1" t="s">
         <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AN1" t="s">
         <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AR1" t="s">
         <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AV1" t="s">
         <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AZ1" t="s">
         <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BD1" t="s">
         <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BH1" t="s">
         <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BL1" t="s">
         <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BP1" t="s">
         <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BT1" t="s">
         <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BX1" t="s">
         <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CB1" t="s">
         <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CF1" t="s">
         <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CJ1" t="s">
         <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CN1" t="s">
         <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CR1" t="s">
         <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CV1" t="s">
         <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CZ1" t="s">
         <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DD1" t="s">
         <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DH1" t="s">
         <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DL1" t="s">
         <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DP1" t="s">
         <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DT1" t="s">
         <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DX1" t="s">
         <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EB1" t="s">
         <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EF1" t="s">
         <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
+      <c r="EH1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:137">
+    <row r="2" spans="1:138">
       <c r="A2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B2">
+        <v>6500000.0</v>
+      </c>
+      <c r="C2">
         <v>6700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>220400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>221600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>219400000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>206600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>207000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>200600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>188000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>161500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>153700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>152700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>149500000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>127100000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>121600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>116500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>109800000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>115300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>113000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>90700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>102100000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>100300000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>104100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>106300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>105700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>107400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>106500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>105400000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>100300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>93300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>89200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>85700000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>75500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>69700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68700000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>69100000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>63100000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>64100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>61400000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>61600000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>57000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>57400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>57300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>53900000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>50700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>44900000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>48700000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>52600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>49200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>47200000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>49800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>46900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>180400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>47100000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>45000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>43200000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>150673000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>14600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>14950000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>12623000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>132508000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12038000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>12267000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>11705000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>118591000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>8144000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>7285000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>7923000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>114833000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10954000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>9884000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10864000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>33797000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9030000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9463000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25100000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>23025000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>24292000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>21161000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>21054000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14253000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>23528000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>19283000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>18565000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>18621000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>18708000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17910000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>17803000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>15638000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>17511000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>19805000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>19802000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>21821000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>23964000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>18432000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>18732000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>19667000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>21389000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>20725000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20981000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>16614000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>15349000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>15259000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>14890000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
       <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
+      <c r="EH2"/>
     </row>
-    <row r="3" spans="1:137">
+    <row r="3" spans="1:138">
       <c r="A3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B3">
+        <v>6500000.0</v>
+      </c>
+      <c r="C3">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="D3">
         <v>6800000.0</v>
       </c>
       <c r="E3">
-        <v>6900000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="F3">
         <v>6900000.0</v>
       </c>
       <c r="G3">
         <v>6900000.0</v>
       </c>
       <c r="H3">
         <v>6900000.0</v>
       </c>
       <c r="I3">
+        <v>6900000.0</v>
+      </c>
+      <c r="J3">
         <v>7100000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6700000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="M3">
         <v>6400000.0</v>
       </c>
       <c r="N3">
+        <v>6400000.0</v>
+      </c>
+      <c r="O3">
         <v>6300000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6200000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="R3">
         <v>6600000.0</v>
       </c>
       <c r="S3">
+        <v>6600000.0</v>
+      </c>
+      <c r="T3">
         <v>6800000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6400000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6500000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6300000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6200000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5800000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5500000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5800000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5900000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5600000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5100000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5600000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AH3">
         <v>4200000.0</v>
       </c>
       <c r="AI3">
+        <v>4200000.0</v>
+      </c>
+      <c r="AJ3">
         <v>3900000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4200000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>4100000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3800000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="AO3">
         <v>3800000.0</v>
       </c>
       <c r="AP3">
+        <v>3800000.0</v>
+      </c>
+      <c r="AQ3">
         <v>3500000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3700000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3300000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AU3">
         <v>3500000.0</v>
       </c>
       <c r="AV3">
+        <v>3500000.0</v>
+      </c>
+      <c r="AW3">
         <v>3200000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3600000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>3300000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3100000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3200000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BD3">
         <v>3000000.0</v>
       </c>
       <c r="BE3">
+        <v>3000000.0</v>
+      </c>
+      <c r="BF3">
         <v>2800000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2627000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1036000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1015000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1025000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2378000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>6385000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>-931000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3248000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1200000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>4220000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1352000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1371000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1373000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1398000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1340000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1231000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1107000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>926000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1024000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1048000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1086000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1065000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1203000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252000.0</v>
       </c>
       <c r="CE3">
         <v>1252000.0</v>
       </c>
       <c r="CF3">
+        <v>1252000.0</v>
+      </c>
+      <c r="CG3">
         <v>1402000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1303000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>1389000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1328000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1509000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1517000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2151000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1582000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2304000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2642000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>-6759000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>-3765000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>4471000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>3771000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1376000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>4342000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>7166000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>1038000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>3479000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-1473000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1065000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1026000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2797000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>696000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>604000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>600000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>1393000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>500000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1000000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>900000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DL3">
         <v>500000.0</v>
       </c>
       <c r="DM3">
         <v>500000.0</v>
       </c>
       <c r="DN3">
+        <v>500000.0</v>
+      </c>
+      <c r="DO3">
         <v>369000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>300000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR3">
         <v>300000.0</v>
       </c>
       <c r="DS3">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DT3">
         <v>200000.0</v>
       </c>
       <c r="DU3">
         <v>200000.0</v>
       </c>
       <c r="DV3">
         <v>200000.0</v>
       </c>
       <c r="DW3">
+        <v>200000.0</v>
+      </c>
+      <c r="DX3">
         <v>100000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DZ3">
         <v>100000.0</v>
       </c>
-      <c r="EA3"/>
-      <c r="EB3">
+      <c r="EA3">
         <v>100000.0</v>
       </c>
+      <c r="EB3"/>
       <c r="EC3">
         <v>100000.0</v>
       </c>
-      <c r="ED3"/>
-      <c r="EE3">
+      <c r="ED3">
         <v>100000.0</v>
       </c>
-      <c r="EF3"/>
-      <c r="EG3">
+      <c r="EE3"/>
+      <c r="EF3">
         <v>100000.0</v>
       </c>
+      <c r="EG3"/>
+      <c r="EH3">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:137">
+    <row r="4" spans="1:138">
       <c r="A4" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -27870,942 +28000,949 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
+      <c r="EH4"/>
     </row>
-    <row r="5" spans="1:137">
+    <row r="5" spans="1:138">
       <c r="A5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B5">
+        <v>283400000.0</v>
+      </c>
+      <c r="C5">
         <v>270800000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>142900000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>109600000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>134100000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>183700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>99800000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-38500000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>80100000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>112000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>90700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>22600000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>122000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>171400000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>119600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>140500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>284200000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>284100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>331800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>379300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>263800000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>215200000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>317800000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>127100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-107300000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>214800000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>217000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>212800000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>203500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>199200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>196500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>196600000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>157000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>162200000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>159400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>156600000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>143800000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>176300000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>124500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>122300000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>104100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>158700000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>105900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>107100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>101100000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>145200000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>104300000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>100900000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>90900000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>130600000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>91300000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>88400000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>85300000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>43428000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>77800000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>83400000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>73300000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>35869000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>93266000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>85583000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>79884000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>31580000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>77234000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>78903000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>64162000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>38190000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>70447000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>64359000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>53878000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-6182000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>43891000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>26354000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>38576000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-13472000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>30416000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>29894000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>31203000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2567000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>30045000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>27057000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>27128000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>31386000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>24102000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>27050000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>25025000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>45780000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>22492000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>21743000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>18534000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>16630000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>14639000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2043000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>12945000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>6631000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>43655000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>41653000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>39510000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>15034000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>36152000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>37118000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>9973000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>8618000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>9227000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>29312000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>16554000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-175561000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>87800000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>40893000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>26600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-69359000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>31500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>36600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>33000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-187956000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>98900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>46600000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>43900000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-27492000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>33000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>30000000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>28000000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>25000000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>22100000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>20300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>17800000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>16500000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>15900000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>13600000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>10800000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>9400000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>5000000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>7400000.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>6700000.0</v>
       </c>
-      <c r="ED5"/>
-      <c r="EE5">
+      <c r="EE5"/>
+      <c r="EF5">
         <v>5600000.0</v>
       </c>
-      <c r="EF5">
+      <c r="EG5">
         <v>2500000.0</v>
       </c>
-      <c r="EG5">
+      <c r="EH5">
         <v>4200000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:137">
+    <row r="6" spans="1:138">
       <c r="A6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B6">
+        <v>289900000.0</v>
+      </c>
+      <c r="C6">
         <v>277500000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>149700000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>116400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>141000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>190600000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>106700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-31600000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>87200000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>118700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>97800000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>29000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>128400000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>177700000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>125800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>147000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>290800000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>290700000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>338600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>385700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>270300000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>221500000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>324000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>132900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-101800000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>220600000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>222900000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>218400000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>208600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>204800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>201500000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>201300000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>161200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>166400000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>163300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>160800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>147900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>180100000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>128400000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>126100000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>107900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>162200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>109600000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>110400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>104800000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>148700000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>107800000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>104100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>93900000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>134200000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>94600000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>91500000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>88500000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>51938000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>80800000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>86400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>76100000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>38496000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>94302000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>86598000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>80909000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>33958000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>83619000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>77972000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>67410000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>39390000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>74667000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>65711000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>55249000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-4809000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>45289000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>27694000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>39807000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-12365000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>31342000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>30918000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>32251000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3653000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>31110000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>28260000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>28398000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>32638000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>25354000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>28452000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>26328000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>47169000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>23820000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>23252000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>20051000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>18781000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>16221000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>4347000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>15587000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-128000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>39890000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>46124000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>43281000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>16410000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>40494000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>44284000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>11011000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>12097000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>7754000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>30377000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>17580000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-172764000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>88496000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>41497000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>27200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-67966000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>32000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>37600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>33900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>-186906000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>99400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>47100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>44400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-27123000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>33300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>30400000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>28300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>25300000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>22300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>20500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>18000000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>16700000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>16000000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>13800000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>10900000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>9500000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>8500000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>7500000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>6800000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>3800000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>5700000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>4700000.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>4300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:137">
+    <row r="7" spans="1:138">
       <c r="A7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -28987,118 +29124,119 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
       <c r="EG7"/>
+      <c r="EH7"/>
     </row>
-    <row r="8" spans="1:137">
+    <row r="8" spans="1:138">
       <c r="A8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -29161,103 +29299,103 @@
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
         <v>209000.0</v>
       </c>
-      <c r="BO8">
-[...1 lines deleted...]
-      </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
         <v>109000.0</v>
       </c>
-      <c r="BS8">
-[...1 lines deleted...]
-      </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
         <v>1302000.0</v>
       </c>
-      <c r="BW8">
-[...1 lines deleted...]
-      </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
         <v>4404000.0</v>
       </c>
-      <c r="CE8">
-[...1 lines deleted...]
-      </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
@@ -29280,1730 +29418,1747 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
+      <c r="EH8"/>
     </row>
-    <row r="9" spans="1:137">
+    <row r="9" spans="1:138">
       <c r="A9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B9">
+        <v>573500000.0</v>
+      </c>
+      <c r="C9">
         <v>573200000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>356000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>354000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>342900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>351100000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>336600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>330700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>313700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>323900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>319100000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>319900000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>299500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>328300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>336200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>339300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>345600000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>347300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>356700000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>380600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>348400000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>346200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>321800000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>299300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>281500000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>276300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>270100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>262700000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>250700000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>247700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>240900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>228300000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>212700000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>251600000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>213500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>206800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>193300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>227800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>170500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>164700000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>152000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>193600000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>140800000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>135500000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>128100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>163200000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>125800000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>122800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>113400000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>153200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>114600000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>110600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>108000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-21763000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>102600000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>101000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>93700000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-14513000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-14600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-14950000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-12623000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-18693000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-12038000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-12267000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-11705000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-20620000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-8144000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-7285000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-7923000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-32935000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-10954000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-9884000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-10864000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>61121000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-9030000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-9463000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>57351000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>47445000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>55402000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>55081000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>53026000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>50068000.0</v>
       </c>
-      <c r="CE9">
-[...1 lines deleted...]
-      </c>
       <c r="CF9">
         <v>0.0</v>
       </c>
       <c r="CG9">
         <v>0.0</v>
       </c>
       <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
         <v>102745000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>43199000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>41289000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>37795000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>37025000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>35862000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>35972000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>36929000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>34454000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>42433000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>38589000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>38772000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>38381000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>36826000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>37310000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>34739000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>61666000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>31174000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>31208000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>29467000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>26055000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>24300000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>39400000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>25800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>52049000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>27200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>31000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>31900000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>56435000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>33700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>38100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>36100000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>44234000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>28700000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>26500000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>24500000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>22300000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>19700000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>18300000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>15900000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>14800000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>14300000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>12500000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>10000000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>8700000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>8000000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>7300000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>6100000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>5500000.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>5000000.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>4200000.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:137">
+    <row r="10" spans="1:138">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B10">
+        <v>175000000.0</v>
+      </c>
+      <c r="C10">
         <v>157000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>148900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>117800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>141700000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>191900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>106500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-55300000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>86400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>116400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>96500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>27900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>126800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>163000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>122100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>142100000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>284500000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>284700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>332200000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>379700000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>264300000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>216100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>318400000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>127800000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-112800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>215200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>219100000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>215300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>206300000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>201000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>198400000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>198000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>157700000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>122400000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>160100000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>157100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>144200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>141600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>136500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>134700000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>118400000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>125900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>117900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>117400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>113300000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>116400000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>115300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>109200000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>80000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>103500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>102200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>97400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>95100000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>91278000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>83800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>89200000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>78800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>79858000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>78666000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>70633000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>67261000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>69208000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>65196000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>66636000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>52457000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>63706000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>62303000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>57074000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>45955000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>29893000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>32937000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>16470000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>27712000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18445000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>21386000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>20431000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>22919000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>12235000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>24209000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>27063000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>27133000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>32179000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24102000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>27050000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>25025000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>45780000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>23166000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>22649000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>18685000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>14900000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>13573000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>2057000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12960000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>6627000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>13080000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>13240000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>14240000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>15073000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>11582000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>11742000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>9980000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>8618000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>9222000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>9443000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>8706000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5773000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-51700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>22020000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>8300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>7525000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>8200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>11300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>10500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>7803000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-42700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>17900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>18300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>17635000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>16200000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>15500000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>14200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>13600000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>11700000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>10800000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>9400000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>9100000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>8600000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>7600000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>6200000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>5500000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>5000000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>4700000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>3900000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>3400000.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>3200000.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>2500000.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:137">
+    <row r="11" spans="1:138">
       <c r="A11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B11">
+        <v>39200000.0</v>
+      </c>
+      <c r="C11">
         <v>35000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>40700000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>30400000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>35400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>40000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>27700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>22100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>22800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>25700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5700000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>27300000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>35700000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>35300000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>34700000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>70200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>67100000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>82200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>91100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>62200000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>49800000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>76300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>31400000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-29000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>53300000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>53700000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>50900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>41900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>49100000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>47400000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>47000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>37600000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-54700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>59400000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>58000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>50900000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>54000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>50600000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>49800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>44000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>45900000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>43900000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>43200000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>41800000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>43400000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>41300000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>39800000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>30200000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>37600000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>37100000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>35900000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>34500000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>31417000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>30900000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>32600000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>28500000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>29809000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>28706000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>25789000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>24070000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>22228000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>23149000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>17571000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>20442000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>23634000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>21491000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>20924000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>16943000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>11116000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>12606000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>6091000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>10131000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>6180000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>7917000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>7938000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>7532000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3726000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>8775000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>9364000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>9928000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>11343000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>9508000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>9997000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>9311000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>15333000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8898000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>5476000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6733000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>5138000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>4755000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1049000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>4367000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1221000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>4468000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>4774000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>7926000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>7833000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3937000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>4013000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3391000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2951000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3118000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3290000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2980000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1959000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>-18100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>8220000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>2900000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>2459000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>2600000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>3900000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>3600000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>2666000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>-15000000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>5800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>6300000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>6126000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>5600000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>5400000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>5000000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>4800000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>4100000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>3800000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>3200000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>3100000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>3000000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>2700000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="EA11">
         <v>1900000.0</v>
       </c>
       <c r="EB11">
+        <v>1900000.0</v>
+      </c>
+      <c r="EC11">
         <v>1600000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="EE11">
         <v>1100000.0</v>
       </c>
       <c r="EF11">
+        <v>1100000.0</v>
+      </c>
+      <c r="EG11">
         <v>300000.0</v>
       </c>
-      <c r="EG11">
+      <c r="EH11">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:137">
+    <row r="12" spans="1:138">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B12">
+        <v>108400000.0</v>
+      </c>
+      <c r="C12">
         <v>113800000.0</v>
       </c>
-      <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12">
         <v>78800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>70500000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>62800000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6200000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>38900000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6600000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>38600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>39800000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>42000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>43800000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>100100000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>46800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>48200000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>51900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>51000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>50400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>49800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>45000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>42300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>41100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>38700000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>34500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>32200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>30500000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>29900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>27600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>26200000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>25100000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>24300000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22100000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>21100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>20400000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>19600000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14900000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>13900000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13300000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>16000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>16700000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>16100000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>16200000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>16000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>16250000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>16300000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15600000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>15200000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>15063000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>14600000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>14950000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>12623000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>11742000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>12038000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>12267000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>11705000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>9047000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>8144000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>7285000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>7923000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11487000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10954000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>9884000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10864000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9888000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>9030000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>9463000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8288000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8259000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5837000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>5660000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3574000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2875000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3655000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3613000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3743000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3403000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2946000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2485000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2826000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2793000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2267000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1401000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1596000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1932000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2364000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2457000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2305000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2980000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>3887000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>4016000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3805000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3952000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4119000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>4167000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>4193000.0</v>
       </c>
-      <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
+      <c r="EH12"/>
     </row>
-    <row r="13" spans="1:137">
+    <row r="13" spans="1:138">
       <c r="A13" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B13">
+        <v>4800000.0</v>
+      </c>
+      <c r="C13">
         <v>5600000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5700000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7800000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>8400000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="H13">
         <v>6400000.0</v>
       </c>
       <c r="I13">
+        <v>6400000.0</v>
+      </c>
+      <c r="J13">
         <v>5800000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5400000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>5300000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4100000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3700000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1900000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>700000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>51900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>51000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>50400000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>49800000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>45000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -31067,86 +31222,85 @@
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
+      <c r="EH13"/>
     </row>
-    <row r="14" spans="1:137">
+    <row r="14" spans="1:138">
       <c r="A14" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -31328,1009 +31482,1016 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
       <c r="EE14"/>
       <c r="EF14"/>
       <c r="EG14"/>
+      <c r="EH14"/>
     </row>
-    <row r="15" spans="1:137">
+    <row r="15" spans="1:138">
       <c r="A15" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B15">
+        <v>135800000.0</v>
+      </c>
+      <c r="C15">
         <v>122000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>108200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>87400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>106300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>151900000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>78800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-47100000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>64300000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>93600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>70800000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>22200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>99500000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>127300000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>86800000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>107400000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>214300000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>217600000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>250000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>288600000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>202100000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>166300000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>242100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>96400000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-83800000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>161900000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>165400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164400000.0</v>
       </c>
       <c r="AC15">
         <v>164400000.0</v>
       </c>
       <c r="AD15">
+        <v>164400000.0</v>
+      </c>
+      <c r="AE15">
         <v>151900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000000.0</v>
       </c>
       <c r="AF15">
         <v>151000000.0</v>
       </c>
       <c r="AG15">
+        <v>151000000.0</v>
+      </c>
+      <c r="AH15">
         <v>120100000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>177100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>100700000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>99100000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>93300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>87600000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>85900000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>84900000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>74400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>80000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>74000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>74200000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>71500000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>73000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>74000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>69400000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>49800000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>65900000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>65100000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>61500000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>60600000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>59861000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>52900000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>56600000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>50300000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>50049000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>49960000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>44844000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>43191000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>46980000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>42047000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>49040000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>32010000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>40335000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>40734000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>36185000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>29001000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>18556000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>20657000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>10344000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>17620000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>12484000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>14742000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>12330000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>15360000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>8495000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>15342000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>17606000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>17197000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>25240000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>14594000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>17053000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>15714000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>30447000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>14268000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>17173000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11952000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>9762000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>8818000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1008000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>8593000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>5406000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>8612000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>8466000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>6314000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>7240000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>7645000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>7729000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>6589000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>5667000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>6104000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>6153000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>5726000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3814000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>-33600000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>13800000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>5400000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>5066000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>5600000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>7400000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>6900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>5137000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>-27700000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>12100000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>12000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>11509000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>10600000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>10100000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>9200000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>8800000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>7600000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>7000000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>6200000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>6000000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>5600000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>4900000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>4000000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="EB15">
         <v>3100000.0</v>
       </c>
       <c r="EC15">
+        <v>3100000.0</v>
+      </c>
+      <c r="ED15">
         <v>2600000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>2300000.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>2100000.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>2200000.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:137">
+    <row r="16" spans="1:138">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>22200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>99500000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>127300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>86800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>107400000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>214300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>217600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>250000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>288600000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>202100000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>166300000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>242100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>96400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-83800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>161900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>165400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164400000.0</v>
       </c>
       <c r="AC16">
         <v>164400000.0</v>
       </c>
       <c r="AD16">
+        <v>164400000.0</v>
+      </c>
+      <c r="AE16">
         <v>151900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000000.0</v>
       </c>
       <c r="AF16">
         <v>151000000.0</v>
       </c>
       <c r="AG16">
+        <v>151000000.0</v>
+      </c>
+      <c r="AH16">
         <v>120100000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>177100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>100700000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>99100000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>93300000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>87600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>85900000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>84900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>74400000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>80000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>74000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>74200000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>71500000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>73000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>74000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>69400000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>49800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>65900000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>65100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61500000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>60600000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>59861000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>52988000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>56513000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>50338000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50049000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>49960000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>44844000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>43191000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>46980000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>42047000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>49065000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>32015000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>40072000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>40812000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>36150000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>29012000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>18777000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>20331000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>10379000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>17581000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>12265000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>13469000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>12493000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15387000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8509000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15434000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17699000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>17205000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>22115000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>13949000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>16603000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>15530000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>13932000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>14268000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>17173000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>11952000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>9762000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6469000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1008000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>8593000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5090000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>8612000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>8466000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6197000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>7240000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>7645000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>7729000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6589000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>5667000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6104000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>6153000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>5726000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
       <c r="EE16"/>
       <c r="EF16"/>
       <c r="EG16"/>
+      <c r="EH16"/>
     </row>
-    <row r="17" spans="1:137">
+    <row r="17" spans="1:138">
       <c r="A17" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B17">
+        <v>135800000.0</v>
+      </c>
+      <c r="C17">
         <v>122000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>108200000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>87400000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>106300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>151900000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>78800000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-47100000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>64300000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>93600000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>70800000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>22200000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>99500000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>127300000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>86800000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>107400000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>214300000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>217600000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>250000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>288600000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>202100000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>166300000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>242100000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>96400000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-83800000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>161900000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>165400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164400000.0</v>
       </c>
       <c r="AC17">
         <v>164400000.0</v>
       </c>
       <c r="AD17">
+        <v>164400000.0</v>
+      </c>
+      <c r="AE17">
         <v>151900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000000.0</v>
       </c>
       <c r="AF17">
         <v>151000000.0</v>
       </c>
       <c r="AG17">
+        <v>151000000.0</v>
+      </c>
+      <c r="AH17">
         <v>120100000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-159500000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>219500000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>215100000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>195100000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-100000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>85900000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>184500000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>162400000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-177800000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>161800000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>160600000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>155100000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-89200000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>156600000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>149000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>49800000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>65900000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>65100000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>61500000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>60600000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>59861000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>52988000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>56513000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>50338000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>49960000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>44844000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -32419,155 +32580,160 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
+      <c r="EH17"/>
     </row>
-    <row r="18" spans="1:137">
+    <row r="18" spans="1:138">
       <c r="A18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B18">
+        <v>4800000.0</v>
+      </c>
+      <c r="C18">
         <v>5600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>5700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7800000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>8400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="H18">
         <v>6400000.0</v>
       </c>
       <c r="I18">
+        <v>6400000.0</v>
+      </c>
+      <c r="J18">
         <v>5800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5400000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4900000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4100000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3700000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1900000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>700000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>-48200000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-51900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-51000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-50400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-49800000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
@@ -32632,110 +32798,111 @@
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
       <c r="EE18"/>
       <c r="EF18"/>
       <c r="EG18"/>
+      <c r="EH18"/>
     </row>
-    <row r="19" spans="1:137">
+    <row r="19" spans="1:138">
       <c r="A19" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-7400000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-1800000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-21800000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
@@ -32779,137 +32946,136 @@
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
+      <c r="EH19"/>
     </row>
-    <row r="20" spans="1:137">
+    <row r="20" spans="1:138">
       <c r="A20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-28600000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>28600000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>125000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>78600000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-78100000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>26500000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>161500000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-70200000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>24900000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>74700000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>52800000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -33040,531 +33206,535 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
+      <c r="EH20"/>
     </row>
-    <row r="21" spans="1:137">
+    <row r="21" spans="1:138">
       <c r="A21" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B21">
+        <v>283400000.0</v>
+      </c>
+      <c r="C21">
         <v>306600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>142900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>109600000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>134100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>183700000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>99800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-38500000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>80100000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>112000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>96500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22600000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>122000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>171400000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>119600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>140500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>284200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>284100000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>331800000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>379300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>263800000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>215200000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>317800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>127100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-107300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>214800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>217000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>212800000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>203500000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>199200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>196500000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>196600000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>157000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>162200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>159400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>156600000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>143800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>176300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>124500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>122300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>104100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>158700000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>105900000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>107100000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>101100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>145200000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>104300000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>100900000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>90900000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>130600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>91300000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>88400000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>85300000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>43428000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>77800000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>83400000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>73300000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>35869000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>78666000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>70633000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>67261000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>31580000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>65196000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>66636000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>52457000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>38199000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>62303000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>57074000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>45955000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-6197000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>32937000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>16470000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>27712000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>18445000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>21386000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>20431000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>22919000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>12235000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>24209000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>27063000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>27133000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>32179000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>24110000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>26668000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>24380000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>45861000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>23166000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>22649000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>18685000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>14900000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>13573000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>2057000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>12960000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>6627000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>13080000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>13240000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>14240000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>15073000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>11582000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>11742000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>9980000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>8544000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>9222000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>9443000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>8706000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5773000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>-51700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>22020000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>8300000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>7525000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>8200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>11300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>10500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>7803000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>-42700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>17900000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>18300000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>17635000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>16200000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>15500000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>14200000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>13600000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>11700000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>10800000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>9400000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>9100000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>8600000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>7600000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>6200000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>5500000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>5000000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>4700000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>3900000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>3400000.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>3200000.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>2500000.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:137">
+    <row r="22" spans="1:138">
       <c r="A22" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -33746,499 +33916,505 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
       <c r="EE22"/>
       <c r="EF22"/>
       <c r="EG22"/>
+      <c r="EH22"/>
     </row>
-    <row r="23" spans="1:137">
+    <row r="23" spans="1:138">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>296600000.0</v>
+      </c>
+      <c r="C23">
         <v>273300000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>433500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>466000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>428200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>374000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>443800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>569800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>421600000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>373400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>472800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>450000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>327000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>284000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>338200000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>315300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>171200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>178500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>137900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>92000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>186700000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>231300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>108100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>278500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>494500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>168900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>159600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>155300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>147500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>141800000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>133600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>117400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>137900000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>164900000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>123800000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>118900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>118600000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>114600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>110100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>103800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>109500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>91900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>92300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>85700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>80900000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>68700000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>66400000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>70600000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>75100000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>71800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>70500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>72000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>69600000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>115209000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>71900000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>62600000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>63600000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>100291000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>78666000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>70633000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>67261000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>82235000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>65196000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>66636000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>52457000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>59772000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>62303000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>57074000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>45955000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>88095000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>32937000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>16470000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>27712000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>18445000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>21386000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20431000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>22919000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>12235000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>24209000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>27063000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>27133000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>32179000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>28258000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>24010000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>23774000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10845000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>23166000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>22649000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>18685000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>14900000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>13573000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2057000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>12960000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6627000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>13080000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>13240000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>14240000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>15073000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>11582000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>11742000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>9980000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>23385000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>9222000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>9443000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>8706000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5773000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>51700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>22020000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>8300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7525000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>8200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>11300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>10500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>7803000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>42700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>17900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>18300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>17635000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>16200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>15500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>14200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>13600000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>11700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>10800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>9400000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>9100000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>8600000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>7600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>6200000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>5500000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>5000000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>4700000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>3900000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>3400000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>3200000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>2500000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>2000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:137">
+    <row r="24" spans="1:138">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34332,493 +34508,495 @@
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
       <c r="EE24"/>
       <c r="EF24"/>
       <c r="EG24"/>
+      <c r="EH24"/>
     </row>
-    <row r="25" spans="1:137">
+    <row r="25" spans="1:138">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>5900000.0</v>
+      </c>
+      <c r="C25">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="D25">
         <v>6800000.0</v>
       </c>
       <c r="E25">
-        <v>6900000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="F25">
         <v>6900000.0</v>
       </c>
       <c r="G25">
         <v>6900000.0</v>
       </c>
       <c r="H25">
         <v>6900000.0</v>
       </c>
       <c r="I25">
+        <v>6900000.0</v>
+      </c>
+      <c r="J25">
         <v>7100000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6700000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="M25">
         <v>6400000.0</v>
       </c>
       <c r="N25">
+        <v>6400000.0</v>
+      </c>
+      <c r="O25">
         <v>6300000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6200000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="R25">
         <v>6600000.0</v>
       </c>
       <c r="S25">
+        <v>6600000.0</v>
+      </c>
+      <c r="T25">
         <v>6800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6400000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5800000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5600000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5600000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AH25">
         <v>4200000.0</v>
       </c>
       <c r="AI25">
+        <v>4200000.0</v>
+      </c>
+      <c r="AJ25">
         <v>3900000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4200000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4100000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3800000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="AO25">
         <v>3800000.0</v>
       </c>
       <c r="AP25">
+        <v>3800000.0</v>
+      </c>
+      <c r="AQ25">
         <v>3500000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>3700000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>3300000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AU25">
         <v>3500000.0</v>
       </c>
       <c r="AV25">
+        <v>3500000.0</v>
+      </c>
+      <c r="AW25">
         <v>3200000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3300000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3100000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3200000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8510000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1203000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1250000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1237000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2627000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>5382000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-448000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2488000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2378000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>6116000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1287000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1299000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1200000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1216000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1352000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1371000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1373000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1398000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1340000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1231000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1107000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>926000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1024000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1048000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1086000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1065000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1203000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252000.0</v>
       </c>
       <c r="CE25">
         <v>1252000.0</v>
       </c>
       <c r="CF25">
+        <v>1252000.0</v>
+      </c>
+      <c r="CG25">
         <v>1402000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1303000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1389000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1361000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1476000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1555000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2151000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1582000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>2304000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1548000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-6759000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3235000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4471000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>3771000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1376000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>1074000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1164000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>836000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>3479000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>800000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1065000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1026000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>2797000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DE25">
         <v>600000.0</v>
       </c>
       <c r="DF25">
+        <v>600000.0</v>
+      </c>
+      <c r="DG25">
         <v>1393000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>500000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DL25">
         <v>500000.0</v>
       </c>
       <c r="DM25">
         <v>500000.0</v>
       </c>
       <c r="DN25">
+        <v>500000.0</v>
+      </c>
+      <c r="DO25">
         <v>369000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>600000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR25">
         <v>300000.0</v>
       </c>
       <c r="DS25">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DT25">
         <v>200000.0</v>
       </c>
       <c r="DU25">
         <v>200000.0</v>
       </c>
       <c r="DV25">
         <v>200000.0</v>
       </c>
       <c r="DW25">
+        <v>200000.0</v>
+      </c>
+      <c r="DX25">
         <v>100000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DZ25">
         <v>100000.0</v>
       </c>
-      <c r="EA25"/>
-      <c r="EB25">
+      <c r="EA25">
         <v>100000.0</v>
       </c>
+      <c r="EB25"/>
       <c r="EC25">
         <v>100000.0</v>
       </c>
-      <c r="ED25"/>
-      <c r="EE25">
+      <c r="ED25">
         <v>100000.0</v>
       </c>
-      <c r="EF25"/>
-      <c r="EG25">
+      <c r="EE25"/>
+      <c r="EF25">
         <v>100000.0</v>
       </c>
+      <c r="EG25"/>
+      <c r="EH25">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:137">
+    <row r="26" spans="1:138">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -35000,971 +35178,982 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
+      <c r="EH26"/>
     </row>
-    <row r="27" spans="1:137">
+    <row r="27" spans="1:138">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27">
+        <v>27800000.0</v>
+      </c>
+      <c r="C27">
         <v>25200000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24800000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>26600000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24800000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>23100000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>25400000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>23900000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>20800000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>22500000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>26300000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>22100000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17700000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19700000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19200000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>16900000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>16300000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>14900000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>17200000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>15600000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>16600000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>18200000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>19100000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>17100000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16600000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>17700000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>18800000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>16400000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>16300000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>17200000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>17800000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>14700000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>14200000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>14400000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>15100000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>11600000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>12200000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>11900000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>13700000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>11400000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>11900000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>10900000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>11700000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>9700000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>8700000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>8800000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8500000.0</v>
       </c>
       <c r="AY27">
         <v>8500000.0</v>
       </c>
       <c r="AZ27">
         <v>8500000.0</v>
       </c>
       <c r="BA27">
+        <v>8500000.0</v>
+      </c>
+      <c r="BB27">
         <v>9000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7722000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>8200000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>7500000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>7800000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>5752000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5587000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>5772000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>6409000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>5045000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>4972000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>4834000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4810000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>3788000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>3533000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3566000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>3921000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3431000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>4103000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>4556000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4671000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>4990000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>3835000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>4144000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>4472000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>4917000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>3942000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>3406000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>8718000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>17594000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>4160000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>3269000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>3527000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>6648000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>6052000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>4948000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>5086000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>3896000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>2023000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>2483000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>2177000.0</v>
       </c>
-      <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>1954000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
-      <c r="DF27">
+      <c r="DF27"/>
+      <c r="DG27">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DH27">
         <v>1400000.0</v>
       </c>
       <c r="DI27">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ27">
         <v>2500000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>2229000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DL27">
         <v>2100000.0</v>
       </c>
       <c r="DM27">
+        <v>2100000.0</v>
+      </c>
+      <c r="DN27">
         <v>1900000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>6147000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>1300000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>800000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>900000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>800000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>700000.0</v>
       </c>
-      <c r="DT27">
+      <c r="DU27">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DV27">
         <v>400000.0</v>
       </c>
       <c r="DW27">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DX27">
         <v>300000.0</v>
       </c>
       <c r="DY27">
         <v>300000.0</v>
       </c>
       <c r="DZ27">
         <v>300000.0</v>
       </c>
       <c r="EA27">
         <v>300000.0</v>
       </c>
       <c r="EB27">
         <v>300000.0</v>
       </c>
       <c r="EC27">
         <v>300000.0</v>
       </c>
       <c r="ED27">
+        <v>300000.0</v>
+      </c>
+      <c r="EE27">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EF27">
         <v>100000.0</v>
       </c>
       <c r="EG27">
+        <v>100000.0</v>
+      </c>
+      <c r="EH27">
         <v>200000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:137">
+    <row r="28" spans="1:138">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>24800000.0</v>
+      </c>
+      <c r="C28">
         <v>57800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36300000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>45200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>29000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>23200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>27400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>21300000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20500000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16600000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>32300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>20400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16900000.0</v>
       </c>
       <c r="T28">
         <v>16900000.0</v>
       </c>
       <c r="U28">
+        <v>16900000.0</v>
+      </c>
+      <c r="V28">
         <v>46100000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>22800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>17200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>14600000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17200000.0</v>
       </c>
       <c r="AA28">
         <v>17200000.0</v>
       </c>
       <c r="AB28">
+        <v>17200000.0</v>
+      </c>
+      <c r="AC28">
         <v>16800000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13900000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14400000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14100000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>12700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13400000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>12600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9800000.0</v>
       </c>
       <c r="AQ28">
         <v>9800000.0</v>
       </c>
       <c r="AR28">
-        <v>9100000.0</v>
+        <v>9800000.0</v>
       </c>
       <c r="AS28">
         <v>9100000.0</v>
       </c>
       <c r="AT28">
+        <v>9100000.0</v>
+      </c>
+      <c r="AU28">
         <v>8900000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8200000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8300000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7900000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>79197000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>6800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>7300000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7400000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>62696000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>30336000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>29682000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>28303000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>57137000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>29453000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>26252000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>27864000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>57660000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>29879000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>28238000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>29925000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>44420000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>23741000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>23335000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>24869000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>6729000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>20886000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>20451000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5917000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>17360000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>6063000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6297000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>11124000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>10903000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>5617000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6120000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>5725000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3270000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>8310000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7762000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>8263000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2725000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>4679000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>5272000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>5484000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>16887000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>12973000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>13831000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>16007000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>13551000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>15585000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>14984000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11912000.0</v>
       </c>
       <c r="CX28">
         <v>11912000.0</v>
       </c>
       <c r="CY28">
+        <v>11912000.0</v>
+      </c>
+      <c r="CZ28">
         <v>12471000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>12685000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>12691000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>15200000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>12600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>14427000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>14500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>20900000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>14700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>12600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>14600000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>6196000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>9200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>9600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>8000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>9495000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>6800000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>6500000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>6000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>5300000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>5000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>4800000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>4200000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>3800000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>3700000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>3500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>2800000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>2200000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>2100000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>1800000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>900000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="EF28">
         <v>700000.0</v>
       </c>
       <c r="EG28">
+        <v>700000.0</v>
+      </c>
+      <c r="EH28">
         <v>1200000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:137">
+    <row r="29" spans="1:138">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>39200000.0</v>
+      </c>
+      <c r="C29">
         <v>35000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>40700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>30400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>35400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>22100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>22800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>25700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>27300000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>35700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>35300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>34700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>70200000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>67100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>82200000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>91100000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>62200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>49800000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>76300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>31400000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-29000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>53300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>53700000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>50900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>41900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>49100000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -36027,1287 +36216,1297 @@
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
       <c r="EE29"/>
       <c r="EF29"/>
       <c r="EG29"/>
+      <c r="EH29"/>
     </row>
-    <row r="30" spans="1:137">
+    <row r="30" spans="1:138">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>290100000.0</v>
+      </c>
+      <c r="C30">
         <v>266600000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>213100000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>244400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>208800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>167400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>236800000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>369200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>233600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>211900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>319100000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>297300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>177500000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>156900000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>216600000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>198800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>61400000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>63200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>24900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>84600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>131000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>172200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>388800000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>61500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>53100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>47200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>44400000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>31700000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>55700000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>89400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>54100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>50200000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>49500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>51500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>46000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>42400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>47900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34900000.0</v>
       </c>
       <c r="AQ30">
         <v>34900000.0</v>
       </c>
       <c r="AR30">
+        <v>34900000.0</v>
+      </c>
+      <c r="AS30">
         <v>28400000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>27000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>18000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>22500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22600000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>23300000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>22700000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-65191000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>24800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>17600000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20400000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-50382000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-93266000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-85583000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-79884000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-50273000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-77234000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-78903000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-64162000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-58819000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-70447000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-64359000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-53878000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-26738000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-43891000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-26354000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-38576000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-18445000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-30416000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-29894000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-22919000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-12235000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-24209000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-27063000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-27133000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-32179000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>28258000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>24010000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>23774000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>10845000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-23166000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-22649000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-18685000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-14900000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-13573000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-2057000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-12960000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-6627000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-13080000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-13240000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-14240000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-15073000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-11582000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-11742000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-9980000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>23385000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-9222000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-9443000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-8706000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-5773000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>51700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-22020000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-8300000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-7525000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-8200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-11300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-10500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-7803000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>42700000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-17900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-18300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-17635000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-16200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-15500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-14200000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-13600000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-11700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-10800000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-9400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-9100000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-8600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-7600000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>-6200000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-5500000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>-5000000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>-4700000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>-3900000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>-3400000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>-3200000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>-2500000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:137">
+    <row r="31" spans="1:138">
       <c r="A31" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B31">
+        <v>-108400000.0</v>
+      </c>
+      <c r="C31">
         <v>-149600000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>6000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>8200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7600000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>8200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>6700000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-16800000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6300000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4400000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>96500000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-8400000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2500000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1600000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>300000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="T31">
         <v>400000.0</v>
       </c>
       <c r="U31">
+        <v>400000.0</v>
+      </c>
+      <c r="V31">
         <v>500000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>900000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>600000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>400000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>2100000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1800000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1900000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1400000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>700000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-39800000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>500000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>400000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-34700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>12000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>12400000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>14300000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-32800000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>12000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>10300000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>12200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-28800000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>11000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>8300000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-10900000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-27100000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>10900000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>9000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>9800000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>47850000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>6000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>5800000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>5500000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>43989000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-14600000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-14950000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-12623000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>37628000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-12038000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-12267000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-11705000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>25507000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-8144000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-7285000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-7923000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>36090000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-10943000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-9884000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-10877000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>31917000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-9004000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-9429000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-8284000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>9668000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-5836000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>6000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>5000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>793000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-8000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>382000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>645000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-81000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>674000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>906000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>151000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1730000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1066000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>14000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>15000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-4000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-30575000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-28413000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-25270000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>39000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-24570000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-25376000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>7000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-74000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-5000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-19869000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-7848000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>181334000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-139500000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-18873000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-18300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>76884000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-23300000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-25300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-22500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>195759000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>-141600000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-28700000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-25600000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>45127000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-16800000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-14500000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-13800000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-11400000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-10400000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-9500000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-8400000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-7400000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-7300000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>-6000000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-4600000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-3900000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-3500000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>-2700000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-2800000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>-400000.0</v>
       </c>
-      <c r="EE31">
+      <c r="EF31">
         <v>-2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2200000.0</v>
       </c>
       <c r="EG31">
         <v>-2200000.0</v>
       </c>
+      <c r="EH31">
+        <v>-2200000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:137">
+    <row r="32" spans="1:138">
       <c r="A32" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B32">
+        <v>580000000.0</v>
+      </c>
+      <c r="C32">
         <v>579900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>576400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>575600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>562300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>557700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>543600000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>531300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>501700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>485400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>472800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>472600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>449000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>455400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>457800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>455800000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>455400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>462600000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>469700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>471300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>450500000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>446500000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>425900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>405600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>387200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>383700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>376600000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>368100000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>351000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>341000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>330100000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>314000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>294900000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>327100000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>283200000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>275500000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>262400000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>290900000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>234600000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>226100000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>213600000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>250600000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>198200000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>192800000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>182000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>213900000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>170700000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>171500000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>166000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>202400000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>161800000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>160400000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>154900000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>158637000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>149700000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>146000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>136900000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>136160000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>133739000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>129965000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>123512000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>113815000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>111661000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>111779000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>103262000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>97971000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>100268000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>92373000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>87888000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>81898000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>80107000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>75005000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>70778000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>58101000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>61058000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>58286000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>57351000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>46137000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>55402000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>55081000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>53026000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>50068000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>52368000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>50678000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>48154000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>56706000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>45474000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>43647000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>40680000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>37025000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>35999000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>36046000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>36929000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>34454000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>40279000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>36143000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>36569000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>38381000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>32980000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>33294000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>34739000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>31929000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>31174000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>27041000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>29467000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>26055000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>24300000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>39956000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>25800000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>52049000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>27200000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>31000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>32000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>56435000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>33700000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>38100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>36100000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>44234000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>28700000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>26500000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>24500000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>22300000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>19700000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>18300000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>15900000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>14800000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>14300000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>12500000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>10000000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>8700000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>8000000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>7300000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>6100000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>5500000.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>5000000.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>4200000.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>3700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AI30"/>
@@ -37408,51 +37607,51 @@
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="2" spans="1:35">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B2">
         <v>845000000.0</v>
       </c>
       <c r="C2">
         <v>470900000.0</v>
       </c>
       <c r="D2">
         <v>417700000.0</v>
       </c>
       <c r="E2">
         <v>434200000.0</v>
       </c>
       <c r="F2">
         <v>396200000.0</v>
       </c>
       <c r="G2">
         <v>517700000.0</v>
       </c>
       <c r="H2">
         <v>329300000.0</v>
       </c>
       <c r="I2">
         <v>263800000.0</v>
       </c>
@@ -37513,51 +37712,51 @@
       <c r="AB2">
         <v>13775000.0</v>
       </c>
       <c r="AC2">
         <v>349000.0</v>
       </c>
       <c r="AD2">
         <v>200000.0</v>
       </c>
       <c r="AE2">
         <v>1000.0</v>
       </c>
       <c r="AF2">
         <v>100000.0</v>
       </c>
       <c r="AG2">
         <v>2300000.0</v>
       </c>
       <c r="AH2">
         <v>3500000.0</v>
       </c>
       <c r="AI2"/>
     </row>
     <row r="3" spans="1:35">
       <c r="A3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B3">
         <v>1600000</v>
       </c>
       <c r="C3">
         <v>1800000</v>
       </c>
       <c r="D3">
         <v>4000000</v>
       </c>
       <c r="E3">
         <v>3100000</v>
       </c>
       <c r="F3">
         <v>7600000</v>
       </c>
       <c r="G3">
         <v>8500000</v>
       </c>
       <c r="H3">
         <v>26800000</v>
       </c>
       <c r="I3">
         <v>25100000</v>
       </c>
@@ -37620,51 +37819,51 @@
       </c>
       <c r="AC3">
         <v>3581000</v>
       </c>
       <c r="AD3">
         <v>8900000</v>
       </c>
       <c r="AE3">
         <v>5985000</v>
       </c>
       <c r="AF3">
         <v>1900000</v>
       </c>
       <c r="AG3">
         <v>2800000</v>
       </c>
       <c r="AH3">
         <v>6800000</v>
       </c>
       <c r="AI3">
         <v>300000</v>
       </c>
     </row>
     <row r="4" spans="1:35">
       <c r="A4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-16500000.0</v>
       </c>
       <c r="F4">
         <v>38000000.0</v>
       </c>
       <c r="G4">
         <v>-121500000.0</v>
       </c>
       <c r="H4">
         <v>188400000.0</v>
       </c>
       <c r="I4">
         <v>65500000.0</v>
       </c>
       <c r="J4">
         <v>-6400000.0</v>
       </c>
       <c r="K4">
         <v>8300000.0</v>
       </c>
@@ -37683,51 +37882,51 @@
       <c r="P4">
         <v>865000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
     </row>
     <row r="5" spans="1:35">
       <c r="A5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>96600000.0</v>
       </c>
       <c r="F5">
         <v>18000000.0</v>
       </c>
       <c r="G5">
         <v>-79300000.0</v>
       </c>
       <c r="H5">
         <v>-52300000.0</v>
       </c>
       <c r="I5">
         <v>-10100000.0</v>
       </c>
       <c r="J5">
         <v>-6400000.0</v>
       </c>
       <c r="K5">
         <v>1800000.0</v>
       </c>
@@ -37746,51 +37945,51 @@
       <c r="P5">
         <v>9151000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
     </row>
     <row r="6" spans="1:35">
       <c r="A6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B6">
         <v>-344300000.0</v>
       </c>
       <c r="C6">
         <v>374100000.0</v>
       </c>
       <c r="D6">
         <v>53200000.0</v>
       </c>
       <c r="E6">
         <v>-16500000.0</v>
       </c>
       <c r="F6">
         <v>38000000.0</v>
       </c>
       <c r="G6">
         <v>-121500000.0</v>
       </c>
       <c r="H6">
         <v>188400000.0</v>
       </c>
       <c r="I6">
         <v>65500000.0</v>
       </c>
@@ -37853,51 +38052,51 @@
       </c>
       <c r="AC6">
         <v>13426000.0</v>
       </c>
       <c r="AD6">
         <v>100000.0</v>
       </c>
       <c r="AE6">
         <v>228000.0</v>
       </c>
       <c r="AF6">
         <v>-100000.0</v>
       </c>
       <c r="AG6">
         <v>-163600000.0</v>
       </c>
       <c r="AH6">
         <v>-102200000.0</v>
       </c>
       <c r="AI6">
         <v>-45900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:35">
       <c r="A7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B7">
         <v>-98300000.0</v>
       </c>
       <c r="C7">
         <v>48400000.0</v>
       </c>
       <c r="D7">
         <v>151400000.0</v>
       </c>
       <c r="E7">
         <v>166800000.0</v>
       </c>
       <c r="F7">
         <v>7300000.0</v>
       </c>
       <c r="G7">
         <v>-97700000.0</v>
       </c>
       <c r="H7">
         <v>-37300000.0</v>
       </c>
       <c r="I7">
         <v>-5900000.0</v>
       </c>
@@ -37960,92 +38159,94 @@
       </c>
       <c r="AC7">
         <v>16128000.0</v>
       </c>
       <c r="AD7">
         <v>-67200000.0</v>
       </c>
       <c r="AE7">
         <v>16018000.0</v>
       </c>
       <c r="AF7">
         <v>15800000.0</v>
       </c>
       <c r="AG7">
         <v>12400000.0</v>
       </c>
       <c r="AH7">
         <v>2400000.0</v>
       </c>
       <c r="AI7">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:35">
       <c r="A8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
     </row>
     <row r="9" spans="1:35">
       <c r="A9" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>237</v>
+      </c>
+      <c r="B9">
+        <v>-63000000.0</v>
+      </c>
       <c r="C9">
         <v>100000.0</v>
       </c>
       <c r="D9">
         <v>4400000.0</v>
       </c>
       <c r="E9">
         <v>100500000.0</v>
       </c>
       <c r="F9">
         <v>37800000.0</v>
       </c>
       <c r="G9">
         <v>-80800000.0</v>
       </c>
       <c r="H9">
         <v>-58300000.0</v>
       </c>
       <c r="I9">
         <v>-5700000.0</v>
       </c>
       <c r="J9">
         <v>100000.0</v>
       </c>
       <c r="K9">
@@ -38102,51 +38303,51 @@
       </c>
       <c r="AC9">
         <v>13700000.0</v>
       </c>
       <c r="AD9">
         <v>-21900000.0</v>
       </c>
       <c r="AE9">
         <v>-200000.0</v>
       </c>
       <c r="AF9">
         <v>-1000000.0</v>
       </c>
       <c r="AG9">
         <v>-2400000.0</v>
       </c>
       <c r="AH9">
         <v>-300000.0</v>
       </c>
       <c r="AI9">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="10" spans="1:35">
       <c r="A10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-4400000.0</v>
       </c>
       <c r="E10">
         <v>-100500000.0</v>
       </c>
       <c r="F10">
         <v>-37800000.0</v>
       </c>
       <c r="G10">
         <v>80800000.0</v>
       </c>
       <c r="H10">
         <v>58300000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
@@ -38185,51 +38386,51 @@
       <c r="Z10">
         <v>11610000.0</v>
       </c>
       <c r="AA10">
         <v>11989000.0</v>
       </c>
       <c r="AB10">
         <v>-8932000.0</v>
       </c>
       <c r="AC10">
         <v>15761000.0</v>
       </c>
       <c r="AD10">
         <v>-28170000.0</v>
       </c>
       <c r="AE10">
         <v>10642000.0</v>
       </c>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
     </row>
     <row r="11" spans="1:35">
       <c r="A11" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>70200000.0</v>
       </c>
       <c r="F11">
         <v>-10700000.0</v>
       </c>
       <c r="G11">
         <v>-18400000.0</v>
       </c>
       <c r="H11">
         <v>15000000.0</v>
       </c>
       <c r="I11">
         <v>4200000.0</v>
       </c>
       <c r="J11">
         <v>10300000.0</v>
       </c>
       <c r="K11">
         <v>11800000.0</v>
       </c>
@@ -38264,51 +38465,51 @@
       </c>
       <c r="W11">
         <v>11715000.0</v>
       </c>
       <c r="X11">
         <v>1081000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>11607000.0</v>
       </c>
       <c r="AA11">
         <v>2377000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
     </row>
     <row r="12" spans="1:35">
       <c r="A12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>510500000.0</v>
       </c>
       <c r="F12">
         <v>77500000.0</v>
       </c>
       <c r="G12">
         <v>638100000.0</v>
       </c>
       <c r="H12">
         <v>171100000.0</v>
       </c>
       <c r="I12">
         <v>116300000.0</v>
       </c>
       <c r="J12">
         <v>59200000.0</v>
       </c>
       <c r="K12">
         <v>121900000.0</v>
       </c>
@@ -38331,51 +38532,51 @@
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12">
         <v>996000.0</v>
       </c>
       <c r="Z12">
         <v>5098000.0</v>
       </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
     </row>
     <row r="13" spans="1:35">
       <c r="A13" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3900000.0</v>
       </c>
       <c r="F13">
         <v>-19800000.0</v>
       </c>
       <c r="G13">
         <v>1500000.0</v>
       </c>
       <c r="H13">
         <v>6000000.0</v>
       </c>
       <c r="I13">
         <v>-4400000.0</v>
       </c>
       <c r="J13">
         <v>-6500000.0</v>
       </c>
       <c r="K13">
         <v>-5900000.0</v>
       </c>
@@ -38388,54 +38589,54 @@
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
     </row>
     <row r="14" spans="1:35">
       <c r="A14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B14">
-        <v>3600000.0</v>
+        <v>26600000.0</v>
       </c>
       <c r="C14">
         <v>27800000.0</v>
       </c>
       <c r="D14">
         <v>26600000.0</v>
       </c>
       <c r="E14">
         <v>25600000.0</v>
       </c>
       <c r="F14">
         <v>26300000.0</v>
       </c>
       <c r="G14">
         <v>23800000.0</v>
       </c>
       <c r="H14">
         <v>22400000.0</v>
       </c>
       <c r="I14">
         <v>19500000.0</v>
       </c>
       <c r="J14">
         <v>16400000.0</v>
       </c>
@@ -38495,51 +38696,51 @@
       </c>
       <c r="AC14">
         <v>3793000.0</v>
       </c>
       <c r="AD14">
         <v>2600000.0</v>
       </c>
       <c r="AE14">
         <v>1369000.0</v>
       </c>
       <c r="AF14">
         <v>900000.0</v>
       </c>
       <c r="AG14">
         <v>600000.0</v>
       </c>
       <c r="AH14">
         <v>300000.0</v>
       </c>
       <c r="AI14">
         <v>200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:35">
       <c r="A15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>5200000.0</v>
       </c>
       <c r="E15">
         <v>15100000.0</v>
       </c>
       <c r="F15">
         <v>11800000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
@@ -38564,51 +38765,51 @@
         <v>1093130000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>56445000.0</v>
       </c>
       <c r="Y15">
         <v>109508000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15">
         <v>97720000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
     </row>
     <row r="16" spans="1:35">
       <c r="A16" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B16">
         <v>500700000.0</v>
       </c>
       <c r="C16">
         <v>845000000.0</v>
       </c>
       <c r="D16">
         <v>470900000.0</v>
       </c>
       <c r="E16">
         <v>417700000.0</v>
       </c>
       <c r="F16">
         <v>434200000.0</v>
       </c>
       <c r="G16">
         <v>396200000.0</v>
       </c>
       <c r="H16">
         <v>517700000.0</v>
       </c>
       <c r="I16">
         <v>329300000.0</v>
       </c>
@@ -38671,90 +38872,90 @@
       </c>
       <c r="AC16">
         <v>13775000.0</v>
       </c>
       <c r="AD16">
         <v>300000.0</v>
       </c>
       <c r="AE16">
         <v>229000.0</v>
       </c>
       <c r="AF16">
         <v>1000.0</v>
       </c>
       <c r="AG16">
         <v>-161300000.0</v>
       </c>
       <c r="AH16">
         <v>-98700000.0</v>
       </c>
       <c r="AI16">
         <v>-45900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:35">
       <c r="A17" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
     </row>
     <row r="18" spans="1:35">
       <c r="A18" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B18">
         <v>1052999999.0</v>
       </c>
       <c r="C18">
         <v>1136100000.0</v>
       </c>
       <c r="D18">
         <v>1199800000.0</v>
       </c>
       <c r="E18">
         <v>1235600000.0</v>
       </c>
       <c r="F18">
         <v>1061800000.0</v>
       </c>
       <c r="G18">
         <v>976700000.0</v>
       </c>
       <c r="H18">
         <v>785500000.0</v>
       </c>
       <c r="I18">
         <v>678800000.0</v>
       </c>
@@ -38817,51 +39018,51 @@
       </c>
       <c r="AC18">
         <v>52131000.0</v>
       </c>
       <c r="AD18">
         <v>53200000.0</v>
       </c>
       <c r="AE18">
         <v>66946000.0</v>
       </c>
       <c r="AF18">
         <v>46400000.0</v>
       </c>
       <c r="AG18">
         <v>29600000.0</v>
       </c>
       <c r="AH18">
         <v>9900000.0</v>
       </c>
       <c r="AI18">
         <v>13100000.0</v>
       </c>
     </row>
     <row r="19" spans="1:35">
       <c r="A19" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B19">
         <v>12200000.0</v>
       </c>
       <c r="C19">
         <v>-1721100000.0</v>
       </c>
       <c r="D19">
         <v>-1193400000.0</v>
       </c>
       <c r="E19">
         <v>-226700000.0</v>
       </c>
       <c r="F19">
         <v>642400000.0</v>
       </c>
       <c r="G19">
         <v>-476500000.0</v>
       </c>
       <c r="H19">
         <v>-800100000.0</v>
       </c>
       <c r="I19">
         <v>-1031700000.0</v>
       </c>
@@ -38886,90 +39087,90 @@
       <c r="P19">
         <v>874728000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
     </row>
     <row r="20" spans="1:35">
       <c r="A20" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
     </row>
     <row r="21" spans="1:35">
       <c r="A21" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B21">
         <v>-3900000.0</v>
       </c>
       <c r="C21">
         <v>1293700000.0</v>
       </c>
       <c r="D21">
         <v>490500000.0</v>
       </c>
       <c r="E21">
         <v>-41500000.0</v>
       </c>
       <c r="F21">
         <v>-7900000.0</v>
       </c>
       <c r="G21">
         <v>48400000.0</v>
       </c>
       <c r="H21">
         <v>701300000.0</v>
       </c>
       <c r="I21">
         <v>736000000.0</v>
       </c>
@@ -38994,51 +39195,51 @@
       <c r="P21">
         <v>197776000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
     </row>
     <row r="22" spans="1:35">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22">
         <v>423900000.0</v>
       </c>
       <c r="C22">
         <v>247900000.0</v>
       </c>
       <c r="D22">
         <v>286100000.0</v>
       </c>
       <c r="E22">
         <v>535800000.0</v>
       </c>
       <c r="F22">
         <v>958300000.0</v>
       </c>
       <c r="G22">
         <v>421000000.0</v>
       </c>
       <c r="H22">
         <v>656100000.0</v>
       </c>
       <c r="I22">
         <v>574000000.0</v>
       </c>
@@ -39101,54 +39302,54 @@
       </c>
       <c r="AC22">
         <v>25000000.0</v>
       </c>
       <c r="AD22">
         <v>1500000.0</v>
       </c>
       <c r="AE22">
         <v>41500000.0</v>
       </c>
       <c r="AF22">
         <v>29600000.0</v>
       </c>
       <c r="AG22">
         <v>20600000.0</v>
       </c>
       <c r="AH22">
         <v>12400000.0</v>
       </c>
       <c r="AI22">
         <v>8600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:35">
       <c r="A23" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B23">
-        <v>-724600000.0</v>
+        <v>-18800000.0</v>
       </c>
       <c r="C23">
         <v>-23100000.0</v>
       </c>
       <c r="D23">
         <v>-21700000.0</v>
       </c>
       <c r="E23">
         <v>18900000.0</v>
       </c>
       <c r="F23">
         <v>-5400000.0</v>
       </c>
       <c r="G23">
         <v>-19500000.0</v>
       </c>
       <c r="H23">
         <v>-26100000.0</v>
       </c>
       <c r="I23">
         <v>-20700000.0</v>
       </c>
       <c r="J23">
         <v>-17100000.0</v>
       </c>
@@ -39208,51 +39409,51 @@
       </c>
       <c r="AC23">
         <v>-38000.0</v>
       </c>
       <c r="AD23">
         <v>-100000.0</v>
       </c>
       <c r="AE23">
         <v>-540030000.0</v>
       </c>
       <c r="AF23">
         <v>-250900000.0</v>
       </c>
       <c r="AG23">
         <v>-239200000.0</v>
       </c>
       <c r="AH23">
         <v>4600000.0</v>
       </c>
       <c r="AI23">
         <v>-43200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:35">
       <c r="A24" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B24">
         <v>-675000000.0</v>
       </c>
       <c r="C24">
         <v>-1706500000.0</v>
       </c>
       <c r="D24">
         <v>-1378000000.0</v>
       </c>
       <c r="E24">
         <v>-442800000.0</v>
       </c>
       <c r="F24">
         <v>443200000.0</v>
       </c>
       <c r="G24">
         <v>-634800000.0</v>
       </c>
       <c r="H24">
         <v>-998300000.0</v>
       </c>
       <c r="I24">
         <v>-1180900000.0</v>
       </c>
@@ -39313,54 +39514,54 @@
       </c>
       <c r="AC24">
         <v>132225000.0</v>
       </c>
       <c r="AD24">
         <v>-153400000.0</v>
       </c>
       <c r="AE24">
         <v>278371000.0</v>
       </c>
       <c r="AF24">
         <v>186400000.0</v>
       </c>
       <c r="AG24">
         <v>131100000.0</v>
       </c>
       <c r="AH24">
         <v>84600000.0</v>
       </c>
       <c r="AI24">
         <v>45000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:35">
       <c r="A25" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B25">
-        <v>541799999.0</v>
+        <v>617100000.0</v>
       </c>
       <c r="C25">
         <v>839200000.0</v>
       </c>
       <c r="D25">
         <v>738600000.0</v>
       </c>
       <c r="E25">
         <v>481700000.0</v>
       </c>
       <c r="F25">
         <v>8000000.0</v>
       </c>
       <c r="G25">
         <v>563600000.0</v>
       </c>
       <c r="H25">
         <v>78000000.0</v>
       </c>
       <c r="I25">
         <v>56700000.0</v>
       </c>
       <c r="J25">
         <v>129400000.0</v>
       </c>
@@ -39420,51 +39621,51 @@
       </c>
       <c r="AC25">
         <v>14309000.0</v>
       </c>
       <c r="AD25">
         <v>119600000.0</v>
       </c>
       <c r="AE25">
         <v>13080000.0</v>
       </c>
       <c r="AF25">
         <v>-800000.0</v>
       </c>
       <c r="AG25">
         <v>-2500000.0</v>
       </c>
       <c r="AH25">
         <v>400000.0</v>
       </c>
       <c r="AI25">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:35">
       <c r="A26" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B26">
         <v>-725400000.0</v>
       </c>
       <c r="C26">
         <v>-313300000.0</v>
       </c>
       <c r="D26">
         <v>-202600000.0</v>
       </c>
       <c r="E26">
         <v>-784500000.0</v>
       </c>
       <c r="F26">
         <v>-1471800000.0</v>
       </c>
       <c r="G26">
         <v>-480800000.0</v>
       </c>
       <c r="H26">
         <v>-300400000.0</v>
       </c>
       <c r="I26">
         <v>-129100000.0</v>
       </c>
@@ -39513,51 +39714,51 @@
       <c r="X26">
         <v>-5316000.0</v>
       </c>
       <c r="Y26">
         <v>-7011000.0</v>
       </c>
       <c r="Z26">
         <v>-3262000.0</v>
       </c>
       <c r="AA26">
         <v>-18851000.0</v>
       </c>
       <c r="AB26">
         <v>-1510000.0</v>
       </c>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
     </row>
     <row r="27" spans="1:35">
       <c r="A27" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B27">
         <v>50700000.0</v>
       </c>
       <c r="C27">
         <v>45000000.0</v>
       </c>
       <c r="D27">
         <v>39100000.0</v>
       </c>
       <c r="E27">
         <v>36500000.0</v>
       </c>
       <c r="F27">
         <v>24800000.0</v>
       </c>
       <c r="G27">
         <v>6200000.0</v>
       </c>
       <c r="H27">
         <v>7600000.0</v>
       </c>
       <c r="I27">
         <v>10300000.0</v>
       </c>
@@ -39594,51 +39795,51 @@
       <c r="T27">
         <v>4659000.0</v>
       </c>
       <c r="U27">
         <v>87000.0</v>
       </c>
       <c r="V27">
         <v>2725000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
     </row>
     <row r="28" spans="1:35">
       <c r="A28" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B28">
         <v>-724600000.0</v>
       </c>
       <c r="C28">
         <v>957300000.0</v>
       </c>
       <c r="D28">
         <v>266200000.0</v>
       </c>
       <c r="E28">
         <v>-794600000.0</v>
       </c>
       <c r="F28">
         <v>-1468700000.0</v>
       </c>
       <c r="G28">
         <v>-433200000.0</v>
       </c>
       <c r="H28">
         <v>400300000.0</v>
       </c>
       <c r="I28">
         <v>599900000.0</v>
       </c>
@@ -39701,54 +39902,54 @@
       </c>
       <c r="AC28">
         <v>-171438000.0</v>
       </c>
       <c r="AD28">
         <v>105600000.0</v>
       </c>
       <c r="AE28">
         <v>-345430000.0</v>
       </c>
       <c r="AF28">
         <v>-231500000.0</v>
       </c>
       <c r="AG28">
         <v>-163600000.0</v>
       </c>
       <c r="AH28">
         <v>-102200000.0</v>
       </c>
       <c r="AI28">
         <v>-45900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:35">
       <c r="A29" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B29">
-        <v>1054599999.0</v>
+        <v>1054600000.0</v>
       </c>
       <c r="C29">
         <v>1137900000.0</v>
       </c>
       <c r="D29">
         <v>1203800000.0</v>
       </c>
       <c r="E29">
         <v>1238700000.0</v>
       </c>
       <c r="F29">
         <v>1069400000.0</v>
       </c>
       <c r="G29">
         <v>985200000.0</v>
       </c>
       <c r="H29">
         <v>812300000.0</v>
       </c>
       <c r="I29">
         <v>703900000.0</v>
       </c>
       <c r="J29">
         <v>566000000.0</v>
       </c>
@@ -39808,51 +40009,51 @@
       </c>
       <c r="AC29">
         <v>55712000.0</v>
       </c>
       <c r="AD29">
         <v>62100000.0</v>
       </c>
       <c r="AE29">
         <v>72931000.0</v>
       </c>
       <c r="AF29">
         <v>48300000.0</v>
       </c>
       <c r="AG29">
         <v>32400000.0</v>
       </c>
       <c r="AH29">
         <v>16700000.0</v>
       </c>
       <c r="AI29">
         <v>13400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:35">
       <c r="A30" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B30">
         <v>-674300000.0</v>
       </c>
       <c r="C30">
         <v>-1721100000.0</v>
       </c>
       <c r="D30">
         <v>-1416800000.0</v>
       </c>
       <c r="E30">
         <v>-460600000.0</v>
       </c>
       <c r="F30">
         <v>437300000.0</v>
       </c>
       <c r="G30">
         <v>-673500000.0</v>
       </c>
       <c r="H30">
         <v>-1024200000.0</v>
       </c>
       <c r="I30">
         <v>-1238300000.0</v>
       </c>
@@ -39932,1421 +40133,1430 @@
       <c r="AI30">
         <v>36000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:EG30"/>
+  <dimension ref="A1:EH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:137">
+    <row r="1" spans="1:138">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D1" t="s">
         <v>97</v>
       </c>
       <c r="E1" t="s">
         <v>98</v>
       </c>
       <c r="F1" t="s">
+        <v>99</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="H1" t="s">
         <v>100</v>
       </c>
       <c r="I1" t="s">
         <v>101</v>
       </c>
       <c r="J1" t="s">
+        <v>102</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="L1" t="s">
         <v>103</v>
       </c>
       <c r="M1" t="s">
         <v>104</v>
       </c>
       <c r="N1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="P1" t="s">
         <v>106</v>
       </c>
       <c r="Q1" t="s">
         <v>107</v>
       </c>
       <c r="R1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="T1" t="s">
         <v>109</v>
       </c>
       <c r="U1" t="s">
         <v>110</v>
       </c>
       <c r="V1" t="s">
+        <v>111</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="X1" t="s">
         <v>112</v>
       </c>
       <c r="Y1" t="s">
         <v>113</v>
       </c>
       <c r="Z1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AB1" t="s">
         <v>115</v>
       </c>
       <c r="AC1" t="s">
         <v>116</v>
       </c>
       <c r="AD1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AF1" t="s">
         <v>118</v>
       </c>
       <c r="AG1" t="s">
         <v>119</v>
       </c>
       <c r="AH1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AJ1" t="s">
         <v>121</v>
       </c>
       <c r="AK1" t="s">
         <v>122</v>
       </c>
       <c r="AL1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AN1" t="s">
         <v>124</v>
       </c>
       <c r="AO1" t="s">
         <v>125</v>
       </c>
       <c r="AP1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AR1" t="s">
         <v>127</v>
       </c>
       <c r="AS1" t="s">
         <v>128</v>
       </c>
       <c r="AT1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AV1" t="s">
         <v>130</v>
       </c>
       <c r="AW1" t="s">
         <v>131</v>
       </c>
       <c r="AX1" t="s">
+        <v>132</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AZ1" t="s">
         <v>133</v>
       </c>
       <c r="BA1" t="s">
         <v>134</v>
       </c>
       <c r="BB1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BD1" t="s">
         <v>136</v>
       </c>
       <c r="BE1" t="s">
         <v>137</v>
       </c>
       <c r="BF1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BH1" t="s">
         <v>139</v>
       </c>
       <c r="BI1" t="s">
         <v>140</v>
       </c>
       <c r="BJ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BL1" t="s">
         <v>142</v>
       </c>
       <c r="BM1" t="s">
         <v>143</v>
       </c>
       <c r="BN1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BP1" t="s">
         <v>145</v>
       </c>
       <c r="BQ1" t="s">
         <v>146</v>
       </c>
       <c r="BR1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BT1" t="s">
         <v>148</v>
       </c>
       <c r="BU1" t="s">
         <v>149</v>
       </c>
       <c r="BV1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="BX1" t="s">
         <v>151</v>
       </c>
       <c r="BY1" t="s">
         <v>152</v>
       </c>
       <c r="BZ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CB1" t="s">
         <v>154</v>
       </c>
       <c r="CC1" t="s">
         <v>155</v>
       </c>
       <c r="CD1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CF1" t="s">
         <v>157</v>
       </c>
       <c r="CG1" t="s">
         <v>158</v>
       </c>
       <c r="CH1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CJ1" t="s">
         <v>160</v>
       </c>
       <c r="CK1" t="s">
         <v>161</v>
       </c>
       <c r="CL1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CN1" t="s">
         <v>163</v>
       </c>
       <c r="CO1" t="s">
         <v>164</v>
       </c>
       <c r="CP1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CR1" t="s">
         <v>166</v>
       </c>
       <c r="CS1" t="s">
         <v>167</v>
       </c>
       <c r="CT1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CV1" t="s">
         <v>169</v>
       </c>
       <c r="CW1" t="s">
         <v>170</v>
       </c>
       <c r="CX1" t="s">
+        <v>171</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="CZ1" t="s">
         <v>172</v>
       </c>
       <c r="DA1" t="s">
         <v>173</v>
       </c>
       <c r="DB1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DD1" t="s">
         <v>175</v>
       </c>
       <c r="DE1" t="s">
         <v>176</v>
       </c>
       <c r="DF1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DH1" t="s">
         <v>178</v>
       </c>
       <c r="DI1" t="s">
         <v>179</v>
       </c>
       <c r="DJ1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DL1" t="s">
         <v>181</v>
       </c>
       <c r="DM1" t="s">
         <v>182</v>
       </c>
       <c r="DN1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DP1" t="s">
         <v>184</v>
       </c>
       <c r="DQ1" t="s">
         <v>185</v>
       </c>
       <c r="DR1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="DT1" t="s">
         <v>187</v>
       </c>
       <c r="DU1" t="s">
         <v>188</v>
       </c>
       <c r="DV1" t="s">
+        <v>189</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="DX1" t="s">
         <v>190</v>
       </c>
       <c r="DY1" t="s">
         <v>191</v>
       </c>
       <c r="DZ1" t="s">
+        <v>192</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="EB1" t="s">
         <v>193</v>
       </c>
       <c r="EC1" t="s">
         <v>194</v>
       </c>
       <c r="ED1" t="s">
+        <v>195</v>
+      </c>
+      <c r="EE1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
       <c r="EF1" t="s">
         <v>196</v>
       </c>
       <c r="EG1" t="s">
         <v>197</v>
       </c>
+      <c r="EH1" t="s">
+        <v>198</v>
+      </c>
     </row>
-    <row r="2" spans="1:137">
+    <row r="2" spans="1:138">
       <c r="A2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B2">
+        <v>500700000.0</v>
+      </c>
+      <c r="C2">
         <v>498800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>563800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1120600000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>845000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>716300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>517600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>567600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>470900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>438200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>412000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>488100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>417700000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>395400000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>430800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>498700000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>434200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>442300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>860900000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>584200000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>396200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>400800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>391200000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>433800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>517700000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>354500000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>348500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>459200000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>329300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>543300000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>393700000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>380000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>263800000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>341100000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>11100000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>239300000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>158300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9100000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>6300000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>134700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1300000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>86700000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6400000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4300000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3600000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>5725000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4700000.0</v>
       </c>
       <c r="BE2">
         <v>4700000.0</v>
       </c>
       <c r="BF2">
+        <v>4700000.0</v>
+      </c>
+      <c r="BG2">
         <v>3634000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5690000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4585000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537000.0</v>
       </c>
       <c r="BK2">
         <v>1537000.0</v>
       </c>
       <c r="BL2">
+        <v>1537000.0</v>
+      </c>
+      <c r="BM2">
         <v>1602000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2170000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1610000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1609000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>106000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3154000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>934000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>82000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>60000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>712000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5407000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1829000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>299000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>8528000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>66848000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>436000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1920000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>7090000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>14336000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>988000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>275000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>614000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>20254000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>28364000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17595000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>36044000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>15450000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>22068000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6372000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>13466000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12443000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>20694000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>19580000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>15773000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>42393000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>19767000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>35369000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>20726000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>14007000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8157000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11900000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>11122000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>8100000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>14600000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>19300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>13800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>9000000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>12000000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>300000.0</v>
       </c>
-      <c r="DJ2"/>
       <c r="DK2"/>
-      <c r="DL2">
-[...1 lines deleted...]
-      </c>
+      <c r="DL2"/>
       <c r="DM2">
         <v>200000.0</v>
       </c>
-      <c r="DN2"/>
+      <c r="DN2">
+        <v>200000.0</v>
+      </c>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>31000000.0</v>
       </c>
-      <c r="DS2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DT2"/>
       <c r="DU2">
         <v>100000.0</v>
       </c>
-      <c r="DV2"/>
+      <c r="DV2">
+        <v>100000.0</v>
+      </c>
       <c r="DW2"/>
       <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>2300000.0</v>
       </c>
-      <c r="DZ2"/>
       <c r="EA2"/>
       <c r="EB2"/>
-      <c r="EC2">
+      <c r="EC2"/>
+      <c r="ED2">
         <v>3500000.0</v>
       </c>
-      <c r="ED2"/>
       <c r="EE2"/>
       <c r="EF2"/>
       <c r="EG2"/>
+      <c r="EH2"/>
     </row>
-    <row r="3" spans="1:137">
+    <row r="3" spans="1:138">
       <c r="A3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B3">
+        <v>1300000</v>
+      </c>
+      <c r="C3">
         <v>400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>600000</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000</v>
       </c>
       <c r="E3">
         <v>300000</v>
       </c>
       <c r="F3">
+        <v>300000</v>
+      </c>
+      <c r="G3">
         <v>700000</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000</v>
       </c>
       <c r="H3">
         <v>400000</v>
       </c>
       <c r="I3">
+        <v>400000</v>
+      </c>
+      <c r="J3">
         <v>300000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1700000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>100000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1500000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>900000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1200000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>900000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>700000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1700000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1500000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000</v>
       </c>
       <c r="V3">
         <v>800000</v>
       </c>
       <c r="W3">
+        <v>800000</v>
+      </c>
+      <c r="X3">
         <v>1400000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1900000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4400000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3200000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7300000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11600000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4700000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16900000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1200000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1500000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1800000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1900000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3200000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1900000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>700000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1200000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1700000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>800000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>900000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1300000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>700000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>300000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1200000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000</v>
       </c>
       <c r="AY3">
         <v>1300000</v>
       </c>
       <c r="AZ3">
+        <v>1300000</v>
+      </c>
+      <c r="BA3">
         <v>1800000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1200000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1709000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1100000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2100000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>3900000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2765000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>987000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1582000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>2286000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>772000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1145000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>781000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1136000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>382000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>598000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>809000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>946000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1104000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1901000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>2390000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1981000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>2650000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1766000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>1262000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1292000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>445000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>298000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>391000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>180000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>563000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>860000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1260000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>361000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1254000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1395000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>557000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1759000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>695000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>592000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1200000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1558000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1713000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2335000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>833000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1132000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>1390000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2438000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>920000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1201000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>266000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1782000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>653000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1021000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1179000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>1800000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>581000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1300000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1100000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>600000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1943000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>2400000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2500000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2100000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>2185000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>1600000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000</v>
       </c>
       <c r="DR3">
         <v>700000</v>
       </c>
       <c r="DS3">
+        <v>700000</v>
+      </c>
+      <c r="DT3">
         <v>200000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>800000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>200000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>600000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>1500000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>500000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>200000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>6500000</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>0</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>100000</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000</v>
       </c>
       <c r="ED3">
         <v>200000</v>
       </c>
       <c r="EE3">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="EF3">
         <v>0</v>
       </c>
       <c r="EG3">
         <v>0</v>
       </c>
+      <c r="EH3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:137">
+    <row r="4" spans="1:138">
       <c r="A4" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-76100000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>70400000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>22300000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-35400000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-67900000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>64500000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-8100000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-418600000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>276700000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>188000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-4600000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>9600000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-42600000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-83900000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>163200000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>6000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-110700000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>129900000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-214000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>149600000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>13700000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>116200000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3300000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-22300000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>16100000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-3500000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>8900000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-152600000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>149200000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>2800000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-128400000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>133400000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-85400000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>80300000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>2100000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-2400000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>1100000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>1400000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>600000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-5400000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>1200000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-1200000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>3232000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>575000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>459000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>34000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -41382,204 +41592,205 @@
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
+      <c r="EH4"/>
     </row>
-    <row r="5" spans="1:137">
+    <row r="5" spans="1:138">
       <c r="A5" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-11100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>25000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1200000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9800000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>68600000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-110900000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>75300000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>57400000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-151000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>38300000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>14500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>18900000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-67400000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>26200000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-18900000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7800000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10600000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-24900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5500000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8900000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6500000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6400000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-13700000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>12300000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-12100000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3900000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-3600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1100000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>200000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1800000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2300000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-100000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2700000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-173000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-250000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>33000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1090000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -41615,878 +41826,885 @@
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
+      <c r="EH5"/>
     </row>
-    <row r="6" spans="1:137">
+    <row r="6" spans="1:138">
       <c r="A6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B6">
+        <v>50700000.0</v>
+      </c>
+      <c r="C6">
         <v>1900000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-65000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-556800000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>275600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>128700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>198700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>96700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>32700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>26200000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-76100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>70400000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>22300000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-35400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-67900000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>64500000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-8100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-418600000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>276700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>188000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4600000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-42600000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-83900000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>163200000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-110700000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>129900000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-214000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>149600000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>116200000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-62600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>88500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-152600000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>149200000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2800000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-128400000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>133400000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-85400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>80300000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2100000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1400000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>600000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5400000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1200000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1200000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3275000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>600000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>400000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>34000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1023000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2056000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1105000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>793000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2255000.0</v>
       </c>
-      <c r="BK6"/>
-      <c r="BL6">
+      <c r="BL6"/>
+      <c r="BM6">
         <v>-65000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-568000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>560000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1503000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-3048000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2220000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>852000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>22000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-652000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-4695000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>3578000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1530000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-8229000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-58320000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>66412000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1484000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-5170000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-7246000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>13348000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>713000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-339000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-19640000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-8110000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10769000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-18449000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>20594000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-6618000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>15696000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-7094000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1023000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-8251000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1114000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3807000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-26620000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>22626000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-15602000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>14643000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>6719000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5850000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-3743000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>778000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>3022000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-6500000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-4700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>5500000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>3326000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>9000000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-10600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>11700000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>120000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-104400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-104100000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-115300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>328000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-146100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>-24000000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-83900000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-154600000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>31000000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-53000000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-54900000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-42200000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-40700000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>-37800000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-42900000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>-28000000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>-25800000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>-24800000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>-23600000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-17600000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>-14900000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>-2300000.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>-11100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:137">
+    <row r="7" spans="1:138">
       <c r="A7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B7">
-        <v>-1600000.0</v>
+        <v>51500000.0</v>
       </c>
       <c r="C7">
+        <v>-57000000.0</v>
+      </c>
+      <c r="D7">
         <v>28300000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-124800000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>55200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>114700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>23400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-99100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9400000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>108300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>28200000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3900000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>18800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>24600000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>46200000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15700000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>111700000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-187100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>21300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>91700000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>81400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-149100000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>42700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>25300000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-16600000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-45300000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>10500000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-26600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>24100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>24400000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>8900000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-76700000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>37500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>47800000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>11400000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-40200000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1200000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>30900000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>5000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>15300000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-14000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-8200000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>8600000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-24700000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>24800000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-9200000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>9000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-2300000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-17900000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>16300000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>400000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-17400000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>20800000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>3856000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-3800000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-8700000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>24100000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7182000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-3192000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-8867000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>36258000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-5075000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2946000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-34803000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>24101000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1336000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-10911000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-12764000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>13916000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>12160000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>364000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>9317000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1069000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-11276000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-5823000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>9848000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>974000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>366000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1405000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1296000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>8385000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-3804000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>8872000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-11187000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>19005000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-11085000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>8785000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-7394000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>10500000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-17145000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-8343000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>7788000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>3106000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-356000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-20148000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-1227000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>2937000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-3321000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>6519000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>149000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>8430000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-28500000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>7212000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-2803000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>11312000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-20993000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-5358000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-11200000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>14400000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-22272000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-9800000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-18200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>66400000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-27547000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>1600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-13200000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>8000000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-13582000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>22600000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-5400000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>17400000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>4400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="DT7">
         <v>-400000.0</v>
       </c>
       <c r="DU7">
+        <v>-400000.0</v>
+      </c>
+      <c r="DV7">
         <v>12200000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-2000000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>1600000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>600000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>12200000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>-400000.0</v>
       </c>
-      <c r="EA7">
+      <c r="EB7">
         <v>3200000.0</v>
       </c>
-      <c r="EB7">
+      <c r="EC7">
         <v>-2600000.0</v>
       </c>
-      <c r="EC7">
+      <c r="ED7">
         <v>2200000.0</v>
       </c>
-      <c r="ED7">
+      <c r="EE7">
         <v>2000000.0</v>
       </c>
-      <c r="EE7">
+      <c r="EF7">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="EG7">
         <v>1200000.0</v>
       </c>
+      <c r="EH7">
+        <v>1200000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:137">
+    <row r="8" spans="1:138">
       <c r="A8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -42580,470 +42798,474 @@
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
+      <c r="EH8"/>
     </row>
-    <row r="9" spans="1:137">
+    <row r="9" spans="1:138">
       <c r="A9" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>237</v>
+      </c>
+      <c r="B9">
+        <v>37800000.0</v>
+      </c>
       <c r="C9">
+        <v>-57500000.0</v>
+      </c>
+      <c r="D9">
         <v>-300000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>22200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-28800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6800000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9900000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-500000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2300000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>20300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23200000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>700000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>56300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-84200000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7100000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>80400000.0</v>
       </c>
-      <c r="U9">
-[...1 lines deleted...]
-      </c>
       <c r="V9">
+        <v>48700000.0</v>
+      </c>
+      <c r="W9">
         <v>-137000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>57000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23300000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6600000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>11000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-14300000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>12300000.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
+        <v>0.0</v>
+      </c>
+      <c r="AH9">
         <v>-300000.0</v>
       </c>
-      <c r="AH9">
-[...1 lines deleted...]
-      </c>
       <c r="AI9">
+        <v>0.0</v>
+      </c>
+      <c r="AJ9">
         <v>2900000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>-900000.0</v>
       </c>
-      <c r="AL9">
-[...1 lines deleted...]
-      </c>
       <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>4600000.0</v>
       </c>
-      <c r="AN9">
-[...1 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-9700000.0</v>
       </c>
-      <c r="AQ9">
-[...1 lines deleted...]
-      </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
+        <v>0.0</v>
+      </c>
+      <c r="AX9">
         <v>-900000.0</v>
       </c>
-      <c r="AX9">
-[...1 lines deleted...]
-      </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
+        <v>0.0</v>
+      </c>
+      <c r="BA9">
         <v>-200000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>500000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>500000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-100000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-7000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>19000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9">
         <v>10893000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>5632000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2654000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>-8828000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-7380000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>10421000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-3191000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>129000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-1283000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-1202000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-1069000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-2297000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>1398000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>344000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>665000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3282000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-7299000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2199000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>2439000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-11048000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>300000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>946000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>238000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>-1927000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-5030000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>400000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3024000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>1498000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-972000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>1270000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>-1793000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>10680000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>-4718000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>-3377000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>9190000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-13100000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>-533000.0</v>
       </c>
-      <c r="DD9"/>
       <c r="DE9"/>
-      <c r="DF9">
+      <c r="DF9"/>
+      <c r="DG9">
         <v>-700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>-1000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>-4100000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>19500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>-23500000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>1900000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-900000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>600000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>-5900000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>4800000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-3100000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>1700000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>1800000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>-1400000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>-600000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>-800000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>-1100000.0</v>
       </c>
-      <c r="DW9"/>
       <c r="DX9"/>
-      <c r="DY9">
+      <c r="DY9"/>
+      <c r="DZ9">
         <v>-300000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>-200000.0</v>
       </c>
-      <c r="EA9"/>
       <c r="EB9"/>
-      <c r="EC9">
+      <c r="EC9"/>
+      <c r="ED9">
         <v>100000.0</v>
       </c>
-      <c r="ED9"/>
-      <c r="EE9">
+      <c r="EE9"/>
+      <c r="EF9">
         <v>-100000.0</v>
       </c>
-      <c r="EF9"/>
       <c r="EG9"/>
+      <c r="EH9"/>
     </row>
-    <row r="10" spans="1:137">
+    <row r="10" spans="1:138">
       <c r="A10" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-9900000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2300000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-20300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-23200000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
+      <c r="AE10"/>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
@@ -43087,864 +43309,869 @@
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>10074000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>6559000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-12414000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-7503000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6731000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2960000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-7893000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>7214000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-4415000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>5094000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-1272000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>5189000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>-10260000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>673000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1920000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3572000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-4023000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-4473000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>307000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-1720000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2050000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2698000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>841000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>6021000.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>5985000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-3541000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>12261000.0</v>
       </c>
-      <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
+      <c r="EH10"/>
     </row>
-    <row r="11" spans="1:137">
+    <row r="11" spans="1:138">
       <c r="A11" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>7200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-6200000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>25800000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>7200000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5900000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>43100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-76200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>25100000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>16400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>24000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1900000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4400000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10800000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-35500000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>22100000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-15700000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-7700000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>16300000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>22900000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1700000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-51800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>34800000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>52800000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5900000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-31300000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-800000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>34300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1500000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8900000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-6300000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>5500000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-3700000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-12600000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>20900000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5600000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>10100000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-2800000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-18100000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>18100000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2700000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-17300000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>18100000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>4029000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-3504000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-8722000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>22997000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>20737000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>15951000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>21077000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>21959000.0</v>
       </c>
-      <c r="BJ11"/>
       <c r="BK11"/>
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11">
         <v>2966000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>25776000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
-      <c r="BP11">
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>2184000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>11187000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>46000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>1737000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>3905000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1453000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>2338000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2461000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5692000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>22589000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>11447000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2950000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6163000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>7354000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6329000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>5265000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>8744000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>11715000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>9747000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>4423000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>1690000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1081000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>4681000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>4309000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>2868000.0</v>
       </c>
-      <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>11607000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>9695000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>6734000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>5716000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2377000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>4202000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2230000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1945000.0</v>
       </c>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
+      <c r="EH11"/>
     </row>
-    <row r="12" spans="1:137">
+    <row r="12" spans="1:138">
       <c r="A12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>258000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>171800000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>128600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>187100000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>151300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43500000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>94000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-8300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-43400000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35200000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>178700000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-14300000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>147500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>326200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>81900000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>25600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>27500000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>36100000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>23600000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>45600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-77700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>37600000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>63300000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>21400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>40200000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>32800000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>28600000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>24500000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>19300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>17400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>27500000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>9600000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10500000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>58600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>18500000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>12600000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-3700000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>22989000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>14698000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>11510000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12003000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1493000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>448000.0</v>
       </c>
-      <c r="BH12"/>
-      <c r="BI12">
+      <c r="BI12"/>
+      <c r="BJ12">
         <v>21836000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>11021000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>7330000.0</v>
       </c>
-      <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>5606000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4732000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>996000.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>683000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2027000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5098000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>7365000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2150000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3641000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>511000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
+      <c r="EH12"/>
     </row>
-    <row r="13" spans="1:137">
+    <row r="13" spans="1:138">
       <c r="A13" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>-21500000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>15800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10500000.0</v>
       </c>
       <c r="Q13">
         <v>-10500000.0</v>
       </c>
       <c r="R13">
+        <v>-10500000.0</v>
+      </c>
+      <c r="S13">
         <v>-26700000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3300000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5100000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8700000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-12700000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10700000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-8800000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>12300000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-12000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>15200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-4600000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>7400000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-10800000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>5200000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1800000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>3000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-6500000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2600000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-3700000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>2000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-5900000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>6500000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>6400000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-3700000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -43991,504 +44218,506 @@
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
+      <c r="EH13"/>
     </row>
-    <row r="14" spans="1:137">
+    <row r="14" spans="1:138">
       <c r="A14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B14">
+        <v>700000.0</v>
+      </c>
+      <c r="C14">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6800000.0</v>
       </c>
       <c r="D14">
         <v>6800000.0</v>
       </c>
       <c r="E14">
-        <v>6900000.0</v>
+        <v>6800000.0</v>
       </c>
       <c r="F14">
         <v>6900000.0</v>
       </c>
       <c r="G14">
         <v>6900000.0</v>
       </c>
       <c r="H14">
         <v>6900000.0</v>
       </c>
       <c r="I14">
+        <v>6900000.0</v>
+      </c>
+      <c r="J14">
         <v>7100000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6700000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="M14">
         <v>6400000.0</v>
       </c>
       <c r="N14">
+        <v>6400000.0</v>
+      </c>
+      <c r="O14">
         <v>6300000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>6200000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="R14">
         <v>6600000.0</v>
       </c>
       <c r="S14">
+        <v>6600000.0</v>
+      </c>
+      <c r="T14">
         <v>6800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6300000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5800000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5500000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5800000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5900000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5600000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AH14">
         <v>4200000.0</v>
       </c>
       <c r="AI14">
+        <v>4200000.0</v>
+      </c>
+      <c r="AJ14">
         <v>3900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4200000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>3800000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3800000.0</v>
       </c>
       <c r="AO14">
         <v>3800000.0</v>
       </c>
       <c r="AP14">
+        <v>3800000.0</v>
+      </c>
+      <c r="AQ14">
         <v>3500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3700000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>3300000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="AU14">
         <v>3500000.0</v>
       </c>
       <c r="AV14">
+        <v>3500000.0</v>
+      </c>
+      <c r="AW14">
         <v>3200000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3300000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3100000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3200000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>8510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BD14">
         <v>3000000.0</v>
       </c>
       <c r="BE14">
+        <v>3000000.0</v>
+      </c>
+      <c r="BF14">
         <v>2800000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2627000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5382000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-448000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2488000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2378000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>6385000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1287000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1299000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1200000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1216000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>1352000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1371000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1373000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1398000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>1340000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1231000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1107000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>926000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1024000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1048000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1086000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1065000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1203000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1270000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252000.0</v>
       </c>
       <c r="CE14">
         <v>1252000.0</v>
       </c>
       <c r="CF14">
+        <v>1252000.0</v>
+      </c>
+      <c r="CG14">
         <v>1402000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1303000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1389000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1361000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1476000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1555000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2151000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1582000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>2304000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>2642000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-6759000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>-3765000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>4471000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3771000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>1376000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>1074000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>1164000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>1038000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>836000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>800000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1065000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1026000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>2797000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DE14">
         <v>600000.0</v>
       </c>
       <c r="DF14">
+        <v>600000.0</v>
+      </c>
+      <c r="DG14">
         <v>1393000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>500000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>1000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>900000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DL14">
         <v>500000.0</v>
       </c>
       <c r="DM14">
         <v>500000.0</v>
       </c>
       <c r="DN14">
+        <v>500000.0</v>
+      </c>
+      <c r="DO14">
         <v>369000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>300000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DR14">
         <v>300000.0</v>
       </c>
       <c r="DS14">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DT14">
         <v>200000.0</v>
       </c>
       <c r="DU14">
         <v>200000.0</v>
       </c>
       <c r="DV14">
         <v>200000.0</v>
       </c>
       <c r="DW14">
+        <v>200000.0</v>
+      </c>
+      <c r="DX14">
         <v>100000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DZ14">
         <v>100000.0</v>
       </c>
-      <c r="EA14"/>
-      <c r="EB14">
+      <c r="EA14">
         <v>100000.0</v>
       </c>
+      <c r="EB14"/>
       <c r="EC14">
         <v>100000.0</v>
       </c>
-      <c r="ED14"/>
-      <c r="EE14">
+      <c r="ED14">
         <v>100000.0</v>
       </c>
-      <c r="EF14"/>
-      <c r="EG14">
+      <c r="EE14"/>
+      <c r="EF14">
         <v>100000.0</v>
       </c>
+      <c r="EG14"/>
+      <c r="EH14">
+        <v>100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:137">
+    <row r="15" spans="1:138">
       <c r="A15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>800000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>300000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>4099999.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2700000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1300000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -44532,564 +44761,570 @@
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
-      <c r="BU15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>335800000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>349100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>184200000.0</v>
       </c>
-      <c r="BX15"/>
       <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>402300000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>203400000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>68691000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>64055000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>65954000.0</v>
       </c>
-      <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>80957000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>47786000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>97068000.0</v>
       </c>
-      <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
-      <c r="DA15">
+      <c r="DA15"/>
+      <c r="DB15">
         <v>54099000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>42920000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
       <c r="EG15"/>
+      <c r="EH15"/>
     </row>
-    <row r="16" spans="1:137">
+    <row r="16" spans="1:138">
       <c r="A16" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B16">
+        <v>551400000.0</v>
+      </c>
+      <c r="C16">
         <v>500700000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>498800000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>563800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1120600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>845000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>716300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>517600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>567600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>470900000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>438200000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>412000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>488100000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>417700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>395400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>430800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>498700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>434200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>442300000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>860900000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>584200000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>396200000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>400800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>391200000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>433800000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>517700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>354500000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>348500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>459200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>329300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>543300000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>393700000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>380000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8200000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>278500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>27200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>327800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>14600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>158300000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>9100000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>6300000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>134700000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>86700000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>6400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4300000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>6700000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>5600000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4200000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3600000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>9000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>5700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5100000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>4700000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>4657000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>3634000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5690000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4585000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3792000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1537000.0</v>
       </c>
       <c r="BL16">
         <v>1537000.0</v>
       </c>
       <c r="BM16">
+        <v>1537000.0</v>
+      </c>
+      <c r="BN16">
         <v>1602000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2170000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1610000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1609000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>106000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3154000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>934000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>82000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>60000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>712000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5407000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1829000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>299000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>8528000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>66848000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>436000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1920000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>7090000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>14336000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>988000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>275000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>614000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>20254000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>28364000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>17595000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>36044000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>15450000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>22068000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6372000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>13466000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>12443000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>20694000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>19580000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>15773000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>42393000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>19767000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>35369000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>20726000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>14007000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>8157000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>11900000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>11122000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>8100000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-4700000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>19300000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>3326000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>9000000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-10600000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>12000000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>120000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
-      <c r="DM16">
+      <c r="DM16"/>
+      <c r="DN16">
         <v>200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>328000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>-146100000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>-24000000.0</v>
       </c>
-      <c r="DQ16"/>
-      <c r="DR16">
+      <c r="DR16"/>
+      <c r="DS16">
         <v>-154600000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>31000000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>-53000000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>100000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>-42200000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>-40700000.0</v>
       </c>
-      <c r="DX16"/>
-      <c r="DY16">
+      <c r="DY16"/>
+      <c r="DZ16">
         <v>-40600000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>-28000000.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>-25800000.0</v>
       </c>
-      <c r="EB16">
+      <c r="EC16">
         <v>-24800000.0</v>
       </c>
-      <c r="EC16">
+      <c r="ED16">
         <v>-20100000.0</v>
       </c>
-      <c r="ED16">
+      <c r="EE16">
         <v>-17600000.0</v>
       </c>
-      <c r="EE16">
+      <c r="EF16">
         <v>-14900000.0</v>
       </c>
-      <c r="EF16">
+      <c r="EG16">
         <v>-2300000.0</v>
       </c>
-      <c r="EG16">
+      <c r="EH16">
         <v>-11100000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:137">
+    <row r="17" spans="1:138">
       <c r="A17" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -45183,637 +45418,643 @@
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
+      <c r="EH17"/>
     </row>
-    <row r="18" spans="1:137">
+    <row r="18" spans="1:138">
       <c r="A18" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B18">
+        <v>345500000.0</v>
+      </c>
+      <c r="C18">
         <v>268900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>298800000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>139400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>345900000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>305500000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>317300000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>203600000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>309700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>309500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>313500000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>281200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>295600000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>285600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>325400000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>250200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>374400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>129600000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>266800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>341000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>324400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>201400000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>275300000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>273100000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>226900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>201100000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>200100000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>159300000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>225000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>199900000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>174100000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>98600000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>206200000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>149900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>151800000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>97200000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>158700000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>141800000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>134300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>135600000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>90000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>103100000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>109800000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>71200000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>116100000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>94100000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>95800000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>79600000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>91400000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>103000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>79400000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>58000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>79700000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>88381000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>65800000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>60400000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>85200000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>70526000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>61398000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>52901000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>84489000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>47756000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>49263000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>29315000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>58559000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>28628000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>41053000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>31506000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>48668000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>44521000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>40447000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>38684000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>25488000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>23642000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>13094000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>22457000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>31040000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>20134000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>18685000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>13133000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>32686000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>26808000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>32210000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>8030000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>35066000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>37630000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>19754000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>3790000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>19079000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>3479000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>29426000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>6789000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>21313000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>8236000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>6357000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>18039000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>19654000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>12235000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>18399000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>11687000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>20587000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>9074000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>19559000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>7138000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>19711000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>5262000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>9946000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>1800000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>13400000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>3231000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>1300000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>2700000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>44900000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>6776000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>15400000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>12800000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>20700000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>15846000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>23100000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>2500000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>20400000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>13200000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>10300000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>8900000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>14000000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>6400000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>6800000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>5700000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>10700000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>-2100000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>5400000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>3000000.0</v>
       </c>
-      <c r="EC18">
+      <c r="ED18">
         <v>3600000.0</v>
       </c>
-      <c r="ED18">
+      <c r="EE18">
         <v>3800000.0</v>
       </c>
-      <c r="EE18">
+      <c r="EF18">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="EG18">
         <v>3200000.0</v>
       </c>
+      <c r="EH18">
+        <v>3200000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:137">
+    <row r="19" spans="1:138">
       <c r="A19" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B19">
+        <v>4400000.0</v>
+      </c>
+      <c r="C19">
         <v>2500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-127600000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-194200000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-291600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-187200000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-424000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-526000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-583900000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-344900000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-359900000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-291400000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-344200000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-63400000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-172700000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-85900000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>35800000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>268900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>192600000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>134200000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-62400000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>29300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-37400000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-224500000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-243900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-100200000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-146400000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-202900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-350600000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-182400000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-185800000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-250200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-413300000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-187500000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-149100000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-122300000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-225800000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-106200000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-205200000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-136100000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-229600000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-106000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-86700000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-59100000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-171200000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-62700000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-7600000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-2900000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-62300000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-18200000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-43100000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-30400000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-62400000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-73801000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-32742000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-414563000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>276006000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -45849,54 +46090,55 @@
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
+      <c r="EH19"/>
     </row>
-    <row r="20" spans="1:137">
+    <row r="20" spans="1:138">
       <c r="A20" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -45990,216 +46232,219 @@
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
+      <c r="EH20"/>
     </row>
-    <row r="21" spans="1:137">
+    <row r="21" spans="1:138">
       <c r="A21" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B21">
+        <v>50100000.0</v>
+      </c>
+      <c r="C21">
         <v>-16300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-104200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-239700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>356300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>101200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>303100000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>20400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>126300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-38800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-169700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>47800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>119200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-175500000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>64300000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>104000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-15300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-183000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-41700000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>288400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>301500000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6100000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-13600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>407300000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-59700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>207700000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>215000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>373000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>67200000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-15500000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>105300000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>299300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>91300000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-30100000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>207000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>258600000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3400000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>160200000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-67400000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>224800000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>91900000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1300000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>93500000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>143200000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-43400000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>26200000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>48800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>104800000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-11812000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>127796000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-2590000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>133106000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -46235,3539 +46480,3567 @@
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
+      <c r="EH21"/>
     </row>
-    <row r="22" spans="1:137">
+    <row r="22" spans="1:138">
       <c r="A22" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B22">
+        <v>135800000.0</v>
+      </c>
+      <c r="C22">
         <v>122000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>108200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>87400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>106300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>151900000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>78800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-47100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>64300000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>93600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>70800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>22200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>99500000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>127300000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>86800000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>107400000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>214300000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>217600000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>250000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>288600000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>202100000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>166300000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>242100000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>96400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-83800000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>161900000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>165400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164400000.0</v>
       </c>
       <c r="AC22">
         <v>164400000.0</v>
       </c>
       <c r="AD22">
+        <v>164400000.0</v>
+      </c>
+      <c r="AE22">
         <v>151900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000000.0</v>
       </c>
       <c r="AF22">
         <v>151000000.0</v>
       </c>
       <c r="AG22">
+        <v>151000000.0</v>
+      </c>
+      <c r="AH22">
         <v>120100000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>177100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>100700000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>99100000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>93300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>87600000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>85900000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>84900000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>74400000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>80000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>74000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>74200000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>71500000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>73000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>74000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>69400000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>49800000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>65900000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>65100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>61500000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>60600000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>59861000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>52900000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>56600000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>50300000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>50049000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>49960000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>44844000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>43191000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>46980000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>42047000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>49040000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>32010000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>40335000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>40734000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>36185000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>29001000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>18556000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>20657000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>10344000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>17620000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>12484000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>14742000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>12264000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>15426000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>8495000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15304000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>17606000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>17235000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>25245000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>14660000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>17053000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>15719000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>30447000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>12742000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>12606000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>1530000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>9762000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>8818000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1008000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8593000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>6823000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8612000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>8550000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6314000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>7240000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>7645000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7729000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>6589000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>5667000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>6104000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>6153000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>5726000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3800000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>-33700000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>13800000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>5400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>5100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>5600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>7400000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>6900000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>5100000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>-27700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>12100000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>12000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>11500000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>10700000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>10100000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>9200000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>8800000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>7600000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>7000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>6200000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>6000000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>5600000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>5000000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>4000000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="EB22">
         <v>3100000.0</v>
       </c>
       <c r="EC22">
+        <v>3100000.0</v>
+      </c>
+      <c r="ED22">
         <v>2600000.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>2300000.0</v>
       </c>
-      <c r="EE22">
+      <c r="EF22">
         <v>2100000.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>2900000.0</v>
       </c>
-      <c r="EG22">
+      <c r="EH22">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:137">
+    <row r="23" spans="1:138">
       <c r="A23" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B23">
+        <v>1800000.0</v>
+      </c>
+      <c r="C23">
         <v>1200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-32500000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>29100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-27500000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-10800000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15900000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-18200000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-11400000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9900000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1300000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-10600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1900000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-8700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9800000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4600000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2900000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-6600000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-5400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5800000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-7400000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-6400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-8000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4700000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-5400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-5700000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>36900000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-4200000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1700000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-500000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-4100000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-6700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-8700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-2100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1500000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-200000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-293000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-1800000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-300000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-601007000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-675000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1026000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>660000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>328000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>380367000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-163761000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>973000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>4003000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1591000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>379000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>309000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>364000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>316000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>836000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1940000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2930000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2012000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1824000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>459000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>17601000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4631000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3529000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>178630000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-3540000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>130791000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>96700000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>86800000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>403300000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>136791000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>131995000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>1145000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>43555000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-85336000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>87928000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>12072000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-57993000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>6012000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>755000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>28552000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-49177000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>73423000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-16182000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>16182000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>10943000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>15350000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>29348000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>82411000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>5146000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>100000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>25500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>235767000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-62100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>-78100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>-95300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>-106316000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-128700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-132700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-155600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-540281000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>233900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-125500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-107800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-96300000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>7300000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-92100000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-69800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-62500000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-67000000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-109700000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>-100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>-28000000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>-25800000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>-24800000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>-23600000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>-17600000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>-14800000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>300000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>-11000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:137">
+    <row r="24" spans="1:138">
       <c r="A24" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B24">
-        <v>-60500000.0</v>
+        <v>-186800000.0</v>
       </c>
       <c r="C24">
-        <v>-129200000.0</v>
+        <v>-63000000.0</v>
       </c>
       <c r="D24">
-        <v>-193900000.0</v>
+        <v>-125600000.0</v>
       </c>
       <c r="E24">
+        <v>-199600000.0</v>
+      </c>
+      <c r="F24">
         <v>-289800000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
-        <v>-426100000.0</v>
+        <v>-192200000.0</v>
       </c>
       <c r="H24">
+        <v>-418500000.0</v>
+      </c>
+      <c r="I24">
         <v>-522700000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-576300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-343600000.0</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
-        <v>-368000000.0</v>
+        <v>-354800000.0</v>
       </c>
       <c r="M24">
+        <v>-360500000.0</v>
+      </c>
+      <c r="N24">
         <v>-340000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-116400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-168200000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-143100000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-8800000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>230600000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>199700000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>138600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-108700000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-15300000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-85600000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-265800000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-279900000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-148700000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-191200000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-248000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-394900000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-221000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-227200000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-296500000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-446800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-211500000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-187200000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-166600000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-260700000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-141500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-244700000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-197600000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-342300000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-138700000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-136500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-88500000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-267800000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-51800000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-102300000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-54600000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-143100000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-49100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-76100000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-66900000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-120800000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>719259000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-81882000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-19789000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-166595000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>588154000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-296370000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-290666000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-363517000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>472900000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-197097000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-174577000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-217009000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>430332000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-130033000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-118227000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-159849000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>238265000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-105203000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-145922000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-188264000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>275543000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-93169000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-184836000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-232975000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>360398000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-154312000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-135690000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-175929000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-108114000.0</v>
       </c>
-      <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
-      <c r="CI24">
+      <c r="CI24"/>
+      <c r="CJ24">
         <v>-121591000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-114003000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-148065000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-74305000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-92343000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-103634000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-104560000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>16580000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>11704000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>2136000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>3647000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-35434000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-34087000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-33899000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-32111000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-5474000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-8134000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-14885000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-1291000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-7659000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>13300000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>26500000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-209693000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>138500000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>101400000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>103100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>86684000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>92500000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>91200000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>96800000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>72676000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>73400000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>21100000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>64500000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>52100000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>48700000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>44300000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>41300000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>35900000.0</v>
       </c>
-      <c r="DW24">
+      <c r="DX24">
         <v>34500000.0</v>
       </c>
-      <c r="DX24">
+      <c r="DY24">
         <v>32300000.0</v>
       </c>
-      <c r="DY24">
+      <c r="DZ24">
         <v>28400000.0</v>
       </c>
-      <c r="DZ24">
+      <c r="EA24">
         <v>23300000.0</v>
       </c>
-      <c r="EA24">
+      <c r="EB24">
         <v>22600000.0</v>
       </c>
-      <c r="EB24">
+      <c r="EC24">
         <v>18600000.0</v>
       </c>
-      <c r="EC24">
+      <c r="ED24">
         <v>19000000.0</v>
       </c>
-      <c r="ED24">
+      <c r="EE24">
         <v>4800000.0</v>
       </c>
-      <c r="EE24">
+      <c r="EF24">
         <v>12400000.0</v>
       </c>
-      <c r="EF24">
+      <c r="EG24">
         <v>11000000.0</v>
       </c>
-      <c r="EG24">
+      <c r="EH24">
         <v>8000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:137">
+    <row r="25" spans="1:138">
       <c r="A25" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B25">
+        <v>144700000.0</v>
+      </c>
+      <c r="C25">
         <v>129800000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>151900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>172500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>163300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>123700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>184800000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>344300000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>186400000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>165600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>184700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>250600000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>137700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>130500000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>180300000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>147500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>23400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>25800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-8400000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-30600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>21200000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>92500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-30000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>139200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>361900000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>28700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>15500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>14400000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17700000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>13800000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1800000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>23400000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>61300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>25700000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>21900000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27400000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>22900000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>17900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>22100000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>13700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>13300000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>6300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>4100000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4700000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>26500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>4600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6100000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5500000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5800000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1148000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>9800000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>2800000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>5200000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>6562000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1792000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>11710000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>8920000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3182000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-3758000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1790000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>6426000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-4945000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3591000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-3692000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>164000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>14311000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8384000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>20760000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>2649000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>8690000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>6029000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5278000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4310000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>11501000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-261000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-784000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>366000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-4668000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4742000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1346000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>824000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-10381000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-1880000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-1503000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>13849000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>4748000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>15026000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-1760000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>11077000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>16478000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>24080000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>4024000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>4358000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>5600000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>5897000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>5836000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>5889000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5614000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>5176000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>4268000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>3049000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>20677000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>50443000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-400000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-5100000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>20609000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>7100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>14000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-27400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>4988000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>62300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>15700000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>3100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>19080000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-8600000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-3200000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-5900000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>-100000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>2100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>1900000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-4700000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>2400000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>500000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>400000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-5400000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>700000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>-1200000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>2200000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>-1300000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>-600000.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>600000.0</v>
       </c>
-      <c r="EF25">
+      <c r="EG25">
         <v>-900000.0</v>
       </c>
-      <c r="EG25">
+      <c r="EH25">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:137">
+    <row r="26" spans="1:138">
       <c r="A26" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B26">
+        <v>-178900000.0</v>
+      </c>
+      <c r="C26">
         <v>-191400000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-107400000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-262200000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-164400000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-61400000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>-60800000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-191100000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-53600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-126300000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-7800000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-14900000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-105300000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-26500000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-229700000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-423000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-377900000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-704200000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-254500000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-135200000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-173700000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-307000000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-307100000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-191200000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-109200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-127100000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-2000000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-17700000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-105800000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-80900000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-40800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-85400000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-1100000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-125000000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-115100000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-103600000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-8000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-31300000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-36200000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-59700000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-39554000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-84500000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-8500000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-20000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-4211000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>-126675000.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BK26"/>
+      <c r="BL26">
         <v>-200351000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26">
+      <c r="BM26"/>
+      <c r="BN26">
         <v>-1896000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-1000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>-540000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-66000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-1000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-7304000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>-2225000.0</v>
       </c>
-      <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-124097000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-8760000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-9449000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>-104862000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>-2937000.0</v>
       </c>
-      <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26">
         <v>-2937000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-53593000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-56000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>-50650000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-576000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-2912000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>-1770000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-58000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-423000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-263000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-6325000.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>-33000.0</v>
       </c>
-      <c r="CU26"/>
-      <c r="CV26">
+      <c r="CV26"/>
+      <c r="CW26">
         <v>-1452000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-1777000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-2411000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-4746000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-6516000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-5178000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-110000.0</v>
       </c>
-      <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
+      <c r="EH26"/>
     </row>
-    <row r="27" spans="1:137">
+    <row r="27" spans="1:138">
       <c r="A27" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B27">
+        <v>11300000.0</v>
+      </c>
+      <c r="C27">
         <v>13000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12100000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12700000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12900000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>12800000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10700000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10600000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10900000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10100000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9300000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9800000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9900000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9600000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="Q27">
         <v>9100000.0</v>
       </c>
       <c r="R27">
+        <v>9100000.0</v>
+      </c>
+      <c r="S27">
         <v>19400000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>15200000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>-10900000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="W27">
         <v>1500000.0</v>
       </c>
       <c r="X27">
+        <v>1500000.0</v>
+      </c>
+      <c r="Y27">
         <v>1400000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1800000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1900000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1500000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2700000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>3100000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>7100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2900000.0</v>
       </c>
       <c r="AJ27">
         <v>2900000.0</v>
       </c>
       <c r="AK27">
+        <v>2900000.0</v>
+      </c>
+      <c r="AL27">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="AM27">
         <v>1800000.0</v>
       </c>
       <c r="AN27">
+        <v>1800000.0</v>
+      </c>
+      <c r="AO27">
         <v>1700000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2100000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2400000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>3300000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2600000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>4100000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5700000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1800000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3400000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4400000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2500000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1300000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3200000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1500000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3599000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>4100000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3700000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>800000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>325000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>364000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>601000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>591000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1072000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>887000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>985000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1183000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1879000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1771000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1671000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1484000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>1482000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1020000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>899000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>908000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>4659000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>495000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27">
         <v>87000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
-      <c r="CT27">
+      <c r="CT27"/>
+      <c r="CU27">
         <v>1082000.0</v>
       </c>
-      <c r="CU27"/>
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27">
         <v>-1082000.0</v>
       </c>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
+      <c r="EH27"/>
     </row>
-    <row r="28" spans="1:137">
+    <row r="28" spans="1:138">
       <c r="A28" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B28">
+        <v>-104000000.0</v>
+      </c>
+      <c r="C28">
         <v>-206500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-236800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-502300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>221000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>305000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>272000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>370600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66400000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>72700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>118100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-143000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-189000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-169500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-293100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-362300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-881000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-200800000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24600000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-191300000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-181100000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-41900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-18900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>110100000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-15400000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>302400000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-189000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>204800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>215000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>369100000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>65300000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-21300000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>85300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>201000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>7700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-35000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>208500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>255400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-86200000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>158400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-68600000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>231600000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-33100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1300000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-21600000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>53800000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-51500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-4300000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>13600000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>45300000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-51132000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>43800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10700000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>114600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>23696000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>33608000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>47381000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>74527000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6264000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-15359000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-4641000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-9722000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-33295000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-44247000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-36534000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-14918000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-49859000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-11106000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>65381000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>108558000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>41904000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>145000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>37346000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>55563000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-45748000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>76659000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-548000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-7528000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-47245000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-11379000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5148000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6490000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-17944000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-13276000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>14375000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-950000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>406000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-11409000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>17919000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-13601000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-25028000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-29163000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-24139000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-16999000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-27566000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>35180000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>66687000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-29674000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-12532000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-7876000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1940000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-2616000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>557000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-11600000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-17800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-32100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>211162000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-132000000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-114700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-135900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-93657000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-104400000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-104100000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-115300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-91430000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-94600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-24000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-83900000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-154600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>31000000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-53000000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-54900000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-42200000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-40700000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-37800000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-42900000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-28000000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-25800000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>-24800000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>-23600000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>-17600000.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>-14900000.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>-2300000.0</v>
       </c>
-      <c r="EG28">
+      <c r="EH28">
         <v>-11100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:137">
+    <row r="29" spans="1:138">
       <c r="A29" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B29">
+        <v>346800000.0</v>
+      </c>
+      <c r="C29">
         <v>269300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>299400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>139700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>346200000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>306200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>317700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>204000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>310000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>311200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>313400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>282700000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>296500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>286800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>326300000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>249500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>376100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>131100000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>269800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>343300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>325200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>202200000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>276700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>275000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>231300000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>204300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>207400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>170900000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>229700000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>202900000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>191000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>102600000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>207400000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>151400000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>153600000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>99100000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>161900000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>143700000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>135000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>136800000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>91700000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>103900000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>110800000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>72100000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>117400000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>94800000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>96100000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>80800000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>93500000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>104300000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>80700000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>59800000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>80900000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>90090000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>66900000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>62500000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>89100000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>73291000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>62398000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>53888000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>86071000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>50042000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>48491000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>30460000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>59340000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>29764000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>41435000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>32104000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>49477000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>45467000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>41551000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>40585000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>27878000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>25623000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>15744000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>24223000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>32302000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>21426000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>18240000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>13431000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>33077000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>26988000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>32773000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>8890000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>36326000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>37991000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>21008000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>5185000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>19636000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>5238000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>30121000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>6197000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>22513000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>9794000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>8070000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>20374000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>20487000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>13367000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>19789000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>14125000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>21507000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>10275000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>19825000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>8920000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>20364000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>6283000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>11125000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>3600000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>14200000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>3812000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>2600000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>3800000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>45500000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>8719000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>17800000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>15300000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>22800000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>18031000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>24700000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>2800000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>21100000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>13900000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>10500000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>9700000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>14200000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>7000000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>8300000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>6200000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>10900000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>4400000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>5400000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>3100000.0</v>
       </c>
-      <c r="EC29">
+      <c r="ED29">
         <v>3800000.0</v>
       </c>
-      <c r="ED29">
+      <c r="EE29">
         <v>4000000.0</v>
       </c>
-      <c r="EE29">
+      <c r="EF29">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="EG29">
         <v>3200000.0</v>
       </c>
+      <c r="EH29">
+        <v>3200000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:137">
+    <row r="30" spans="1:138">
       <c r="A30" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B30">
+        <v>-192100000.0</v>
+      </c>
+      <c r="C30">
         <v>-60900000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-127600000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-194200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-291600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-187200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-424000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-526000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-583900000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-344900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-359900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-367800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-344200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-121500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-172700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-147900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-18500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>223100000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>192600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>134200000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-112600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-86000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-275700000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-296300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-151200000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-204600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-266200000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-402200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-227900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-246200000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-303900000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-460300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-213400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-194900000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-168300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-274400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-142500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-252600000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-196100000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-344300000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-146100000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-135800000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-88900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-268700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-59600000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-99800000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-58100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-145900000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-52200000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-81800000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-72200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-127400000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-35726000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-110100000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-51400000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-203700000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-95964000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-98062000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-100164000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-159805000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-54051000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-33131000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-25882000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-50186000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4093000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2817000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5959000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-37630000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>6419000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-29629000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-105886000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-137153000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-72205000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-12209000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-59903000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-96082000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-34102000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-28476000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-14286000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-30722000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>14706000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>-15511000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-8100000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-36953000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13047000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-25559000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-10402000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-14929000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>15022000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>10192000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-421000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1961000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-12301000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-35477000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-36310000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-33109000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-4526000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-11036000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-15709000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-2790000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-9122000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>11100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>25500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-210274000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>137200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>99300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>102200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>83988000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>88400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>87900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>94300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>70191000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>69600000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>20800000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>63100000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>51100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>48400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>43200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>40700000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>35100000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>32600000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>31600000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>29700000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>23200000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>22600000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>18500000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>20100000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>4600000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>12400000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>11000000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>8000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>