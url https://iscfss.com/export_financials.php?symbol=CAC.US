--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -26147,54 +26147,54 @@
       <c r="DE5">
         <v>4625000.0</v>
       </c>
       <c r="DF5">
         <v>4506000.0</v>
       </c>
       <c r="DG5">
         <v>9100000.0</v>
       </c>
       <c r="DH5">
         <v>3700000.0</v>
       </c>
       <c r="DI5">
         <v>3300000.0</v>
       </c>
       <c r="DJ5">
         <v>3300000.0</v>
       </c>
       <c r="DK5">
         <v>3500000.0</v>
       </c>
       <c r="DL5">
         <v>3500000.0</v>
       </c>
       <c r="DM5">
-        <v>14200000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="DN5">
-        <v>2100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="DO5">
         <v>7870000.0</v>
       </c>
       <c r="DP5">
         <v>8160000.0</v>
       </c>
       <c r="DQ5">
         <v>7900000.0</v>
       </c>
     </row>
     <row r="6" spans="1:121">
       <c r="A6" t="s">
         <v>186</v>
       </c>
       <c r="B6">
         <v>5471000.0</v>
       </c>
       <c r="C6">
         <v>32666000.0</v>
       </c>
       <c r="D6">
         <v>29169000.0</v>
       </c>
       <c r="E6">
@@ -26510,54 +26510,54 @@
       <c r="DE6">
         <v>5009000.0</v>
       </c>
       <c r="DF6">
         <v>4743000.0</v>
       </c>
       <c r="DG6">
         <v>9500000.0</v>
       </c>
       <c r="DH6">
         <v>3800000.0</v>
       </c>
       <c r="DI6">
         <v>3500000.0</v>
       </c>
       <c r="DJ6">
         <v>3500000.0</v>
       </c>
       <c r="DK6">
         <v>3700000.0</v>
       </c>
       <c r="DL6">
         <v>3600000.0</v>
       </c>
       <c r="DM6">
-        <v>3500000.0</v>
+        <v>3730000.0</v>
       </c>
       <c r="DN6">
-        <v>2230000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="DO6">
         <v>8280000.0</v>
       </c>
       <c r="DP6">
         <v>8360000.0</v>
       </c>
       <c r="DQ6">
         <v>8070000.0</v>
       </c>
     </row>
     <row r="7" spans="1:121">
       <c r="A7" t="s">
         <v>187</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -42515,102 +42515,102 @@
       </c>
       <c r="DN22">
         <v>2100000.0</v>
       </c>
       <c r="DO22">
         <v>2120000.0</v>
       </c>
       <c r="DP22">
         <v>2140000.0</v>
       </c>
       <c r="DQ22">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:121">
       <c r="A23" t="s">
         <v>233</v>
       </c>
       <c r="B23">
         <v>47223000.0</v>
       </c>
       <c r="C23">
         <v>134966000.0</v>
       </c>
       <c r="D23">
-        <v>-112020000.0</v>
+        <v>-112010000.0</v>
       </c>
       <c r="E23">
-        <v>-83183000.0</v>
+        <v>-82823000.0</v>
       </c>
       <c r="F23">
         <v>-7418000.0</v>
       </c>
       <c r="G23">
         <v>57680000.0</v>
       </c>
       <c r="H23">
         <v>61206000.0</v>
       </c>
       <c r="I23">
-        <v>-39330000.0</v>
+        <v>-37684000.0</v>
       </c>
       <c r="J23">
         <v>-45771000.0</v>
       </c>
       <c r="K23">
-        <v>-81129000.0</v>
+        <v>-65579000.0</v>
       </c>
       <c r="L23">
         <v>420.0</v>
       </c>
       <c r="M23">
         <v>267000.0</v>
       </c>
       <c r="N23">
         <v>30119000.0</v>
       </c>
       <c r="O23">
         <v>102774000.0</v>
       </c>
       <c r="P23">
         <v>41559000.0</v>
       </c>
       <c r="Q23">
         <v>-49879000.0</v>
       </c>
       <c r="R23">
         <v>-32339000.0</v>
       </c>
       <c r="S23">
         <v>3687000.0</v>
       </c>
       <c r="T23">
         <v>311133000.0</v>
       </c>
       <c r="U23">
-        <v>82256000.0</v>
+        <v>66489000.0</v>
       </c>
       <c r="V23">
         <v>206306000.0</v>
       </c>
       <c r="W23">
         <v>-218798000.0</v>
       </c>
       <c r="X23">
         <v>227677000.0</v>
       </c>
       <c r="Y23">
         <v>432611000.0</v>
       </c>
       <c r="Z23">
         <v>25913000.0</v>
       </c>
       <c r="AA23">
         <v>-80216000.0</v>
       </c>
       <c r="AB23">
         <v>26421000.0</v>
       </c>
       <c r="AC23">
         <v>13403000.0</v>
       </c>
@@ -42892,51 +42892,51 @@
       </c>
     </row>
     <row r="24" spans="1:121">
       <c r="A24" t="s">
         <v>234</v>
       </c>
       <c r="B24">
         <v>7775000.0</v>
       </c>
       <c r="C24">
         <v>43971000.0</v>
       </c>
       <c r="D24">
         <v>-79426000.0</v>
       </c>
       <c r="E24">
         <v>-42289000.0</v>
       </c>
       <c r="F24">
         <v>10149000.0</v>
       </c>
       <c r="G24">
         <v>-2889000.0</v>
       </c>
       <c r="H24">
-        <v>-1869000.0</v>
+        <v>24143000.0</v>
       </c>
       <c r="I24">
         <v>-19526000.0</v>
       </c>
       <c r="J24">
         <v>-28491000.0</v>
       </c>
       <c r="K24">
         <v>-32812000.0</v>
       </c>
       <c r="L24">
         <v>205000.0</v>
       </c>
       <c r="M24">
         <v>-28858000.0</v>
       </c>
       <c r="N24">
         <v>-69756000.0</v>
       </c>
       <c r="O24">
         <v>-188515000.0</v>
       </c>
       <c r="P24">
         <v>-136808000.0</v>
       </c>
@@ -43235,51 +43235,51 @@
       </c>
       <c r="DL24">
         <v>-4900000.0</v>
       </c>
       <c r="DM24">
         <v>-28710000.0</v>
       </c>
       <c r="DN24">
         <v>-37220000.0</v>
       </c>
       <c r="DO24">
         <v>-10480000.0</v>
       </c>
       <c r="DP24">
         <v>6340000.0</v>
       </c>
       <c r="DQ24">
         <v>-28050000.0</v>
       </c>
     </row>
     <row r="25" spans="1:121">
       <c r="A25" t="s">
         <v>235</v>
       </c>
       <c r="B25">
-        <v>-808000.0</v>
+        <v>-6259000.0</v>
       </c>
       <c r="C25">
         <v>-7236000.0</v>
       </c>
       <c r="D25">
         <v>10817000.0</v>
       </c>
       <c r="E25">
         <v>-8735000.0</v>
       </c>
       <c r="F25">
         <v>4550000.0</v>
       </c>
       <c r="G25">
         <v>2212000.0</v>
       </c>
       <c r="H25">
         <v>3217000.0</v>
       </c>
       <c r="I25">
         <v>-3642000.0</v>
       </c>
       <c r="J25">
         <v>-975000.0</v>
       </c>
@@ -43621,51 +43621,51 @@
       <c r="A26" t="s">
         <v>236</v>
       </c>
       <c r="B26">
         <v>-1486000.0</v>
       </c>
       <c r="C26">
         <v>-153000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>153000.0</v>
       </c>
       <c r="F26">
         <v>-153000.0</v>
       </c>
       <c r="G26">
         <v>37000.0</v>
       </c>
       <c r="H26">
         <v>-94000.0</v>
       </c>
       <c r="I26">
-        <v>-1826000.0</v>
+        <v>-1646000.0</v>
       </c>
       <c r="J26"/>
       <c r="K26">
         <v>-83000.0</v>
       </c>
       <c r="L26">
         <v>-3000.0</v>
       </c>
       <c r="M26">
         <v>-2000000.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>-272000.0</v>
       </c>
       <c r="P26">
         <v>-2555000.0</v>
       </c>
       <c r="Q26">
         <v>-6871000.0</v>
       </c>
       <c r="R26">
         <v>-542000.0</v>