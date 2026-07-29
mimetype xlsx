--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -9131,51 +9131,51 @@
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
     </row>
     <row r="21" spans="1:99">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
         <v>15255000.0</v>
       </c>
       <c r="C21">
         <v>9237000.0</v>
       </c>
       <c r="D21">
-        <v>9235000.0</v>
+        <v>9237000.0</v>
       </c>
       <c r="E21">
         <v>9276000.0</v>
       </c>
       <c r="F21">
         <v>3417000.0</v>
       </c>
       <c r="G21">
         <v>9130000.0</v>
       </c>
       <c r="H21">
         <v>9044000.0</v>
       </c>
       <c r="I21">
         <v>9151000.0</v>
       </c>
       <c r="J21">
         <v>13098000.0</v>
       </c>
       <c r="K21">
         <v>9073000.0</v>
       </c>
       <c r="L21">
         <v>9080000.0</v>
       </c>
@@ -12506,51 +12506,51 @@
       </c>
       <c r="CN35">
         <v>197000.0</v>
       </c>
       <c r="CO35">
         <v>199000.0</v>
       </c>
       <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
     </row>
     <row r="36" spans="1:99">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
         <v>991000.0</v>
       </c>
       <c r="C36">
         <v>64581000.0</v>
       </c>
       <c r="D36">
-        <v>73818000.0</v>
+        <v>64581000.0</v>
       </c>
       <c r="E36">
         <v>67717000.0</v>
       </c>
       <c r="F36">
         <v>21473000.0</v>
       </c>
       <c r="G36">
         <v>68841000.0</v>
       </c>
       <c r="H36">
         <v>48427000.0</v>
       </c>
       <c r="I36">
         <v>32416000.0</v>
       </c>
       <c r="J36">
         <v>598000.0</v>
       </c>
       <c r="K36">
         <v>28604000.0</v>
       </c>
       <c r="L36">
         <v>26065000.0</v>
       </c>
@@ -31982,51 +31982,53 @@
         <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>24</v>
       </c>
       <c r="CQ1" t="s">
         <v>157</v>
       </c>
       <c r="CR1" t="s">
         <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:98">
       <c r="A2" t="s">
         <v>192</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>178700000.0</v>
+      </c>
       <c r="C2">
         <v>138968000.0</v>
       </c>
       <c r="D2">
         <v>111267000.0</v>
       </c>
       <c r="E2">
         <v>101824000.0</v>
       </c>
       <c r="F2">
         <v>138824000.0</v>
       </c>
       <c r="G2">
         <v>148385000.0</v>
       </c>
       <c r="H2">
         <v>156585000.0</v>
       </c>
       <c r="I2">
         <v>155194000.0</v>
       </c>
       <c r="J2">
         <v>135121000.0</v>
       </c>
       <c r="K2">
@@ -32948,52 +32950,56 @@
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
     </row>
     <row r="6" spans="1:98">
       <c r="A6" t="s">
         <v>196</v>
       </c>
-      <c r="B6"/>
-      <c r="C6"/>
+      <c r="B6">
+        <v>15581000.0</v>
+      </c>
+      <c r="C6">
+        <v>39732000.0</v>
+      </c>
       <c r="D6">
         <v>27701000.0</v>
       </c>
       <c r="E6">
         <v>9443000.0</v>
       </c>
       <c r="F6">
         <v>-37000000.0</v>
       </c>
       <c r="G6">
         <v>-9561000.0</v>
       </c>
       <c r="H6">
         <v>-8200000.0</v>
       </c>
       <c r="I6">
         <v>1391000.0</v>
       </c>
       <c r="J6">
         <v>20073000.0</v>
       </c>
       <c r="K6">
         <v>9580000.0</v>
       </c>
       <c r="L6">
@@ -34842,52 +34848,56 @@
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
     </row>
     <row r="14" spans="1:98">
       <c r="A14" t="s">
         <v>204</v>
       </c>
-      <c r="B14"/>
-      <c r="C14"/>
+      <c r="B14">
+        <v>2996000.0</v>
+      </c>
+      <c r="C14">
+        <v>2996000.0</v>
+      </c>
       <c r="D14">
         <v>3623000.0</v>
       </c>
       <c r="E14">
         <v>4644000.0</v>
       </c>
       <c r="F14">
         <v>5650000.0</v>
       </c>
       <c r="G14">
         <v>4706000.0</v>
       </c>
       <c r="H14">
         <v>4754000.0</v>
       </c>
       <c r="I14">
         <v>5114000.0</v>
       </c>
       <c r="J14">
         <v>6008000.0</v>
       </c>
       <c r="K14">
         <v>4138000.0</v>
       </c>
       <c r="L14">
@@ -35354,52 +35364,56 @@
       <c r="CK15">
         <v>797368.0</v>
       </c>
       <c r="CL15">
         <v>797368.0</v>
       </c>
       <c r="CM15">
         <v>3365309.0</v>
       </c>
       <c r="CN15">
         <v>2454481.0</v>
       </c>
       <c r="CO15">
         <v>367519.0</v>
       </c>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
     </row>
     <row r="16" spans="1:98">
       <c r="A16" t="s">
         <v>206</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>194281000.0</v>
+      </c>
+      <c r="C16">
+        <v>178700000.0</v>
+      </c>
       <c r="D16">
         <v>138968000.0</v>
       </c>
       <c r="E16">
         <v>111267000.0</v>
       </c>
       <c r="F16">
         <v>101824000.0</v>
       </c>
       <c r="G16">
         <v>138824000.0</v>
       </c>
       <c r="H16">
         <v>148385000.0</v>
       </c>
       <c r="I16">
         <v>156585000.0</v>
       </c>
       <c r="J16">
         <v>155194000.0</v>
       </c>
       <c r="K16">
         <v>135121000.0</v>
       </c>
       <c r="L16">
@@ -37474,52 +37488,56 @@
         <v>-2487112.0</v>
       </c>
       <c r="CK24">
         <v>-982233.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24">
         <v>698000.0</v>
       </c>
       <c r="CN24">
         <v>-26000.0</v>
       </c>
       <c r="CO24">
         <v>26000.0</v>
       </c>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
     </row>
     <row r="25" spans="1:98">
       <c r="A25" t="s">
         <v>214</v>
       </c>
-      <c r="B25"/>
-      <c r="C25"/>
+      <c r="B25">
+        <v>-21420000.0</v>
+      </c>
+      <c r="C25">
+        <v>-12663000.0</v>
+      </c>
       <c r="D25">
         <v>373000.0</v>
       </c>
       <c r="E25">
         <v>2047000.0</v>
       </c>
       <c r="F25">
         <v>2655192.0</v>
       </c>
       <c r="G25">
         <v>-582888.0</v>
       </c>
       <c r="H25">
         <v>511367.0</v>
       </c>
       <c r="I25">
         <v>1333000.0</v>
       </c>
       <c r="J25">
         <v>22326260.0</v>
       </c>
       <c r="K25">
         <v>-633000.0</v>
       </c>
       <c r="L25">