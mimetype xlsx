--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="222">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -5005,652 +5011,664 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU62"/>
+  <dimension ref="A1:CW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-        <v>160</v>
+      <c r="CW1" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>361531000.0</v>
+      </c>
+      <c r="C2">
+        <v>361531000.0</v>
+      </c>
+      <c r="D2">
         <v>227988000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>316265000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>316265000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>186827000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>197047000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>178551000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>162111000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>145501000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>160551000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>222071000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>216713000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>142172000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>150577000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>142287000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>210699000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>227676000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>146057000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>215107000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>220440000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>140083000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>145079000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>132768000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>115530000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>165767000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>255366000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>116174000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>125242000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>193280000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>129087000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>126416000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>150771000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>149964000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>156368000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>148343000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>139139000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>135575000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>144856000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>133635000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>138256000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>141629000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>133122000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>119024000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>142409000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>155329000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>137246000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>133257000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>142392000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>132165000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>124836000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>110650000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>120459000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>113589000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>103621000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>96998000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>101986000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>117079608.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>114202000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>163597833.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>106615394.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1867926.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>95728000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>143298745.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>91399792.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>124659294.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>107495833.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>61183044.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>54780624.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>66304165.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>38595446.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>39426056.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>60059051.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>54762108.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>32511812.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>30279625.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>29694147.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>38542305.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>37648000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>35103991.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>20993263.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>41124392.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>31375599.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>16410894.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>16055734.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>27663757.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>15358250.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>27698037.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>27157239.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>24974337.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>23017221.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>13680000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>25235000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>21267000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1103000.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5708,52 +5726,54 @@
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5811,399 +5831,403 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>6402000.0</v>
+      </c>
+      <c r="C5">
+        <v>6402000.0</v>
+      </c>
+      <c r="D5">
         <v>7101000.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5">
+      <c r="E5"/>
+      <c r="F5">
         <v>3747999.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-255000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-2600000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>6806000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>947000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>3616000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3593000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-13196999.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-14935999.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>12726000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>8438000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>2061000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>8152000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>26065000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>36198000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>19263000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>20519000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>26588000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>28716000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>15446000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>3597000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-8058999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>12483000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>18865000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>12959000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>12057000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>24449000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>41213000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>28487000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>23395000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>16908000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>11232000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>9657000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>20805000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>22873000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>30364000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>28791000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>34745000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>46646000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>45105000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>46297000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>44972000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>40222000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>40113000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>42109000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>40320000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>39307000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>36359000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>35851000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>24267000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>24731000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>25747837.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>25291231.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>23584789.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>20102114.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>15957500.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>16000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>13746601.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>11963911.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>11225521.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>11187744.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>10943960.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>10916056.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>11117342.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>10627453.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>11386760.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>10724284.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>8373349.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>5989463.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>3734353.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>3734353.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>2468800.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1934083.0</v>
       </c>
       <c r="CC5">
         <v>1934083.0</v>
       </c>
       <c r="CD5">
+        <v>1934083.0</v>
+      </c>
+      <c r="CE5">
+        <v>1934083.0</v>
+      </c>
+      <c r="CF5">
         <v>1332684.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>1332684.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3060.0</v>
       </c>
       <c r="CH5">
         <v>3060.0</v>
       </c>
       <c r="CI5">
+        <v>3060.0</v>
+      </c>
+      <c r="CJ5">
+        <v>3060.0</v>
+      </c>
+      <c r="CK5">
         <v>2969.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>2969.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>35.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-4150.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-10305000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-6611000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-3000.0</v>
       </c>
-      <c r="CP5"/>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>64406000.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>64764000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
@@ -6220,135 +6244,141 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7">
-[...1 lines deleted...]
-      </c>
+      <c r="B7"/>
       <c r="C7"/>
-      <c r="D7"/>
+      <c r="D7">
+        <v>0.0</v>
+      </c>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7">
         <v>52000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>255000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>481000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7">
         <v>150000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7">
         <v>271000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7">
         <v>387000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
@@ -6376,114 +6406,118 @@
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>32000.0</v>
       </c>
-      <c r="C8">
-[...1 lines deleted...]
-      </c>
+      <c r="C8"/>
       <c r="D8">
-        <v>3000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="E8">
         <v>3000.0</v>
       </c>
       <c r="F8">
         <v>3000.0</v>
       </c>
       <c r="G8">
         <v>3000.0</v>
       </c>
       <c r="H8">
         <v>3000.0</v>
       </c>
       <c r="I8">
         <v>3000.0</v>
       </c>
       <c r="J8">
         <v>3000.0</v>
       </c>
       <c r="K8">
         <v>3000.0</v>
       </c>
       <c r="L8">
         <v>3000.0</v>
       </c>
       <c r="M8">
         <v>3000.0</v>
       </c>
       <c r="N8">
         <v>3000.0</v>
       </c>
       <c r="O8">
         <v>3000.0</v>
       </c>
       <c r="P8">
         <v>3000.0</v>
       </c>
       <c r="Q8">
         <v>3000.0</v>
       </c>
       <c r="R8">
         <v>3000.0</v>
       </c>
       <c r="S8">
         <v>3000.0</v>
       </c>
       <c r="T8">
         <v>3000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>3000.0</v>
+      </c>
+      <c r="V8">
+        <v>3000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6517,544 +6551,554 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>63731000.0</v>
       </c>
-      <c r="M9">
-[...2 lines deleted...]
-      <c r="N9"/>
       <c r="O9">
         <v>63731000.0</v>
       </c>
-      <c r="P9">
-[...1 lines deleted...]
-      </c>
+      <c r="P9"/>
       <c r="Q9">
         <v>63731000.0</v>
       </c>
-      <c r="R9"/>
-[...1 lines deleted...]
-      <c r="T9">
+      <c r="R9">
         <v>63731000.0</v>
       </c>
-      <c r="U9">
+      <c r="S9">
+        <v>63731000.0</v>
+      </c>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9">
+        <v>63731000.0</v>
+      </c>
+      <c r="W9">
         <v>64361000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64273000.0</v>
       </c>
       <c r="X9">
         <v>64273000.0</v>
       </c>
       <c r="Y9">
+        <v>64273000.0</v>
+      </c>
+      <c r="Z9">
+        <v>64273000.0</v>
+      </c>
+      <c r="AA9">
         <v>64400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64429000.0</v>
       </c>
       <c r="AB9">
         <v>64429000.0</v>
       </c>
       <c r="AC9">
         <v>64429000.0</v>
       </c>
       <c r="AD9">
         <v>64429000.0</v>
       </c>
       <c r="AE9">
-        <v>64406000.0</v>
+        <v>64429000.0</v>
       </c>
       <c r="AF9">
-        <v>64406000.0</v>
+        <v>64429000.0</v>
       </c>
       <c r="AG9">
         <v>64406000.0</v>
       </c>
       <c r="AH9">
         <v>64406000.0</v>
       </c>
       <c r="AI9">
         <v>64406000.0</v>
       </c>
       <c r="AJ9">
+        <v>64406000.0</v>
+      </c>
+      <c r="AK9">
+        <v>64406000.0</v>
+      </c>
+      <c r="AL9">
         <v>64306000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>64764000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>64764000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>64627000.0</v>
       </c>
       <c r="AO9">
         <v>64627000.0</v>
       </c>
       <c r="AP9">
         <v>64627000.0</v>
       </c>
       <c r="AQ9">
-        <v>64522000.0</v>
+        <v>64627000.0</v>
       </c>
       <c r="AR9">
-        <v>64522000.0</v>
+        <v>64627000.0</v>
       </c>
       <c r="AS9">
         <v>64522000.0</v>
       </c>
       <c r="AT9">
         <v>64522000.0</v>
       </c>
       <c r="AU9">
+        <v>64522000.0</v>
+      </c>
+      <c r="AV9">
+        <v>64522000.0</v>
+      </c>
+      <c r="AW9">
         <v>27209000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>34518000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39565000.0</v>
       </c>
       <c r="AY9">
         <v>39565000.0</v>
       </c>
       <c r="AZ9">
-        <v>39371000.0</v>
+        <v>39565000.0</v>
       </c>
       <c r="BA9">
-        <v>39371000.0</v>
+        <v>39565000.0</v>
       </c>
       <c r="BB9">
         <v>39371000.0</v>
       </c>
       <c r="BC9">
         <v>39371000.0</v>
       </c>
       <c r="BD9">
+        <v>39371000.0</v>
+      </c>
+      <c r="BE9">
+        <v>39371000.0</v>
+      </c>
+      <c r="BF9">
         <v>39295000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>39295419.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>39295419.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>38676931.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>38676931.0</v>
       </c>
-      <c r="BI9"/>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>98411000.0</v>
+      </c>
+      <c r="C10">
+        <v>98411000.0</v>
+      </c>
+      <c r="D10">
         <v>142001000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>139415000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>178700000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>65237000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>56961000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>98310000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>107094000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>112557000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>114660000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>108244000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>95620000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>99244000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>121216000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>100712000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>112421000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>79402000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>131695000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>80729000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>83113000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>90374000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>97248000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>81767000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>80376000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>108171000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>76708000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>83820000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>70866000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>65471000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>86346000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>95788000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>58682000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>78729000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>64558000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>55382000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>36473000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>31303000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>31092000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>39062000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>37864000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>55399000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>69676000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>76064000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>70889000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>65909000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>68505000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>41569000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>55757000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>42955000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>53979000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>54702000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>75270000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>90352000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>87649000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>72490000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>77692000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>79852280.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>94781390.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>96435238.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>75376525.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>49424979.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>49424979.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>49201859.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>45246219.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>51075033.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>43480176.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>45894475.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>39555309.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>37585291.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>37113375.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>27188579.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>28431206.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>49962022.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>19487159.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>21791286.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>19627606.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>17362082.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>27418500.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>18424513.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>19792500.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>22140596.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>12374944.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>14027722.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>11055235.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>12972439.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>11164639.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>11012193.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>16542174.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>14161563.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>10730882.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>5736000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>7734000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>9638000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>1947.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>3077.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>6828.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>8813.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>9896.0</v>
       </c>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7112,356 +7156,364 @@
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>98411000.0</v>
+      </c>
+      <c r="C12">
+        <v>98411000.0</v>
+      </c>
+      <c r="D12">
         <v>177931000.0</v>
       </c>
-      <c r="C12"/>
-      <c r="D12">
+      <c r="E12"/>
+      <c r="F12">
         <v>178700000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>65237000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>84524000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>98310000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>107094000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>112557000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>125744000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>108244000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>95620000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>99244000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>134077000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>100712000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>112421000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>79402000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>133451000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>80729000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>83113000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>90374000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>107387000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>81767000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>80376000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>108171000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>112228000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>83820000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>70866000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>65471000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>103889000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>118029000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>85584000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>91769000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>94145000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>79211000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>63712000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>59511000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>61567000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>78399000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>71417000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>83975000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>90885000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>102865000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>108649000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>104993000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>109522000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>84835000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>94229000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>78888000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>89489000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>86976000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>90646000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>90352000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>87649000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>72490000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>77692000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>79852280.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>94781390.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>96435238.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>75376525.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>49424979.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>49201859.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>45246219.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>51075033.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>43480176.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>45894475.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>39555309.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>37585291.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>37113375.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>27188579.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>28431206.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>49962022.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>19487159.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>21791286.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>19627606.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>17362082.0</v>
       </c>
-      <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>18424513.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>19792500.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>22140596.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>12374944.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>14027722.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>11055235.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>12972439.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>11164639.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>11012193.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>16542174.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>14161563.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>10730882.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>5736000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>7734000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>9638000.0</v>
       </c>
-      <c r="CP12"/>
-      <c r="CQ12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>1947.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>3077.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>6828.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>8813.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>9896.0</v>
       </c>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>32000.0</v>
       </c>
-      <c r="C13"/>
+      <c r="C13">
+        <v>32000.0</v>
+      </c>
       <c r="D13">
-        <v>3000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>32000.0</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
         <v>3000.0</v>
       </c>
       <c r="G13">
         <v>3000.0</v>
       </c>
       <c r="H13">
         <v>3000.0</v>
       </c>
       <c r="I13">
         <v>3000.0</v>
       </c>
       <c r="J13">
         <v>3000.0</v>
       </c>
       <c r="K13">
         <v>3000.0</v>
       </c>
       <c r="L13">
         <v>3000.0</v>
       </c>
       <c r="M13">
         <v>3000.0</v>
       </c>
       <c r="N13">
@@ -7572,516 +7624,524 @@
       <c r="AW13">
         <v>3000.0</v>
       </c>
       <c r="AX13">
         <v>3000.0</v>
       </c>
       <c r="AY13">
         <v>3000.0</v>
       </c>
       <c r="AZ13">
         <v>3000.0</v>
       </c>
       <c r="BA13">
         <v>3000.0</v>
       </c>
       <c r="BB13">
         <v>3000.0</v>
       </c>
       <c r="BC13">
         <v>3000.0</v>
       </c>
       <c r="BD13">
         <v>3000.0</v>
       </c>
       <c r="BE13">
+        <v>3000.0</v>
+      </c>
+      <c r="BF13">
+        <v>3000.0</v>
+      </c>
+      <c r="BG13">
         <v>2826.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>2826.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>2808.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>2808.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>2717.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>3000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>2711.0</v>
       </c>
-      <c r="BL13">
+      <c r="BN13">
         <v>2711.0</v>
       </c>
-      <c r="BM13">
+      <c r="BO13">
         <v>2704.0</v>
       </c>
-      <c r="BN13">
+      <c r="BP13">
         <v>2704.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2698.0</v>
       </c>
       <c r="BQ13">
         <v>2698.0</v>
       </c>
       <c r="BR13">
         <v>2698.0</v>
       </c>
       <c r="BS13">
         <v>2698.0</v>
       </c>
       <c r="BT13">
         <v>2698.0</v>
       </c>
       <c r="BU13">
-        <v>2396.0</v>
+        <v>2698.0</v>
       </c>
       <c r="BV13">
-        <v>2396.0</v>
+        <v>2698.0</v>
       </c>
       <c r="BW13">
         <v>2396.0</v>
       </c>
       <c r="BX13">
         <v>2396.0</v>
       </c>
       <c r="BY13">
         <v>2396.0</v>
       </c>
       <c r="BZ13">
+        <v>2396.0</v>
+      </c>
+      <c r="CA13">
+        <v>2396.0</v>
+      </c>
+      <c r="CB13">
         <v>2000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>2329.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>2327.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>2323.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2257.0</v>
       </c>
       <c r="CF13">
         <v>2257.0</v>
       </c>
       <c r="CG13">
         <v>2257.0</v>
       </c>
       <c r="CH13">
         <v>2257.0</v>
       </c>
       <c r="CI13">
         <v>2257.0</v>
       </c>
       <c r="CJ13">
         <v>2257.0</v>
       </c>
       <c r="CK13">
         <v>2257.0</v>
       </c>
       <c r="CL13">
         <v>2257.0</v>
       </c>
       <c r="CM13">
+        <v>2257.0</v>
+      </c>
+      <c r="CN13">
+        <v>2257.0</v>
+      </c>
+      <c r="CO13">
         <v>2000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>2000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>1000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>529000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>529.0</v>
       </c>
       <c r="CS13">
         <v>529.0</v>
       </c>
       <c r="CT13">
         <v>529.0</v>
       </c>
       <c r="CU13">
         <v>529.0</v>
       </c>
+      <c r="CV13">
+        <v>529.0</v>
+      </c>
+      <c r="CW13">
+        <v>529.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>30170702.0</v>
       </c>
       <c r="C14">
         <v>30170702.0</v>
       </c>
       <c r="D14">
         <v>30170702.0</v>
       </c>
       <c r="E14">
         <v>30170702.0</v>
       </c>
       <c r="F14">
+        <v>30170702.0</v>
+      </c>
+      <c r="G14">
+        <v>30170702.0</v>
+      </c>
+      <c r="H14">
         <v>30181771.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30185702.0</v>
       </c>
       <c r="I14">
         <v>30185702.0</v>
       </c>
       <c r="J14">
+        <v>30185702.0</v>
+      </c>
+      <c r="K14">
+        <v>30185702.0</v>
+      </c>
+      <c r="L14">
         <v>30186373.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>30189363.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>30189537.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30193082.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>31014285.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>30640260.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>30849009.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30851776.0</v>
       </c>
       <c r="S14">
         <v>30851776.0</v>
       </c>
       <c r="T14">
+        <v>30851776.0</v>
+      </c>
+      <c r="U14">
+        <v>30851776.0</v>
+      </c>
+      <c r="V14">
         <v>30855406.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>30857736.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>31174050.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>31113374.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>31174045.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>31174045.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>31332380.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>31492035.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>31499577.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>31513297.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>31643240.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>31645556.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>31647305.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>31644004.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>31600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>31644271.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>31649322.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>31649908.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>31700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>31911722.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>32087634.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>32123588.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>32100000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>32134839.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>32138438.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>32134732.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>32100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>28063661.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>28064376.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>28063501.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>28100000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>28062297.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>28048789.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>28050937.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>28100000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>28260880.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>30257347.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>28260302.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>41300000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>31503995.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>28202989.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>36100000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>36100000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>31562661.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>31562479.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>27046244.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>27000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>31412485.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>31466402.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>31947823.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>32500000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>31431026.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>28834380.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>25936500.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>24000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>23962356.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>23962153.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>23949809.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>23500000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>23287782.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>23267235.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>22704753.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>22600000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>22574542.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>22577958.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>22597042.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>22600000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>22575637.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>22574542.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>22574542.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>22100000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>22411383.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>22490450.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>21244475.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>20900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18525500.0</v>
       </c>
       <c r="CS14">
         <v>18525500.0</v>
       </c>
       <c r="CT14">
         <v>18525500.0</v>
       </c>
       <c r="CU14">
+        <v>18525500.0</v>
+      </c>
+      <c r="CV14">
+        <v>18525500.0</v>
+      </c>
+      <c r="CW14">
         <v>24426780.0</v>
       </c>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>3000.0</v>
       </c>
-      <c r="M15">
-[...2 lines deleted...]
-      <c r="N15"/>
       <c r="O15">
         <v>3000.0</v>
       </c>
-      <c r="P15">
-[...1 lines deleted...]
-      </c>
+      <c r="P15"/>
       <c r="Q15">
         <v>3000.0</v>
       </c>
-      <c r="R15"/>
-[...1 lines deleted...]
-      <c r="T15">
+      <c r="R15">
         <v>3000.0</v>
       </c>
-      <c r="U15">
+      <c r="S15">
         <v>3000.0</v>
       </c>
+      <c r="T15"/>
+      <c r="U15"/>
       <c r="V15">
         <v>3000.0</v>
       </c>
       <c r="W15">
         <v>3000.0</v>
       </c>
       <c r="X15">
         <v>3000.0</v>
       </c>
       <c r="Y15">
         <v>3000.0</v>
       </c>
       <c r="Z15">
         <v>3000.0</v>
       </c>
       <c r="AA15">
         <v>3000.0</v>
       </c>
       <c r="AB15">
         <v>3000.0</v>
       </c>
       <c r="AC15">
         <v>3000.0</v>
       </c>
       <c r="AD15">
@@ -8144,761 +8204,773 @@
       <c r="AW15">
         <v>3000.0</v>
       </c>
       <c r="AX15">
         <v>3000.0</v>
       </c>
       <c r="AY15">
         <v>3000.0</v>
       </c>
       <c r="AZ15">
         <v>3000.0</v>
       </c>
       <c r="BA15">
         <v>3000.0</v>
       </c>
       <c r="BB15">
         <v>3000.0</v>
       </c>
       <c r="BC15">
         <v>3000.0</v>
       </c>
       <c r="BD15">
         <v>3000.0</v>
       </c>
       <c r="BE15">
+        <v>3000.0</v>
+      </c>
+      <c r="BF15">
+        <v>3000.0</v>
+      </c>
+      <c r="BG15">
         <v>2826.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>2826.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>2808.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>2808.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>2717.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>2717.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>2711.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>2711.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>2704.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>2704.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2698.0</v>
       </c>
       <c r="BQ15">
         <v>2698.0</v>
       </c>
       <c r="BR15">
         <v>2698.0</v>
       </c>
       <c r="BS15">
         <v>2698.0</v>
       </c>
       <c r="BT15">
         <v>2698.0</v>
       </c>
       <c r="BU15">
-        <v>2396.0</v>
+        <v>2698.0</v>
       </c>
       <c r="BV15">
-        <v>2396.0</v>
+        <v>2698.0</v>
       </c>
       <c r="BW15">
         <v>2396.0</v>
       </c>
       <c r="BX15">
         <v>2396.0</v>
       </c>
       <c r="BY15">
+        <v>2396.0</v>
+      </c>
+      <c r="BZ15">
+        <v>2396.0</v>
+      </c>
+      <c r="CA15">
         <v>2385.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>2385.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>2329.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>2327.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>2323.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2257.0</v>
       </c>
       <c r="CF15">
         <v>2257.0</v>
       </c>
       <c r="CG15">
         <v>2257.0</v>
       </c>
       <c r="CH15">
         <v>2257.0</v>
       </c>
       <c r="CI15">
         <v>2257.0</v>
       </c>
       <c r="CJ15">
         <v>2257.0</v>
       </c>
       <c r="CK15">
         <v>2257.0</v>
       </c>
       <c r="CL15">
         <v>2257.0</v>
       </c>
       <c r="CM15">
+        <v>2257.0</v>
+      </c>
+      <c r="CN15">
+        <v>2257.0</v>
+      </c>
+      <c r="CO15">
         <v>2000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>2000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>1000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>529000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>529.0</v>
       </c>
       <c r="CS15">
         <v>529.0</v>
       </c>
       <c r="CT15">
         <v>529.0</v>
       </c>
       <c r="CU15">
         <v>529.0</v>
       </c>
+      <c r="CV15">
+        <v>529.0</v>
+      </c>
+      <c r="CW15">
+        <v>529.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
         <v>41</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>5504000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
+        <v>4447000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>44839000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>44839000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>8633000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>47573000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>45972000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="O16"/>
+      <c r="P16">
         <v>5654000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>2400000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52293000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>51721000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>51458000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2367000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>48866000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>47758000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1656000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>41635000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>43964000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>45897000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1114000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1313000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1140000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1796000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1511000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1268000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1090000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1208000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1082000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1063000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>773000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1591000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1613000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1477000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1224000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1279000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1885000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2979000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1723000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1847000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1677000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>4529000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>3393000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>3503000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>870000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>1253000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1124000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>615096.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1181401.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1019821.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1996632.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>720883.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>1908479.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>2370888.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>6894977.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1918835.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>552519.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>258020.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>29419765.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2383065.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>166576.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>600163.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>121406.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1315510.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>166193.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>265730.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>13185740.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>288564.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>766968.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>216636.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>157919.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>122195.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>153039.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>7651797.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>8815072.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>6725932.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>8054984.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>5270656.0</v>
       </c>
-      <c r="CL16"/>
-      <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-      <c r="AD17">
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17">
         <v>15336000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>12680000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>13270000.0</v>
       </c>
-      <c r="AG17"/>
-      <c r="AH17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>13367000.0</v>
       </c>
-      <c r="AI17"/>
-      <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17">
         <v>4641000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>4898000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>4959000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>4949000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>4899000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>5388000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>5458000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>5293000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>4896000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>4760000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>4660000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>4539000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>4528000.0</v>
       </c>
-      <c r="AY17"/>
-      <c r="AZ17">
+      <c r="BA17"/>
+      <c r="BB17">
         <v>4258000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>4206000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>4112000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>4379000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>3992000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>4599860.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>4340974.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>3915647.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>3695782.0</v>
       </c>
-      <c r="BI17"/>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18">
         <v>4280000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18">
         <v>4253000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>4198000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>4029000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>4175000.0</v>
       </c>
-      <c r="AG18">
-[...4 lines deleted...]
-      </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
         <v>258000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>266000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>280000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>302000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>310000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>321000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>329000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>339000.0</v>
       </c>
-      <c r="AW18">
-[...4 lines deleted...]
-      </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
         <v>559148.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>2156715.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>9944852.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8956,1645 +9028,1675 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>611000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>608000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>621000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>646000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>643000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>645000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>642000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>642000.0</v>
       </c>
-      <c r="AW20">
-[...4 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
-      <c r="BI20"/>
-      <c r="BJ20"/>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>14475000.0</v>
+      </c>
+      <c r="C21">
+        <v>14475000.0</v>
+      </c>
+      <c r="D21">
         <v>15255000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>9237000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>9237000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>9276000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3417000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9130000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>9044000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9151000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>13098000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9073000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9080000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9616000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10828000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>9439000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10055000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10705000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>12544000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10623000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10737000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10626000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>12504000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>10392000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>10062000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>10121000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>11698000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>62964000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>64768000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>62846000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>61198000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>60991000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>62981000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>66287000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>63834000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>55579000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>48800000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>48327000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>48065000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>50147000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>48722000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>54605000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>54177000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>55511000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>57342000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>57231000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>52375000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>48713000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>48319000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>44137000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>44535000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>38830000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>38050000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>37440000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>37557000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>711000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>713000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>785425.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>837075.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>683972.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>612152.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>662089.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>662089.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>586474.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>506158.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>516052.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>561389.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>673054.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>723244.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>745474.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>504339.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>563558.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>605548.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>653871.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>589713.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>497623.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>418593.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>433388.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>3140548.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>3111854.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>3226153.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>3601327.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>3503217.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>474658.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>519176.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>434467.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>392552.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>168837.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>178596.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>207618.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>218639.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>1754000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>1787000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>774000.0</v>
       </c>
-      <c r="CP21"/>
-      <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>139710000.0</v>
+      </c>
+      <c r="C22">
+        <v>139710000.0</v>
+      </c>
+      <c r="D22">
         <v>124418000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>117546000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>117546000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>122440000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>112558000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>108880000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>107438000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>109082000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>112392000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>103187000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>100262000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>105498000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>112236000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>104629000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>109787000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>114483000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>116493000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>106427000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>95971000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>89638000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>88325000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>82011000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>82861000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>71158000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>82931000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>87175000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>90850000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>90202000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>88021000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>87769000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>90594000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>87370000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>79217000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>73030000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>65470000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>69051000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>68050000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>74484000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>63086000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>70726000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>65570000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>67067000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>67794000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>68747000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>64419000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>72691000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>63308000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>55849000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>51392000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>53149000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>48251000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>45270000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>43542000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>48033000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>46889000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>58290087.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>51607193.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>51304394.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>45679605.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>36870272.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>36870272.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>40867074.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>39595346.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>35383898.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>27415697.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>29388926.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>26754416.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>27945742.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>26571755.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>29933712.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>26210406.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>22676585.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>20193286.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>19446977.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>17364810.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>18051757.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>15464571.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>17514260.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>14752795.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>13594329.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>12385833.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>15119737.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>14536887.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>12424054.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>12507910.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>14407991.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>14820569.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>12551586.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>10229422.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>10209000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>10895000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>10256000.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>1077106000.0</v>
+      </c>
+      <c r="C23">
+        <v>1077106000.0</v>
+      </c>
+      <c r="D23">
         <v>1001698000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>939141000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>845352000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>850579000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>829032000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>784993000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>770672000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>766440000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>708093000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>684577000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>727073000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>714352000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>674893000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>693836000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>726647000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>716762000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>686146000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>695545000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>701763000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>707560000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>667421000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>631193000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>629677000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>639803000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>650300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>670744000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>685316000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>690499000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>681936000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>692996000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>725718000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>717369000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>694720000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>674084000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>660691000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>631699000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>612874000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>624606000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>630418000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>607695000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>599897000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>635213000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>641789000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>629161000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>603896000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>603629000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>577176000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>565607000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>536078000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>526234000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>512533000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>485825000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>465181000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>457721000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>476874316.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>466447120.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>452261638.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>434852479.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>405215361.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>369248588.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>388884617.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>370468790.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>351715509.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>313032957.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>284028519.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>263607712.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>244403703.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>231046936.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>231223657.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>227976287.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>235740972.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>182984687.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>167025817.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>159808079.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>145973491.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>128995871.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>141323476.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>139261296.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>138128987.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>119529723.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>113950562.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>108260882.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>107360623.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>105486645.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>99399514.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>101761559.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>106167606.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>77160038.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>74747000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>77322000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>78780000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>19427000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1947.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>3077.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>6828.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>8813.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>9896.0</v>
       </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
         <v>49</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24">
         <v>5691000.0</v>
       </c>
-      <c r="C24"/>
-[...1 lines deleted...]
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>85000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>145000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>1221000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>528000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>532000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>480000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>35000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1126000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2103000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2998000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3938000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4948000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>5818000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>6905000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>297000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>9017000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>9859000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>11145000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>318000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>306000.0</v>
       </c>
-      <c r="AI24">
-[...4 lines deleted...]
-      </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>608000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>669000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>65000.0</v>
       </c>
-      <c r="AO24">
-[...4 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
-        <v>23571429.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG24">
-        <v>23571429.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH24">
         <v>23571429.0</v>
       </c>
       <c r="BI24">
+        <v>23571429.0</v>
+      </c>
+      <c r="BJ24">
+        <v>23571429.0</v>
+      </c>
+      <c r="BK24">
         <v>23571000.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>28535000.0</v>
       </c>
-      <c r="BP24"/>
-      <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24">
         <v>32801000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>32678000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>30722000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>199000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25">
         <v>532000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>480000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25">
         <v>35000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1126000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2103000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2998000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3938000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4948000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5818000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>6905000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>297000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>8726000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>9859000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>11145000.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-      <c r="BF25">
-[...4 lines deleted...]
-      </c>
+      <c r="BF25"/>
+      <c r="BG25"/>
       <c r="BH25">
         <v>23571429.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
+      <c r="BI25">
+        <v>23571429.0</v>
+      </c>
+      <c r="BJ25">
+        <v>23571429.0</v>
+      </c>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26">
+        <v>61520000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>92020000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>62391000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>61876000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>63492000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>104389000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>60236000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>57360000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>59278000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>68820000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>60866000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>62179000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>64634000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>59810000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>52755000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>58363000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>60660000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>36966000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>40742000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>45629000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>45518000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>49766000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>49754000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>43774000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>40790000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>48417000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>33976000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>35459000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>33433000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>49277000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>47706000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>48067000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>29268000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>44705000.0</v>
       </c>
-      <c r="AI26"/>
-      <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26">
         <v>38194000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>40690000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>36166000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>31174000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>34103000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>29634000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>19398000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>12273000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>15110000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>11903000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>9771000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>9774000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>9968000.0</v>
       </c>
-      <c r="AY26"/>
-      <c r="AZ26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>8257000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>9953000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>9784000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>13454000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>16472000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>12471233.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>9169333.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>10730285.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>12668981.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10652,424 +10754,434 @@
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>-23417000.0</v>
+      </c>
+      <c r="C28">
+        <v>-23417000.0</v>
+      </c>
+      <c r="D28">
         <v>67380000.0</v>
       </c>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-97465000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>97344000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>111563000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>54675000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>31375000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>25383000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>27848000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-69676000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-57163000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>43909000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-74536000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>11929000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-64372000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-31217000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1956000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-36347000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-43456000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>39645000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>27434000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>31486000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>31321000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-49516000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-22905000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>40128000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>59318000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>714000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>55930000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>45601000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>67271000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>72381000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>92307000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>100376000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>117952000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>125372000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>89276000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>77954000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>87468000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>65121000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>41599000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>42413000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>47064000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>50948000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>56184000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>77973000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>57501000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>69646000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>61619000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>57980000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>35152000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>24333000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>19915000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-35489000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>19594000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-44365308.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-60893974.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-61061892.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>6643101.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-12026184.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-42026184.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-11286852.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>37172467.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-17933074.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>28327983.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>20307904.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>21788521.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>579161.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>23775016.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>31783281.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>11537120.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-5420016.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>9504015.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>3869681.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>4613069.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-9028749.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-12033885.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-2194800.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>10940480.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-8407762.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>2439871.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>14159810.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>16191106.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>3051657.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>15610289.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>1638409.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-2325307.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-547105.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-1092328.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>460000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>897000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-4607000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>-1947.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-3077.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-6828.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-8813.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-9896.0</v>
       </c>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>518785000.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>610720000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>460078000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>522799000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>520129000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>518041000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>503092000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>501362000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>496362000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>486717000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>440207000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>435911000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>465912000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>442380000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>414810000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>437263000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>454201000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>368626000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>352829000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>427953000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>434407000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>427633000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>406455000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>391692000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>391964000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -11098,617 +11210,629 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>362405000.0</v>
+      </c>
+      <c r="C30">
+        <v>362405000.0</v>
+      </c>
+      <c r="D30">
         <v>363897000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>298165000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>298165000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>323554000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>345701000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>314173000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>288129000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>266718000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>271397000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>241517000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>234040000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>244895000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>224324000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>208555000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>203491000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>222397000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>210336000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>227276000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>228461000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>236645000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>234140000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>209025000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>188442000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>196498000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>233005000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>234267000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>255130000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>242574000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>256344000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>249636000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>283559000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>304733000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>294075000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>287550000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>307444000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>305916000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>306715000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>279431000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>314082000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>301105000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>276315000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>273933000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>303651000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>320893000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>305108000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>303873000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>309840000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>304644000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>284833000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>264785000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>259413000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>245613000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>223592000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>210333000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>208694000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>211353552.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>212459000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>197860106.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>206909413.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>195858988.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>195858988.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>181845502.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>180688519.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>168252346.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>154863292.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>131518363.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>121466435.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>103671922.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>96424856.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>100910000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>104331962.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>96139674.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>82022643.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>70964220.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>69919862.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>60477292.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>57234383.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>50702026.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>53019759.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>46331766.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>41580320.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>33995992.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>33938383.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>35674082.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>37632603.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>33814199.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>29679361.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>39358302.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>38680011.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>28389000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>25430000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>23345000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
+      <c r="CV30"/>
+      <c r="CW30"/>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:101">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>318012000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>323320000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>300823000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>292730000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>303587000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>322884000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>308490000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>299996000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>301455000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>304918000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>290718000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>293719000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>269933000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>283841000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>287859000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>284201000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>289036000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>292908000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>277729000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>287826000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>299897000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>316486000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>298787000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>333430000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>321784000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>307769000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>299863000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>306091000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>302943000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>303050000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>295642000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>294396000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>301835000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>292670000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>285193000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>239377000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>235351000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>230843000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>226014000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>217666000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>207174000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>199307000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>192878000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>187126000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>184109000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>172031396.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>172292036.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>163422991.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>149903289.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:101">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>249770000.0</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32">
         <v>196744000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>173387000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>170936000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>154747000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>146156000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>156615000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>190026000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>206743000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>180336000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>166301000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>153306000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>164333000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>156523000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>153405000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>150085000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>145561000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>149564000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>145628000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>137842000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>130507000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>121174000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>119553000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>116655000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>135624000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -11737,2682 +11861,2730 @@
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
     </row>
-    <row r="33" spans="1:99">
+    <row r="33" spans="1:101">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>270520000.0</v>
+      </c>
+      <c r="C33">
+        <v>270520000.0</v>
+      </c>
+      <c r="D33">
         <v>263513000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>256481000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>256481000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>248564000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>247941000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>238910000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>214929000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>200240000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>202365000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>199141000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>196671000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>198463000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>193634000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>186713000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>202406000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>221066000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>215382000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>208680000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>219788000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>222480000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>231902000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>227063000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>216924000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>212567000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>15291000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>203318000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>204824000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>205087000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>195071000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>185814000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>192986000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>195873000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>184766000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>172746000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>157307000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>145675000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>145795000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>141137000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>133455000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>136335000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>131636000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>114628000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>111653000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>105570000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>106536000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>100587000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>100195000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>94173000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>95200000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>96285000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>96538000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>96022000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>96263000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>104045000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>98507000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>100455384.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>101067585.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>99220282.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>98333654.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>94651977.0</v>
       </c>
-      <c r="BJ33"/>
-      <c r="BK33">
+      <c r="BL33"/>
+      <c r="BM33">
         <v>89837233.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>79734762.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>73923159.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>70736181.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>65936310.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>65294734.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>65138673.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>62754356.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>62288805.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>62187382.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>59186845.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>55713377.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>51083027.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>48925595.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>46177159.0</v>
       </c>
-      <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>49673814.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>46655277.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>50252447.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>49876953.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>40714004.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>39469795.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>38105716.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>38452551.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>28561917.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>28603856.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>26549513.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>24954001.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>19386000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>17792000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>17332000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>19427000.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
       <c r="CU33"/>
+      <c r="CV33"/>
+      <c r="CW33"/>
     </row>
-    <row r="34" spans="1:99">
+    <row r="34" spans="1:101">
       <c r="A34" t="s">
         <v>59</v>
       </c>
-      <c r="B34"/>
-      <c r="C34">
+      <c r="B34">
+        <v>23197000.0</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34">
         <v>4034000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>3809000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>4062000.0</v>
       </c>
-      <c r="F34"/>
-      <c r="G34">
+      <c r="H34"/>
+      <c r="I34">
         <v>6266000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>6204000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>5360000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34">
+      <c r="L34"/>
+      <c r="M34">
         <v>7402000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>15542000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>22973000.0</v>
       </c>
-      <c r="N34"/>
-      <c r="O34">
+      <c r="P34"/>
+      <c r="Q34">
         <v>6140000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>22300000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>27600000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34">
+      <c r="T34"/>
+      <c r="U34">
         <v>6437000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>8153000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>31989000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>27755000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>31897000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>8099000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>41651000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>37617000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>41995000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>35057000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>6221000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>31448000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>30216000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>30229000.0</v>
       </c>
-      <c r="AG34"/>
-      <c r="AH34">
+      <c r="AI34"/>
+      <c r="AJ34">
         <v>32719000.0</v>
       </c>
-      <c r="AI34"/>
-      <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34">
         <v>774000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>1922000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>1960000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>3708000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>3691000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>6156000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>2875000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>2867000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>2739000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>2764000.0</v>
       </c>
-      <c r="AY34"/>
-      <c r="AZ34"/>
       <c r="BA34"/>
-      <c r="BB34">
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34">
         <v>2609000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>3184000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>1611000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>1618925.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>8599695.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>7943399.0</v>
       </c>
-      <c r="BH34"/>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
     </row>
-    <row r="35" spans="1:99">
+    <row r="35" spans="1:101">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>23197000.0</v>
+      </c>
+      <c r="C35">
+        <v>23197000.0</v>
+      </c>
+      <c r="D35">
         <v>9555000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4034000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4033999.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4147000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4308000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>6266000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>6204000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>14141000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>14279000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>16183000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>15542000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>22973000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>22742000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>22477000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>22780001.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>27600000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>27505000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>27511000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>29227001.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>32024000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>33161000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>34000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>34981000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>45589001.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>46818000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>47813000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>41962000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>43998000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>44372000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>44104000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>45549000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>37918000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>37777000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>354000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>347000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>341000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>947000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1198000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>600000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1032000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2188000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2240000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>4010000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>4001000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>6477000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>3204000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>3206000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>2739000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2764000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>5549000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>4258000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>4206000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>2609000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>3184000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1611000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1618925.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>32730272.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>33671543.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>40498570.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>603983.0</v>
       </c>
-      <c r="BJ35"/>
-      <c r="BK35">
+      <c r="BL35"/>
+      <c r="BM35">
         <v>4377538.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>4986459.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>234007.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>233941.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>29681689.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>233815.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>233679.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>234041.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>33856308.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>33961452.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>35042437.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>334600.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>321392.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>321392.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>313151.0</v>
       </c>
-      <c r="BZ35"/>
-      <c r="CA35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>301552.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>301552.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>301614.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>301614.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>201067.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>196222.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>196222.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>196378.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>196378.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>196547.0</v>
       </c>
       <c r="CL35">
         <v>196547.0</v>
       </c>
       <c r="CM35">
+        <v>196547.0</v>
+      </c>
+      <c r="CN35">
+        <v>196547.0</v>
+      </c>
+      <c r="CO35">
         <v>196000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>197000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>199000.0</v>
       </c>
-      <c r="CP35"/>
-      <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
+      <c r="CV35"/>
+      <c r="CW35"/>
     </row>
-    <row r="36" spans="1:99">
+    <row r="36" spans="1:101">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>36723000.0</v>
+      </c>
+      <c r="C36">
+        <v>36723000.0</v>
+      </c>
+      <c r="D36">
         <v>991000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>64581000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>64581000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>67717000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>21473000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>68841000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>48427000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>32416000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>598000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>28604000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>26065000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>19282000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>46000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>19642000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>20717000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>26265000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>24805000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>28066000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>27523000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>27794000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>7626000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>30859000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>31431000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>27395000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2580000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>31669000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>27357000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>34621000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>1799000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1609000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>945000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>1624000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2188000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>8261000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>9002000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>3168000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>3117000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>3254000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>7124000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>8935000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>8978000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>3588000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1844000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1866000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1695000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1940000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>502000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>398000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>360000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>831000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1198000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>1082000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>956000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>9852000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>12888000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>8902582.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>7561168.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>9552644.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>10827706.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>12175411.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>2801434.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>20914410.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>15152657.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>10274607.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>1064224.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>4041111.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>1369831.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>6098777.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>1349527.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>9663213.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>10352767.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>9891326.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>7223113.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>9321477.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>6850898.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>5208163.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>3681141.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>8212692.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>5541717.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>7563482.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>6577703.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>3604079.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>3004981.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>2199273.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>2116375.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>3506449.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>2518348.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>3367539.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>2385306.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>622000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>1323000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>1725000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>19143000.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
+      <c r="CV36"/>
+      <c r="CW36"/>
     </row>
-    <row r="37" spans="1:99">
+    <row r="37" spans="1:101">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>16423000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>16503000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>14897000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>15501000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>16143000.0</v>
       </c>
-      <c r="R37"/>
-[...1 lines deleted...]
-      <c r="T37">
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37">
         <v>15674000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>16045000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>16170000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>18897000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>18603000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>18761000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>20161000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>20705000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>19493000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>19164000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>18950000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>21077000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>5948000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>6917000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>6681000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>6149000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>5762000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>5690000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>5412000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>5495000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>5389000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>8166000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>8252000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>7945000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>8427000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>8393000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>8912000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>8238000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>41498000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>46207000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>45071000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>43055000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>41939000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>40535000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>38846000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>36889000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>35984000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>43332735.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>43028065.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>40804090.0</v>
       </c>
-      <c r="BH37">
+      <c r="BJ37">
         <v>39738132.0</v>
       </c>
-      <c r="BI37"/>
-      <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
     </row>
-    <row r="38" spans="1:99">
+    <row r="38" spans="1:101">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>18000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>15913000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>19642000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>20717000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>26265000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>29878000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>28066000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>27523000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>27794000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>39402000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>41251000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>31431000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>27395000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>26646000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>31669000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>27357000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>34621000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>31993000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>29512000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>27858000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>33074000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>58733000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>57444000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>48661000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>41625000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>44317000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>47074000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>46760000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>44505000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>47485000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>38616000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>28626000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>21471000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>24070000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>18877000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>16497000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>14948000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>15182000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>13762000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>13177000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>14854000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>14572000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>18544000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>21177000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>17857000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>16224000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>17579000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>18459000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>20516000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>19271000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>24766000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>18849000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>13948000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>11072000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>7710000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>9178000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>9193000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>10775000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>12302000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>12838000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>12099000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>9129000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>9819000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>7269000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>5641000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>6822000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>11324000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>8768000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>11164000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>10081000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>4079000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>3524000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>2633000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>2509000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>3675000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>2697000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>3576000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>2604000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>2376000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>3110000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>2499000.0</v>
       </c>
-      <c r="CP38"/>
-      <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
+      <c r="CV38"/>
+      <c r="CW38"/>
     </row>
-    <row r="39" spans="1:99">
+    <row r="39" spans="1:101">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>206060000.0</v>
+      </c>
+      <c r="C39">
+        <v>206060000.0</v>
+      </c>
+      <c r="D39">
         <v>71939000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>88249000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>88249000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>85557000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>59855000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>68759000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>67403000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>82075000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>54542000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>56004000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>57984000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>78973000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>50081000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>74284000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>65731000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>89299000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>41100000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>63034000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>68212000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>30963000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>45806000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>35834000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>37086000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>41283000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>11714000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>41720000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>30880000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>81982000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>47174000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>40688000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>40273000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>45973000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>65166000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>82183000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>80151000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>80538000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>42250000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>39423000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>42566000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>38277000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>43289000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>41404000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>43466000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>41586000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>43576000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>41910000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>36057000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>43622000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>44693000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>34883000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>31386000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>35276000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>34779000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>30280000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>25939000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>26923013.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>28353000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>27809644.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>8553282.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>7737558.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>7425000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>27132949.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>25203944.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>23081073.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>19022096.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>11290445.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>10536818.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>10062075.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>8182594.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>10902560.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>6815331.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>7775846.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>5568222.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>3740307.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>3970206.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>3905201.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>837000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>5008863.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>5040965.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>5809849.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>3311673.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>10093107.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>9260582.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>8184332.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>5728942.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>11603214.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>12115599.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>13546642.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>11252434.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>11027000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>15471000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>18209000.0</v>
       </c>
-      <c r="CP39"/>
-      <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
     </row>
-    <row r="40" spans="1:99">
+    <row r="40" spans="1:101">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>120291000.0</v>
+      </c>
+      <c r="C40">
+        <v>120291000.0</v>
+      </c>
+      <c r="D40">
         <v>91279000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>25752000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>111773000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>92718000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>75748000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>101971000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>79458000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>80248000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>56053000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>82012000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>79430000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>78952000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>144469000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>80379000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>83077000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>84159000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>61316000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>72349000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>77818000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>27216000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>82505000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>25918000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>22629000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>68059000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1772000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>64811000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>21154000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>70078000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>69114000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>59497000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>63491000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>53341000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>54609000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>46487000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>47230000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>46634000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>47870000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>42287000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>41565000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>43187000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>42918000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>45164000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>47254000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>47554000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>49138000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>86548000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>55848000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>40679000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>41169000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>38517000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>36556000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>34230000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>33168000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>95887000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>31427000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>102061042.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>89831470.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>33977118.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>34643450.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>210127020.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>67785000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>23939397.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>25332599.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>37092697.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>-12634020.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>22501167.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>24857930.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>23506008.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>21058404.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>20140415.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>21401933.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>63448145.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>21665476.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>14421937.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>15043399.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>20753060.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>16355000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>11072447.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>11496485.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>11296799.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>10187335.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>9817579.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>9188203.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>12661678.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>13446801.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>12515779.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>14628229.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>19517633.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>18292854.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>18113000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>7768000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>11017000.0</v>
       </c>
-      <c r="CP40"/>
-      <c r="CQ40"/>
       <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
+      <c r="CV40"/>
+      <c r="CW40"/>
     </row>
-    <row r="41" spans="1:99">
+    <row r="41" spans="1:101">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
-[...1 lines deleted...]
-      </c>
+      <c r="L41"/>
       <c r="M41"/>
       <c r="N41">
+        <v>15542000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
         <v>21959000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>21945000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>22300000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>27600000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>27483000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>27511000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>29227000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>31989000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>31886000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>31897000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>31983000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>34594000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>34432000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>34343000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>34466000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>35724000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>35355000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>34245000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>34404000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>37600000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>33078000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>354000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>347000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>341000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>339000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>529000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>535000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>774000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>1922000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>1960000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>3708000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>3691000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>6156000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>2875000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>2867000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>2739000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>2764000.0</v>
       </c>
-      <c r="AY41"/>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
         <v>2609000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>3184000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>1611000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>1619000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>9159000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>10101000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>16927000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>16120000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>603000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>4378000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>4986000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>234000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1147000.0</v>
       </c>
       <c r="BP41">
         <v>234000.0</v>
       </c>
       <c r="BQ41">
-        <v>234000.0</v>
+        <v>1147000.0</v>
       </c>
       <c r="BR41">
         <v>234000.0</v>
       </c>
       <c r="BS41">
+        <v>234000.0</v>
+      </c>
+      <c r="BT41">
+        <v>234000.0</v>
+      </c>
+      <c r="BU41">
         <v>1056000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>1283000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>4320000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>335000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>321000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>321000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>313000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>313000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>301000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>302000.0</v>
       </c>
       <c r="CD41">
         <v>302000.0</v>
       </c>
       <c r="CE41">
+        <v>302000.0</v>
+      </c>
+      <c r="CF41">
+        <v>302000.0</v>
+      </c>
+      <c r="CG41">
         <v>201000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>196000.0</v>
       </c>
       <c r="CH41">
         <v>196000.0</v>
       </c>
       <c r="CI41">
-        <v>197000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="CJ41">
-        <v>197000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="CK41">
         <v>197000.0</v>
       </c>
       <c r="CL41">
         <v>197000.0</v>
       </c>
       <c r="CM41">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="CN41">
         <v>197000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41"/>
+      <c r="CO41">
+        <v>196000.0</v>
+      </c>
+      <c r="CP41">
+        <v>197000.0</v>
+      </c>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
     </row>
-    <row r="42" spans="1:99">
+    <row r="42" spans="1:101">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
         <v>62742000.0</v>
       </c>
-      <c r="C42"/>
+      <c r="C42">
+        <v>62742000.0</v>
+      </c>
       <c r="D42">
-        <v>61893000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>62742000.0</v>
+      </c>
+      <c r="E42"/>
       <c r="F42">
         <v>61893000.0</v>
       </c>
       <c r="G42">
-        <v>62027000.0</v>
+        <v>61893000.0</v>
       </c>
       <c r="H42">
-        <v>62027000.0</v>
+        <v>61893000.0</v>
       </c>
       <c r="I42">
         <v>62027000.0</v>
       </c>
       <c r="J42">
+        <v>62027000.0</v>
+      </c>
+      <c r="K42">
+        <v>62027000.0</v>
+      </c>
+      <c r="L42">
         <v>56036000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>56035999.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>56035999.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>56036000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>56036000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>56903000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>58274000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>58470000.0</v>
       </c>
       <c r="S42">
         <v>58470000.0</v>
       </c>
       <c r="T42">
         <v>58470000.0</v>
       </c>
       <c r="U42">
+        <v>58470000.0</v>
+      </c>
+      <c r="V42">
+        <v>58470000.0</v>
+      </c>
+      <c r="W42">
         <v>59100000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>59012000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>59012000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>60012000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>60138998.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>7803000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>61033000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>61134000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>61134000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>61476000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61499000.0</v>
       </c>
       <c r="AG42">
         <v>61499000.0</v>
       </c>
       <c r="AH42">
         <v>61499000.0</v>
       </c>
       <c r="AI42">
         <v>61499000.0</v>
       </c>
       <c r="AJ42">
+        <v>61499000.0</v>
+      </c>
+      <c r="AK42">
+        <v>61499000.0</v>
+      </c>
+      <c r="AL42">
         <v>61399000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>61857000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>61857000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>62636000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>63173000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>63627000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>63627000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>63522000.0</v>
       </c>
       <c r="AS42">
         <v>63522000.0</v>
       </c>
       <c r="AT42">
         <v>63522000.0</v>
       </c>
       <c r="AU42">
+        <v>63522000.0</v>
+      </c>
+      <c r="AV42">
+        <v>63522000.0</v>
+      </c>
+      <c r="AW42">
         <v>26209000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>33518000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38565000.0</v>
       </c>
       <c r="AY42">
         <v>38565000.0</v>
       </c>
       <c r="AZ42">
-        <v>38371000.0</v>
+        <v>38565000.0</v>
       </c>
       <c r="BA42">
-        <v>38371000.0</v>
+        <v>38565000.0</v>
       </c>
       <c r="BB42">
         <v>38371000.0</v>
       </c>
       <c r="BC42">
+        <v>38371000.0</v>
+      </c>
+      <c r="BD42">
+        <v>38371000.0</v>
+      </c>
+      <c r="BE42">
         <v>39371000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>39295000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>39295419.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>39296000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>38676931.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>38676931.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>28565153.0</v>
       </c>
-      <c r="BJ42"/>
-      <c r="BK42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>28216671.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>28024559.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>27515064.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>78472096.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>26978607.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>26773167.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>26648154.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>26648154.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>69448486.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>66689707.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>4618037.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>61243003.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>58924692.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>56350274.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>53895120.0</v>
       </c>
-      <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>44129113.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>42401787.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>41326496.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>35592164.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>34647132.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>33570220.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>18003168.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>18003168.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>17965158.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>18789793.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>18779880.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>18779880.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>19366000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>19712000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>19716000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>16797909.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9071.0</v>
       </c>
       <c r="CS42">
         <v>9071.0</v>
       </c>
       <c r="CT42">
         <v>9071.0</v>
       </c>
       <c r="CU42">
         <v>9071.0</v>
       </c>
+      <c r="CV42">
+        <v>9071.0</v>
+      </c>
+      <c r="CW42">
+        <v>9071.0</v>
+      </c>
     </row>
-    <row r="43" spans="1:99">
+    <row r="43" spans="1:101">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14470,90 +14642,88 @@
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
     </row>
-    <row r="44" spans="1:99">
+    <row r="44" spans="1:101">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -14594,2434 +14764,2474 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
-      <c r="BJ44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
     </row>
-    <row r="45" spans="1:99">
+    <row r="45" spans="1:101">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>157802000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>369008000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>120272000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>349986000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>341111000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>342194000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>335232000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>330576000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>328838000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>337954000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>319497000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>313206000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>328668000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>115298000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>310524000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>135899000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>138542000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>148160000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>136058000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>131657000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>149281000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>149281000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>137673000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>142008000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>137033000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>144711000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>140046000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>144743000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>150549000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>140954000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>134337000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>125968000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>120544000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>120989000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>117195000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>111419000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>112931000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>108206000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>95855000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>94201000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>89882000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>91306000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>88013000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>88853000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>84562000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>85603000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>85301000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>86565000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>86306000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>86854000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>85501000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>77330000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>82598866.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>84843250.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>81641156.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>77815679.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>75380747.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>75380747.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>66977567.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>62645020.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>60605816.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>60489798.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>58226765.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>56116786.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>55945266.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>51978905.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>49987163.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>49349170.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>47087219.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>46585041.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>41263927.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>41656104.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>40848046.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>40848046.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>38349268.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>37887407.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>39087638.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>39796033.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>36635267.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>35945638.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>35943624.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>35943624.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>24886631.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>25906912.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>22974356.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>22350056.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>17010000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>14682000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>14833000.0</v>
       </c>
-      <c r="CP45"/>
-      <c r="CQ45"/>
       <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
     </row>
-    <row r="46" spans="1:99">
+    <row r="46" spans="1:101">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>157802000.0</v>
+      </c>
+      <c r="C46">
+        <v>157802000.0</v>
+      </c>
+      <c r="D46">
         <v>138737000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>120272000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>120272000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>108079000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>103914000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>100703000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>100098000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>99395000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>110950000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>100598000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>99347000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>104931000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>115298000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>104877000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>113271000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>123436000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>130953000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>129249000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>135899000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>138542000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>148160000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>136058000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>131657000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>134261000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>74709000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>77240000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>137033000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>84118000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>79660000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>82311000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>84894000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>77781000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>79270000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>77712000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>72793000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>73541000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>67636000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>63356000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>60990000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>56822000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>43317000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>39983000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>35913000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>42350000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>40872000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>41958000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>41060000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>41754000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>47142000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>49177000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>49561000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>49973000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>85501000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>77330000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>82598866.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>84843250.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>81641156.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>79874992.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>75380747.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46">
+      <c r="BL46"/>
+      <c r="BM46">
         <v>66977567.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>62645020.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>60605816.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>60489798.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>58226765.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>56116786.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>55945266.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>51978905.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>49987163.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>49349170.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>47087219.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>46585041.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>41263927.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>41656104.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>40535608.0</v>
       </c>
-      <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>38349268.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>37887407.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>39087638.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>39796033.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>36635267.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>35945638.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>35471976.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>35943624.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>24886631.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>25906912.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>22974356.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>22350056.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>17010000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>14682000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>14833000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>284000.0</v>
       </c>
-      <c r="CQ46"/>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
+      <c r="CV46"/>
+      <c r="CW46"/>
     </row>
-    <row r="47" spans="1:99">
+    <row r="47" spans="1:101">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>99347000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>104931000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>107083000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>104877000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>113271000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>123436000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>127859000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>129249000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>135899000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>138542000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>141261000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>136058000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>131657000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>134261000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>140437000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>137673000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>142008000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>137033000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>122310000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>124823000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>131100000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>132899000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>126033000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>115302000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>108646000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>104050000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>101478000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>94063000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>86695000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>91830000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>84151000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>76012000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>83027000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>84099000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>82466000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>81710000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>83698000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>79225000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>80018000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>82523000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>83361000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>81168000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>81691000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>85501000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>77330000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>82598866.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>84843250.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>81641156.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>79874992.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>77816000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>75381000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>64981000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>60675000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>58645000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>58530000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>58227000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>56117000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>55946000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>51979000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>49987000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>49349000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>47087000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>46585000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>41264000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>41656000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>40536000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>40848000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>38349000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>37887000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>39088000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>39796000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>36635000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>35946000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>35473000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>35944000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>24887000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>25907000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>22974000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>22350000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>17010000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>14682000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>14833000.0</v>
       </c>
-      <c r="CP47"/>
-      <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
     </row>
-    <row r="48" spans="1:99">
+    <row r="48" spans="1:101">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>374615000.0</v>
+      </c>
+      <c r="C48">
+        <v>374615000.0</v>
+      </c>
+      <c r="D48">
         <v>331464000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>313199000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>313199000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>295907000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>290273000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>281271000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>299916000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>292776000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>284832000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>285799000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>276311000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>253994000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>247174000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>243202000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>247213000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>237785000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>226363000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>232883000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>233200000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>218697000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>215491000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>218741000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>216383000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>231758000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>221237000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>219665000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>215416000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>212906000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>211439000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>214872000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>214495000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>213771000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>209459000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>248533000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>243474000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>234677000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>228963000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>223235000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>217553000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>212331000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>206622000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>199720000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>195434000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>187945000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>179435000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>170407000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>163674000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>152797000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>146023000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>138778000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>130155000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>125269000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>119329000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>124196000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>120793000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>107770739.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>108539635.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>101842435.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>91733588.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>67747648.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>67747648.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>94037012.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>85843793.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>77301725.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>66966556.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>60443965.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>51887454.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>45811105.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>43552293.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>43050360.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>40291581.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>35547226.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>31117052.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>28929819.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>26355401.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>23900247.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>22257146.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>20823599.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>19291476.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>18539841.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>17445442.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>16575114.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>15498202.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>14996148.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>14129965.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>11477401.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>9447802.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>8250664.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>7236875.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>10842000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>8685000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>5465000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>-10703000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>-7653.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>-6523.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>-2772.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>-787.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>296.0</v>
       </c>
     </row>
-    <row r="49" spans="1:99">
+    <row r="49" spans="1:101">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>264460000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>253994000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>243202000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>235732000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>226304000.0</v>
       </c>
-      <c r="R49"/>
-[...1 lines deleted...]
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49">
         <v>221897000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>218697000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>215491000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>218741000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>216383000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>220493000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>221237000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>219665000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>215416000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>212906000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>211439000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>214872000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>214495000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>213771000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>209459000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>248533000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>243474000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>234677000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>228963000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>223235000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>217553000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>212331000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>206622000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>199720000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>195434000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>187945000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>179435000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>170407000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>163674000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>152797000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>146023000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>138778000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>130155000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>125269000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>119329000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>114243000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>110840000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>98744499.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>99513395.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>92815475.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>82706628.0</v>
       </c>
-      <c r="BI49"/>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
     </row>
-    <row r="50" spans="1:99">
+    <row r="50" spans="1:101">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
+        <v>74994000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>203690000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>81235000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>156424000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>162496000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>168327000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>152985000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>138469000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>137940000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>141032000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>111566000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>118497000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>143153000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>130201000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>112109000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>123141000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>131878000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>47592000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>42210000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>115761000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>130019000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>124411000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>113253000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>111697000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>101066000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>116565000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>116596000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>129893000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>65888000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>3400000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>3331000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>3401000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>63494000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>73017000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>73594000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>67379000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>69163000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>41428000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>40611000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>42000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>40929000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>43988000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>37381000.0</v>
       </c>
-      <c r="AY50"/>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
     </row>
-    <row r="51" spans="1:99">
+    <row r="51" spans="1:101">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>74994000.0</v>
+      </c>
+      <c r="C51">
+        <v>74994000.0</v>
+      </c>
+      <c r="D51">
         <v>209381000.0</v>
       </c>
-      <c r="C51"/>
-      <c r="D51">
+      <c r="E51"/>
+      <c r="F51">
         <v>81235000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>162581000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>168524000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>152985000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>138469000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>137940000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>142508000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>38568000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>38457000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>143153000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>46680000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>112641000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>48049000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>48185000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>129739000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>44382000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>39657000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>130054000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>125659000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>115356000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>114695000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>58655000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>53803000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>123948000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>136798000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>66185000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>150711000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>150957000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>136796000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>151110000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>156865000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>155758000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>154425000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>156675000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>120368000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>117016000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>125332000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>120520000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>111275000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>118477000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>117953000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>116857000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>124689000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>119542000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>113258000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>112601000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>115598000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>112682000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>110422000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>114685000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>107564000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>37001000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>97286000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>35486972.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>33887416.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>35373346.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>82019626.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>37398795.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>7398795.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>37915007.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>82418686.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>33141959.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>71808159.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>66202379.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>61343830.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>38164452.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>60888391.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>58971860.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>39968326.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>44542006.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>28991174.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>25660967.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>24240675.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>8333333.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>15384615.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>16229713.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>30732980.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>13732834.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>14814815.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>28187532.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>27246341.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>16024096.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>26774928.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>12650602.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>14216867.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>13614458.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>9638554.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>6196000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>8631000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>5031000.0</v>
       </c>
-      <c r="CP51"/>
-      <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
+      <c r="CV51"/>
+      <c r="CW51"/>
     </row>
-    <row r="52" spans="1:99">
+    <row r="52" spans="1:101">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>74994000.0</v>
+      </c>
+      <c r="C52">
+        <v>74994000.0</v>
+      </c>
+      <c r="D52">
         <v>203690000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="E52"/>
+      <c r="F52">
         <v>81235000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>162496000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>168379000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>152985000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>138469000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>137940000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>141235000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>38568000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>38457000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>143153000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>45897000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>112109000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>47569000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>48185000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>129717000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>44382000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>39657000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>130019000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>124533000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>113253000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>111697000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>47660000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>46636000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>116596000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>129893000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>65888000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>141985000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>141098000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>125651000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>150792000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>156559000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>155758000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>154425000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>156675000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>119760000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>116347000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>125267000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>120520000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>111275000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>118477000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>117953000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>116857000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>124689000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>119542000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>113258000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>112601000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>115598000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>112682000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>110422000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>114685000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>107564000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>101274000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>97286000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>35486972.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>67622672.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>11801917.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>57799209.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>36482508.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>6794812.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>37915007.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>82418686.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>33141959.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>-17215613.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>37667667.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>61343830.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>38164452.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>60888391.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>26171677.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>7289586.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>13819632.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>28991174.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>25660967.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>24240675.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>8333333.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>15384615.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>16229713.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>30732980.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>13732834.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>14814815.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>28187532.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>27246341.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>16024096.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>26774928.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>12650602.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>14216867.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>13614458.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>9638554.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>6000000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>8434000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>4832000.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52"/>
       <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
     </row>
-    <row r="53" spans="1:99">
+    <row r="53" spans="1:101">
       <c r="A53" t="s">
         <v>78</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53">
         <v>35930000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>27563000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>11084000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53">
         <v>12861000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53">
         <v>1756000.0</v>
       </c>
-      <c r="S53"/>
-[...1 lines deleted...]
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53">
         <v>10139000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>10139000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>5832000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>5832000.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53">
         <v>17543000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>17543000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>22241000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>26902000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>13040000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>29587000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>23829000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>27239000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>28208000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>30475000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>39337000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>33553000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>28576000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>21209000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>26801000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>37760000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>39084000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>41017000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>43266000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>38472000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>35933000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>35510000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>32274000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>15376000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>26230000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>26481000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>24494000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>21186000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>21966000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>21821000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>20368000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>19951000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>20260000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>20984000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>21090000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>19340000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>13976000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>12742000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>9252000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>8280000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>7841000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>6740000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>9171000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>4356000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>5428000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>4646000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>2464000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BZ53">
         <v>2829000.0</v>
       </c>
-      <c r="BY53"/>
-      <c r="BZ53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>3484000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53"/>
       <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53">
         <v>1186000.0</v>
       </c>
-      <c r="CE53"/>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>1843000.0</v>
       </c>
-      <c r="CI53"/>
-      <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53">
         <v>1272000.0</v>
       </c>
-      <c r="CM53"/>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
     </row>
-    <row r="54" spans="1:99">
+    <row r="54" spans="1:101">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -17062,1303 +17272,1329 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
-      <c r="BJ54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
     </row>
-    <row r="55" spans="1:99">
+    <row r="55" spans="1:101">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>1077106000.0</v>
+      </c>
+      <c r="C55">
+        <v>1077106000.0</v>
+      </c>
+      <c r="D55">
         <v>1001698000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>939141000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>939141000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>845352000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>850579000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>829032000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>784993000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>770672000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>766440000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>708093000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>684577000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>727073000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>714352000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>674893000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>693836000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>726647000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>716762000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>686146000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>695545000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>701763000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>707560000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>667421000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>631193000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>629677000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>659964000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>650300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>670744000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>685316000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>690499000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>681936000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>692996000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>725718000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>717369000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>694720000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>674084000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>660691000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>631699000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>612874000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>624606000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>630418000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>607695000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>599897000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>635213000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>641789000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>629161000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>603896000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>603629000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>577176000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>565607000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>536078000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>526234000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>512533000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>485825000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>465181000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>457721000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>476874316.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>466447120.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>452261638.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>434852479.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>405215361.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>405215361.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>388884617.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>370468790.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>351715509.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>313032957.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>284028519.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>263607712.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>244403703.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>231046936.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>231223657.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>227976287.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>235740972.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>182984687.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>167025817.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>159808079.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>145973491.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>152108538.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>141323476.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>139261296.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>138128987.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>119529723.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>113950562.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>108260882.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>107360623.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>105486645.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>99399514.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>101761559.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>106167606.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>95846750.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>74747000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>77322000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>78780000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>19427000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1947.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>3077.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>6828.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>8813.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>9896.0</v>
       </c>
     </row>
-    <row r="56" spans="1:99">
+    <row r="56" spans="1:101">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>806586000.0</v>
+      </c>
+      <c r="C56">
+        <v>806586000.0</v>
+      </c>
+      <c r="D56">
         <v>738185000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>682660000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>682660000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>596788000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>602638000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>590122000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>570064000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>570432000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>564075000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>508952000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>487906000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>528610000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>520718000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>488180000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>491430000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>505581000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>501380000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>477466000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>475757000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>479283000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>475658000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>440358000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>414269000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>417110000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>441165000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>446982000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>465920000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>480229000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>495428000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>496122000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>500010000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>529845000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>532603000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>521974000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>516777000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>515016000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>485904000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>471737000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>491151000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>494083000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>476059000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>485269000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>523560000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>536219000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>522625000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>503309000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>503434000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>483003000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>470407000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>439793000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>429696000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>416511000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>389562000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>361136000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>359214000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>376418932.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>365379535.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>353041356.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>336518825.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>310563384.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>310563384.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>299047384.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>290734028.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>277792350.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>242296776.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>218092209.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>198312978.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>179265030.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>168292580.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>168934852.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>165788905.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>176554127.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>127271310.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>115942790.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>110882484.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>99796332.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>104438803.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>91649662.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>92606019.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>87876540.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>69652770.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>73236558.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>68791087.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>69254907.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>67034094.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>70837597.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>73157703.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>79618093.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>70892749.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>55361000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>59530000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>61448000.0</v>
       </c>
-      <c r="CP56"/>
-      <c r="CQ56">
+      <c r="CR56"/>
+      <c r="CS56">
         <v>1947.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>3077.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>6828.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>8813.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>9896.0</v>
       </c>
     </row>
-    <row r="57" spans="1:99">
+    <row r="57" spans="1:101">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>556816000.0</v>
+      </c>
+      <c r="C57">
+        <v>556816000.0</v>
+      </c>
+      <c r="D57">
         <v>541441000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>509273000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>509273000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>442041000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>456482000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>433507000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>380038000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>363689000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>383739000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>342651000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>334600000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>364277000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>364195000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>334775000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>341345000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>360020000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>351816000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>331838000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>337915000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>348776000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>354484000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>320805000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>297614000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>281486000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>303774000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>297581000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>320253000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>329246000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>341300000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>328324000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>341053000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>364397000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>373463000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>354787000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>346191000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>346891000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>324860000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>299502000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>315015000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>314895000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>298212000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>291722000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>317171000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>332820000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>324515000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>350863000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>321508000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>296752000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>291072000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>275357000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>276459000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>271996000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>250816000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>237271000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>235304000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>259105835.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>217559672.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>213679042.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>204100336.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>256371587.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>256371587.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>215839357.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>209733775.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>207793686.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>179953823.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>130606151.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>149606144.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>137470540.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>126259679.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>93911200.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>95828222.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>133507380.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>92248955.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>77782905.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>76600790.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>67628698.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>75302430.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>67612765.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>68471105.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>71201231.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>60549961.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>58578511.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>56104600.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>56349531.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>55579979.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>52864418.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>56002335.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>58106428.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>50948629.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>37793000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>41437000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>37116000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>1103000.0</v>
       </c>
-      <c r="CQ57"/>
-      <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
       <c r="CU57"/>
+      <c r="CV57"/>
+      <c r="CW57"/>
     </row>
-    <row r="58" spans="1:99">
+    <row r="58" spans="1:101">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>580013000.0</v>
+      </c>
+      <c r="C58">
+        <v>580013000.0</v>
+      </c>
+      <c r="D58">
         <v>550996000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>513307000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>513307000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>446188000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>460790000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>439773000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>386242000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>377830000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>398018000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>358834000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>350142000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>387250000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>386937000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>357252000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>364125001.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>387620000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>379321000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>359349000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>367142001.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>380800000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>387645000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>354805000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>332595000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>327075001.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>350592000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>345394000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>362215000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>373244000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>385672000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>372428000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>386602000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>402315000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>411240000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>355141000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>346538000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>347232000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>325807000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>300700000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>315615000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>315927000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>300400000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>293962000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>321181000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>336821000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>330992000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>354067000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>324714000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>299491000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>293836000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>275357000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>276459000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>271996000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>253425000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>240455000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>236915000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>260724760.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>250289944.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>247350585.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>244598906.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>256975570.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>256975570.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>220216895.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>214720234.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>208027693.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>180187764.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>160287840.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>149839959.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>137704219.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>126493720.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>127767508.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>129789674.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>168549817.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>92583555.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>78104297.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>76922182.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>67941849.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>75615581.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>67914317.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>68772657.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>71502845.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>60851575.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>58779578.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>56300822.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>56545753.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>55776357.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>53060796.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>56198882.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>58302975.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>51145176.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>37989000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>41634000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>37315000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>1103000.0</v>
       </c>
-      <c r="CQ58"/>
-      <c r="CR58"/>
       <c r="CS58"/>
       <c r="CT58"/>
       <c r="CU58"/>
+      <c r="CV58"/>
+      <c r="CW58"/>
     </row>
-    <row r="59" spans="1:99">
+    <row r="59" spans="1:101">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -18399,630 +18635,644 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
-      <c r="BJ59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
     </row>
-    <row r="60" spans="1:99">
+    <row r="60" spans="1:101">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>443791000.0</v>
+      </c>
+      <c r="C60">
+        <v>443791000.0</v>
+      </c>
+      <c r="D60">
         <v>401339000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>378843000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>378843000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>357548000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>349569000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>350107000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>362893000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>358422000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>344464000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>328641000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>317414000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>322759000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>311651000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>302169000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>313642000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>322323000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>321034000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>310619000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>312192000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>304388000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>303222000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>293202000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>279995000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>283840999.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>289211000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>284201000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>289036000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>292908000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>285877000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>288431000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>300446000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>316486000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>299448000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>333430000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>321784000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>307769000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>300480000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>306679000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>303602000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>306325000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>299043000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>297990000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>305605000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>296575000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>289257000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>241591000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>237417000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>231478000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>226700000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>217666000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>207836000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>200002000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>193554000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>187837000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>184822000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>172816821.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>173129111.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>164106963.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>150515441.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>112273018.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>112273000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>136002995.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>125834974.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>116045014.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>105672068.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>98369230.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>89579375.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>83579299.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>81330650.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>80837944.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>77416689.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>48541008.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>67234862.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>62661441.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>60087023.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>56366316.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>53380000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>46065525.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>44338197.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>43262902.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>36927105.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>35982073.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>33575537.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>33004633.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>32138450.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>29447785.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>28242821.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>27032836.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>26014862.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>19905000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>21788000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>25179000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>-1103000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>1947.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>3077.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>6828.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>8813.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>9896.0</v>
       </c>
     </row>
-    <row r="61" spans="1:99">
+    <row r="61" spans="1:101">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
         <v>-7695000.0</v>
       </c>
-      <c r="M61">
+      <c r="O61">
         <v>-7695000.0</v>
       </c>
-      <c r="N61"/>
-      <c r="O61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-6828000.0</v>
       </c>
-      <c r="P61">
+      <c r="R61">
         <v>-5457000.0</v>
       </c>
-      <c r="Q61">
+      <c r="S61">
         <v>-5261000.0</v>
       </c>
-      <c r="R61"/>
-[...6 lines deleted...]
-      </c>
+      <c r="T61"/>
+      <c r="U61"/>
       <c r="V61">
         <v>-5261000.0</v>
       </c>
       <c r="W61">
         <v>-5261000.0</v>
       </c>
       <c r="X61">
-        <v>-4261000.0</v>
+        <v>-5261000.0</v>
       </c>
       <c r="Y61">
-        <v>-4261000.0</v>
+        <v>-5261000.0</v>
       </c>
       <c r="Z61">
         <v>-4261000.0</v>
       </c>
       <c r="AA61">
+        <v>-4261000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-4261000.0</v>
+      </c>
+      <c r="AC61">
         <v>-3396000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AD61">
         <v>-3295000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AE61">
         <v>-3295000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AF61">
         <v>-2953000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2907000.0</v>
       </c>
       <c r="AG61">
         <v>-2907000.0</v>
       </c>
       <c r="AH61">
         <v>-2907000.0</v>
       </c>
       <c r="AI61">
         <v>-2907000.0</v>
       </c>
       <c r="AJ61">
         <v>-2907000.0</v>
       </c>
       <c r="AK61">
         <v>-2907000.0</v>
       </c>
       <c r="AL61">
         <v>-2907000.0</v>
       </c>
       <c r="AM61">
+        <v>-2907000.0</v>
+      </c>
+      <c r="AN61">
+        <v>-2907000.0</v>
+      </c>
+      <c r="AO61">
         <v>-1991000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AP61">
         <v>-1454000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AQ61">
         <v>-1000000.0</v>
       </c>
       <c r="AR61">
         <v>-1000000.0</v>
       </c>
       <c r="AS61">
         <v>-1000000.0</v>
       </c>
       <c r="AT61">
         <v>-1000000.0</v>
       </c>
       <c r="AU61">
         <v>-1000000.0</v>
       </c>
       <c r="AV61">
         <v>-1000000.0</v>
       </c>
       <c r="AW61">
         <v>-1000000.0</v>
       </c>
       <c r="AX61">
         <v>-1000000.0</v>
       </c>
       <c r="AY61">
         <v>-1000000.0</v>
       </c>
       <c r="AZ61">
         <v>-1000000.0</v>
       </c>
       <c r="BA61">
         <v>-1000000.0</v>
       </c>
       <c r="BB61">
         <v>-1000000.0</v>
       </c>
       <c r="BC61">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BD61">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-      <c r="BJ61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
     </row>
-    <row r="62" spans="1:99">
+    <row r="62" spans="1:101">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62">
         <v>598000.0</v>
       </c>
-      <c r="M62">
+      <c r="O62">
         <v>561000.0</v>
       </c>
-      <c r="N62"/>
-      <c r="O62">
+      <c r="P62"/>
+      <c r="Q62">
         <v>575000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>568000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>561000.0</v>
       </c>
-      <c r="R62"/>
-[...1 lines deleted...]
-      <c r="T62">
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62">
         <v>537000.0</v>
       </c>
-      <c r="U62">
+      <c r="W62">
         <v>530000.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>523000.0</v>
       </c>
-      <c r="W62">
+      <c r="Y62">
         <v>517000.0</v>
       </c>
-      <c r="X62"/>
-      <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
@@ -19053,50 +19303,52 @@
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19171,51 +19423,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B2">
         <v>620273000.0</v>
       </c>
       <c r="C2">
         <v>541751000.0</v>
       </c>
       <c r="D2">
         <v>472603000.0</v>
       </c>
       <c r="E2">
         <v>446157000.0</v>
       </c>
       <c r="F2">
         <v>425914000.0</v>
       </c>
       <c r="G2">
         <v>362295000.0</v>
       </c>
       <c r="H2">
         <v>369412000.0</v>
       </c>
       <c r="I2">
         <v>430745000.0</v>
       </c>
@@ -19248,51 +19500,51 @@
       </c>
       <c r="S2">
         <v>115920585.0</v>
       </c>
       <c r="T2">
         <v>88273955.0</v>
       </c>
       <c r="U2">
         <v>62856625.0</v>
       </c>
       <c r="V2">
         <v>41105478.0</v>
       </c>
       <c r="W2">
         <v>35042352.0</v>
       </c>
       <c r="X2">
         <v>30400201.0</v>
       </c>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B3">
         <v>14259000.0</v>
       </c>
       <c r="C3">
         <v>20224000.0</v>
       </c>
       <c r="D3">
         <v>18708000.0</v>
       </c>
       <c r="E3">
         <v>25173000.0</v>
       </c>
       <c r="F3">
         <v>27113000.0</v>
       </c>
       <c r="G3">
         <v>22057000.0</v>
       </c>
       <c r="H3">
         <v>17852000.0</v>
       </c>
       <c r="I3">
         <v>16800000.0</v>
       </c>
@@ -19325,84 +19577,84 @@
       </c>
       <c r="S3">
         <v>9924992.0</v>
       </c>
       <c r="T3">
         <v>7349546.0</v>
       </c>
       <c r="U3">
         <v>6476214.0</v>
       </c>
       <c r="V3">
         <v>4908243.0</v>
       </c>
       <c r="W3">
         <v>2006052.0</v>
       </c>
       <c r="X3">
         <v>1367170.0</v>
       </c>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4">
         <v>2651000.0</v>
       </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B5">
         <v>63102000.0</v>
       </c>
       <c r="C5">
         <v>45944000.0</v>
       </c>
       <c r="D5">
         <v>49469000.0</v>
       </c>
       <c r="E5">
         <v>24486000.0</v>
       </c>
       <c r="F5">
         <v>9836000.0</v>
       </c>
       <c r="G5">
         <v>-10608000.0</v>
       </c>
       <c r="H5">
         <v>5554000.0</v>
       </c>
       <c r="I5">
         <v>443000.0</v>
       </c>
@@ -19441,51 +19693,51 @@
       </c>
       <c r="U5">
         <v>12764722.0</v>
       </c>
       <c r="V5">
         <v>8533831.0</v>
       </c>
       <c r="W5">
         <v>9117624.0</v>
       </c>
       <c r="X5">
         <v>12050770.0</v>
       </c>
       <c r="Y5">
         <v>-9916000.0</v>
       </c>
       <c r="Z5">
         <v>4370.0</v>
       </c>
       <c r="AA5">
         <v>-5944.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B6">
         <v>77361000.0</v>
       </c>
       <c r="C6">
         <v>66168000.0</v>
       </c>
       <c r="D6">
         <v>68177000.0</v>
       </c>
       <c r="E6">
         <v>49659000.0</v>
       </c>
       <c r="F6">
         <v>36949000.0</v>
       </c>
       <c r="G6">
         <v>11449000.0</v>
       </c>
       <c r="H6">
         <v>23406000.0</v>
       </c>
       <c r="I6">
         <v>17243000.0</v>
       </c>
@@ -19524,115 +19776,115 @@
       </c>
       <c r="U6">
         <v>19240936.0</v>
       </c>
       <c r="V6">
         <v>13442074.0</v>
       </c>
       <c r="W6">
         <v>11123676.0</v>
       </c>
       <c r="X6">
         <v>13417940.0</v>
       </c>
       <c r="Y6">
         <v>-9916000.0</v>
       </c>
       <c r="Z6">
         <v>4370.0</v>
       </c>
       <c r="AA6">
         <v>-5944.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-38054000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B9">
         <v>145463000.0</v>
       </c>
       <c r="C9">
         <v>109184000.0</v>
       </c>
       <c r="D9">
         <v>103751000.0</v>
       </c>
       <c r="E9">
         <v>83394000.0</v>
       </c>
       <c r="F9">
         <v>72079000.0</v>
       </c>
       <c r="G9">
         <v>55341000.0</v>
       </c>
       <c r="H9">
         <v>62015000.0</v>
       </c>
       <c r="I9">
         <v>65413000.0</v>
       </c>
@@ -19667,51 +19919,51 @@
         <v>47258701.0</v>
       </c>
       <c r="T9">
         <v>45323048.0</v>
       </c>
       <c r="U9">
         <v>32909814.0</v>
       </c>
       <c r="V9">
         <v>22466823.0</v>
       </c>
       <c r="W9">
         <v>23143493.0</v>
       </c>
       <c r="X9">
         <v>24926973.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9">
         <v>13498.0</v>
       </c>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B10">
         <v>63488000.0</v>
       </c>
       <c r="C10">
         <v>43791000.0</v>
       </c>
       <c r="D10">
         <v>48235000.0</v>
       </c>
       <c r="E10">
         <v>25425000.0</v>
       </c>
       <c r="F10">
         <v>14730000.0</v>
       </c>
       <c r="G10">
         <v>-8108000.0</v>
       </c>
       <c r="H10">
         <v>8971000.0</v>
       </c>
       <c r="I10">
         <v>-2501000.0</v>
       </c>
@@ -19748,51 +20000,51 @@
       <c r="T10">
         <v>20737277.0</v>
       </c>
       <c r="U10">
         <v>12026135.0</v>
       </c>
       <c r="V10">
         <v>7367659.0</v>
       </c>
       <c r="W10">
         <v>11689782.0</v>
       </c>
       <c r="X10">
         <v>10976166.0</v>
       </c>
       <c r="Y10">
         <v>-9916.0</v>
       </c>
       <c r="Z10">
         <v>2200000.0</v>
       </c>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B11">
         <v>11576000.0</v>
       </c>
       <c r="C11">
         <v>5892000.0</v>
       </c>
       <c r="D11">
         <v>5137000.0</v>
       </c>
       <c r="E11">
         <v>3082000.0</v>
       </c>
       <c r="F11">
         <v>4004000.0</v>
       </c>
       <c r="G11">
         <v>2163000.0</v>
       </c>
       <c r="H11">
         <v>586000.0</v>
       </c>
       <c r="I11">
         <v>-1465000.0</v>
       </c>
@@ -19831,51 +20083,51 @@
       </c>
       <c r="U11">
         <v>1669081.0</v>
       </c>
       <c r="V11">
         <v>1371863.0</v>
       </c>
       <c r="W11">
         <v>618400.0</v>
       </c>
       <c r="X11">
         <v>1750940.0</v>
       </c>
       <c r="Y11">
         <v>9906084.0</v>
       </c>
       <c r="Z11">
         <v>-2185.0</v>
       </c>
       <c r="AA11">
         <v>2972.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B12">
         <v>1702000.0</v>
       </c>
       <c r="C12">
         <v>1813000.0</v>
       </c>
       <c r="D12">
         <v>1234000.0</v>
       </c>
       <c r="E12">
         <v>1450000.0</v>
       </c>
       <c r="F12">
         <v>1437000.0</v>
       </c>
       <c r="G12">
         <v>1867000.0</v>
       </c>
       <c r="H12">
         <v>3417000.0</v>
       </c>
       <c r="I12">
         <v>3498000.0</v>
       </c>
@@ -19914,51 +20166,51 @@
       </c>
       <c r="U12">
         <v>832844.0</v>
       </c>
       <c r="V12">
         <v>1200000.0</v>
       </c>
       <c r="W12">
         <v>730962.0</v>
       </c>
       <c r="X12">
         <v>344723.0</v>
       </c>
       <c r="Y12">
         <v>4700000.0</v>
       </c>
       <c r="Z12">
         <v>2200000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B13">
         <v>1595000.0</v>
       </c>
       <c r="C13">
         <v>2363000.0</v>
       </c>
       <c r="D13">
         <v>1230000.0</v>
       </c>
       <c r="E13">
         <v>1247000.0</v>
       </c>
       <c r="F13">
         <v>1242000.0</v>
       </c>
       <c r="G13">
         <v>1662000.0</v>
       </c>
       <c r="H13">
         <v>2087000.0</v>
       </c>
       <c r="I13">
         <v>2275000.0</v>
       </c>
@@ -19967,51 +20219,51 @@
       </c>
       <c r="K13">
         <v>2080000.0</v>
       </c>
       <c r="L13">
         <v>2068000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B14">
         <v>-9074000.0</v>
       </c>
       <c r="C14">
         <v>-7920000.0</v>
       </c>
       <c r="D14">
         <v>-3731000.0</v>
       </c>
       <c r="E14">
         <v>-1162000.0</v>
       </c>
       <c r="F14">
         <v>324000.0</v>
       </c>
       <c r="G14">
         <v>16693000.0</v>
       </c>
       <c r="H14">
         <v>-1580000.0</v>
       </c>
       <c r="I14">
         <v>18950000.0</v>
       </c>
@@ -20044,51 +20296,51 @@
       </c>
       <c r="S14">
         <v>5071000.0</v>
       </c>
       <c r="T14">
         <v>9646000.0</v>
       </c>
       <c r="U14">
         <v>5545000.0</v>
       </c>
       <c r="V14">
         <v>2681000.0</v>
       </c>
       <c r="W14">
         <v>4183000.0</v>
       </c>
       <c r="X14">
         <v>5354000.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B15">
         <v>42838000.0</v>
       </c>
       <c r="C15">
         <v>29979000.0</v>
       </c>
       <c r="D15">
         <v>37658000.0</v>
       </c>
       <c r="E15">
         <v>21181000.0</v>
       </c>
       <c r="F15">
         <v>11050000.0</v>
       </c>
       <c r="G15">
         <v>-4980000.0</v>
       </c>
       <c r="H15">
         <v>9962000.0</v>
       </c>
       <c r="I15">
         <v>2377000.0</v>
       </c>
@@ -20127,51 +20379,51 @@
       </c>
       <c r="U15">
         <v>4811704.0</v>
       </c>
       <c r="V15">
         <v>3315478.0</v>
       </c>
       <c r="W15">
         <v>6867337.0</v>
       </c>
       <c r="X15">
         <v>3871269.0</v>
       </c>
       <c r="Y15">
         <v>-9916000.0</v>
       </c>
       <c r="Z15">
         <v>2185.0</v>
       </c>
       <c r="AA15">
         <v>-2972.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>21181000.0</v>
       </c>
       <c r="F16">
         <v>11050000.0</v>
       </c>
       <c r="G16">
         <v>-4980000.0</v>
       </c>
       <c r="H16">
         <v>9959000.0</v>
       </c>
       <c r="I16">
         <v>2377000.0</v>
       </c>
       <c r="J16">
         <v>-19346000.0</v>
       </c>
       <c r="K16">
         <v>22511000.0</v>
       </c>
@@ -20196,51 +20448,51 @@
       <c r="R16"/>
       <c r="S16">
         <v>12435000.0</v>
       </c>
       <c r="T16">
         <v>8860000.0</v>
       </c>
       <c r="U16">
         <v>4812000.0</v>
       </c>
       <c r="V16">
         <v>3315000.0</v>
       </c>
       <c r="W16">
         <v>6889000.0</v>
       </c>
       <c r="X16">
         <v>3871000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B17">
         <v>51912000.0</v>
       </c>
       <c r="C17">
         <v>37899000.0</v>
       </c>
       <c r="D17">
         <v>34847000.0</v>
       </c>
       <c r="E17">
         <v>22343000.0</v>
       </c>
       <c r="F17">
         <v>10726000.0</v>
       </c>
       <c r="G17">
         <v>-10271000.0</v>
       </c>
       <c r="H17">
         <v>6973000.0</v>
       </c>
       <c r="I17">
         <v>79000.0</v>
       </c>
@@ -20257,184 +20509,184 @@
         <v>39296000.0</v>
       </c>
       <c r="N17">
         <v>33065000.0</v>
       </c>
       <c r="O17">
         <v>22835000.0</v>
       </c>
       <c r="P17">
         <v>47745231.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B18">
         <v>-396000.0</v>
       </c>
       <c r="C18">
         <v>207000.0</v>
       </c>
       <c r="D18">
         <v>-48000.0</v>
       </c>
       <c r="E18">
         <v>-530000.0</v>
       </c>
       <c r="F18">
         <v>-583000.0</v>
       </c>
       <c r="G18">
         <v>-205000.0</v>
       </c>
       <c r="H18">
         <v>-1330000.0</v>
       </c>
       <c r="I18">
         <v>-1223000.0</v>
       </c>
       <c r="J18">
         <v>1205000.0</v>
       </c>
       <c r="K18">
         <v>818000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>6530000.0</v>
       </c>
       <c r="H19">
         <v>3363000.0</v>
       </c>
       <c r="I19">
         <v>2288000.0</v>
       </c>
       <c r="J19">
         <v>3297000.0</v>
       </c>
       <c r="K19">
         <v>1673000.0</v>
       </c>
       <c r="L19">
         <v>1184000.0</v>
       </c>
       <c r="M19">
         <v>1319000.0</v>
       </c>
       <c r="N19">
         <v>1403000.0</v>
       </c>
       <c r="O19">
         <v>183000.0</v>
       </c>
       <c r="P19">
         <v>21298086.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B21">
         <v>59529000.0</v>
       </c>
       <c r="C21">
         <v>40255000.0</v>
       </c>
       <c r="D21">
         <v>39245000.0</v>
       </c>
       <c r="E21">
         <v>7951000.0</v>
       </c>
       <c r="F21">
         <v>5518000.0</v>
       </c>
       <c r="G21">
         <v>-8149000.0</v>
       </c>
       <c r="H21">
         <v>6186000.0</v>
       </c>
       <c r="I21">
         <v>-2908000.0</v>
       </c>
@@ -20473,82 +20725,82 @@
       </c>
       <c r="U21">
         <v>12764722.0</v>
       </c>
       <c r="V21">
         <v>8023031.0</v>
       </c>
       <c r="W21">
         <v>10769184.0</v>
       </c>
       <c r="X21">
         <v>10786842.0</v>
       </c>
       <c r="Y21">
         <v>-9916000.0</v>
       </c>
       <c r="Z21">
         <v>4370.0</v>
       </c>
       <c r="AA21">
         <v>-5944.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B23">
         <v>706207000.0</v>
       </c>
       <c r="C23">
         <v>610680000.0</v>
       </c>
       <c r="D23">
         <v>537109000.0</v>
       </c>
       <c r="E23">
         <v>521600000.0</v>
       </c>
       <c r="F23">
         <v>492475000.0</v>
       </c>
       <c r="G23">
         <v>425785000.0</v>
       </c>
       <c r="H23">
         <v>425241000.0</v>
       </c>
       <c r="I23">
         <v>499066000.0</v>
       </c>
@@ -20587,131 +20839,131 @@
       </c>
       <c r="U23">
         <v>83001717.0</v>
       </c>
       <c r="V23">
         <v>55549270.0</v>
       </c>
       <c r="W23">
         <v>47416661.0</v>
       </c>
       <c r="X23">
         <v>44540332.0</v>
       </c>
       <c r="Y23">
         <v>9916000.0</v>
       </c>
       <c r="Z23">
         <v>9128.0</v>
       </c>
       <c r="AA23">
         <v>5944.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B25">
         <v>14259000.0</v>
       </c>
       <c r="C25">
         <v>20224000.0</v>
       </c>
       <c r="D25">
         <v>21437000.0</v>
       </c>
       <c r="E25">
         <v>25173000.0</v>
       </c>
       <c r="F25">
         <v>27113000.0</v>
       </c>
       <c r="G25">
         <v>22057000.0</v>
       </c>
       <c r="H25">
         <v>17841000.0</v>
       </c>
       <c r="I25">
         <v>16816000.0</v>
       </c>
       <c r="J25">
         <v>15358000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B26">
         <v>45061000.0</v>
       </c>
       <c r="C26">
         <v>27649000.0</v>
       </c>
       <c r="D26">
         <v>29181000.0</v>
       </c>
       <c r="E26">
         <v>36109000.0</v>
       </c>
       <c r="F26">
         <v>28228000.0</v>
       </c>
       <c r="G26">
         <v>25723000.0</v>
       </c>
       <c r="H26">
         <v>27986000.0</v>
       </c>
       <c r="I26">
         <v>33551000.0</v>
       </c>
@@ -20744,51 +20996,51 @@
       </c>
       <c r="S26">
         <v>2255892.0</v>
       </c>
       <c r="T26">
         <v>1666274.0</v>
       </c>
       <c r="U26">
         <v>1066050.0</v>
       </c>
       <c r="V26">
         <v>966782.0</v>
       </c>
       <c r="W26">
         <v>1518512.0</v>
       </c>
       <c r="X26">
         <v>1017031.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B27">
         <v>20692000.0</v>
       </c>
       <c r="C27">
         <v>17855000.0</v>
       </c>
       <c r="D27">
         <v>15610000.0</v>
       </c>
       <c r="E27">
         <v>16910000.0</v>
       </c>
       <c r="F27">
         <v>18278000.0</v>
       </c>
       <c r="G27">
         <v>14506000.0</v>
       </c>
       <c r="H27">
         <v>14270000.0</v>
       </c>
       <c r="I27">
         <v>18949000.0</v>
       </c>
@@ -20817,51 +21069,51 @@
         <v>9363875.0</v>
       </c>
       <c r="R27">
         <v>18085377.0</v>
       </c>
       <c r="S27">
         <v>10869661.0</v>
       </c>
       <c r="T27">
         <v>9674476.0</v>
       </c>
       <c r="U27">
         <v>7772068000.0</v>
       </c>
       <c r="V27">
         <v>2719576.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B28">
         <v>24822000.0</v>
       </c>
       <c r="C28">
         <v>22751000.0</v>
       </c>
       <c r="D28">
         <v>19402000.0</v>
       </c>
       <c r="E28">
         <v>17445000.0</v>
       </c>
       <c r="F28">
         <v>17031000.0</v>
       </c>
       <c r="G28">
         <v>16632000.0</v>
       </c>
       <c r="H28">
         <v>17624000.0</v>
       </c>
       <c r="I28">
         <v>19761000.0</v>
       </c>
@@ -20894,51 +21146,51 @@
       </c>
       <c r="S28">
         <v>12097500.0</v>
       </c>
       <c r="T28">
         <v>9026717.0</v>
       </c>
       <c r="U28">
         <v>7756468000.0</v>
       </c>
       <c r="V28">
         <v>7603756.0</v>
       </c>
       <c r="W28">
         <v>10000000.0</v>
       </c>
       <c r="X28">
         <v>11800000.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B29">
         <v>11576000.0</v>
       </c>
       <c r="C29">
         <v>5892000.0</v>
       </c>
       <c r="D29">
         <v>1073000.0</v>
       </c>
       <c r="E29">
         <v>3082000.0</v>
       </c>
       <c r="F29">
         <v>4004000.0</v>
       </c>
       <c r="G29">
         <v>2163000.0</v>
       </c>
       <c r="H29">
         <v>586000.0</v>
       </c>
       <c r="I29">
         <v>-1465000.0</v>
       </c>
@@ -20949,51 +21201,51 @@
         <v>2484000.0</v>
       </c>
       <c r="L29">
         <v>4490000.0</v>
       </c>
       <c r="M29">
         <v>6785000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B30">
         <v>85934000.0</v>
       </c>
       <c r="C30">
         <v>68929000.0</v>
       </c>
       <c r="D30">
         <v>64506000.0</v>
       </c>
       <c r="E30">
         <v>75443000.0</v>
       </c>
       <c r="F30">
         <v>66561000.0</v>
       </c>
       <c r="G30">
         <v>63490000.0</v>
       </c>
       <c r="H30">
         <v>55829000.0</v>
       </c>
       <c r="I30">
         <v>68321000.0</v>
       </c>
@@ -21032,51 +21284,51 @@
       </c>
       <c r="U30">
         <v>20145092.0</v>
       </c>
       <c r="V30">
         <v>14443792.0</v>
       </c>
       <c r="W30">
         <v>12374309.0</v>
       </c>
       <c r="X30">
         <v>14140131.0</v>
       </c>
       <c r="Y30">
         <v>9916000.0</v>
       </c>
       <c r="Z30">
         <v>9128.0</v>
       </c>
       <c r="AA30">
         <v>5944.0</v>
       </c>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B31">
         <v>3959000.0</v>
       </c>
       <c r="C31">
         <v>3536000.0</v>
       </c>
       <c r="D31">
         <v>8990000.0</v>
       </c>
       <c r="E31">
         <v>17474000.0</v>
       </c>
       <c r="F31">
         <v>9212000.0</v>
       </c>
       <c r="G31">
         <v>41000.0</v>
       </c>
       <c r="H31">
         <v>2785000.0</v>
       </c>
       <c r="I31">
         <v>407000.0</v>
       </c>
@@ -21113,51 +21365,51 @@
       <c r="T31">
         <v>-528524.0</v>
       </c>
       <c r="U31">
         <v>-738587.0</v>
       </c>
       <c r="V31">
         <v>-655372.0</v>
       </c>
       <c r="W31">
         <v>920598.0</v>
       </c>
       <c r="X31">
         <v>199247.0</v>
       </c>
       <c r="Y31">
         <v>9906084.0</v>
       </c>
       <c r="Z31">
         <v>2195630.0</v>
       </c>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B32">
         <v>765736000.0</v>
       </c>
       <c r="C32">
         <v>650935000.0</v>
       </c>
       <c r="D32">
         <v>576354000.0</v>
       </c>
       <c r="E32">
         <v>529551000.0</v>
       </c>
       <c r="F32">
         <v>497993000.0</v>
       </c>
       <c r="G32">
         <v>417636000.0</v>
       </c>
       <c r="H32">
         <v>431427000.0</v>
       </c>
       <c r="I32">
         <v>496158000.0</v>
       </c>
@@ -21211,970 +21463,984 @@
         <v>13498.0</v>
       </c>
       <c r="AA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU32"/>
+  <dimension ref="A1:CW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:101">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
-      <c r="CU1" t="s">
-        <v>160</v>
+      <c r="CW1" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:101">
       <c r="A2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B2">
+        <v>161978000.0</v>
+      </c>
+      <c r="C2">
+        <v>161978000.0</v>
+      </c>
+      <c r="D2">
         <v>176241000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>159825000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>159825000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>138509000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>159261000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>137859000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>129306000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>115325000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>124502000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>112784000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>114692000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>120625000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>103756000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>116289000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>104450000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>121662000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>119107000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>91439000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>104775000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>110593000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>123697000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>100842000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>75353000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>62403000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>99140000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>83225000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>90563000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>95148000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>112887000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>96718000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>108761000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>112379000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>127273000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>95878000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>93599000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>97679000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>127779000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>74641000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>82869000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>95842000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>99906000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>74933000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>87374000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>101772000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>111286000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>81152000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>93893000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>92969000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>106830000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>74394000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>79500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>77802000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>84283000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>60683000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>64747000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>68446955.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>79925305.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>61215974.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>67705216.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>80724638.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>80700000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>57929284.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>65270878.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>61697672.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>59432624.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>47015047.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>43982547.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>32499615.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>27562044.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>27058532.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>32045336.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>29254673.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>25023957.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>19839980.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>24218532.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>19191486.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>19100000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>14551505.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>15476767.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>14019255.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>12608794.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>8754017.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>10796558.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>8946109.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>8375264.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>8944911.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>9476427.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>8245750.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>10103201.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>7463000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>6684000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>6150000.0</v>
       </c>
-      <c r="CP2"/>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:101">
       <c r="A3" t="s">
-        <v>162</v>
-[...3 lines deleted...]
-      <c r="D3">
+        <v>164</v>
+      </c>
+      <c r="B3">
+        <v>3922500.0</v>
+      </c>
+      <c r="C3">
+        <v>3922500.0</v>
+      </c>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3">
         <v>3623000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>4644000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5650000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4706000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4754000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5114000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5042000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4138000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4672000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>4856000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7771000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5390000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5805000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6207000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>7427000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6569000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>6573000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6544000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>6122000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5373000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5461000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5101000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4791000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3769000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5296000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3987000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3226000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>4753000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4495000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>4342000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>4425000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3124000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>3620000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>4189000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>3194000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>3381000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>3546000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>3805000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3764000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>3612000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>3932000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>3965000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3931000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3841000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>4038000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3713000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>3623000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>3746000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>3750000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>3468000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>3242000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>3358000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>3802606.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3507394.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>3356467.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>3571062.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>3296780.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>2541649.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>2540000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>2046290.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>2551413.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>2358266.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>2744101.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2053736.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>1859516.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>2026816.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>2604627.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>2372462.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>2532532.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>2415371.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>2381404.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>1527157.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1613193.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>1827792.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1600000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>2995712.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>427373.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>1453473.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>1246443.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>2427602.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>175957.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>1058241.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>-34097.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>806325.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>439886.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>793938.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>-269830.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>628000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>690000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>319000.0</v>
       </c>
-      <c r="CP3"/>
-      <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
+      <c r="CV3"/>
+      <c r="CW3"/>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:101">
       <c r="A4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...4 lines deleted...]
-      </c>
+      <c r="AD4"/>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -22198,64 +22464,64 @@
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
         <v>31000.0</v>
       </c>
-      <c r="BC4">
-[...2 lines deleted...]
-      <c r="BD4">
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
         <v>2620000.0</v>
       </c>
-      <c r="BE4">
-[...4 lines deleted...]
-      </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
@@ -22317,683 +22583,697 @@
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
-      <c r="CP4"/>
-      <c r="CQ4"/>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:101">
       <c r="A5" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      <c r="D5">
+        <v>166</v>
+      </c>
+      <c r="B5">
+        <v>21664000.0</v>
+      </c>
+      <c r="C5">
+        <v>21664000.0</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
         <v>15371000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>12559000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>9868000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>12183000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>11851000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>12042000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>15246000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>11471000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>13715000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>8824000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-2448000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10424000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>12547000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3996000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>208000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2177000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1807000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>5644000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5307000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1905000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3994000.0</v>
       </c>
-      <c r="Y5">
-[...2 lines deleted...]
-      <c r="Z5">
+      <c r="AA5">
+        <v>412000.0</v>
+      </c>
+      <c r="AB5">
         <v>-1912000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>6162000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3730000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1779000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-7095000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>2184000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>2081000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4552000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-3536000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>6081000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>11773000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>7428000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>5262000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>6923000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>6643000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>6732000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>8207000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>5727000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>9240000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>10210000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>10126000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>10059000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>17183000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>10501000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>9440000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>12442000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>8291000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>9638000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>9085000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>6083000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>8574000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>6729813.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>10275811.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>2388149.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>7105438.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>31795596.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>12300000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>12171373.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>13712956.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>15890489.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>8356502.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>12655430.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>11660281.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>5380458.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>963454.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>2553506.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>4365024.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>6451015.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>3502393.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>6630432.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>5944365.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>5188611.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>3600000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>3398569.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>3853324.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>2536934.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>2832021.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>2641937.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>1671367.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>1613458.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>2633813.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>3493349.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>3202959.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>1907227.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>1567932.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>3452434.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>2378000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>1861577.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>2100000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>800000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>1400000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>500000.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:101">
       <c r="A6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B6">
+        <v>25586500.0</v>
+      </c>
+      <c r="C6">
+        <v>25586500.0</v>
+      </c>
+      <c r="D6">
         <v>19833000.0</v>
       </c>
-      <c r="C6"/>
-      <c r="D6">
+      <c r="E6"/>
+      <c r="F6">
         <v>15339000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>17203000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>15518000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>16889000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>16605000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>17156000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>20288000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>15609000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>18387000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13680000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5323000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>15814000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>18352000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>10203000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>7635000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>8746000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>8380000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>12188000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>815000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3468000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1467000.0</v>
       </c>
-      <c r="Y6">
-[...2 lines deleted...]
-      <c r="Z6">
+      <c r="AA6">
+        <v>5513000.0</v>
+      </c>
+      <c r="AB6">
         <v>2879000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>9931000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>9026000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>5766000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-3869000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>6937000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6576000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>8894000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>889000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>9205000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>15393000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>11617000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>8456000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>10304000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>10189000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>10537000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>11971000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>9339000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>13172000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>14175000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>14057000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>13900000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>21221000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>14214000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>13063000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>16188000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>12041000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>13106000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>12327000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>9441000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>12376606.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>10237207.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>13632278.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>5959211.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>10402218.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>34337245.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>14840000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>14217663.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>16264369.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>18248755.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>11100603.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>14709166.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>13519797.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>7407274.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>3568081.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>4925968.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>6897556.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>8866386.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>5883797.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>8157589.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>7557558.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>7016403.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>5200000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>6394281.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>4280697.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>3990407.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>4078464.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>5069539.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>1847324.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>2671699.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>2599716.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>4299674.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>3642845.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>2701165.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>1298102.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>4080434.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>3068000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>2180577.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-9909134.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-1130.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-3751.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-1985.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>3983.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-2910.0</v>
       </c>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:101">
       <c r="A7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -23136,95 +23416,97 @@
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
-      <c r="CP7"/>
-      <c r="CQ7"/>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:101">
       <c r="A8" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
+      <c r="AD8"/>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -23367,1321 +23649,1351 @@
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
-      <c r="CP8"/>
-      <c r="CQ8"/>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:101">
       <c r="A9" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B9">
+        <v>44254500.0</v>
+      </c>
+      <c r="C9">
+        <v>44254500.0</v>
+      </c>
+      <c r="D9">
         <v>52953000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>33378000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>33378000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>28585000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>29457000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>26356000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>29302000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>24069000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>34658000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>24757000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>22718000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>21618000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>25031000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>20918000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>22711000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>14734000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>19710000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>16792000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>15829000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>19748000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>22783000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>13575000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>7831000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>11152000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>16804000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>17317000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>15185000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>14045000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>11387000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>15366000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>17021000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>21639000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>16457000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>22487000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>24061000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>21629000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>21774000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>19985000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>18148000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>21012000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>20172000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>15912000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>21793000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>21671000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>23970000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>20583000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>21583000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>21337000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>22357000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>16525000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>18389000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>19362000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>17240000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>12501000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>15632000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>16045900.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>21007984.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>13786743.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>14800670.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>20912905.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>19800000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>18173560.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>19810260.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>22986627.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>24328835.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>17639322.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>18501732.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>12197831.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>10705104.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>9878223.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>14463004.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>12212370.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>12674585.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>11362751.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>12093806.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>9191906.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>8600000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>8189393.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>9271145.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>6945197.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>5960815.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>5508916.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>5966751.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>5030341.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>6128301.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>5653796.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>6773390.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>4588006.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>8447973.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>5824000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>5674000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>4981000.0</v>
       </c>
-      <c r="CP9"/>
-      <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>7349.0</v>
       </c>
-      <c r="CU9"/>
+      <c r="CW9"/>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:101">
       <c r="A10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B10">
+        <v>21821500.0</v>
+      </c>
+      <c r="C10">
+        <v>21821500.0</v>
+      </c>
+      <c r="D10">
         <v>22705000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>14872000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14970000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>11392000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9806000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>12115000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>10863000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>11007000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14276000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>11932000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>12955000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8712000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2321000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8906000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>13091000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1107000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5559000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2173000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3126000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3872000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5047000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1324000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4271000.0</v>
       </c>
-      <c r="Y10">
-[...2 lines deleted...]
-      <c r="Z10">
+      <c r="AA10">
+        <v>-114000.0</v>
+      </c>
+      <c r="AB10">
         <v>-2017000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>5251000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>3114000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1211000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-9569000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1753000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1280000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4035000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-3559000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>5728000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>11129000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>7077000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>5130000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>6722000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>6516000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>6536000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>7910000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5226000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>9175000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>9736000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>9890000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>9331000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>16637000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>10223000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>9160000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12158000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7709000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>9215000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7243000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>5264000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>12913000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1727212.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>8577454.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>12517231.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>7006326.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>29660095.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>17300000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>12409656.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>13644722.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>15687034.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>8717645.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>12383109.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>10204618.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>5092179.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>622071.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>4051739.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>6013900.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>7004816.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3562299.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>6415032.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>5927870.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>4832076.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>3600000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3197080.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>2967503.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>2285888.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2154687.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>2478727.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>1378701.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>1355544.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>2964078.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>3468468.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>3347175.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>1910061.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>2296166.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>4145000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>2437000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>2098000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-9916.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-1130.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>1400000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>500000.0</v>
       </c>
-      <c r="CT10"/>
-      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:101">
       <c r="A11" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B11">
+        <v>4955500.0</v>
+      </c>
+      <c r="C11">
+        <v>4955500.0</v>
+      </c>
+      <c r="D11">
         <v>1400000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="E11"/>
+      <c r="F11">
         <v>3190000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2937000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-2001000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>4042000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2108000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1743000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2133000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>688000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1487000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>829000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1931000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>899000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3156000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>958000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>724000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2441000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>198000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>641000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1869000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-189000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-31000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>514000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-1234000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>948000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>674000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>198000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-2581000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>326000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>202000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>588000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>37266000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>991000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2186000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>1190000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-932000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>1167000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1196000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>1053000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>489000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>945000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1645000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>1410000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>297000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1387000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>3126000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1975000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>311000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>1854000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1571000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1747000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>725000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>891000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1314000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1522064.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>38790.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-1068548.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>1289769.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>2041234.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>2000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>1866157.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>2291292.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>2285522.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>396351.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>1789836.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>1474618.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>1449670.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-532540.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>309480.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>-415458.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>824395.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-509992.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>379409.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>1067535.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>1294080.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>100000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>470617.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>850739.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>200711.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>221113.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>597427.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>302361.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>250962.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-523718.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>376730.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>452988.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>312400.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>811940.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-41000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>533000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>447000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-6866.0</v>
       </c>
-      <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>3751.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>1985.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>1083.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>1455.0</v>
       </c>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:101">
       <c r="A12" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B12">
+        <v>410500.0</v>
+      </c>
+      <c r="C12">
+        <v>410500.0</v>
+      </c>
+      <c r="D12">
         <v>354000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>467000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>467000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>589000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1101000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>271000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>237000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>355000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>304000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>274000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>332000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>249000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>348000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>417000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>464000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>548000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>600000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>288000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>509000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>426000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>404999.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>437000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>489000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>536000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>948000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1001000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>746000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>747000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1111000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>870000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>517000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>648000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>318000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>644000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>351000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>261000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>201000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>127000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>196000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>297000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>501000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>65000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>474000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>236000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>728000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>546000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>278000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>280000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>284000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>582000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>423000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1842000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>437000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>500000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1213756.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>1698357.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>1279008.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>632918.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2135501.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>4800000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>331910.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>241193.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>211960.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1196461.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>272321.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>229137.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>288279.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>354056.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>446261.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>459140.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>263769.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>59906.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>215400.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>16495.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>25860.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>26000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>295121.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>177477.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>334386.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>607601.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>300000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>324368.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>283233.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>173222.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>200000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>260714.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>84888.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>119723.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>102000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>100000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>100000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>2100000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>800000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>1400000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>500000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:101">
       <c r="A13" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>174</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>1830000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>120000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>578000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>378000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1018000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>508000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>393000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>444000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>638000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>322000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>346000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>219000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>344000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>340000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>312000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>251000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>494000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>227000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>206000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>313000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>520000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>393000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>397000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>351000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>51000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>661000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>714000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1054000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -24706,1091 +25018,1099 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:101">
       <c r="A14" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>175</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>-2881000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-2113000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2747000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-1333000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2739000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2569000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1615000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-997000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1259000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-1756000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>995000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1055000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>90000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-537000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>500000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-200000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>126000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-49000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>16211000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>18000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>16693000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-848000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>18603000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>-533000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-888000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-172000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-277000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>-243000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-2168000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>149000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>-280000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>354000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>169000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-40000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>224000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>302000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>177000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>151000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>-164000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>447000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>93000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>-31000.0</v>
       </c>
-      <c r="AS14">
-[...2 lines deleted...]
-      <c r="AT14">
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>642000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1293000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2579000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>1537000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>1660000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>1805000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>1225000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>1586000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>1465078.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>996000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>1229000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>1053922.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2622000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1382653.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1420234.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2061000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>2951000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>2350000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>2812000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>3066000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>1716000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2037000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2653000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>1384000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>652000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>984000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1685000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1750000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1885000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>3461000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>2405000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1895000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1995000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1194000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1365000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>991000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1064000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>804000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>575000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>238000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>1427000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>1049000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>1108000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>599000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>820000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>1638000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>1429000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>1589000.0</v>
       </c>
-      <c r="CP14"/>
-      <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
+      <c r="CV14"/>
+      <c r="CW14"/>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:101">
       <c r="A15" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B15">
+        <v>14662000.0</v>
+      </c>
+      <c r="C15">
+        <v>14662000.0</v>
+      </c>
+      <c r="D15">
         <v>18424000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>9667000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>9667000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7122000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>9068000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>5504000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>7140000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>8267000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>10884000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>9488000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10466000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>6820000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>4342000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>7470000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>9428000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-59000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4961000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-317000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>3200000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>3206000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3212000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2358000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-4098000.0</v>
       </c>
-      <c r="Y15">
-[...2 lines deleted...]
-      <c r="Z15">
+      <c r="AA15">
+        <v>-28000.0</v>
+      </c>
+      <c r="AB15">
         <v>1733000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4314000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2450000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1467000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-3159000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>377000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>847000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>4312000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-39040000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>5059000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>8921000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>5714000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>5756000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>5682000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>5364000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>5709000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>6932000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>4288000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>7659000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>8510000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>9028000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>6733000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>11006000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>6774000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>7245000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>8624000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>4981000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>5940000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>5076000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>3404000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>12163000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-768896.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>6009846.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>9038000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>3884000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>24667657.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>12300000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>8193219.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>8542068.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>10335169.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>6522591.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>8556511.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>6076349.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>2258812.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>501933.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>2758779.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>4744355.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>4430174.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>2187233.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>2574418.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>2455154.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>1643101.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>1400000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>1532123.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>751636.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>1094398.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>870329.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>1076912.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>502054.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>866183.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>2018592.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>1974473.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>1805358.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>1013789.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>636269.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>1954138.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>626000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>192000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-9909134.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-1130.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>-3751.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>-1985.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-1083.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-1455.0</v>
       </c>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:101">
       <c r="A16" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>10466000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6820000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>4342000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8898000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>9428000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-59000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4961000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-317000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3200000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3206000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3212000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2358000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-4098000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>45000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1733000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>4249000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2510000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1467000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-3159000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>377000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>847000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4312000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-39040000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>5059000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>8921000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>5714000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>5756000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>5682000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>5364000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>5709000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>15441000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>4288000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>7659000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>8510000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>8731000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>6733000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>11007000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>6774000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>7245000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>8624000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4981000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>5940000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>5084896.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3404000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>13022000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-768896.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>5439000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>10108847.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>4343958.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>19250000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>12301000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>15936000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>27607000.0</v>
       </c>
-      <c r="BM16">
-[...4 lines deleted...]
-      </c>
       <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-7272000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>7272000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>518000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>502000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>2758000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>4745000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>4430000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>2187000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>2575000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>2455000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1643000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>1434000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>1532000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>752000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>1094000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>870000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1077000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>502000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>866000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>2074000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>1960000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>1825000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>1030000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>569000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>1954000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>1510000.0</v>
       </c>
-      <c r="CO16">
-[...3 lines deleted...]
-      <c r="CQ16"/>
+      <c r="CQ16">
+        <v>0.0</v>
+      </c>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:101">
       <c r="A17" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>178</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17">
         <v>21305000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>11780000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>10372000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>8455000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>11807000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>8073000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>8755000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>9264000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12143000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>11244000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>12032000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>6425000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>4252000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>8007000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>9663000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>4552000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>4835000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-268000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2928000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>4660000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-6916000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2119000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-4240000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>756000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2237000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>5195000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>3216000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>799000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-7802000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>2046000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1509000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>3211000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-40006000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>4351000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>8788000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>5609000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>5932000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>5436000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>5484000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>5568000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>15297000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>4764000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>7496000.0</v>
       </c>
-      <c r="AS17">
-[...2 lines deleted...]
-      <c r="AT17">
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>14598000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>6651000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>10935000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>7112000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>8904000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>10429000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>6206000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>7526000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>6598852.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>4400000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>11631000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>205148.0</v>
       </c>
-      <c r="BF17">
-[...2 lines deleted...]
-      <c r="BG17">
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>11448683.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>5716557.0</v>
       </c>
-      <c r="BI17">
-[...4 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -25840,147 +26160,153 @@
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
-      <c r="CP17"/>
-      <c r="CQ17"/>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:101">
       <c r="A18" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>179</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18">
         <v>-2579000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-347000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>225000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-211000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-179000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>141000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>156000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>89000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>334000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>48000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>14000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-106000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-77000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-152000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-297000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-106000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-61000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-303000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-113000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>115000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-44000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-92000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-185000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-974000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-340000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-32000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>17000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -26005,280 +26331,280 @@
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:101">
       <c r="A19" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>1479000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1639000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>-357000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>3718000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>3519000.0</v>
       </c>
-      <c r="R19"/>
-[...1 lines deleted...]
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19">
         <v>3119000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>294000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1352000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>3982000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>1426000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-230000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>2454000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-55000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-654000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>1618000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>2074000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-1510000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>518000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>1206000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>2819000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>591000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>90000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-203000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>117000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>724000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>1414000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-582000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>494000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>321000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>369000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>608000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>195000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>214000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>302000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>580000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>624000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>71000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>128000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>176967.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>265000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>3450000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-3708967.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>7879845.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-25875.0</v>
       </c>
-      <c r="BI19"/>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:101">
       <c r="A20" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
+      <c r="AD20"/>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -26421,394 +26747,402 @@
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
-      <c r="CP20"/>
-      <c r="CQ20"/>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:101">
       <c r="A21" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B21">
+        <v>21664000.0</v>
+      </c>
+      <c r="C21">
+        <v>21664000.0</v>
+      </c>
+      <c r="D21">
         <v>25756000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>13911000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>12149000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>8640000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>8699000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11099000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>10806000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9651000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>13559000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>10153000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>7789000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7744000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2598000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4887000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>7200000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1538000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>648000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>591000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>119000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>4160000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-4027000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>58000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-5192000.0</v>
       </c>
-      <c r="Y21">
-[...2 lines deleted...]
-      <c r="Z21">
+      <c r="AA21">
+        <v>412000.0</v>
+      </c>
+      <c r="AB21">
         <v>-1912000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4315000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2740000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1037000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-9916000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1830000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>584000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>4594000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-3950000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4919000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>11071000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>7230000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>4983000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>5703000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5276000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>7054000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>7080000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>4950000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>8260000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>9363000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>9330000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>8806000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>16526000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>9771000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>8590000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>10970000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>7814000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>9346000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>7425000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>5463000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>8574000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>6427144.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>8047270.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>5959211.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>7640765.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>12272586.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>12300000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>12171373.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>13712956.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>15890489.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>9257428.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>9654436.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>11660281.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>7092507.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>963454.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>3697416.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>5477887.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>6784664.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>3502393.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>6630432.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>5944365.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>5188611.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>3600000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>3398569.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>3027093.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>2536934.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>2096269.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>2641937.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>1671367.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>1613458.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>2154475.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>3457304.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>3281289.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>1876116.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>2281842.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>4095000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>2378000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>2032000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-9909134.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-1130.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>-3751.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>-1985.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>3983.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-2910.0</v>
       </c>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:101">
       <c r="A22" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -26951,357 +27285,369 @@
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
-      <c r="CP22"/>
-      <c r="CQ22"/>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
+      <c r="CV22"/>
+      <c r="CW22"/>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:101">
       <c r="A23" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B23">
+        <v>184568500.0</v>
+      </c>
+      <c r="C23">
+        <v>184568500.0</v>
+      </c>
+      <c r="D23">
         <v>203438000.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>181054000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>158454000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>180019000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>153116000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>147802000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>129743000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>145601000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>127388000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>129621000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>134499000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>131385000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>132320000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>119961000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>137934000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>138169000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>107640000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>120485000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>126181000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>150507000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>114359000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>88376000.0</v>
       </c>
-      <c r="Y23">
-[...2 lines deleted...]
-      <c r="Z23">
+      <c r="AA23">
+        <v>73143000.0</v>
+      </c>
+      <c r="AB23">
         <v>117856000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>96227000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>103008000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>108156000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>134190000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>110254000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>125198000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>129424000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>147680000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>113446000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>106589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>112078000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>144570000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>88923000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>95741000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>109800000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>112998000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>85895000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>100907000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>114080000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>125926000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>92929000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>98950000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>104535000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>120597000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>79949000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>90075000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>87818000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>94098000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>68425000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>71805000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>78065711.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>91526148.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>69043506.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>75345856.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>88383829.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>88200000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>63778990.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>72050181.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>68793810.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>74818676.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>55284167.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>50996745.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>37604939.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>37303694.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>33239339.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>41030453.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>34682379.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>34196149.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>24572299.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>30367973.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>23194781.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>24100000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>19342329.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>21720819.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>18427518.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>16473340.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>11620996.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>15091942.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>12362992.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>12349091.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>11141402.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>12968528.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>10957640.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>16269332.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>9192000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>9980000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>9099000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>9909134.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1130.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>3751.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>1985.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>3366.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2910.0</v>
       </c>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:101">
       <c r="A24" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27357,1273 +27703,1295 @@
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:101">
       <c r="A25" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25">
         <v>3623000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4644000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5650000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4706000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4754000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5114000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5042000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4138000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4672000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4856000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7771000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5390000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5805000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6207000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7427000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6569000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6573000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6544000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6122000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5373000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5462000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5100000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4791000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>3773000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5290000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>3987000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3226000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>4753000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4495000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>4342000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4425000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>3124000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>3620000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4189000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>3194000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>3381000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>3546000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>3805000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>3764000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>3612000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>3932000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>3965000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>3931000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3841000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>4038000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>3713000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>3623000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>3746000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>3750000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>3468000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3242000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3358000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>3802606.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3507394.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>3356467.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>3571062.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>3276782.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>2541649.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>2540000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>2046290.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>2551413.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>2358266.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2744101.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>2053736.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>1859516.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>2026816.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>2604627.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>2372462.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>2532532.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>2415371.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>2381404.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>1527157.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1613193.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>1599656.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>1600000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>2995712.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>427373.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1453473.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>1246443.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>2427602.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>175957.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-34097.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>50000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>806325.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>439886.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>793938.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-269830.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>628000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>690000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>319000.0</v>
       </c>
-      <c r="CP25"/>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:101">
       <c r="A26" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B26">
+        <v>10386000.0</v>
+      </c>
+      <c r="C26">
+        <v>10386000.0</v>
+      </c>
+      <c r="D26">
         <v>17819000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>10437000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>10437000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>8713000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>7770000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>6383000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>8184000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>5312000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>9315000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>6870000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>6606000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>6390000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>10636000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>9450000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7886000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>8137000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>9910000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>5712000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>5926000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>6680000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>8333000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>6072000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>6125000.0</v>
       </c>
-      <c r="Y26">
-[...2 lines deleted...]
-      <c r="Z26">
+      <c r="AA26">
+        <v>5193000.0</v>
+      </c>
+      <c r="AB26">
         <v>8641000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>6112000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>6637000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>6602000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>10202000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6957000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>8085000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>8307000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>9878000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>9194000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>7707000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>6765000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>8857000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>6723000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>5987000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>6139000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>4593000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>5440000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>6413000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>5893000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>6457000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>5441000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>5180000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>5888000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>7751000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>5117000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>4616000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>3400000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>4826000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2818000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>3650000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>3726083.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>3396469.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>2708777.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1589628.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>3700208.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>3700000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>1247881.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1741405.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>1301758.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>1145639.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>531383.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>444226.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>439922.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>851367.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>665552.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>563295.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>175678.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>756759.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>321533.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>468517.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>119465.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>400000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>206732.0</v>
       </c>
-      <c r="CB26">
+      <c r="CD26">
         <v>251394.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>189747.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>200000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>300000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>100000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>357709.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>1500000.0</v>
       </c>
-      <c r="CI26">
-[...4 lines deleted...]
-      </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
         <v>1017000.0</v>
       </c>
-      <c r="CM26">
-[...4 lines deleted...]
-      </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
-      <c r="CP26"/>
-      <c r="CQ26"/>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:101">
       <c r="A27" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B27">
+        <v>5973000.0</v>
+      </c>
+      <c r="C27">
+        <v>5973000.0</v>
+      </c>
+      <c r="D27">
         <v>5015000.0</v>
       </c>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="E27"/>
+      <c r="F27">
         <v>6345000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4818000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4811000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4357000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4614000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4073000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4629000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3803000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3794000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3384000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4552000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3978000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4068000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4312000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3421000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4802000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>4446000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>5609000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>5611000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>3800000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2977000.0</v>
       </c>
-      <c r="Y27">
-[...2 lines deleted...]
-      <c r="Z27">
+      <c r="AA27">
         <v>3763000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
+        <v>3763000.0</v>
+      </c>
+      <c r="AC27">
         <v>3563000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>3859000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>3085000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4882000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3353000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>4887000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>5827000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>6752000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>4537000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>4555000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>4068000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>4886000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3840000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4128000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4305000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>4014000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>3319000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>4046000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>3624000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4632000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3734000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>4327000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>3042000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3720000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2647000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>3800000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3164000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2853000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2437000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2088000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2383138.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>2848772.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>2170775.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>2537012.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>2497626.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>9363875000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>2095321.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>2903125.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1867803.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>7575467.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>4334443.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>3816301.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>2359166.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>6.7</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>2309064.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>2936835.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>2475341.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>24.5</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>2094157.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>2813166.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>1593646.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>2352648000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>1540030.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>1699118.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>909852.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>4585570.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>1023272.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>1716305.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:101">
       <c r="A28" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B28">
+        <v>7306000.0</v>
+      </c>
+      <c r="C28">
+        <v>7306000.0</v>
+      </c>
+      <c r="D28">
         <v>7398000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10792000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4447000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>7565000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4716000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5070000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>7418000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5547000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3270000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6108000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5271000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4753000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2136000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4893000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5662000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4754000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>179000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6174000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6063000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>4615000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3302000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5142000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>4759000.0</v>
       </c>
-      <c r="Y28">
-[...2 lines deleted...]
-      <c r="Z28">
+      <c r="AA28">
+        <v>4171000.0</v>
+      </c>
+      <c r="AB28">
         <v>3138000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4429000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4434000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4590000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>2582000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3708000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4442000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4424000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>651000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4390000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>5283000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>4354000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>596000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>3741000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>3942000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>4315000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1813000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3080000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3787000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>4448000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>1512000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3734000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>3776000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3545000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>207000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2821000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3217000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>4126000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>938000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>2487000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3130000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>3631967.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3032284.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>3413930.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>3514000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2979227.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>2979227.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>2286784.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>1846421.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>3604784.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>5451949.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>2739886.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>2246330.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>1801702.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>7.4</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>2060675.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>4151633.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>1616150.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>15.6</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1683190.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>2080578.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>1509027.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>2349048000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>2139440.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3039936.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2620174.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>6244646.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>1601248.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>2337603.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>2400000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>2100000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>3300000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>2500000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>6200000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>2000000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>2200000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>3300000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>1130.0</v>
       </c>
-      <c r="CR28"/>
-      <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
+      <c r="CV28"/>
+      <c r="CW28"/>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:101">
       <c r="A29" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>190</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29"/>
+      <c r="D29">
         <v>1400000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3190000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4049000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2937000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2001000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4042000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2108000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1743000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2133000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>688000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1487000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>829000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1931000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>899000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3156000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>958000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>724000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2441000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>198000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>641000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1869000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-189000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-31000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>514000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1234000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>948000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>674000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>198000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-2581000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>326000.0</v>
       </c>
-      <c r="AF29"/>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
@@ -28646,937 +29014,957 @@
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:101">
       <c r="A30" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B30">
+        <v>22590500.0</v>
+      </c>
+      <c r="C30">
+        <v>22590500.0</v>
+      </c>
+      <c r="D30">
         <v>27197000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>179292000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>21229000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>19945000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>20758000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>15257000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>18496000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>14418000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>21099000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14604000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14929000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13874000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>27629000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>16031000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>15511000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>16272000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19062000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>16201000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>15710000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>15588000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26810000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>13517000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13023000.0</v>
       </c>
-      <c r="Y30">
-[...2 lines deleted...]
-      <c r="Z30">
+      <c r="AA30">
+        <v>10740000.0</v>
+      </c>
+      <c r="AB30">
         <v>16622000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>13002000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>12445000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13008000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>21303000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>13536000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>16437000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>17045000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>20407000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17568000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>12990000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>14399000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>16791000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>14282000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>12872000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>13958000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>13092000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>10962000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>13533000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>12308000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>14640000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>11777000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>5057000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>11566000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>13767000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>5555000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>10575000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>10016000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>9815000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>7742000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>7058000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>9618756.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>11600843.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>7827532.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7640640.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>7659191.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>7659191.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>5849706.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>6779303.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>7096138.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>15386052.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>8269120.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>7014198.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>5105324.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>9741650.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>6180807.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>8985117.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>5427706.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>9172192.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>4732319.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>6149441.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>4003295.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>4701953.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>4790824.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>6244052.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>4408263.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>3864546.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>2866979.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>4295384.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>3416883.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>3973827.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>2196491.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>3492101.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>2711890.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>6166131.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>1729000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>3296000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>2949000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>9909134.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>1130.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>3751.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>1985.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>3366.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>2910.0</v>
       </c>
     </row>
-    <row r="31" spans="1:99">
+    <row r="31" spans="1:101">
       <c r="A31" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B31">
+        <v>157500.0</v>
+      </c>
+      <c r="C31">
+        <v>157500.0</v>
+      </c>
+      <c r="D31">
         <v>-3051000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>1308000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>2821000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>2752000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>1107000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1016000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>57000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1356000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>717000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1779000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>5166000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>968000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>4919000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4019000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>5891000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2645000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>4911000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1582000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>3007000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-288000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1020000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1266000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>921000.0</v>
       </c>
-      <c r="Y31">
-[...2 lines deleted...]
-      <c r="Z31">
+      <c r="AA31">
+        <v>-526000.0</v>
+      </c>
+      <c r="AB31">
         <v>851000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>936000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>374000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>174000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>347000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-77000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>696000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-559000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>391000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>809000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>58000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-153000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>147000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>1019000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>1240000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-518000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>830000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>276000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>915000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>373000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>560000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>525000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>111000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>452000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>626000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>1188000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-105000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-131000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-182000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-199000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>4339000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-4608788.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>491273.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>6556000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-172674.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>17387509.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>200000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>238283.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-68234.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-14645075.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-539783.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>2728673.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-1455663.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-2000328.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-341383.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>354323.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>536013.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>220152.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>59906.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-215400.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-16495.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-356535.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>94257.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-201489.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-59590.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-251046.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>58418.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-163210.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-292666.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-257914.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>809603.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>18432.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>56921.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>34028.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>14324.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-3651.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>59000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>179371.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>9899218.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>801130.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>3751.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>1985.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-3983.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>2910.0</v>
       </c>
     </row>
-    <row r="32" spans="1:99">
+    <row r="32" spans="1:101">
       <c r="A32" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B32">
+        <v>206232500.0</v>
+      </c>
+      <c r="C32">
+        <v>206232500.0</v>
+      </c>
+      <c r="D32">
         <v>229194000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>193203000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>193203000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>167094000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>188718000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>164215000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>158608000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>139394000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>159160000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>137541000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>137410000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>142243000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>128787000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>137207000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>127161000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>136396000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>138817000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>108231000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>120604000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>130341000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>146480000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>114417000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>83184000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>73555000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>115944000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>100542000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>105748000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>109193000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>124274000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>112084000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>125782000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>134018000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>143730000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>118365000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>117660000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>119308000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>149553000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>94626000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>101017000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>116854000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>120078000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>90845000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>109167000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>123443000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>135256000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>101735000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>115476000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>114306000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>129187000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>90919000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>97889000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>97164000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>101523000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>73184000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>80379000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>84492855.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>100933289.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>75002717.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>82505886.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>101637543.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>100500000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>76102844.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>85081138.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>84684299.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>83761459.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>64654369.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>62484279.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>44697446.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>38267148.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>36936755.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>46508340.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>41467043.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>37698542.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>31202731.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>36312338.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>28383392.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>27700000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>22740898.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>24747912.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>20964452.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>18569609.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>14262933.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>16763309.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>13976450.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>14503565.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>14598707.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>16249817.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>12833756.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>18551174.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>13287000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>12358000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>11131000.0</v>
       </c>
-      <c r="CP32"/>
-      <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
-      <c r="CT32">
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32">
         <v>7349.0</v>
       </c>
-      <c r="CU32"/>
+      <c r="CW32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -29651,51 +30039,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B2">
         <v>101824000.0</v>
       </c>
       <c r="C2">
         <v>155194000.0</v>
       </c>
       <c r="D2">
         <v>158951000.0</v>
       </c>
       <c r="E2">
         <v>159499000.0</v>
       </c>
       <c r="F2">
         <v>128061000.0</v>
       </c>
       <c r="G2">
         <v>106403000.0</v>
       </c>
       <c r="H2">
         <v>115969000.0</v>
       </c>
       <c r="I2">
         <v>96093000.0</v>
       </c>
@@ -29734,51 +30122,51 @@
       </c>
       <c r="U2">
         <v>12374944.0</v>
       </c>
       <c r="V2">
         <v>11164639.0</v>
       </c>
       <c r="W2">
         <v>10782896.0</v>
       </c>
       <c r="X2">
         <v>5618436.0</v>
       </c>
       <c r="Y2">
         <v>8813000.0</v>
       </c>
       <c r="Z2">
         <v>6628.0</v>
       </c>
       <c r="AA2">
         <v>3300.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B3">
         <v>40334000</v>
       </c>
       <c r="C3">
         <v>44460000</v>
       </c>
       <c r="D3">
         <v>21680000</v>
       </c>
       <c r="E3">
         <v>20484000</v>
       </c>
       <c r="F3">
         <v>9902000</v>
       </c>
       <c r="G3">
         <v>16566000</v>
       </c>
       <c r="H3">
         <v>35901000</v>
       </c>
       <c r="I3">
         <v>25953000</v>
       </c>
@@ -29817,153 +30205,153 @@
       </c>
       <c r="U3">
         <v>7553836</v>
       </c>
       <c r="V3">
         <v>11088505</v>
       </c>
       <c r="W3">
         <v>17811256</v>
       </c>
       <c r="X3">
         <v>8843129</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>21658000.0</v>
       </c>
       <c r="H4">
         <v>-9573000.0</v>
       </c>
       <c r="I4">
         <v>19876000.0</v>
       </c>
       <c r="J4">
         <v>33466000.0</v>
       </c>
       <c r="K4">
         <v>-38584000.0</v>
       </c>
       <c r="L4">
         <v>1171000.0</v>
       </c>
       <c r="M4">
         <v>14526000.0</v>
       </c>
       <c r="N4">
         <v>-33670000.0</v>
       </c>
       <c r="O4">
         <v>14688000.0</v>
       </c>
       <c r="P4">
         <v>23535521.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>2058000.0</v>
       </c>
       <c r="H5">
         <v>5294000.0</v>
       </c>
       <c r="I5">
         <v>-3790000.0</v>
       </c>
       <c r="J5">
         <v>33444000.0</v>
       </c>
       <c r="K5">
         <v>-3205000.0</v>
       </c>
       <c r="L5">
         <v>-2812000.0</v>
       </c>
       <c r="M5">
         <v>4740000.0</v>
       </c>
       <c r="N5">
         <v>-4158000.0</v>
       </c>
       <c r="O5">
         <v>-7348000.0</v>
       </c>
       <c r="P5">
         <v>441050.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B6">
         <v>92457000.0</v>
       </c>
       <c r="C6">
         <v>-53370000.0</v>
       </c>
       <c r="D6">
         <v>-3757000.0</v>
       </c>
       <c r="E6">
         <v>-548000.0</v>
       </c>
       <c r="F6">
         <v>31438000.0</v>
       </c>
       <c r="G6">
         <v>21658000.0</v>
       </c>
       <c r="H6">
         <v>-9573000.0</v>
       </c>
       <c r="I6">
         <v>19876000.0</v>
       </c>
@@ -30002,51 +30390,51 @@
       </c>
       <c r="U6">
         <v>15043556.0</v>
       </c>
       <c r="V6">
         <v>1210305.0</v>
       </c>
       <c r="W6">
         <v>381743.0</v>
       </c>
       <c r="X6">
         <v>5112446.0</v>
       </c>
       <c r="Y6">
         <v>-8804187.0</v>
       </c>
       <c r="Z6">
         <v>2185.0</v>
       </c>
       <c r="AA6">
         <v>3328.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B7">
         <v>47988000.0</v>
       </c>
       <c r="C7">
         <v>-43884000.0</v>
       </c>
       <c r="D7">
         <v>-42936000.0</v>
       </c>
       <c r="E7">
         <v>-5485000.0</v>
       </c>
       <c r="F7">
         <v>-9219000.0</v>
       </c>
       <c r="G7">
         <v>40873000.0</v>
       </c>
       <c r="H7">
         <v>6537000.0</v>
       </c>
       <c r="I7">
         <v>-7456000.0</v>
       </c>
@@ -30083,102 +30471,102 @@
       <c r="T7">
         <v>-12580461.0</v>
       </c>
       <c r="U7">
         <v>-9994304.0</v>
       </c>
       <c r="V7">
         <v>1765072.0</v>
       </c>
       <c r="W7">
         <v>9706476.0</v>
       </c>
       <c r="X7">
         <v>-9503495.0</v>
       </c>
       <c r="Y7">
         <v>1103000.0</v>
       </c>
       <c r="Z7">
         <v>-7397815.0</v>
       </c>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>7295000.0</v>
       </c>
       <c r="H8">
         <v>21036000.0</v>
       </c>
       <c r="I8">
         <v>27526000.0</v>
       </c>
       <c r="J8">
         <v>30908000.0</v>
       </c>
       <c r="K8">
         <v>-56251000.0</v>
       </c>
       <c r="L8">
         <v>11835000.0</v>
       </c>
       <c r="M8">
         <v>-18712000.0</v>
       </c>
       <c r="N8">
         <v>-54820000.0</v>
       </c>
       <c r="O8">
         <v>-19551000.0</v>
       </c>
       <c r="P8">
         <v>-6200552.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B9">
         <v>-10131000.0</v>
       </c>
       <c r="C9">
         <v>-77554000.0</v>
       </c>
       <c r="D9">
         <v>-51255000.0</v>
       </c>
       <c r="E9">
         <v>-36935000.0</v>
       </c>
       <c r="F9">
         <v>18396000.0</v>
       </c>
       <c r="G9">
         <v>13641000.0</v>
       </c>
       <c r="H9">
         <v>24122000.0</v>
       </c>
       <c r="I9">
         <v>33234000.0</v>
       </c>
@@ -30197,51 +30585,51 @@
       <c r="N9">
         <v>-43310000.0</v>
       </c>
       <c r="O9">
         <v>-19153000.0</v>
       </c>
       <c r="P9">
         <v>-6414388.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9">
         <v>-14126474.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B10">
         <v>-9159000.0</v>
       </c>
       <c r="C10">
         <v>-1791000.0</v>
       </c>
       <c r="D10">
         <v>-1654000.0</v>
       </c>
       <c r="E10">
         <v>-5368000.0</v>
       </c>
       <c r="F10">
         <v>-25684000.0</v>
       </c>
       <c r="G10">
         <v>-109000.0</v>
       </c>
       <c r="H10">
         <v>3992000.0</v>
       </c>
       <c r="I10">
         <v>-17853000.0</v>
       </c>
@@ -30274,51 +30662,51 @@
       </c>
       <c r="S10">
         <v>-4955085.0</v>
       </c>
       <c r="T10">
         <v>-3454479.0</v>
       </c>
       <c r="U10">
         <v>-2534133.0</v>
       </c>
       <c r="V10">
         <v>-100143.0</v>
       </c>
       <c r="W10">
         <v>-2882650.0</v>
       </c>
       <c r="X10">
         <v>-1028046.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>30851000.0</v>
       </c>
       <c r="F11">
         <v>-1931000.0</v>
       </c>
       <c r="G11">
         <v>27341000.0</v>
       </c>
       <c r="H11">
         <v>-23785000.0</v>
       </c>
       <c r="I11">
         <v>-13339000.0</v>
       </c>
       <c r="J11">
         <v>-4200000.0</v>
       </c>
       <c r="K11">
         <v>49399000.0</v>
       </c>
@@ -30329,51 +30717,51 @@
         <v>19930000.0</v>
       </c>
       <c r="N11">
         <v>36354000.0</v>
       </c>
       <c r="O11">
         <v>7131000.0</v>
       </c>
       <c r="P11">
         <v>12715663.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7154000.0</v>
       </c>
       <c r="F12">
         <v>-673000.0</v>
       </c>
       <c r="G12">
         <v>-524000.0</v>
       </c>
       <c r="H12">
         <v>-2463000.0</v>
       </c>
       <c r="I12">
         <v>3087000.0</v>
       </c>
       <c r="J12">
         <v>5438000.0</v>
       </c>
       <c r="K12">
         <v>421000.0</v>
       </c>
@@ -30392,102 +30780,102 @@
       <c r="P12">
         <v>-21838799.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12">
         <v>5756000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12">
         <v>1540000.0</v>
       </c>
       <c r="V12">
         <v>358000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12">
         <v>3608000.0</v>
       </c>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3042000.0</v>
       </c>
       <c r="F13">
         <v>-3663000.0</v>
       </c>
       <c r="G13">
         <v>9820000.0</v>
       </c>
       <c r="H13">
         <v>4412000.0</v>
       </c>
       <c r="I13">
         <v>3493000.0</v>
       </c>
       <c r="J13">
         <v>882000.0</v>
       </c>
       <c r="K13">
         <v>8255000.0</v>
       </c>
       <c r="L13">
         <v>-5263000.0</v>
       </c>
       <c r="M13">
         <v>8499000.0</v>
       </c>
       <c r="N13">
         <v>3602000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B14">
         <v>14259000.0</v>
       </c>
       <c r="C14">
         <v>20224000.0</v>
       </c>
       <c r="D14">
         <v>18708000.0</v>
       </c>
       <c r="E14">
         <v>25173000.0</v>
       </c>
       <c r="F14">
         <v>27113000.0</v>
       </c>
       <c r="G14">
         <v>22057000.0</v>
       </c>
       <c r="H14">
         <v>17841000.0</v>
       </c>
       <c r="I14">
         <v>16816000.0</v>
       </c>
@@ -30520,51 +30908,51 @@
       </c>
       <c r="S14">
         <v>9924992.0</v>
       </c>
       <c r="T14">
         <v>7349546.0</v>
       </c>
       <c r="U14">
         <v>6476214.0</v>
       </c>
       <c r="V14">
         <v>4908243.0</v>
       </c>
       <c r="W14">
         <v>2006052.0</v>
       </c>
       <c r="X14">
         <v>1367170.0</v>
       </c>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B15">
         <v>2190000.0</v>
       </c>
       <c r="C15">
         <v>22433000.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>88000.0</v>
       </c>
       <c r="H15">
         <v>1308000.0</v>
       </c>
       <c r="I15">
         <v>524000.0</v>
       </c>
       <c r="J15">
         <v>623000.0</v>
@@ -30593,51 +30981,51 @@
       <c r="R15">
         <v>4176583.0</v>
       </c>
       <c r="S15">
         <v>6198489.0</v>
       </c>
       <c r="T15">
         <v>6307189.0</v>
       </c>
       <c r="U15"/>
       <c r="V15">
         <v>1196451.0</v>
       </c>
       <c r="W15">
         <v>4469379.0</v>
       </c>
       <c r="X15">
         <v>2646632.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B16">
         <v>194281000.0</v>
       </c>
       <c r="C16">
         <v>101824000.0</v>
       </c>
       <c r="D16">
         <v>155194000.0</v>
       </c>
       <c r="E16">
         <v>158951000.0</v>
       </c>
       <c r="F16">
         <v>159499000.0</v>
       </c>
       <c r="G16">
         <v>128061000.0</v>
       </c>
       <c r="H16">
         <v>106396000.0</v>
       </c>
       <c r="I16">
         <v>115969000.0</v>
       </c>
@@ -30676,102 +31064,102 @@
       </c>
       <c r="U16">
         <v>27418500.0</v>
       </c>
       <c r="V16">
         <v>12374944.0</v>
       </c>
       <c r="W16">
         <v>11164639.0</v>
       </c>
       <c r="X16">
         <v>10730882.0</v>
       </c>
       <c r="Y16">
         <v>8813.0</v>
       </c>
       <c r="Z16">
         <v>8813.0</v>
       </c>
       <c r="AA16">
         <v>6628.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17">
         <v>7822000.0</v>
       </c>
       <c r="H17">
         <v>-1813000.0</v>
       </c>
       <c r="I17">
         <v>-5223000.0</v>
       </c>
       <c r="J17">
         <v>2168000.0</v>
       </c>
       <c r="K17">
         <v>-2604000.0</v>
       </c>
       <c r="L17">
         <v>-4057000.0</v>
       </c>
       <c r="M17">
         <v>-261000.0</v>
       </c>
       <c r="N17">
         <v>2322000.0</v>
       </c>
       <c r="O17">
         <v>140000.0</v>
       </c>
       <c r="P17">
         <v>2642698.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B18">
         <v>71298000.0</v>
       </c>
       <c r="C18">
         <v>-34684000.0</v>
       </c>
       <c r="D18">
         <v>-1774000.0</v>
       </c>
       <c r="E18">
         <v>27539000.0</v>
       </c>
       <c r="F18">
         <v>18369000.0</v>
       </c>
       <c r="G18">
         <v>40860000.0</v>
       </c>
       <c r="H18">
         <v>-5607000.0</v>
       </c>
       <c r="I18">
         <v>-13427000.0</v>
       </c>
@@ -30810,51 +31198,51 @@
       </c>
       <c r="U18">
         <v>415314.0</v>
       </c>
       <c r="V18">
         <v>2305441.0</v>
       </c>
       <c r="W18">
         <v>3502097.0</v>
       </c>
       <c r="X18">
         <v>-4587375.0</v>
       </c>
       <c r="Y18">
         <v>-8813000.0</v>
       </c>
       <c r="Z18">
         <v>2185.0</v>
       </c>
       <c r="AA18">
         <v>-2972.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B19">
         <v>9795000.0</v>
       </c>
       <c r="C19">
         <v>-77931000.0</v>
       </c>
       <c r="D19">
         <v>-15658000.0</v>
       </c>
       <c r="E19">
         <v>-32740000.0</v>
       </c>
       <c r="F19">
         <v>2963000.0</v>
       </c>
       <c r="G19">
         <v>-23757000.0</v>
       </c>
       <c r="H19">
         <v>13125000.0</v>
       </c>
       <c r="I19">
         <v>26062000.0</v>
       </c>
@@ -30869,82 +31257,82 @@
       </c>
       <c r="M19">
         <v>-6451000.0</v>
       </c>
       <c r="N19">
         <v>-35162000.0</v>
       </c>
       <c r="O19">
         <v>7471000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B21">
         <v>13841000.0</v>
       </c>
       <c r="C21">
         <v>24362000.0</v>
       </c>
       <c r="D21">
         <v>3339000.0</v>
       </c>
       <c r="E21">
         <v>851000.0</v>
       </c>
       <c r="F21">
         <v>-2044000.0</v>
       </c>
       <c r="G21">
         <v>-17396000.0</v>
       </c>
       <c r="H21">
         <v>-12639000.0</v>
       </c>
       <c r="I21">
         <v>-4784000.0</v>
       </c>
@@ -30961,60 +31349,60 @@
         <v>4421000.0</v>
       </c>
       <c r="N21">
         <v>-4377000.0</v>
       </c>
       <c r="O21">
         <v>31993000.0</v>
       </c>
       <c r="P21">
         <v>3204631.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B22">
         <v>51912000.0</v>
       </c>
       <c r="C22">
         <v>37899000.0</v>
       </c>
       <c r="D22">
-        <v>37658000.0</v>
+        <v>42738000.0</v>
       </c>
       <c r="E22">
         <v>22343000.0</v>
       </c>
       <c r="F22">
         <v>10726000.0</v>
       </c>
       <c r="G22">
         <v>-10271000.0</v>
       </c>
       <c r="H22">
         <v>8379000.0</v>
       </c>
       <c r="I22">
         <v>79000.0</v>
       </c>
       <c r="J22">
         <v>-18639000.0</v>
       </c>
       <c r="K22">
         <v>22977000.0</v>
       </c>
       <c r="L22">
         <v>27897000.0</v>
       </c>
@@ -31044,51 +31432,51 @@
       </c>
       <c r="U22">
         <v>4811704.0</v>
       </c>
       <c r="V22">
         <v>3315478.0</v>
       </c>
       <c r="W22">
         <v>6888928.0</v>
       </c>
       <c r="X22">
         <v>3871269.0</v>
       </c>
       <c r="Y22">
         <v>-9916000.0</v>
       </c>
       <c r="Z22">
         <v>2185.0</v>
       </c>
       <c r="AA22">
         <v>-2972.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B23">
         <v>-199000.0</v>
       </c>
       <c r="C23">
         <v>15504000.0</v>
       </c>
       <c r="D23">
         <v>3459000.0</v>
       </c>
       <c r="E23">
         <v>-32740000.0</v>
       </c>
       <c r="F23">
         <v>-1075000.0</v>
       </c>
       <c r="G23">
         <v>641000.0</v>
       </c>
       <c r="H23">
         <v>3209000.0</v>
       </c>
       <c r="I23">
         <v>15178000.0</v>
       </c>
@@ -31125,51 +31513,51 @@
       <c r="T23">
         <v>-6391665.0</v>
       </c>
       <c r="U23">
         <v>-2902769.0</v>
       </c>
       <c r="V23">
         <v>-1370120.0</v>
       </c>
       <c r="W23">
         <v>-2207879.0</v>
       </c>
       <c r="X23">
         <v>6770887.0</v>
       </c>
       <c r="Y23">
         <v>52000.0</v>
       </c>
       <c r="Z23"/>
       <c r="AA23">
         <v>6294.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B24">
         <v>-2976000.0</v>
       </c>
       <c r="C24">
         <v>-15504000.0</v>
       </c>
       <c r="D24">
         <v>-655000.0</v>
       </c>
       <c r="E24">
         <v>1660000.0</v>
       </c>
       <c r="F24">
         <v>133000.0</v>
       </c>
       <c r="G24">
         <v>-151000.0</v>
       </c>
       <c r="H24">
         <v>4963000.0</v>
       </c>
       <c r="I24">
         <v>23111000.0</v>
       </c>
@@ -31202,60 +31590,60 @@
       </c>
       <c r="S24">
         <v>14873.0</v>
       </c>
       <c r="T24">
         <v>1110960.0</v>
       </c>
       <c r="U24">
         <v>6334733.0</v>
       </c>
       <c r="V24">
         <v>-925373.0</v>
       </c>
       <c r="W24">
         <v>207506.0</v>
       </c>
       <c r="X24">
         <v>-1215606.0</v>
       </c>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B25">
         <v>-1083000.0</v>
       </c>
       <c r="C25">
         <v>1573000.0</v>
       </c>
       <c r="D25">
-        <v>7795000.0</v>
+        <v>2715000.0</v>
       </c>
       <c r="E25">
         <v>4749000.0</v>
       </c>
       <c r="F25">
         <v>-4457000.0</v>
       </c>
       <c r="G25">
         <v>287000.0</v>
       </c>
       <c r="H25">
         <v>-2479000.0</v>
       </c>
       <c r="I25">
         <v>5566000.0</v>
       </c>
       <c r="J25">
         <v>1195000.0</v>
       </c>
       <c r="K25">
         <v>1912000.0</v>
       </c>
       <c r="L25">
         <v>2099000.0</v>
       </c>
@@ -31283,51 +31671,51 @@
       <c r="T25">
         <v>8857317.0</v>
       </c>
       <c r="U25">
         <v>6675536.0</v>
       </c>
       <c r="V25">
         <v>3405153.0</v>
       </c>
       <c r="W25">
         <v>2711897.0</v>
       </c>
       <c r="X25">
         <v>8520810.0</v>
       </c>
       <c r="Y25">
         <v>-14616000.0</v>
       </c>
       <c r="Z25">
         <v>5200000.0</v>
       </c>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-68000.0</v>
       </c>
       <c r="D26">
         <v>-867000.0</v>
       </c>
       <c r="E26">
         <v>-2434000.0</v>
       </c>
       <c r="F26">
         <v>-1990000.0</v>
       </c>
       <c r="G26">
         <v>-2990000.0</v>
       </c>
       <c r="H26">
         <v>-1308000.0</v>
       </c>
       <c r="I26">
         <v>-300000.0</v>
       </c>
@@ -31344,51 +31732,51 @@
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>-1000000.0</v>
       </c>
       <c r="P26">
         <v>517931.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>-20370000.0</v>
       </c>
       <c r="E27">
         <v>0.0</v>
       </c>
       <c r="F27">
         <v>88000.0</v>
       </c>
       <c r="G27">
         <v>2275000.0</v>
       </c>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>23000.0</v>
       </c>
       <c r="J27">
         <v>100000.0</v>
       </c>
       <c r="K27">
@@ -31411,51 +31799,51 @@
       </c>
       <c r="Q27">
         <v>595402.0</v>
       </c>
       <c r="R27">
         <v>446676.0</v>
       </c>
       <c r="S27">
         <v>345426.0</v>
       </c>
       <c r="T27">
         <v>153675.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>55125.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B28">
         <v>11452000.0</v>
       </c>
       <c r="C28">
         <v>17365000.0</v>
       </c>
       <c r="D28">
         <v>6798000.0</v>
       </c>
       <c r="E28">
         <v>-1583000.0</v>
       </c>
       <c r="F28">
         <v>-3119000.0</v>
       </c>
       <c r="G28">
         <v>-19833000.0</v>
       </c>
       <c r="H28">
         <v>-10738000.0</v>
       </c>
       <c r="I28">
         <v>10120000.0</v>
       </c>
@@ -31490,51 +31878,51 @@
         <v>21981953.0</v>
       </c>
       <c r="T28">
         <v>-7429025.0</v>
       </c>
       <c r="U28">
         <v>7470971.0</v>
       </c>
       <c r="V28">
         <v>-169763.0</v>
       </c>
       <c r="W28">
         <v>-2701354.0</v>
       </c>
       <c r="X28">
         <v>10054498.0</v>
       </c>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28">
         <v>6300.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B29">
         <v>111632000.0</v>
       </c>
       <c r="C29">
         <v>9776000.0</v>
       </c>
       <c r="D29">
         <v>19906000.0</v>
       </c>
       <c r="E29">
         <v>48023000.0</v>
       </c>
       <c r="F29">
         <v>28271000.0</v>
       </c>
       <c r="G29">
         <v>57426000.0</v>
       </c>
       <c r="H29">
         <v>30294000.0</v>
       </c>
       <c r="I29">
         <v>12526000.0</v>
       </c>
@@ -31573,51 +31961,51 @@
       </c>
       <c r="U29">
         <v>7969150.0</v>
       </c>
       <c r="V29">
         <v>13393946.0</v>
       </c>
       <c r="W29">
         <v>21313353.0</v>
       </c>
       <c r="X29">
         <v>4255754.0</v>
       </c>
       <c r="Y29">
         <v>-8813000.0</v>
       </c>
       <c r="Z29">
         <v>2185.0</v>
       </c>
       <c r="AA29">
         <v>-2972.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B30">
         <v>-31490000.0</v>
       </c>
       <c r="C30">
         <v>-77931000.0</v>
       </c>
       <c r="D30">
         <v>-28637000.0</v>
       </c>
       <c r="E30">
         <v>-32740000.0</v>
       </c>
       <c r="F30">
         <v>2963000.0</v>
       </c>
       <c r="G30">
         <v>-23757000.0</v>
       </c>
       <c r="H30">
         <v>-27316000.0</v>
       </c>
       <c r="I30">
         <v>2453000.0</v>
       </c>
@@ -31669,4714 +32057,4790 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT30"/>
+  <dimension ref="A1:CV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CO1" t="s">
         <v>156</v>
       </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CS1" t="s">
         <v>159</v>
       </c>
       <c r="CT1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B2">
+        <v>194281000.0</v>
+      </c>
+      <c r="C2">
+        <v>101824000.0</v>
+      </c>
+      <c r="D2">
         <v>178700000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>138968000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>111267000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>101824000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>138824000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>148385000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>156585000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>155194000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>135121000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>125541000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>142883000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>158951000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>131745000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>143822000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>109449000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>159498000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>115001000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>117317000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>122037000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>128061000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>113488000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>105880000.0</v>
       </c>
-      <c r="X2">
-[...4 lines deleted...]
-      </c>
       <c r="Z2">
+        <v>132585000.0</v>
+      </c>
+      <c r="AA2">
+        <v>106403000.0</v>
+      </c>
+      <c r="AB2">
         <v>102311000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>89060000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>91676000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>115969000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>121904000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>85485000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>78729000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>64558000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>55382000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>41854000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>31303000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>31092000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>39062000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>37864000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>55399000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>69676000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>76064000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>70889000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>65909000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>68505000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>41569000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>55757000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>42955000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>53979000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>54702000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>75270000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>90352000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>87649000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>72490000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>77692000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>79852280.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>72960500.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>76067212.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>55425262.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>40636172.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>49201859.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>49201859.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>45246219.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>51075033.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>43480176.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>45894475.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>39555309.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>37585291.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>37113375.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>27188579.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>28431206.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>49962022.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>19487159.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>21791286.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>19627606.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>17362082.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>27418500.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>18424513.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>19792500.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>22140596.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>12374944.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>14027722.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>11055235.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>12972439.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>11164639.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>11012193.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>16542174.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>14161563.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>10730882.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>5736000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>7734000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>9638000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>5635000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>1947.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>3077.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>6828.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>8813.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>9896.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B3">
+        <v>15212500</v>
+      </c>
+      <c r="C3">
+        <v>37189000</v>
+      </c>
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8249000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>10302000</v>
       </c>
-      <c r="F3">
-[...4 lines deleted...]
-      </c>
       <c r="H3">
+        <v>25353698</v>
+      </c>
+      <c r="I3">
+        <v>8252000</v>
+      </c>
+      <c r="J3">
         <v>5837000</v>
       </c>
-      <c r="I3">
-[...4 lines deleted...]
-      </c>
       <c r="K3">
+        <v>4493000</v>
+      </c>
+      <c r="L3">
+        <v>6038323</v>
+      </c>
+      <c r="M3">
         <v>6822000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4639000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3160000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8574000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3988000</v>
       </c>
-      <c r="P3">
-[...4 lines deleted...]
-      </c>
       <c r="R3">
+        <v>6857000</v>
+      </c>
+      <c r="S3">
+        <v>1024000</v>
+      </c>
+      <c r="T3">
         <v>4053000</v>
       </c>
-      <c r="S3">
-[...4 lines deleted...]
-      </c>
       <c r="U3">
-        <v>3379000</v>
+        <v>1417000</v>
       </c>
       <c r="V3">
+        <v>660000</v>
+      </c>
+      <c r="W3">
+        <v>3267000</v>
+      </c>
+      <c r="X3">
         <v>7265000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4386000</v>
       </c>
-      <c r="X3">
-[...4 lines deleted...]
-      </c>
       <c r="Z3">
+        <v>2931000</v>
+      </c>
+      <c r="AA3">
+        <v>1984000</v>
+      </c>
+      <c r="AB3">
         <v>10906000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>13273000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1751000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>9971000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1658000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>6996000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9107000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>8192000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>8110000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>9009000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6933000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3245000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>12525000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>8707000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>8686000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>9828000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>17658000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>10494000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>8800000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5730000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>7845000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3370000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>4695000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>3504000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5697000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>3549000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>2722000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>2903000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>2035000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>8160000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>6888649</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>1995351</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>4254235</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>1822288</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>2961200</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>4123742</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>4123742</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>9892973</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>9554399</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>4618816</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>8686424</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>2473841</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>2073742</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>4588964</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>2790714</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>1904903</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>4576140</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>3099176</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>4507299</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>3670020</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>3547415</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>2545503</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>2622835</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>4630059</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>351842</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>652784</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>6851895</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>2562568</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1121152</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>552890</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>17810000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>6669000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>4744000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>4665129</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>4665129</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>3134000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>381000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>663000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
+      <c r="CU3">
+        <v>0</v>
+      </c>
+      <c r="CV3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-11158000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-18496000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>-3182000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>41700000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-50049000.0</v>
       </c>
-      <c r="R4"/>
-[...1 lines deleted...]
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4">
         <v>-4720000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-6024000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>14574000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>7607000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-26696000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>26173000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>4085000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>13251000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-2616000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>-24293000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-5935000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>36419000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-24779000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>14171000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>9176000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>18909000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>5170000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>211000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>-7970000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>1198000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-17535000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-14277000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-6388000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>5175000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>4980000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-2596000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>26936000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-14188000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>12802000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-11024000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-723000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-20568000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>-15082000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>2703000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>15159000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-5202000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-2160780.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>6891780.0</v>
       </c>
-      <c r="BF4"/>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>60000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1423000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-2455000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>490000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1181000.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>121000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1371000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>557000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>2569000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>2100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3168000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>549000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>100000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2258000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2387000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2186000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-230000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1318000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-56000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>33745000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1339000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>926000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2566000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-10043000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>1822000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>72000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>4944000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-3767000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>564000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1122000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>1513000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2451000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-5444000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>7349000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>384000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-6004000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2209000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>5279000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-1224000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3605000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2475000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2750357.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>1482357.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>198</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>92457000.0</v>
+      </c>
+      <c r="D6">
         <v>15581000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>39732000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>27701000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>9443000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-37000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-9561000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8200000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1391000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>20073000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>9580000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-17342000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-16068000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>27206000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-12077000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>34373000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-50049000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>44498000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2316000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4720000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-6024000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>14573000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7608000.0</v>
       </c>
-      <c r="X6">
-[...4 lines deleted...]
-      </c>
       <c r="Z6">
+        <v>-26705000.0</v>
+      </c>
+      <c r="AA6">
+        <v>26182000.0</v>
+      </c>
+      <c r="AB6">
         <v>4085000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>13251000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2616000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-24293000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-5935000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>36419000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6756000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>14171000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>9176000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>13528000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>10551000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>211000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-7970000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1198000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-17535000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-14277000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-6388000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>5175000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>4980000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-2596000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>26936000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-14188000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>12802000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-11024000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-723000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-20568000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-15082000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>2703000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>15159000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-5202000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-2160280.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>6891780.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3106712.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>20641950.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>14789090.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>223120.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>223120.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>3955640.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-5828814.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>7594857.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-2414299.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>6339166.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>1970018.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>471916.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>9924796.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-1242627.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-21530816.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>30474863.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-2304127.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2163680.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>2265524.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-10056418.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>8993987.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-1367987.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-2348096.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>9765652.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-1652778.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>2972487.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>-1917204.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>1807800.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>152446.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-5529981.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>2380611.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>3430681.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>4994882.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-1998000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-1904000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>4003000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>6866.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-1130.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-3751.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>-1985.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-1083.0</v>
       </c>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      <c r="D7">
+        <v>199</v>
+      </c>
+      <c r="B7">
+        <v>1750000.0</v>
+      </c>
+      <c r="C7">
+        <v>47988000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7">
         <v>16624000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2944000.0</v>
       </c>
-      <c r="F7">
-[...4 lines deleted...]
-      </c>
       <c r="H7">
-        <v>-15646362.0</v>
+        <v>-18083954.0</v>
       </c>
       <c r="I7">
-        <v>-5396000.0</v>
+        <v>-4613000.0</v>
       </c>
       <c r="J7">
-        <v>-11252540.0</v>
+        <v>-15724000.0</v>
       </c>
       <c r="K7">
+        <v>-18466000.0</v>
+      </c>
+      <c r="L7">
+        <v>-11221394.0</v>
+      </c>
+      <c r="M7">
         <v>-2703000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-14236000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-14835000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>4522000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2696000.0</v>
       </c>
-      <c r="P7">
-[...2 lines deleted...]
-      <c r="Q7">
+      <c r="R7">
+        <v>10406000.0</v>
+      </c>
+      <c r="S7">
         <v>-13516000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>26166000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-20961000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2796000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-11628000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2285000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>17762000.0</v>
       </c>
-      <c r="X7">
-[...4 lines deleted...]
-      </c>
       <c r="Z7">
+        <v>1276000.0</v>
+      </c>
+      <c r="AA7">
+        <v>24120000.0</v>
+      </c>
+      <c r="AB7">
         <v>-12010000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>20272000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-14275000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-23887000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>8175000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>6600000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-5149000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-17082000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>40193000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>13114000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>3151000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-8462000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-10110000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>10256000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-12291000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-13354000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>2396000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>1845000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-1722000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-7964000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>23568000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-11814000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>5675000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-21627000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-2404000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-8359000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-7532000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-13045000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-4336000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-3120000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-11299925.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>636925.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-7367628.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>7897652.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>11395364.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-2373655.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-29016230.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>3785252.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-13082538.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-1999600.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-2411120.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-598014.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-4143895.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>2077063.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>6622191.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-5090290.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-4308677.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-8111864.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-3367489.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-2599206.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>-3123097.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-3490669.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>5099476.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>1118455.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-14794992.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>3484464.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>2565284.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-2331248.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>2888781.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-1357745.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>4787199.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-4971641.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>13463156.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-3572238.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-7677495.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>2506000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-4879000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>547000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-1104947.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-1130.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-3751.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-1985.0</v>
       </c>
-      <c r="CT7"/>
+      <c r="CV7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-940000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-17383000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-17283000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>6851000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-11184000.0</v>
       </c>
-      <c r="R8"/>
-[...1 lines deleted...]
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8">
         <v>10859000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-3972000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-22159000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-12463000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>8614000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>33303000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>4793000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>15274000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>2946000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-1977000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>-2232000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>23114000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>6085000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>559000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>-1899000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>26237000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>4090000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>2480000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-37780000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>32502000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-27626000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-23347000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-7966000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>17958000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>18775000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-16932000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>461000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>5966000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-2773000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-22366000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-18017000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-4069000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-11353000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-21381000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>-14810000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-5965000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-386246.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>1610246.0</v>
       </c>
-      <c r="BF8"/>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      <c r="D9">
+        <v>201</v>
+      </c>
+      <c r="B9">
+        <v>5448000.0</v>
+      </c>
+      <c r="C9">
+        <v>-9615000.0</v>
+      </c>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
         <v>30570000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>20412000.0</v>
       </c>
-      <c r="F9">
-[...4 lines deleted...]
-      </c>
       <c r="H9">
-        <v>26643802.0</v>
+        <v>-37108168.0</v>
       </c>
       <c r="I9">
-        <v>2335000.0</v>
+        <v>-19899000.0</v>
       </c>
       <c r="J9">
-        <v>-26643802.0</v>
+        <v>-22786000.0</v>
       </c>
       <c r="K9">
+        <v>-2335000.0</v>
+      </c>
+      <c r="L9">
+        <v>-26617074.0</v>
+      </c>
+      <c r="M9">
         <v>-5502413.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-707599.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-17383000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-14188264.0</v>
       </c>
-      <c r="O9">
-[...4 lines deleted...]
-      </c>
       <c r="Q9">
+        <v>-17283000.0</v>
+      </c>
+      <c r="R9">
+        <v>6851000.0</v>
+      </c>
+      <c r="S9">
         <v>-11184000.0</v>
       </c>
-      <c r="R9">
-[...4 lines deleted...]
-      </c>
       <c r="T9">
-        <v>10870615.0</v>
+        <v>19929000.0</v>
       </c>
       <c r="U9">
+        <v>-256000.0</v>
+      </c>
+      <c r="V9">
+        <v>10859000.0</v>
+      </c>
+      <c r="W9">
         <v>-3972000.0</v>
       </c>
-      <c r="V9">
-[...2 lines deleted...]
-      <c r="W9">
+      <c r="X9">
+        <v>-22159000.0</v>
+      </c>
+      <c r="Y9">
         <v>-12463000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>8473000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>33444000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>15274000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>2946000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-1977000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-29758000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>23114000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>6085000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>559000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>7352000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>17478000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1336000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-2931000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-22834000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>29961000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-23524000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-27670000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-8968000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>15898000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>16443000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-18753000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>9562000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>7245000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-1558000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-21633000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-14822000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>1767000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-8711000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-21544000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>5965000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-5965000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>1224000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>7118655.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-6713715.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>12850340.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>12516251.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-51256428.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>1593409.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-10568849.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-9941952.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-55071531.0</v>
       </c>
-      <c r="BO9"/>
-[...1 lines deleted...]
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9">
         <v>-2511260.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
-      <c r="CE9">
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9">
         <v>3664000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>3875000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>1924000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9">
+      <c r="CJ9"/>
+      <c r="CK9">
         <v>4866000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>9001000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>200</v>
-[...3 lines deleted...]
-      <c r="D10">
+        <v>202</v>
+      </c>
+      <c r="B10">
+        <v>-5589000.0</v>
+      </c>
+      <c r="C10">
+        <v>-9159000.0</v>
+      </c>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
         <v>6238000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9729000.0</v>
       </c>
-      <c r="F10">
-[...2 lines deleted...]
-      <c r="G10">
+      <c r="H10">
+        <v>-6466466.0</v>
+      </c>
+      <c r="I10">
         <v>382000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1162000.0</v>
       </c>
-      <c r="I10">
-[...4 lines deleted...]
-      </c>
       <c r="K10">
+        <v>-3109000.0</v>
+      </c>
+      <c r="L10">
+        <v>-7515305.0</v>
+      </c>
+      <c r="M10">
         <v>-2285000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>70000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8285000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5483000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-781000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1636000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2532000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-8184000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-10464000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-5102000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1934000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2753000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3925000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-11711000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10430000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>8757000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>761000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-4293000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1233000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>367000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2158000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-9470000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-6592000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-5715000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-8545000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3548000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-1444000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2802000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-12288000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>286000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-6242000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-903000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-2119000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>724000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-5328000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>7293000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-9988000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1469000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-5992000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>360000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-4865000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-2372000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-1839000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>4535000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-1817000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>4257058.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-6746058.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>155733.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-4793480.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2422451.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>4048937.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>4048937.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-741119.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-4026997.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-7960570.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1976672.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-2623148.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1207688.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-1379040.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>3298012.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-3573038.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>-3005182.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-1674877.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>52882.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-2082167.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1161992.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>-2587186.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>2594294.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-3969962.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>50031.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-1208496.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>2511684.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-498994.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>-2196689.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>83856.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>1582774.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>125723.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>-2268983.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-2322164.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-154046.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>687000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>-653000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>-908000.0</v>
       </c>
-      <c r="CP10"/>
-      <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>-13668000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-4531000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>25056000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>11951000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4749000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-3583000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9575000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-5215000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-7886000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-4351000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>16848000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>23731000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2429000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-16314000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>10328000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>4137000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-15186000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-23064000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>12226000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-14126000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-446000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-10993000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>14062000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-5917000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-5413000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-6932000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>34911000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-11780000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>14977000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>11291000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>15032000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-14558000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-20099000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>12783000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>13363000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-2348000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2568000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>6347000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>21257000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2784000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>914000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>11399000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>9529000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>7086000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-13843627.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>4359627.0</v>
       </c>
-      <c r="BF11"/>
-[...1 lines deleted...]
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>8288000.0</v>
       </c>
-      <c r="BI11"/>
-[...1 lines deleted...]
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11">
         <v>33504000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>27934000.0</v>
       </c>
-      <c r="BM11"/>
-[...1 lines deleted...]
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>33112000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>21307000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>7760000.0</v>
       </c>
-      <c r="BR11"/>
-[...1 lines deleted...]
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11">
         <v>9491000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>5490000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-298000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>897000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-289000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1637000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2688000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2810000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-4416000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3297000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-674000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1095000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>4060000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-3285000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-362000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>364000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-3850000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1689000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-764000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>462000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-2555000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2669000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1695000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1278000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1198000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2351000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1192000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>697000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-399000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-37000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-785000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1642000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1565000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-279000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-270000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>533000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>428000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>316000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>-7236000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1232000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1994000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-5352000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>-907000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>644000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-635000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-211000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>-6993551.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>4019551.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12">
         <v>1532000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>5756000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>3529000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>2902000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>3779000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12"/>
       <c r="BT12"/>
-      <c r="BU12">
-[...1 lines deleted...]
-      </c>
+      <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12">
+        <v>218000.0</v>
+      </c>
+      <c r="BX12"/>
+      <c r="BY12">
         <v>1319000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1521000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>1200000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>1540000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>1034000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>1076000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>875000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>358000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>348000.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>265000.0</v>
       </c>
-      <c r="CH12"/>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12">
         <v>3608000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>3585000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>3585000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-5466000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>8809000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3156000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-3457000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>6538000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-5026000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2142000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-7317000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>6444000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3883000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>1215000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-1722000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2159000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1999000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-368000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>622000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>1918000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1294000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>4197000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-4575000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>882000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-750000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-396000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-2618000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>7609000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>2795000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-1561000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>8089000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-5263000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>8499000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>3602000.0</v>
       </c>
-      <c r="AY13"/>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B14">
+        <v>3922500.0</v>
+      </c>
+      <c r="C14">
+        <v>14259000.0</v>
+      </c>
+      <c r="D14">
         <v>2996000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2996000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3623000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4644000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5650000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4706000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4754000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5114000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6008000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4138000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4672000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>4856000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>7771000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5390000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5805000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>6207000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>7427000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6569000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6573000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>6544000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6122000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5373000.0</v>
       </c>
-      <c r="X14">
-[...4 lines deleted...]
-      </c>
       <c r="Z14">
+        <v>5461000.0</v>
+      </c>
+      <c r="AA14">
+        <v>5101000.0</v>
+      </c>
+      <c r="AB14">
         <v>4791000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3773000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5290000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3987000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3226000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>4753000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4495000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>4342000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>4425000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>3124000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>3620000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4189000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3194000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3381000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>3546000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>3805000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>3764000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3612000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3932000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3965000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3931000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3841000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4038000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3713000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>3623000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>3746000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>3750000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3468000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>3242000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>3358000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>3802606.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>3507394.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>3356467.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>3571062.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>3296780.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>2541649.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>2541649.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>2046290.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>2551413.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>2358266.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>2744101.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2053736.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1859516.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2026816.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>2604627.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>2372462.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>2532532.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>2415371.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>2381404.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1527157.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1613193.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1827792.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1599656.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>2995712.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>427373.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>1453473.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1246443.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>2427602.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>175957.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>1058241.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>-34097.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>806325.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>439886.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>793938.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>-269830.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>628000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>690000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>319000.0</v>
       </c>
-      <c r="CP14"/>
-      <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
+      <c r="CV14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C15">
+        <v>2190000.0</v>
+      </c>
+      <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
-        <v>13115000.0</v>
-[...1 lines deleted...]
-      <c r="G15">
+        <v>1773000.0</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15">
+        <v>13097680.0</v>
+      </c>
+      <c r="I15">
         <v>9318000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
-[...12 lines deleted...]
-      </c>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
+        <v>0.0</v>
+      </c>
+      <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15"/>
+      <c r="W15"/>
       <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
         <v>88000.0</v>
       </c>
-      <c r="Y15"/>
-      <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15">
         <v>333000.0</v>
       </c>
-      <c r="AC15"/>
-[...1 lines deleted...]
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15">
         <v>524000.0</v>
       </c>
-      <c r="AF15">
-[...4 lines deleted...]
-      </c>
       <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>623000.0</v>
       </c>
-      <c r="AI15">
-[...4 lines deleted...]
-      </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
+        <v>0.0</v>
+      </c>
+      <c r="AM15">
         <v>544000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>544000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>464000.0</v>
       </c>
-      <c r="AN15">
-[...4 lines deleted...]
-      </c>
       <c r="AP15">
-        <v>252000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ15">
-        <v>252000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR15">
         <v>252000.0</v>
       </c>
       <c r="AS15">
         <v>252000.0</v>
       </c>
       <c r="AT15">
+        <v>252000.0</v>
+      </c>
+      <c r="AU15">
+        <v>252000.0</v>
+      </c>
+      <c r="AV15">
         <v>4291000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>4291000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1985000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>11000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>66000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>976000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>405000.0</v>
       </c>
-      <c r="BA15">
-[...2 lines deleted...]
-      <c r="BB15">
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
+      <c r="BD15">
         <v>549000.0</v>
       </c>
-      <c r="BC15">
-[...2 lines deleted...]
-      <c r="BD15">
+      <c r="BE15">
+        <v>0.0</v>
+      </c>
+      <c r="BF15">
         <v>3182958.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>795958.0</v>
       </c>
-      <c r="BF15">
-[...4 lines deleted...]
-      </c>
       <c r="BH15">
-        <v>742649.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI15">
-        <v>742649.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>742649.0</v>
       </c>
       <c r="BK15">
+        <v>742649.0</v>
+      </c>
+      <c r="BL15">
+        <v>742649.0</v>
+      </c>
+      <c r="BM15">
         <v>1126621.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>1744982.0</v>
       </c>
-      <c r="BM15"/>
-[...1 lines deleted...]
-      <c r="BO15">
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>407915.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>2218031.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1550637.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>6198489.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>461877.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>3985428.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>712352.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>6307189.0</v>
       </c>
-      <c r="BW15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15">
-        <v>124844.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3172571.0</v>
+      </c>
+      <c r="CB15"/>
       <c r="CC15">
         <v>124844.0</v>
       </c>
       <c r="CD15">
+        <v>614742.0</v>
+      </c>
+      <c r="CE15">
+        <v>124844.0</v>
+      </c>
+      <c r="CF15">
         <v>409130.0</v>
       </c>
-      <c r="CE15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15">
+        <v>787321.0</v>
+      </c>
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>4469000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>4469000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>797368.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>797368.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>3365309.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>2454481.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>367519.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>208</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>194281000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
+        <v>194281000.0</v>
+      </c>
+      <c r="E16">
         <v>178700000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>138968000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>111267000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>101824000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>138824000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>148385000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>156585000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>155194000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>135121000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>125541000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>142883000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>158951000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>131745000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>143822000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>109449000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>159499000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>115001000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>117317000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>122037000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>128061000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>113488000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>105880000.0</v>
       </c>
-      <c r="Y16">
-[...2 lines deleted...]
-      <c r="Z16">
+      <c r="AA16">
+        <v>132585000.0</v>
+      </c>
+      <c r="AB16">
         <v>106396000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>102311000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>89060000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>91676000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>115969000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>121904000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>85485000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>78729000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>64558000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>55382000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>41854000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>31303000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>31092000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>39062000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>37864000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>55399000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>69676000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>76064000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>70889000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>65909000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>68505000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>41569000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>55757000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>42955000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>53979000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>54702000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>75270000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>90352000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>87649000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>72490000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>77692000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>79852280.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>72960500.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>76067212.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>55425262.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>49424979.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>49424979.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>49201859.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>45246219.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>51075033.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>43480176.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>45894475.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>39555309.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>37585291.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>37113375.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>27188579.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>28431206.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>49962022.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>19487159.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>21791286.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>19627606.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>17362082.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>27418500.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>18424513.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>19792500.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>22140596.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>12374944.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>14027722.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>11055235.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>12972439.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>11164639.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>11012193.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>16542174.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>14161563.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>10730882.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>5736000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>7734000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>9638000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>8813.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>1947.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>3077.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>6828.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>8813.0</v>
       </c>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17">
         <v>583000.0</v>
       </c>
-      <c r="R17"/>
-[...1 lines deleted...]
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17">
         <v>2110000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-884000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>5175000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>4205000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>293000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1851000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>1471000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-3112000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-2152000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>1980000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-620000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-2999000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-3965000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>2361000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>811000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>679000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>528000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>150000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-1359000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-248000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-1327000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>330000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-1480000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-2625000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>292000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-244000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>211000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>2000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>-4000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-470000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>444000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>365000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>1287000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>226000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>627000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-192000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-370493.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>75493.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="D18">
+        <v>210</v>
+      </c>
+      <c r="B18">
+        <v>8691000.0</v>
+      </c>
+      <c r="C18">
+        <v>74443000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18">
         <v>22743000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>7788000.0</v>
       </c>
-      <c r="F18">
-[...4 lines deleted...]
-      </c>
       <c r="H18">
+        <v>-32182400.0</v>
+      </c>
+      <c r="I18">
+        <v>-841000.0</v>
+      </c>
+      <c r="J18">
         <v>-7157000.0</v>
       </c>
-      <c r="I18">
-[...4 lines deleted...]
-      </c>
       <c r="K18">
+        <v>5958000.0</v>
+      </c>
+      <c r="L18">
+        <v>3039770.0</v>
+      </c>
+      <c r="M18">
         <v>3970000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3275000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-4576000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>7772000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>13205000.0</v>
       </c>
-      <c r="P18">
-[...4 lines deleted...]
-      </c>
       <c r="R18">
+        <v>11877000.0</v>
+      </c>
+      <c r="S18">
+        <v>-5274000.0</v>
+      </c>
+      <c r="T18">
         <v>30085000.0</v>
       </c>
-      <c r="S18">
-[...4 lines deleted...]
-      </c>
       <c r="U18">
-        <v>-4137000.0</v>
+        <v>-12829000.0</v>
       </c>
       <c r="V18">
+        <v>5643000.0</v>
+      </c>
+      <c r="W18">
+        <v>-4025000.0</v>
+      </c>
+      <c r="X18">
         <v>-2580000.0</v>
       </c>
-      <c r="W18">
-[...4 lines deleted...]
-      </c>
       <c r="Y18">
-        <v>27251000.0</v>
+        <v>16977000.0</v>
       </c>
       <c r="Z18">
+        <v>-796000.0</v>
+      </c>
+      <c r="AA18">
+        <v>27260000.0</v>
+      </c>
+      <c r="AB18">
         <v>15307000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>16538000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-9267000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-28185000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>1861000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>7404000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-7070000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-15622000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-980000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>14808000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>9911000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-883000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-13782000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>10752000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-12701000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-12190000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-2436000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-937000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>769000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-804000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>29791000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-3001000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>11368000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-11875000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>6548000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-3085000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1186000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-4272000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>2808000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-3676000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-8524792.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>6522792.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-1919490.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>13418117.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>16984415.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>4823869.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>4823869.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>5887292.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-9219553.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>8870623.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>1929159.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>6103696.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>4799462.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>4301246.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>9219576.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-294376.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-1548735.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-3373432.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-3092045.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>1115792.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-229604.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-739907.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>1734452.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>5717745.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-14093781.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>7056898.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-1178761.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>1144060.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>1994393.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>345749.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>7776742.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-1069724.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>15782789.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-1176454.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-9201375.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>4126000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-2655000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>3143000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-8806134.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-1130.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>-3751.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>-1985.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-1083.0</v>
       </c>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19">
         <v>-7077000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3222000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-26653000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-23046000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-11749000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-16483000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-3057000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1534000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1389000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-7697000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>9922000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-14799000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>27528000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-39946000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>5151000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>6274000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-111000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-12270000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>10058000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>257000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-27128000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>5781000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>5732000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>7337000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>967000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-911000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>4317000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>2897000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-19923000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>38771000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>11369000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-1999000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-5028000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-26591000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>5524000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-6700000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-7378000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-7167000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>509000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>7678000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-99000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>1594000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>1973000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-5775000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>-1871000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-778000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-3123000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-16385000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-15588000.0</v>
       </c>
-      <c r="BA19"/>
-      <c r="BB19">
+      <c r="BC19"/>
+      <c r="BD19">
         <v>7471000.0</v>
       </c>
-      <c r="BC19"/>
-      <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36431,2640 +36895,2690 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>4946000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-6007000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>14295000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>11397000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-5157000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-399000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-170000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-785000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2549000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>387000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3438000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>4826000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-11684000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>2483000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3354000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-13209000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>4124000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1879000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-14828000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-7937000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>7795000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2331000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-13274000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>13849000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>6006000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-11365000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1281000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>5404000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-2549000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>27509000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2334000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-1397000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>2168000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>4235000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-3137000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1363000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>4007000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-2635000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-1825000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>2723000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>1628000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1895000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-5172000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-5212000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-464000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>6506000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>39090000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-7097000.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B22">
+        <v>14662000.0</v>
+      </c>
+      <c r="C22">
+        <v>51912000.0</v>
+      </c>
+      <c r="D22">
         <v>18424000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>9667000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10372000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8455000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>9068000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>8073000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>8755000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>9264000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>10884000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>11244000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11468000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>7883000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4252000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8007000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9935000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>149000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4835000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-268000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2928000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3231000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-6916000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1513000.0</v>
       </c>
-      <c r="X22">
-[...4 lines deleted...]
-      </c>
       <c r="Z22">
+        <v>-4240000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-628000.0</v>
+      </c>
+      <c r="AB22">
         <v>1733000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4077000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2233000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1224000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-5327000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>378000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>996000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>4032000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-38686000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>5228000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>8881000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>5938000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>6058000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>5859000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>5515000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>5545000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>7497000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>4379000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>7629000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>8392000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9671000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>8026000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>13586000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>8311000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>8905000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>10428000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>6206000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>7526000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6550000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>4400000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>14250974.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>285026.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>8567551.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>11491500.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>5764192.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>27618861.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>12300000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>10543499.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>11353430.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>13401512.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>8321294.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>10593273.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>8730000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>3642509.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>501933.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>2758779.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>4744355.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>4430174.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>2187233.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>2574418.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2455154.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1643101.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1400000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>2626521.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>-342762.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1094398.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>870329.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1943095.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-364129.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>866183.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>2040183.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>2029598.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>1805358.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>1013789.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>636269.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>2417000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>626000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>192000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-9909134.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-1130.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-3751.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>-1985.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-1083.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      <c r="D23">
+        <v>214</v>
+      </c>
+      <c r="B23">
+        <v>1000.0</v>
+      </c>
+      <c r="C23">
+        <v>-199000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23">
         <v>-1773000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-6007000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>11125.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-9318000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-4889.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>15504000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>3459000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1534000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-7365000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>20135000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>8282000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7764000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-196000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S23">
+        <v>-1130000.0</v>
+      </c>
+      <c r="T23">
         <v>-537000.0</v>
       </c>
-      <c r="S23">
-[...4 lines deleted...]
-      </c>
       <c r="U23">
-        <v>12569000.0</v>
+        <v>-1111000.0</v>
       </c>
       <c r="V23">
+        <v>-1648000.0</v>
+      </c>
+      <c r="W23">
+        <v>-1107000.0</v>
+      </c>
+      <c r="X23">
         <v>227000.0</v>
       </c>
-      <c r="W23">
-[...2 lines deleted...]
-      <c r="X23">
+      <c r="Y23">
+        <v>510000.0</v>
+      </c>
+      <c r="Z23">
         <v>43000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-11049000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-11049000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>2104000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1105000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-1063000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-39021.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>15204000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11758000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>30605000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-589637.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>10547000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>31334000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>27754000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2162000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-464000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-454000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>6500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-3137000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-55000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4171000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-814000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1023000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-4063000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1968000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>63000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>19000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-976000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-405000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-40000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-1396000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-8000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-1821477.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>435.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-641087.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-1712000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>44436.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>78394.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-97406.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>19424.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>259476.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>186845.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>361389.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-505781.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>226717.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-1550637.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>5240930.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>287599.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-3997744.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-70294.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>5159088.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-866216.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-1164777.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-3212571.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-2952148.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>-392834.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>4914974.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>-86018.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-78257.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-1056721.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>726656.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>57605.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1785705.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>33831.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-11517475.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3020681.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>13845130.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-1588752.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-1422067.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-3300.0</v>
       </c>
-      <c r="CP23"/>
-      <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      <c r="D24">
+        <v>215</v>
+      </c>
+      <c r="B24">
+        <v>-29537000.0</v>
+      </c>
+      <c r="C24">
+        <v>-653000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24">
         <v>-1050000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>393000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-37847.0</v>
       </c>
-      <c r="G24">
-[...4 lines deleted...]
-      </c>
       <c r="I24">
-        <v>90000.0</v>
+        <v>1160000.0</v>
       </c>
       <c r="J24">
+        <v>185000.0</v>
+      </c>
+      <c r="K24">
+        <v>174000.0</v>
+      </c>
+      <c r="L24">
         <v>2994000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>20000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>551000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>17000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-12573000.0</v>
       </c>
-      <c r="O24">
-[...4 lines deleted...]
-      </c>
       <c r="Q24">
-        <v>337000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="R24">
-        <v>84000.0</v>
+        <v>525000.0</v>
       </c>
       <c r="S24">
-        <v>-174000.0</v>
+        <v>3001000.0</v>
       </c>
       <c r="T24">
-        <v>87000.0</v>
+        <v>-53000.0</v>
       </c>
       <c r="U24">
-        <v>233000.0</v>
+        <v>4647000.0</v>
       </c>
       <c r="V24">
-        <v>-5339000.0</v>
+        <v>2408000.0</v>
       </c>
       <c r="W24">
-        <v>79000.0</v>
+        <v>2297000.0</v>
       </c>
       <c r="X24">
-        <v>599000.0</v>
+        <v>-298000.0</v>
       </c>
       <c r="Y24">
-        <v>-212000.0</v>
+        <v>873000.0</v>
       </c>
       <c r="Z24">
+        <v>163000.0</v>
+      </c>
+      <c r="AA24">
+        <v>30000.0</v>
+      </c>
+      <c r="AB24">
         <v>-5945000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-408000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3397000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>945000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1395000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-737000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>543000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>21077000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>3611000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>39000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>117000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-28998000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>779000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>736000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1401000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>97000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>576000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-1690000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>849000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-177000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>3334000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-736000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>684000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-43000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>521000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>5161000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-14314000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>283000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>6292000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-532000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-244018.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-499982.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>379416.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-725840.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1112905.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-2581365.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>-1369352.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>285877.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-741971.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-316663.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>400383.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>480939.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-77375.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>257094.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>69601.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-9884808.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-427014.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>1058882.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-59581.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>309817.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-198158.0</v>
       </c>
-      <c r="BZ24"/>
-      <c r="CA24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>-1454164.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>3269757.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-1539802.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-163678.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>480543.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-1024367.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-217871.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-9436354.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-3530233.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-2487112.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-982233.0</v>
       </c>
-      <c r="CL24"/>
-      <c r="CM24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>698000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-26000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>26000.0</v>
       </c>
-      <c r="CP24"/>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B25">
+        <v>3569000.0</v>
+      </c>
+      <c r="C25">
+        <v>-1083000.0</v>
+      </c>
+      <c r="D25">
         <v>-21420000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-12663000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>373000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2047000.0</v>
       </c>
-      <c r="F25">
-[...4 lines deleted...]
-      </c>
       <c r="H25">
-        <v>511367.0</v>
+        <v>2579670.0</v>
       </c>
       <c r="I25">
-        <v>1333000.0</v>
+        <v>-755000.0</v>
       </c>
       <c r="J25">
-        <v>22326260.0</v>
+        <v>1031000.0</v>
       </c>
       <c r="K25">
+        <v>14403000.0</v>
+      </c>
+      <c r="L25">
+        <v>3712494.0</v>
+      </c>
+      <c r="M25">
         <v>-633000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>242000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-339000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1438000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1165000.0</v>
       </c>
-      <c r="P25">
-[...2 lines deleted...]
-      <c r="Q25">
+      <c r="R25">
+        <v>-10071000.0</v>
+      </c>
+      <c r="S25">
         <v>2624000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-5737000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1144000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1125000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1261000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
+        <v>6023000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-3728000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-417000.0</v>
+      </c>
+      <c r="AA25">
+        <v>685000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25">
+        <v>1166000.0</v>
+      </c>
+      <c r="AD25">
+        <v>276000.0</v>
+      </c>
+      <c r="AE25">
+        <v>546000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-210000.0</v>
+      </c>
+      <c r="AG25">
+        <v>2572000.0</v>
+      </c>
+      <c r="AH25">
+        <v>1959000.0</v>
+      </c>
+      <c r="AI25">
+        <v>1245000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>-1691000.0</v>
+      </c>
+      <c r="AK25">
+        <v>2461000.0</v>
+      </c>
+      <c r="AL25">
+        <v>2315000.0</v>
+      </c>
+      <c r="AM25">
+        <v>794000.0</v>
+      </c>
+      <c r="AN25">
+        <v>950000.0</v>
+      </c>
+      <c r="AO25">
+        <v>374000.0</v>
+      </c>
+      <c r="AP25">
+        <v>493000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>1360000.0</v>
+      </c>
+      <c r="AR25">
+        <v>935000.0</v>
+      </c>
+      <c r="AS25">
+        <v>123000.0</v>
+      </c>
+      <c r="AT25">
+        <v>521000.0</v>
+      </c>
+      <c r="AU25">
+        <v>754000.0</v>
+      </c>
+      <c r="AV25">
+        <v>1050000.0</v>
+      </c>
+      <c r="AW25">
+        <v>810000.0</v>
+      </c>
+      <c r="AX25">
+        <v>-6575000.0</v>
+      </c>
+      <c r="AY25">
+        <v>984000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>1787000.0</v>
+      </c>
+      <c r="BA25">
         <v>1000.0</v>
       </c>
-      <c r="W25">
-[...84 lines deleted...]
-      <c r="AZ25">
+      <c r="BB25">
         <v>19000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>38000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-400000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>555000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-7794618.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3969618.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-1658153.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>79830.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>74912.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>-20173197.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>2002263.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-619692.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-898895.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>70015.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>2474159.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-3390385.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>283904.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>909024.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>2327750.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-213808.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-358193.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-632095.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1375941.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>3283443.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>2372561.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>1825372.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-871909.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>1421997.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>264758.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1677347.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>991078.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>1667179.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>414936.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>331960.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>983457.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>1065994.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>74389.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>588057.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>2774810.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>1709000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>1289000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>2748000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>1103000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>-800000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>-1400000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-500000.0</v>
       </c>
-      <c r="CT25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26">
         <v>-68072.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...7 lines deleted...]
-      <c r="N26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
         <v>-867000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1371000.0</v>
       </c>
-      <c r="P26">
-[...2 lines deleted...]
-      <c r="Q26"/>
       <c r="R26">
-        <v>0.0</v>
+        <v>-196000.0</v>
       </c>
       <c r="S26"/>
       <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
         <v>-538000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-1990000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-1990000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-1000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>131000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-865000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-865000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-101000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>1438000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-342000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>15728000.0</v>
       </c>
-      <c r="AF26">
-[...4 lines deleted...]
-      </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-916000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-916000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-537000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-454000.0</v>
       </c>
-      <c r="AO26">
-[...4 lines deleted...]
-      </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>-1000000.0</v>
       </c>
-      <c r="BC26">
-[...4 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
-      <c r="BJ26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27">
         <v>-18570256.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
-[...4 lines deleted...]
-      </c>
+      <c r="N27"/>
+      <c r="O27"/>
       <c r="P27">
         <v>0.0</v>
       </c>
       <c r="Q27">
         <v>0.0</v>
       </c>
       <c r="R27">
         <v>0.0</v>
       </c>
-      <c r="S27"/>
-[...1 lines deleted...]
-      <c r="U27">
+      <c r="S27">
+        <v>0.0</v>
+      </c>
+      <c r="T27">
+        <v>0.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>88000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6022000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>-3728000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>398000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
         <v>23000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>100000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>100000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>-2157000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>-34000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>137000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>-296000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>-904000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>-65000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>105000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>-71000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>-87000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>-76000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>193000.0</v>
       </c>
-      <c r="AU27"/>
-      <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>194000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>-3884000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>-26000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>-94000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>76000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>83000.0</v>
       </c>
-      <c r="BD27"/>
-[...1 lines deleted...]
-      <c r="BF27">
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
         <v>100575.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>-7814264.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>-13391198.0</v>
       </c>
-      <c r="BI27">
-[...2 lines deleted...]
-      <c r="BJ27"/>
       <c r="BK27">
         <v>172688.0</v>
       </c>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
+        <v>172688.0</v>
+      </c>
+      <c r="BN27">
         <v>356858.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>106437.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>125013.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>196650.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>509651.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>122347.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>345426.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>1967579.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>706619.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>1733478.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>153675.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27">
         <v>131625.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27">
         <v>68850.0</v>
       </c>
-      <c r="CG27"/>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>217</v>
-[...3 lines deleted...]
-      <c r="D28">
+        <v>219</v>
+      </c>
+      <c r="B28">
+        <v>1000.0</v>
+      </c>
+      <c r="C28">
+        <v>11452000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28">
         <v>3173000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-6007000.0</v>
       </c>
-      <c r="F28">
-[...2 lines deleted...]
-      <c r="G28">
+      <c r="H28">
+        <v>1110669.0</v>
+      </c>
+      <c r="I28">
         <v>2079000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>6189000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7985000.0</v>
       </c>
-      <c r="J28">
-[...2 lines deleted...]
-      <c r="K28">
+      <c r="L28">
+        <v>8437290.0</v>
+      </c>
+      <c r="M28">
         <v>237000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-5157000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-399000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1037000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2156000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2353000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-743000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2901000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>4826000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-12222000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1376000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-5344000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-14736000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3154000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2907000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-12550000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-6961000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6784000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1989000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-13574000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>29053000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6006000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-11365000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-1904000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5404000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-2549000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>27509000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>874000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-2398000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1714000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>4235000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-3137000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>1056000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4007000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-3701000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-5093000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-5631000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-340000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1947000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-5219000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-6188000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-869000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>6466000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1522000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4663000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6978523.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>793477.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-2208224.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>6956522.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-3831926.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2584496.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-2584496.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1120062.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>2855597.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-545617.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-4032155.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-181525.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-3332010.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-3744935.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>505584.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1178677.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-10849955.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>33505000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1148101.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>1107469.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>1729960.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-9118353.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>979454.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>3532685.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-688325.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>3647157.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-310339.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>3155684.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-4695030.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>1679922.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>2147151.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-930024.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-10915066.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>6996585.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>14642498.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-6598000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>1176000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>834000.0</v>
       </c>
-      <c r="CP28"/>
-      <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
+      <c r="CV28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>218</v>
-[...3 lines deleted...]
-      <c r="D29">
+        <v>220</v>
+      </c>
+      <c r="B29">
+        <v>23903500.0</v>
+      </c>
+      <c r="C29">
+        <v>111632000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29">
         <v>30992000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>18090000.0</v>
       </c>
-      <c r="F29">
-[...2 lines deleted...]
-      <c r="G29">
+      <c r="H29">
+        <v>-6828702.0</v>
+      </c>
+      <c r="I29">
         <v>7411000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1320000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10451000.0</v>
       </c>
-      <c r="J29">
-[...2 lines deleted...]
-      <c r="K29">
+      <c r="L29">
+        <v>9078093.0</v>
+      </c>
+      <c r="M29">
         <v>10792000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1364000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1416000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>16346000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>17193000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>18734000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4250000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>34138000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-11412000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6303000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-758000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4685000.0</v>
       </c>
-      <c r="W29">
-[...4 lines deleted...]
-      </c>
       <c r="Y29">
-        <v>29227000.0</v>
+        <v>21363000.0</v>
       </c>
       <c r="Z29">
+        <v>2135000.0</v>
+      </c>
+      <c r="AA29">
+        <v>29244000.0</v>
+      </c>
+      <c r="AB29">
         <v>26213000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>29811000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-7516000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-18214000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>3519000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>14400000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2037000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-7430000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>7130000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>23817000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>16844000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>2362000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-1257000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>19459000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-4015000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-2362000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>15222000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>9557000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>9569000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>4926000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>37636000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>369000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>16063000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-8371000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>12245000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>464000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1536000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1369000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>4843000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>4484000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-1636143.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>8518143.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>2334745.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>15240405.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>19945615.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>8947611.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>8947611.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>15780265.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>334846.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>13489439.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>10615583.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>8577537.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>6873204.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>8890210.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>12010290.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>1610527.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>3027405.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-274256.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>1415254.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>4785812.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>3317811.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>1805596.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>4357287.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>10347804.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-14445623.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>7709682.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>5673134.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>3706628.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>3115545.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>898639.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>7776742.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-1069724.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>15782789.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-1176454.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-4536246.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>7260000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-2274000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>3806000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-8806134.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-1130.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>-3751.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-1985.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-1083.0</v>
       </c>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      <c r="D30">
+        <v>221</v>
+      </c>
+      <c r="B30">
+        <v>-44749500.0</v>
+      </c>
+      <c r="C30">
+        <v>-31490000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30">
         <v>-7077000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3222000.0</v>
       </c>
-      <c r="F30">
-[...2 lines deleted...]
-      <c r="G30">
+      <c r="H30">
+        <v>-26561303.0</v>
+      </c>
+      <c r="I30">
         <v>-23046000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-11749000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-16483000.0</v>
       </c>
-      <c r="J30">
-[...2 lines deleted...]
-      <c r="K30">
+      <c r="L30">
+        <v>166211.0</v>
+      </c>
+      <c r="M30">
         <v>-1534000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-7365000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-16681000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>9922000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18219000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>21196000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-45639000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5151000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4481000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-911000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-5758000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>10058000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3224000.0</v>
       </c>
-      <c r="X30">
-[...4 lines deleted...]
-      </c>
       <c r="Z30">
+        <v>-32287000.0</v>
+      </c>
+      <c r="AA30">
+        <v>1696000.0</v>
+      </c>
+      <c r="AB30">
         <v>-11049000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-6487000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>268000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-10048000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>4740000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-4035000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-28857000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>30605000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3139000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-10991000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-9653000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-29810000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-6228000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-15615000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-13907000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-16480000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-16993000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-2813000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-8888000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-3577000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-5818000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-8928000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-2917000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-4130000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-8193000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-15209000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-17036000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-2620000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>8167000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-4831000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-7132667.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-2495333.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-3874819.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-2548128.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-1848295.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-6705107.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>-11262325.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-9268522.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-5360787.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-9003087.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-2073458.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-1592803.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-4666339.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-2533620.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-1835302.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-14460948.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-3526190.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-3448417.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-3729601.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-3237598.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-2743661.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-6084223.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>3621599.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-2192586.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-7015573.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-2082025.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-2145519.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-770761.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-9823461.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-3530233.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-2487112.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-2389450.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>-2436000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-407000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-637000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
+      <c r="CV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>