--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -3260,54 +3260,62 @@
       <c r="T36">
         <v>7149140.0</v>
       </c>
       <c r="U36">
         <v>3681141.0</v>
       </c>
       <c r="V36">
         <v>6577703.0</v>
       </c>
       <c r="W36">
         <v>2116375.0</v>
       </c>
       <c r="X36">
         <v>2385306.0</v>
       </c>
       <c r="Y36">
         <v>20300000.0</v>
       </c>
       <c r="Z36"/>
       <c r="AA36"/>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>49363000.0</v>
+      </c>
+      <c r="C37">
+        <v>40220000.0</v>
+      </c>
+      <c r="D37">
+        <v>23958000.0</v>
+      </c>
+      <c r="E37">
+        <v>15764000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37">
         <v>16170000.0</v>
       </c>
       <c r="H37">
         <v>20161000.0</v>
       </c>
       <c r="I37">
         <v>18950000.0</v>
       </c>
       <c r="J37">
         <v>6681000.0</v>
       </c>
       <c r="K37">
         <v>5412000.0</v>
       </c>
       <c r="L37">
         <v>8252000.0</v>
       </c>
       <c r="M37">
         <v>8912000.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
@@ -12936,56 +12944,66 @@
       <c r="CN36">
         <v>2385306.0</v>
       </c>
       <c r="CO36">
         <v>622000.0</v>
       </c>
       <c r="CP36">
         <v>1323000.0</v>
       </c>
       <c r="CQ36">
         <v>1725000.0</v>
       </c>
       <c r="CR36">
         <v>19143000.0</v>
       </c>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
     </row>
     <row r="37" spans="1:101">
       <c r="A37" t="s">
         <v>62</v>
       </c>
-      <c r="B37"/>
+      <c r="B37">
+        <v>53302000.0</v>
+      </c>
       <c r="C37"/>
-      <c r="D37"/>
-[...2 lines deleted...]
-      <c r="G37"/>
+      <c r="D37">
+        <v>49363000.0</v>
+      </c>
+      <c r="E37">
+        <v>46991000.0</v>
+      </c>
+      <c r="F37">
+        <v>44503000.0</v>
+      </c>
+      <c r="G37">
+        <v>41616000.0</v>
+      </c>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>16423000.0</v>
       </c>
       <c r="O37">
         <v>16503000.0</v>
       </c>
       <c r="P37"/>
       <c r="Q37">
         <v>14897000.0</v>
       </c>
       <c r="R37">
         <v>15501000.0</v>
       </c>
       <c r="S37">
         <v>16143000.0</v>
       </c>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37">
@@ -19524,57 +19542,57 @@
       <c r="A3" t="s">
         <v>164</v>
       </c>
       <c r="B3">
         <v>14259000.0</v>
       </c>
       <c r="C3">
         <v>20224000.0</v>
       </c>
       <c r="D3">
         <v>18708000.0</v>
       </c>
       <c r="E3">
         <v>25173000.0</v>
       </c>
       <c r="F3">
         <v>27113000.0</v>
       </c>
       <c r="G3">
         <v>22057000.0</v>
       </c>
       <c r="H3">
         <v>17852000.0</v>
       </c>
       <c r="I3">
-        <v>16800000.0</v>
+        <v>16816000.0</v>
       </c>
       <c r="J3">
-        <v>14700000.0</v>
+        <v>15358000.0</v>
       </c>
       <c r="K3">
-        <v>13900000.0</v>
+        <v>13926000.0</v>
       </c>
       <c r="L3">
         <v>15273000.0</v>
       </c>
       <c r="M3">
         <v>15523000.0</v>
       </c>
       <c r="N3">
         <v>14587000.0</v>
       </c>
       <c r="O3">
         <v>13910000.0</v>
       </c>
       <c r="P3">
         <v>13501091.0</v>
       </c>
       <c r="Q3">
         <v>9497618.0</v>
       </c>
       <c r="R3">
         <v>8684169.0</v>
       </c>
       <c r="S3">
         <v>9924992.0</v>
       </c>
@@ -19634,51 +19652,51 @@
       <c r="A5" t="s">
         <v>166</v>
       </c>
       <c r="B5">
         <v>63102000.0</v>
       </c>
       <c r="C5">
         <v>45944000.0</v>
       </c>
       <c r="D5">
         <v>49469000.0</v>
       </c>
       <c r="E5">
         <v>24486000.0</v>
       </c>
       <c r="F5">
         <v>9836000.0</v>
       </c>
       <c r="G5">
         <v>-10608000.0</v>
       </c>
       <c r="H5">
         <v>5554000.0</v>
       </c>
       <c r="I5">
-        <v>443000.0</v>
+        <v>427000.0</v>
       </c>
       <c r="J5">
         <v>22608000.0</v>
       </c>
       <c r="K5">
         <v>26169000.0</v>
       </c>
       <c r="L5">
         <v>33384000.0</v>
       </c>
       <c r="M5">
         <v>47869000.0</v>
       </c>
       <c r="N5">
         <v>39810000.0</v>
       </c>
       <c r="O5">
         <v>30170000.0</v>
       </c>
       <c r="P5">
         <v>56067900.0</v>
       </c>
       <c r="Q5">
         <v>74322068.0</v>
       </c>
@@ -19720,54 +19738,54 @@
       <c r="B6">
         <v>77361000.0</v>
       </c>
       <c r="C6">
         <v>66168000.0</v>
       </c>
       <c r="D6">
         <v>68177000.0</v>
       </c>
       <c r="E6">
         <v>49659000.0</v>
       </c>
       <c r="F6">
         <v>36949000.0</v>
       </c>
       <c r="G6">
         <v>11449000.0</v>
       </c>
       <c r="H6">
         <v>23406000.0</v>
       </c>
       <c r="I6">
         <v>17243000.0</v>
       </c>
       <c r="J6">
-        <v>37308000.0</v>
+        <v>37966000.0</v>
       </c>
       <c r="K6">
-        <v>40069000.0</v>
+        <v>40095000.0</v>
       </c>
       <c r="L6">
         <v>48657000.0</v>
       </c>
       <c r="M6">
         <v>63392000.0</v>
       </c>
       <c r="N6">
         <v>54397000.0</v>
       </c>
       <c r="O6">
         <v>44080000.0</v>
       </c>
       <c r="P6">
         <v>69568991.0</v>
       </c>
       <c r="Q6">
         <v>83819686.0</v>
       </c>
       <c r="R6">
         <v>15.4</v>
       </c>
       <c r="S6">
         <v>28856285.0</v>
       </c>
@@ -22084,54 +22102,56 @@
         <v>7463000.0</v>
       </c>
       <c r="CP2">
         <v>6684000.0</v>
       </c>
       <c r="CQ2">
         <v>6150000.0</v>
       </c>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
     </row>
     <row r="3" spans="1:101">
       <c r="A3" t="s">
         <v>164</v>
       </c>
       <c r="B3">
         <v>3922500.0</v>
       </c>
       <c r="C3">
         <v>3922500.0</v>
       </c>
-      <c r="D3"/>
+      <c r="D3">
+        <v>2996000.0</v>
+      </c>
       <c r="E3"/>
       <c r="F3">
-        <v>3623000.0</v>
+        <v>2996000.0</v>
       </c>
       <c r="G3">
         <v>4644000.0</v>
       </c>
       <c r="H3">
         <v>5650000.0</v>
       </c>
       <c r="I3">
         <v>4706000.0</v>
       </c>
       <c r="J3">
         <v>4754000.0</v>
       </c>
       <c r="K3">
         <v>5114000.0</v>
       </c>
       <c r="L3">
         <v>5042000.0</v>
       </c>
       <c r="M3">
         <v>4138000.0</v>
       </c>
       <c r="N3">
         <v>4672000.0</v>
       </c>
@@ -22606,54 +22626,58 @@
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
     </row>
     <row r="5" spans="1:101">
       <c r="A5" t="s">
         <v>166</v>
       </c>
       <c r="B5">
         <v>21664000.0</v>
       </c>
       <c r="C5">
         <v>21664000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5"/>
+      <c r="D5">
+        <v>19833000.0</v>
+      </c>
+      <c r="E5">
+        <v>15339000.0</v>
+      </c>
       <c r="F5">
-        <v>15371000.0</v>
+        <v>15339000.0</v>
       </c>
       <c r="G5">
         <v>12559000.0</v>
       </c>
       <c r="H5">
         <v>9868000.0</v>
       </c>
       <c r="I5">
         <v>12183000.0</v>
       </c>
       <c r="J5">
         <v>11851000.0</v>
       </c>
       <c r="K5">
         <v>12042000.0</v>
       </c>
       <c r="L5">
         <v>15246000.0</v>
       </c>
       <c r="M5">
         <v>11471000.0</v>
       </c>
       <c r="N5">
         <v>13715000.0</v>
       </c>
@@ -22904,55 +22928,57 @@
         <v>2100000.0</v>
       </c>
       <c r="CS5">
         <v>800000.0</v>
       </c>
       <c r="CT5">
         <v>1400000.0</v>
       </c>
       <c r="CU5">
         <v>500000.0</v>
       </c>
       <c r="CV5"/>
       <c r="CW5"/>
     </row>
     <row r="6" spans="1:101">
       <c r="A6" t="s">
         <v>167</v>
       </c>
       <c r="B6">
         <v>25586500.0</v>
       </c>
       <c r="C6">
         <v>25586500.0</v>
       </c>
       <c r="D6">
-        <v>19833000.0</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>22829000.0</v>
+      </c>
+      <c r="E6">
+        <v>15339000.0</v>
+      </c>
       <c r="F6">
-        <v>15339000.0</v>
+        <v>18335000.0</v>
       </c>
       <c r="G6">
         <v>17203000.0</v>
       </c>
       <c r="H6">
         <v>15518000.0</v>
       </c>
       <c r="I6">
         <v>16889000.0</v>
       </c>
       <c r="J6">
         <v>16605000.0</v>
       </c>
       <c r="K6">
         <v>17156000.0</v>
       </c>
       <c r="L6">
         <v>20288000.0</v>
       </c>
       <c r="M6">
         <v>15609000.0</v>
       </c>
       <c r="N6">
         <v>18387000.0</v>
       </c>
@@ -30852,51 +30878,51 @@
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>206</v>
       </c>
       <c r="B14">
         <v>14259000.0</v>
       </c>
       <c r="C14">
         <v>20224000.0</v>
       </c>
       <c r="D14">
         <v>18708000.0</v>
       </c>
       <c r="E14">
         <v>25173000.0</v>
       </c>
       <c r="F14">
         <v>27113000.0</v>
       </c>
       <c r="G14">
         <v>22057000.0</v>
       </c>
       <c r="H14">
-        <v>17841000.0</v>
+        <v>17852000.0</v>
       </c>
       <c r="I14">
         <v>16816000.0</v>
       </c>
       <c r="J14">
         <v>15358000.0</v>
       </c>
       <c r="K14">
         <v>13926000.0</v>
       </c>
       <c r="L14">
         <v>15273000.0</v>
       </c>
       <c r="M14">
         <v>15523000.0</v>
       </c>
       <c r="N14">
         <v>14587000.0</v>
       </c>
       <c r="O14">
         <v>13910000.0</v>
       </c>
       <c r="P14">
         <v>13501091.0</v>
       </c>
@@ -31611,51 +31637,51 @@
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>216</v>
       </c>
       <c r="B25">
         <v>-1083000.0</v>
       </c>
       <c r="C25">
         <v>1573000.0</v>
       </c>
       <c r="D25">
         <v>2715000.0</v>
       </c>
       <c r="E25">
         <v>4749000.0</v>
       </c>
       <c r="F25">
         <v>-4457000.0</v>
       </c>
       <c r="G25">
         <v>287000.0</v>
       </c>
       <c r="H25">
-        <v>-2479000.0</v>
+        <v>-2490000.0</v>
       </c>
       <c r="I25">
         <v>5566000.0</v>
       </c>
       <c r="J25">
         <v>1195000.0</v>
       </c>
       <c r="K25">
         <v>1912000.0</v>
       </c>
       <c r="L25">
         <v>2099000.0</v>
       </c>
       <c r="M25">
         <v>-3731000.0</v>
       </c>
       <c r="N25">
         <v>-2159000.0</v>
       </c>
       <c r="O25">
         <v>-3587000.0</v>
       </c>
       <c r="P25">
         <v>-22687446.0</v>
       </c>
@@ -35292,132 +35318,132 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
     </row>
     <row r="14" spans="1:100">
       <c r="A14" t="s">
         <v>206</v>
       </c>
       <c r="B14">
         <v>3922500.0</v>
       </c>
       <c r="C14">
-        <v>14259000.0</v>
+        <v>3922500.0</v>
       </c>
       <c r="D14">
         <v>2996000.0</v>
       </c>
       <c r="E14">
         <v>2996000.0</v>
       </c>
       <c r="F14">
         <v>3623000.0</v>
       </c>
       <c r="G14">
         <v>4644000.0</v>
       </c>
       <c r="H14">
         <v>5650000.0</v>
       </c>
       <c r="I14">
         <v>4706000.0</v>
       </c>
       <c r="J14">
         <v>4754000.0</v>
       </c>
       <c r="K14">
         <v>5114000.0</v>
       </c>
       <c r="L14">
-        <v>6008000.0</v>
+        <v>5042000.0</v>
       </c>
       <c r="M14">
         <v>4138000.0</v>
       </c>
       <c r="N14">
         <v>4672000.0</v>
       </c>
       <c r="O14">
         <v>4856000.0</v>
       </c>
       <c r="P14">
         <v>7771000.0</v>
       </c>
       <c r="Q14">
         <v>5390000.0</v>
       </c>
       <c r="R14">
         <v>5805000.0</v>
       </c>
       <c r="S14">
         <v>6207000.0</v>
       </c>
       <c r="T14">
         <v>7427000.0</v>
       </c>
       <c r="U14">
         <v>6569000.0</v>
       </c>
       <c r="V14">
         <v>6573000.0</v>
       </c>
       <c r="W14">
         <v>6544000.0</v>
       </c>
       <c r="X14">
         <v>6122000.0</v>
       </c>
       <c r="Y14">
         <v>5373000.0</v>
       </c>
       <c r="Z14">
         <v>5461000.0</v>
       </c>
       <c r="AA14">
         <v>5101000.0</v>
       </c>
       <c r="AB14">
         <v>4791000.0</v>
       </c>
       <c r="AC14">
-        <v>3773000.0</v>
+        <v>3769000.0</v>
       </c>
       <c r="AD14">
-        <v>5290000.0</v>
+        <v>5296000.0</v>
       </c>
       <c r="AE14">
         <v>3987000.0</v>
       </c>
       <c r="AF14">
         <v>3226000.0</v>
       </c>
       <c r="AG14">
         <v>4753000.0</v>
       </c>
       <c r="AH14">
         <v>4495000.0</v>
       </c>
       <c r="AI14">
         <v>4342000.0</v>
       </c>
       <c r="AJ14">
         <v>4425000.0</v>
       </c>
       <c r="AK14">
         <v>3124000.0</v>
       </c>
       <c r="AL14">
         <v>3620000.0</v>
       </c>
@@ -37978,130 +38004,130 @@
       </c>
       <c r="CN24"/>
       <c r="CO24">
         <v>698000.0</v>
       </c>
       <c r="CP24">
         <v>-26000.0</v>
       </c>
       <c r="CQ24">
         <v>26000.0</v>
       </c>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
     </row>
     <row r="25" spans="1:100">
       <c r="A25" t="s">
         <v>216</v>
       </c>
       <c r="B25">
         <v>3569000.0</v>
       </c>
       <c r="C25">
-        <v>-1083000.0</v>
+        <v>9253500.0</v>
       </c>
       <c r="D25">
         <v>-21420000.0</v>
       </c>
       <c r="E25">
         <v>-12663000.0</v>
       </c>
       <c r="F25">
         <v>373000.0</v>
       </c>
       <c r="G25">
         <v>2047000.0</v>
       </c>
       <c r="H25">
         <v>2579670.0</v>
       </c>
       <c r="I25">
         <v>-755000.0</v>
       </c>
       <c r="J25">
         <v>1031000.0</v>
       </c>
       <c r="K25">
         <v>14403000.0</v>
       </c>
       <c r="L25">
-        <v>3712494.0</v>
+        <v>4678494.0</v>
       </c>
       <c r="M25">
         <v>-633000.0</v>
       </c>
       <c r="N25">
         <v>242000.0</v>
       </c>
       <c r="O25">
         <v>-339000.0</v>
       </c>
       <c r="P25">
         <v>1438000.0</v>
       </c>
       <c r="Q25">
         <v>1165000.0</v>
       </c>
       <c r="R25">
         <v>-10071000.0</v>
       </c>
       <c r="S25">
         <v>2624000.0</v>
       </c>
       <c r="T25">
         <v>-5737000.0</v>
       </c>
       <c r="U25">
         <v>1144000.0</v>
       </c>
       <c r="V25">
         <v>-1125000.0</v>
       </c>
       <c r="W25">
         <v>1261000.0</v>
       </c>
       <c r="X25">
         <v>6023000.0</v>
       </c>
       <c r="Y25">
         <v>-3728000.0</v>
       </c>
       <c r="Z25">
         <v>-417000.0</v>
       </c>
       <c r="AA25">
         <v>685000.0</v>
       </c>
       <c r="AB25"/>
       <c r="AC25">
-        <v>1166000.0</v>
+        <v>1170000.0</v>
       </c>
       <c r="AD25">
-        <v>276000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="AE25">
         <v>546000.0</v>
       </c>
       <c r="AF25">
         <v>-210000.0</v>
       </c>
       <c r="AG25">
         <v>2572000.0</v>
       </c>
       <c r="AH25">
         <v>1959000.0</v>
       </c>
       <c r="AI25">
         <v>1245000.0</v>
       </c>
       <c r="AJ25">
         <v>-1691000.0</v>
       </c>
       <c r="AK25">
         <v>2461000.0</v>
       </c>
       <c r="AL25">
         <v>2315000.0</v>
       </c>