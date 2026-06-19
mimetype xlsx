--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -857,2562 +860,2695 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>4949600000.0</v>
+      </c>
+      <c r="C2">
         <v>5122100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5379800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>398400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>323100000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>191000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>271300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4951500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4223500000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3363600000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>261800000.0</v>
+      </c>
+      <c r="C7">
         <v>254400000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>258100000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>155600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>117000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>144900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>150600000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4500000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>55600000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>1381000000.0</v>
       </c>
       <c r="C8">
         <v>1381000000.0</v>
       </c>
       <c r="D8">
         <v>1381000000.0</v>
       </c>
       <c r="E8">
         <v>1381000000.0</v>
       </c>
       <c r="F8">
         <v>1381000000.0</v>
       </c>
       <c r="G8">
         <v>1381000000.0</v>
       </c>
       <c r="H8">
         <v>1381000000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>1381000000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>3269300000.0</v>
+      </c>
+      <c r="C10">
         <v>3088100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2782500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4018100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4588800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3497600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1843800000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1898900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2639800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2465700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1927600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1389900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1317100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>3558000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1872600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1949300000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2662500000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2206800000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>1381000000.0</v>
       </c>
       <c r="F13">
         <v>1381000000.0</v>
       </c>
       <c r="G13">
         <v>1381000000.0</v>
       </c>
       <c r="H13">
         <v>1381000000.0</v>
       </c>
       <c r="I13">
         <v>1381000000.0</v>
       </c>
       <c r="J13">
         <v>1381000000.0</v>
       </c>
       <c r="K13">
         <v>1381000000.0</v>
       </c>
       <c r="L13">
-        <v>632600000.0</v>
+        <v>1381000000.0</v>
       </c>
       <c r="M13">
         <v>632600000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>632600000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>395236288.0</v>
       </c>
       <c r="C14">
         <v>395236288.0</v>
       </c>
       <c r="D14">
         <v>395236288.0</v>
       </c>
       <c r="E14">
         <v>395236288.0</v>
       </c>
       <c r="F14">
         <v>395236288.0</v>
       </c>
       <c r="G14">
         <v>395236288.0</v>
       </c>
       <c r="H14">
         <v>395236288.0</v>
       </c>
       <c r="I14">
         <v>395236288.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>395236288.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>429100000.0</v>
+      </c>
+      <c r="C20">
         <v>440100000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>394800000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>368100000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>388600000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>398500000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>369200000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>359400000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>202900000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>205900000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>200600000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>187200000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>191100000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>1262000000.0</v>
+      </c>
+      <c r="C21">
         <v>1297400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1320400000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1307300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1387300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1816900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1432800000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1271200000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1501600000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1386800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1262700000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1353400000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1146500000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>2283300000.0</v>
+      </c>
+      <c r="C22">
         <v>2441200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2599400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2530400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1906600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1710400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2305800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2395500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1977800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1548400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1531700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1538100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1346400000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>2919700000.0</v>
+      </c>
+      <c r="C24">
         <v>3948400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3899300000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3107900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3870300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2965300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3620600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2780600000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2331400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1863000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>701100000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>448300000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>551300000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>3045000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3714300000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2873900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2420400000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2497100000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>7173200000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>6162500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>6247600000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4226300000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3666000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3149400000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2791900000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>3903900000.0</v>
+      </c>
+      <c r="C28">
         <v>3952000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4525100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1930100000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1971400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3627400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6341900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5444100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4214000000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>15770000000.0</v>
+      </c>
+      <c r="C29">
         <v>15331400000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15347000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13088000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13928400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14099100000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15045800000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>13490500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13280700000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>1658400000.0</v>
+      </c>
+      <c r="C30">
         <v>1650400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1712400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1824100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5147100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4676900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3500900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3395800000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2840700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2301400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2089900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2379200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2215200000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>5464400000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>5592300000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>5157200000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5058100000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4513200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>4703700000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4161900000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>3702800000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3082600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2923500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>2923600000.0</v>
+      </c>
+      <c r="C32">
         <v>3261000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2366900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3558500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4230600000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2093700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1136100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>272700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>878300000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>20777300000.0</v>
+      </c>
+      <c r="C33">
         <v>20565900000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>20829500000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>17172100000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>17240200000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>17455500000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>18797900000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>17123100000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>15654800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>12737300000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>4752500000.0</v>
+      </c>
+      <c r="C35">
         <v>5408300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5381100000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4281100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5075500000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4242600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4949500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3902900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3092100000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2525600000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>18797900000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>17123100000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>15654800000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1661300000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1513900000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1611000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1393700000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1540700000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1452400000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1104300000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>1055600000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>889500000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>811500000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>398700000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>355800000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>254000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
-    </row>
-    <row r="40" spans="1:13">
+      <c r="N39"/>
+    </row>
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>5243300000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4485800000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3514300000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4217700000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>5239600000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4360300000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3527000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3155500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3125700000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2940400000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1085600000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1140800000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1197600000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1235200000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1099100000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>830400000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>658200000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>679600000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>981000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>1001100000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-2025300000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-1442400000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-1293600000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1200800000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-1415400000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1089700000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1117400000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1254100000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-799900000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-679100000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>6175600000.0</v>
+      </c>
+      <c r="C45">
         <v>6194800000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>13292500000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>12201000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>12353100000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12122600000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>11882100000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>6175600000.0</v>
+      </c>
+      <c r="C46">
         <v>6194800000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5817700000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>4890300000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5120100000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5572300000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6093600000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>4890300000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5120100000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5572300000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6093600000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>5697300000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3908200000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3475300000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3363100000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>4455700000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>4602800000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>7784100000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>7429600000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>6886700000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>6679900000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>6178200000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6116900000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5491000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5039200000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>4790500000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4307600000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4253500000.0</v>
+      </c>
+      <c r="C50">
         <v>3091700000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3408300000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2840300000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>2689900000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>4159700000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>4565100000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>4562400000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4522400000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>3392000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>971600000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>1180700000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>5373100000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>4565100000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4562400000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4522400000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3392000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>971600000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1180700000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>5373100000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>374200000.0</v>
+      </c>
+      <c r="C53">
         <v>50000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>55000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>18200000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>45600000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>60400000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>28800000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>50400000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>22700000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>65200000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>31700000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>17800000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>17500000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>33218300000.0</v>
+      </c>
+      <c r="C55">
         <v>32352800000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>32393600000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>29303200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>29053700000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>27512200000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>29072400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>27319900000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>25505000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21590200000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>19733400000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>20622100000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>19209900000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>12441000000.0</v>
+      </c>
+      <c r="C56">
         <v>11786900000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11564100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>12131100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>11813500000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>10056700000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10274500000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>10075200000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>9833700000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8852900000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>8128400000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>8142500000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7544200000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>9517400000.0</v>
+      </c>
+      <c r="C57">
         <v>8525900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9197200000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8572600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7582900000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7963000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9138400000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>9861000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8901100000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6988200000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>5829700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6217900000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>6100900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>14269900000.0</v>
+      </c>
+      <c r="C58">
         <v>13934200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>14578300000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12853700000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12658400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>20538100000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22212300000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21176100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>12064000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9513800000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>9006400000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>9823500000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>9326900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>8596800000.0</v>
+      </c>
+      <c r="C60">
         <v>8291300000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8039400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7139800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7368200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6974100000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6860100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>6143800000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>6426900000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>5754600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5166100000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4623200000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>4261100000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>10</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>4949600000.0</v>
+      </c>
+      <c r="C2">
         <v>5383700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5122100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5533100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5379800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6206000000.0</v>
       </c>
-      <c r="G2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H2"/>
       <c r="I2">
         <v>398400000.0</v>
       </c>
       <c r="J2">
+        <v>398400000.0</v>
+      </c>
+      <c r="K2">
         <v>5121800000.0</v>
       </c>
-      <c r="K2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L2"/>
       <c r="M2">
         <v>323100000.0</v>
       </c>
       <c r="N2">
+        <v>323100000.0</v>
+      </c>
+      <c r="O2">
         <v>4012100000.0</v>
       </c>
-      <c r="O2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P2"/>
       <c r="Q2">
         <v>191000000.0</v>
       </c>
       <c r="R2">
+        <v>191000000.0</v>
+      </c>
+      <c r="S2">
         <v>3462100000.0</v>
       </c>
-      <c r="S2"/>
-      <c r="T2">
+      <c r="T2"/>
+      <c r="U2">
         <v>4307800000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5154600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4854200000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5023100000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>261800000.0</v>
+      </c>
+      <c r="C7">
         <v>247100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>254400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>234600000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>258100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>301700000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>155600000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>107000000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>117000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>125700000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>144900000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>153100000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>150600000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>126600000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>137200000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>121700000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>1381000000.0</v>
       </c>
       <c r="C8">
         <v>1381000000.0</v>
       </c>
       <c r="D8">
         <v>1381000000.0</v>
       </c>
       <c r="E8">
         <v>1381000000.0</v>
       </c>
       <c r="F8">
         <v>1381000000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
         <v>1381000000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="H8"/>
+      <c r="I8">
         <v>1381000000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="J8"/>
+      <c r="K8">
         <v>1381000000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="L8"/>
+      <c r="M8">
         <v>1381000000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>1381000000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>3269300000.0</v>
+      </c>
+      <c r="C10">
         <v>3387600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3088100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3322900000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2782500000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3589400000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>4018100000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>4714900000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>4588800000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>4113300000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>3497600000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>3040600000.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>1843800000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1894800000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1617100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2258100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1898900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2405300000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1762100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2321700000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2398700000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2106000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2280900000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2184600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2237200000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1997100000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>3558000000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>3080800000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>1872600000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1937500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1653900000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2310800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1949300000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
+      <c r="F13"/>
       <c r="G13">
         <v>1381000000.0</v>
       </c>
       <c r="H13">
         <v>1381000000.0</v>
       </c>
       <c r="I13">
         <v>1381000000.0</v>
       </c>
       <c r="J13">
         <v>1381000000.0</v>
       </c>
       <c r="K13">
         <v>1381000000.0</v>
       </c>
       <c r="L13">
         <v>1381000000.0</v>
       </c>
       <c r="M13">
         <v>1381000000.0</v>
       </c>
       <c r="N13">
         <v>1381000000.0</v>
       </c>
       <c r="O13">
@@ -3450,4316 +3586,4473 @@
       </c>
       <c r="Z13">
         <v>1381000000.0</v>
       </c>
       <c r="AA13">
         <v>1381000000.0</v>
       </c>
       <c r="AB13">
         <v>1381000000.0</v>
       </c>
       <c r="AC13">
         <v>1381000000.0</v>
       </c>
       <c r="AD13">
         <v>1381000000.0</v>
       </c>
       <c r="AE13">
         <v>1381000000.0</v>
       </c>
       <c r="AF13">
         <v>1381000000.0</v>
       </c>
       <c r="AG13">
         <v>1381000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>1381000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>395236288.0</v>
       </c>
       <c r="C14">
         <v>395236288.0</v>
       </c>
       <c r="D14">
         <v>395236288.0</v>
       </c>
       <c r="E14">
         <v>395236288.0</v>
       </c>
       <c r="F14">
         <v>395236288.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="G14">
         <v>395236288.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="H14"/>
+      <c r="I14">
         <v>395236288.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="J14"/>
+      <c r="K14">
         <v>395236288.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="L14"/>
+      <c r="M14">
         <v>395236288.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="N14"/>
+      <c r="O14">
         <v>395236288.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>395236288.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="R14"/>
+      <c r="S14">
         <v>395236288.0</v>
       </c>
+      <c r="T14"/>
       <c r="U14">
+        <v>395236288.0</v>
+      </c>
+      <c r="V14">
         <v>287430900.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>289851400.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>291690000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>283601300.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>177787600.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>87727300.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>307727300.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>291854200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>290411300.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>428863600.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>412549000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>458292700.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>292170100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>32</v>
+      </c>
+      <c r="B20">
+        <v>429100000.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20">
         <v>440100000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>394800000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>368100000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>388600000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>398500000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>369200000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20">
         <v>359400000.0</v>
       </c>
-      <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>202900000.0</v>
       </c>
-      <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
+      <c r="AF20"/>
+      <c r="AG20">
         <v>205900000.0</v>
       </c>
-      <c r="AG20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:33">
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>33</v>
+      </c>
+      <c r="B21">
+        <v>1262000000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>1297400000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>1320400000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>1307300000.0</v>
       </c>
-      <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>1732400000.0</v>
       </c>
-      <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>1387300000.0</v>
       </c>
-      <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>1788400000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>1816900000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>1760100000.0</v>
       </c>
-      <c r="S21"/>
-      <c r="T21">
+      <c r="T21"/>
+      <c r="U21">
         <v>1802000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1781400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1732000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1702500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1630600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1551800000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1605800000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1676700000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1501600000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1967000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1967800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1665600000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1386800000.0</v>
       </c>
-      <c r="AG21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>2283300000.0</v>
+      </c>
+      <c r="C22">
         <v>2501300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>2441200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2207600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2599400000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2197600000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2708800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2530400000.0</v>
       </c>
       <c r="I22">
         <v>2530400000.0</v>
       </c>
       <c r="J22">
-        <v>2093600000.0</v>
+        <v>2530400000.0</v>
       </c>
       <c r="K22">
         <v>2093600000.0</v>
       </c>
       <c r="L22">
-        <v>1906600000.0</v>
+        <v>2093600000.0</v>
       </c>
       <c r="M22">
         <v>1906600000.0</v>
       </c>
       <c r="N22">
-        <v>1592900000.0</v>
+        <v>1906600000.0</v>
       </c>
       <c r="O22">
         <v>1592900000.0</v>
       </c>
       <c r="P22">
-        <v>1710400000.0</v>
+        <v>1592900000.0</v>
       </c>
       <c r="Q22">
         <v>1710400000.0</v>
       </c>
       <c r="R22">
-        <v>2010100000.0</v>
+        <v>1710400000.0</v>
       </c>
       <c r="S22">
         <v>2010100000.0</v>
       </c>
       <c r="T22">
+        <v>2010100000.0</v>
+      </c>
+      <c r="U22">
         <v>2305800000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2363000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2357100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2396900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2395500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2088100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1938700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1871300000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1911900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1729500000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1634800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1743200000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1548400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1444000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>2919700000.0</v>
+      </c>
+      <c r="C24">
         <v>3607000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3948400000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4381800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3899300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3342300000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>3107900000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>3679200000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>3870300000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>4114200000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>2965300000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>3249400000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>3620600000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3784000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3622400000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3274200000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2780600000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1163800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1246900000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1249300000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>845800000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>392100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>552400000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>518500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>349900000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>382000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>3045000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>3337300000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>3714300000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3869100000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3717300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3377500000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2873900000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>7173200000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>7015700000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6759200000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>6520100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6162500000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6263800000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6276500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6629400000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>6276200000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>4833300000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4754800000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>4494700000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>4226300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4188200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>3903900000.0</v>
+      </c>
+      <c r="C28">
         <v>3906700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3952000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4073500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4525100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2554400000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>1930100000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>1527500000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>1971400000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>2789000000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>3627400000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>4494500000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>15770000000.0</v>
+      </c>
+      <c r="C29">
         <v>15635700000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15331400000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15156200000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15347000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13869600000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>13088000000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>13592900000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>13928400000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>13820200000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>14099100000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>14252000000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>1658400000.0</v>
+      </c>
+      <c r="C30">
         <v>5965400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1650400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5401600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1712400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6023200000.0</v>
       </c>
       <c r="G30">
         <v>6023200000.0</v>
       </c>
       <c r="H30">
-        <v>3222700000.0</v>
+        <v>6023200000.0</v>
       </c>
       <c r="I30">
         <v>3222700000.0</v>
       </c>
       <c r="J30">
-        <v>5632400000.0</v>
+        <v>3222700000.0</v>
       </c>
       <c r="K30">
         <v>5632400000.0</v>
       </c>
       <c r="L30">
-        <v>2857600000.0</v>
+        <v>5632400000.0</v>
       </c>
       <c r="M30">
         <v>2857600000.0</v>
       </c>
       <c r="N30">
-        <v>5071300000.0</v>
+        <v>2857600000.0</v>
       </c>
       <c r="O30">
         <v>5071300000.0</v>
       </c>
       <c r="P30">
-        <v>2492800000.0</v>
+        <v>5071300000.0</v>
       </c>
       <c r="Q30">
         <v>2492800000.0</v>
       </c>
       <c r="R30">
-        <v>4952500000.0</v>
+        <v>2492800000.0</v>
       </c>
       <c r="S30">
         <v>4952500000.0</v>
       </c>
       <c r="T30">
+        <v>4952500000.0</v>
+      </c>
+      <c r="U30">
         <v>3500900000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6196600000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5958100000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5939500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5595500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5509500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5484700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5621000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2922500000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5266200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5098700000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5231300000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2301400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4890300000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>5968000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5464400000.0</v>
       </c>
       <c r="I31">
         <v>5464400000.0</v>
       </c>
       <c r="J31">
-        <v>5618100000.0</v>
+        <v>5464400000.0</v>
       </c>
       <c r="K31">
         <v>5618100000.0</v>
       </c>
       <c r="L31">
-        <v>5592300000.0</v>
+        <v>5618100000.0</v>
       </c>
       <c r="M31">
         <v>5592300000.0</v>
       </c>
       <c r="N31">
-        <v>5129500000.0</v>
+        <v>5592300000.0</v>
       </c>
       <c r="O31">
         <v>5129500000.0</v>
       </c>
       <c r="P31">
-        <v>5157200000.0</v>
+        <v>5129500000.0</v>
       </c>
       <c r="Q31">
         <v>5157200000.0</v>
       </c>
       <c r="R31">
-        <v>4956800000.0</v>
+        <v>5157200000.0</v>
       </c>
       <c r="S31">
         <v>4956800000.0</v>
       </c>
       <c r="T31">
+        <v>4956800000.0</v>
+      </c>
+      <c r="U31">
         <v>5058100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4844600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4676000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4836800000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3919200000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>4406500000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>4383500000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4868300000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>4722400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4126500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4037000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4367600000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>4161900000.0</v>
       </c>
-      <c r="AG31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>2923600000.0</v>
+      </c>
+      <c r="C32">
         <v>3227800000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>3261000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2724800000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2366900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2989000000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>3558500000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>4419200000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>4230600000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>3744300000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>2093700000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>2047000000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>20777300000.0</v>
+      </c>
+      <c r="C33">
         <v>20603100000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>20565900000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>20184500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>20829500000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>18643200000.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>17172100000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>17107700000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>17240200000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>16920000000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>17455500000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>17453800000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>18797900000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>18542200000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>18320300000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>17919600000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>103300000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>4752500000.0</v>
+      </c>
+      <c r="C35">
         <v>5135000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5408300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5776100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5381100000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4662900000.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>4281100000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>4812700000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>5075500000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>5292400000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>4242600000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>4495500000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>4949500000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5012200000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4847400000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4496300000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
-      <c r="J36">
+      <c r="J36"/>
+      <c r="K36">
         <v>2000000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>18797900000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>18542200000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>18320300000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>765400000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38">
         <v>4476200000.0</v>
       </c>
       <c r="H38">
-        <v>1661300000.0</v>
+        <v>4476200000.0</v>
       </c>
       <c r="I38">
         <v>1661300000.0</v>
       </c>
       <c r="J38">
-        <v>3709800000.0</v>
+        <v>1661300000.0</v>
       </c>
       <c r="K38">
         <v>3709800000.0</v>
       </c>
       <c r="L38">
-        <v>1513900000.0</v>
+        <v>3709800000.0</v>
       </c>
       <c r="M38">
         <v>1513900000.0</v>
       </c>
       <c r="N38">
-        <v>3706300000.0</v>
+        <v>1513900000.0</v>
       </c>
       <c r="O38">
         <v>3706300000.0</v>
       </c>
       <c r="P38">
-        <v>1611000000.0</v>
+        <v>3706300000.0</v>
       </c>
       <c r="Q38">
         <v>1611000000.0</v>
       </c>
       <c r="R38">
-        <v>3983600000.0</v>
+        <v>1611000000.0</v>
       </c>
       <c r="S38">
         <v>3983600000.0</v>
       </c>
       <c r="T38">
+        <v>3983600000.0</v>
+      </c>
+      <c r="U38">
         <v>1393700000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3759600000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>342700000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>317400000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>300700000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>3781500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>3756200000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>3706100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1450400000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>3831100000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>3852500000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>3679900000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1104300000.0</v>
       </c>
-      <c r="AG38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
-      <c r="T39">
+      <c r="T39"/>
+      <c r="U39">
         <v>398700000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>362700000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>358300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355800000.0</v>
       </c>
       <c r="X39">
         <v>355800000.0</v>
       </c>
-      <c r="Y39"/>
+      <c r="Y39">
+        <v>355800000.0</v>
+      </c>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
+      <c r="F40"/>
       <c r="G40">
         <v>6510700000.0</v>
       </c>
       <c r="H40">
-        <v>5243300000.0</v>
+        <v>6510700000.0</v>
       </c>
       <c r="I40">
         <v>5243300000.0</v>
       </c>
       <c r="J40">
-        <v>5422400000.0</v>
+        <v>5243300000.0</v>
       </c>
       <c r="K40">
         <v>5422400000.0</v>
       </c>
       <c r="L40">
-        <v>4485800000.0</v>
+        <v>5422400000.0</v>
       </c>
       <c r="M40">
         <v>4485800000.0</v>
       </c>
       <c r="N40">
-        <v>4279600000.0</v>
+        <v>4485800000.0</v>
       </c>
       <c r="O40">
         <v>4279600000.0</v>
       </c>
       <c r="P40">
-        <v>3514300000.0</v>
+        <v>4279600000.0</v>
       </c>
       <c r="Q40">
         <v>3514300000.0</v>
       </c>
       <c r="R40">
-        <v>3645500000.0</v>
+        <v>3514300000.0</v>
       </c>
       <c r="S40">
         <v>3645500000.0</v>
       </c>
       <c r="T40">
+        <v>3645500000.0</v>
+      </c>
+      <c r="U40">
         <v>4489000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>5355800000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5060700000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>18400000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5239600000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>5174000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4347900000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>4349400000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>4431100000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>4559400000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4335400000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3967800000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3527000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3653500000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>1094400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1085600000.0</v>
       </c>
       <c r="I41">
         <v>1085600000.0</v>
       </c>
       <c r="J41">
-        <v>1077500000.0</v>
+        <v>1085600000.0</v>
       </c>
       <c r="K41">
         <v>1077500000.0</v>
       </c>
       <c r="L41">
-        <v>1140800000.0</v>
+        <v>1077500000.0</v>
       </c>
       <c r="M41">
         <v>1140800000.0</v>
       </c>
       <c r="N41">
-        <v>1097700000.0</v>
+        <v>1140800000.0</v>
       </c>
       <c r="O41">
         <v>1097700000.0</v>
       </c>
       <c r="P41">
-        <v>1197600000.0</v>
+        <v>1097700000.0</v>
       </c>
       <c r="Q41">
         <v>1197600000.0</v>
       </c>
       <c r="R41">
-        <v>1158200000.0</v>
+        <v>1197600000.0</v>
       </c>
       <c r="S41">
         <v>1158200000.0</v>
       </c>
       <c r="T41">
+        <v>1158200000.0</v>
+      </c>
+      <c r="U41">
         <v>1235200000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1143100000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1130100000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1118800000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1099100000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>734400000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>738500000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>763000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>759600000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>784000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>782000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>727500000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>658200000.0</v>
       </c>
-      <c r="AG41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>-1710600000.0</v>
       </c>
-      <c r="G42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>-2025300000.0</v>
       </c>
       <c r="J42">
-        <v>-1642900000.0</v>
+        <v>-2025300000.0</v>
       </c>
       <c r="K42">
         <v>-1642900000.0</v>
       </c>
       <c r="L42">
-        <v>-1340400000.0</v>
+        <v>-1642900000.0</v>
       </c>
       <c r="M42">
         <v>-1340400000.0</v>
       </c>
       <c r="N42">
-        <v>-1476000000.0</v>
+        <v>-1340400000.0</v>
       </c>
       <c r="O42">
         <v>-1476000000.0</v>
       </c>
       <c r="P42">
-        <v>-1293600000.0</v>
+        <v>-1476000000.0</v>
       </c>
       <c r="Q42">
         <v>-1293600000.0</v>
       </c>
       <c r="R42">
-        <v>-1419600000.0</v>
+        <v>-1293600000.0</v>
       </c>
       <c r="S42">
         <v>-1419600000.0</v>
       </c>
       <c r="T42">
+        <v>-1419600000.0</v>
+      </c>
+      <c r="U42">
         <v>-1200800000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-1339300000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-1713900000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-1764600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-1852600000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-1570700000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-1407400000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-1148400000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-936500000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-1114600000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1064300000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-1066800000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-1117400000.0</v>
       </c>
-      <c r="AG42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>13636300000.0</v>
+      </c>
+      <c r="C45">
         <v>6209500000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>13423200000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6059500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>13292500000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5429100000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>12201000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>5735600000.0</v>
+      </c>
+      <c r="C46">
         <v>6209500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5732900000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6059500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5817700000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5429100000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>4890300000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47">
+      <c r="F47"/>
+      <c r="G47">
         <v>5429100000.0</v>
       </c>
-      <c r="G47"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47">
         <v>4890300000.0</v>
       </c>
       <c r="J47">
-        <v>4939200000.0</v>
+        <v>4890300000.0</v>
       </c>
       <c r="K47">
         <v>4939200000.0</v>
       </c>
       <c r="L47">
-        <v>5120100000.0</v>
+        <v>4939200000.0</v>
       </c>
       <c r="M47">
         <v>5120100000.0</v>
       </c>
       <c r="N47">
-        <v>5225400000.0</v>
+        <v>5120100000.0</v>
       </c>
       <c r="O47">
         <v>5225400000.0</v>
       </c>
       <c r="P47">
-        <v>5572300000.0</v>
+        <v>5225400000.0</v>
       </c>
       <c r="Q47">
         <v>5572300000.0</v>
       </c>
       <c r="R47">
-        <v>5731200000.0</v>
+        <v>5572300000.0</v>
       </c>
       <c r="S47">
         <v>5731200000.0</v>
       </c>
       <c r="T47">
+        <v>5731200000.0</v>
+      </c>
+      <c r="U47">
         <v>6093600000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5985500000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5947800000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5878200000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5697300000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3931300000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>3923900000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>3978000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>3908200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>3775400000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3770500000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3693800000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3475300000.0</v>
       </c>
-      <c r="AG47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
-      <c r="H48">
-[...1 lines deleted...]
-      </c>
+      <c r="H48"/>
       <c r="I48">
         <v>7784100000.0</v>
       </c>
       <c r="J48">
-        <v>7612400000.0</v>
+        <v>7784100000.0</v>
       </c>
       <c r="K48">
         <v>7612400000.0</v>
       </c>
       <c r="L48">
-        <v>7327600000.0</v>
+        <v>7612400000.0</v>
       </c>
       <c r="M48">
         <v>7327600000.0</v>
       </c>
       <c r="N48">
-        <v>7012900000.0</v>
+        <v>7327600000.0</v>
       </c>
       <c r="O48">
         <v>7012900000.0</v>
       </c>
       <c r="P48">
-        <v>6886700000.0</v>
+        <v>7012900000.0</v>
       </c>
       <c r="Q48">
         <v>6886700000.0</v>
       </c>
       <c r="R48">
-        <v>6755500000.0</v>
+        <v>6886700000.0</v>
       </c>
       <c r="S48">
         <v>6755500000.0</v>
       </c>
       <c r="T48">
+        <v>6755500000.0</v>
+      </c>
+      <c r="U48">
         <v>6679900000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6584300000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>6353200000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>6514500000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>6202500000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>6148000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>6015700000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>6312400000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>5982400000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>5827100000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>5688100000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>5719000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>5491000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5294300000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>4253500000.0</v>
+      </c>
+      <c r="C50">
         <v>3687300000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3091700000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3014600000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3408300000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>2801500000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>2840300000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>2563200000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>2689900000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>2788100000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>4159700000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>4285700000.0</v>
       </c>
-      <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>4565100000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4191100000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4482600000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>4598400000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2729000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>2398800000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>2286600000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>2445000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2371700000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1474400000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>5909500000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5817500000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>5310600000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4931600000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>4565100000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4191100000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4482600000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4598400000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>2729000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2398800000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>2286600000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2445000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2371700000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1474400000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>5909500000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5817500000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>5310600000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4931600000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53">
+        <v>374200000.0</v>
+      </c>
+      <c r="C53">
         <v>64900000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>50000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>44100000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>55000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>55300000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>18200000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>14900000.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>45600000.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>79700000.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>60400000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>40200000.0</v>
       </c>
-      <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>28800000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>42700000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>36800000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>52700000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>50400000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>20100000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>21700000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>18600000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>22700000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>30900000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>49900000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>72200000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>65200000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>61000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:33">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>33218300000.0</v>
+      </c>
+      <c r="C55">
         <v>33192300000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>32352800000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>31772200000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>32393600000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>31019900000.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>29303200000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>29563500000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>29053700000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>27777200000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>27512200000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>27497200000.0</v>
       </c>
-      <c r="S55"/>
-      <c r="T55">
+      <c r="T55"/>
+      <c r="U55">
         <v>29072400000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>29039300000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>28443600000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>28730300000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>27319900000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>25743400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>24943100000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>26054300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>25505000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>23782000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>23643700000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>23175500000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>21590200000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>21429500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>12441000000.0</v>
+      </c>
+      <c r="C56">
         <v>12589200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>11786900000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>11587700000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>11564100000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12376700000.0</v>
       </c>
-      <c r="G56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H56"/>
       <c r="I56">
         <v>12131100000.0</v>
       </c>
       <c r="J56">
-        <v>12455800000.0</v>
+        <v>12131100000.0</v>
       </c>
       <c r="K56">
         <v>12455800000.0</v>
       </c>
       <c r="L56">
-        <v>11813500000.0</v>
+        <v>12455800000.0</v>
       </c>
       <c r="M56">
         <v>11813500000.0</v>
       </c>
       <c r="N56">
-        <v>10857200000.0</v>
+        <v>11813500000.0</v>
       </c>
       <c r="O56">
         <v>10857200000.0</v>
       </c>
       <c r="P56">
-        <v>10056700000.0</v>
+        <v>10857200000.0</v>
       </c>
       <c r="Q56">
         <v>10056700000.0</v>
       </c>
       <c r="R56">
-        <v>10043400000.0</v>
+        <v>10056700000.0</v>
       </c>
       <c r="S56">
         <v>10043400000.0</v>
       </c>
       <c r="T56">
+        <v>10043400000.0</v>
+      </c>
+      <c r="U56">
         <v>10274500000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>10497100000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>10123300000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>10810700000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>10075200000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>10215000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9380700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>10064100000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>9850200000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>9375200000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9298100000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>9641500000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>8852900000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>8748500000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>9517400000.0</v>
+      </c>
+      <c r="C57">
         <v>9361400000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>8525900000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8862900000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9197200000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>9387700000.0</v>
       </c>
-      <c r="G57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H57"/>
       <c r="I57">
         <v>8572600000.0</v>
       </c>
       <c r="J57">
-        <v>8036600000.0</v>
+        <v>8572600000.0</v>
       </c>
       <c r="K57">
         <v>8036600000.0</v>
       </c>
       <c r="L57">
-        <v>7582900000.0</v>
+        <v>8036600000.0</v>
       </c>
       <c r="M57">
         <v>7582900000.0</v>
       </c>
       <c r="N57">
-        <v>7112900000.0</v>
+        <v>7582900000.0</v>
       </c>
       <c r="O57">
         <v>7112900000.0</v>
       </c>
       <c r="P57">
-        <v>7963000000.0</v>
+        <v>7112900000.0</v>
       </c>
       <c r="Q57">
         <v>7963000000.0</v>
       </c>
       <c r="R57">
-        <v>7996400000.0</v>
+        <v>7963000000.0</v>
       </c>
       <c r="S57">
         <v>7996400000.0</v>
       </c>
       <c r="T57">
+        <v>7996400000.0</v>
+      </c>
+      <c r="U57">
         <v>9138400000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>9588400000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>9585600000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9970400000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9861000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>9437800000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>8480000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>8680100000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>8971900000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8339900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8182400000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7475000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6988200000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6251000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>14269900000.0</v>
+      </c>
+      <c r="C58">
         <v>14496400000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13934200000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>14639000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>14578300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>14050600000.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>12853700000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>12849300000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>12658400000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>12405300000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>20538100000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>20780300000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>22212300000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>22413300000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>22035600000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>22191000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>21176100000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>12862100000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>12117300000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12293100000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12064000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>10930100000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>11026900000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>10512800000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9513800000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9427100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>8596800000.0</v>
+      </c>
+      <c r="C60">
         <v>8341400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>8291300000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7759800000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8039400000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7725800000.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>7139800000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>7350500000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>7368200000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>6917900000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>6974100000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>6716900000.0</v>
       </c>
-      <c r="S60"/>
-      <c r="T60">
+      <c r="T60"/>
+      <c r="U60">
         <v>6860100000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6626000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6408000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6539300000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6143800000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5958300000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5989300000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>6545000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6426900000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>6093500000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6004800000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6033200000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5754600000.0</v>
       </c>
-      <c r="AG60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>16772500000.0</v>
+      </c>
+      <c r="C2">
         <v>17430700000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17185400000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16885100000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13922900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11717000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14766300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15083500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13926400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12800500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12786600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>15216100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16278900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>2710000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1695300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1517200000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2196400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1724100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1894000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2514500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1174600000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1812100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2077900000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>4372200000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3440300000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2776700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3879000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3069700000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3013500000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>4585600000.0</v>
+      </c>
+      <c r="C9">
         <v>4867700000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5049100000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4908400000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3765100000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1517200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3824800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3908300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3410300000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2963500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2931700000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3459300000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3508900000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>3028500000.0</v>
+      </c>
+      <c r="C10">
         <v>3218300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3714500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3227200000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2233600000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1480400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2549000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2171600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2396500000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1840500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1624700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2339200000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2624800000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>771300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>515300000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>234800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>573500000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>595100000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>487400000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>343000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>338200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>478800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>535600000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>260700000.0</v>
+      </c>
+      <c r="C12">
         <v>304200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>256300000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>139500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>142900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>190200000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>243500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>180300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>177100000.0</v>
+      </c>
+      <c r="C13">
         <v>173900000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>149000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>120000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>126100000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>36800000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>471800000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>520300000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>575500000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>406500000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>493800000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>-1415900000.0</v>
+      </c>
+      <c r="C14">
         <v>-1604900000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1761300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1716100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-1057700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8332500000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8124400000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7342100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>6989700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>6321800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5560900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6175400000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5621900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>997800000.0</v>
+      </c>
+      <c r="C15">
         <v>945800000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1215400000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>739800000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>660600000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>540300000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>881400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>417600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>938800000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>701700000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>690800000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>820200000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>915000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>739800000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>660600000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>540300000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>881400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>417600000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>938800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>701700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>690800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>820200000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>915000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>2413700000.0</v>
+      </c>
+      <c r="C17">
         <v>2550700000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2976700000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2455900000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1718300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1245600000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1975500000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1579600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1805500000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1497500000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1286500000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1860400000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2089200000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-99000000.0</v>
+      </c>
+      <c r="C18">
         <v>-141600000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-122500000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-58200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-52300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-137000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-269700000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-161000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-46700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-39100000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>2442500000.0</v>
+      </c>
+      <c r="C21">
         <v>2607200000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3104200000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2710000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1695300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1517200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2196400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1724100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1894000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1499700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1174600000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1812100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2077900000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>129400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>57800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>701000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>316200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>239400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>368100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>160000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>122600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>91000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>298900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>-672700000.0</v>
+      </c>
+      <c r="C25">
         <v>1141400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1037000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1005500000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1063800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1106100000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1086500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>714600000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>633800000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>2237600000.0</v>
+      </c>
+      <c r="C28">
         <v>2180000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2144000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2069000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2012000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1999000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1944600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1944800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1884400000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1623800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1634500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1738200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1729900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>614800000.0</v>
+      </c>
+      <c r="C29">
         <v>667600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>737800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>771300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>515300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>234800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>573500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>595100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>487400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>343000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>338200000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>18915600000.0</v>
+      </c>
+      <c r="C30">
         <v>19691200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19130300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19083500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15992700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>11717000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16394700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17271900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>15938300000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>14264300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14543700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16863300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17709900000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>352600000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>454900000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>502500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>340800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>450100000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>527100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>546900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>21358100000.0</v>
+      </c>
+      <c r="C32">
         <v>22298400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>22234500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>21793500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>17688000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>13234200000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18591100000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18991800000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17336700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>15764000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15718300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>18675400000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>19787800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>11717000000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>5155500000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>3711700000.0</v>
       </c>
       <c r="Q2">
         <v>3771700000.0</v>
       </c>
@@ -7780,117 +8073,117 @@
       </c>
       <c r="W2">
         <v>3740900000.0</v>
       </c>
       <c r="X2">
         <v>3806700000.0</v>
       </c>
       <c r="Y2">
         <v>3558100000.0</v>
       </c>
       <c r="Z2">
         <v>3497600000.0</v>
       </c>
       <c r="AA2">
         <v>3421100000.0</v>
       </c>
       <c r="AB2">
         <v>3277700000.0</v>
       </c>
       <c r="AC2">
         <v>3192800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>830950000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
         <v>579000000.0</v>
       </c>
       <c r="E5">
         <v>579000000.0</v>
       </c>
       <c r="F5">
         <v>776000000.0</v>
       </c>
       <c r="G5">
         <v>776000000.0</v>
       </c>
       <c r="H5">
         <v>515450000.0</v>
       </c>
       <c r="I5">
         <v>515450000.0</v>
       </c>
       <c r="J5">
         <v>332200000.0</v>
@@ -7929,150 +8222,150 @@
       </c>
       <c r="W5">
         <v>431600000.0</v>
       </c>
       <c r="X5">
         <v>519800000.0</v>
       </c>
       <c r="Y5">
         <v>451100000.0</v>
       </c>
       <c r="Z5">
         <v>369300000.0</v>
       </c>
       <c r="AA5">
         <v>422700000.0</v>
       </c>
       <c r="AB5">
         <v>481500000.0</v>
       </c>
       <c r="AC5">
         <v>378200000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>1517200000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>1439100000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>970400000.0</v>
       </c>
       <c r="Q9">
         <v>980200000.0</v>
       </c>
@@ -8093,51 +8386,51 @@
       </c>
       <c r="W9">
         <v>902300000.0</v>
       </c>
       <c r="X9">
         <v>930700000.0</v>
       </c>
       <c r="Y9">
         <v>886600000.0</v>
       </c>
       <c r="Z9">
         <v>788900000.0</v>
       </c>
       <c r="AA9">
         <v>811500000.0</v>
       </c>
       <c r="AB9">
         <v>854200000.0</v>
       </c>
       <c r="AC9">
         <v>736300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>1480400000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>940500000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>614800000.0</v>
       </c>
       <c r="Q10">
         <v>739600000.0</v>
       </c>
@@ -8156,51 +8449,51 @@
       <c r="V10">
         <v>475300000.0</v>
       </c>
       <c r="W10">
         <v>532600000.0</v>
       </c>
       <c r="X10">
         <v>603800000.0</v>
       </c>
       <c r="Y10">
         <v>594600000.0</v>
       </c>
       <c r="Z10">
         <v>528000000.0</v>
       </c>
       <c r="AA10">
         <v>568000000.0</v>
       </c>
       <c r="AB10">
         <v>517500000.0</v>
       </c>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>188700000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>205700000.0</v>
       </c>
       <c r="E11">
         <v>205700000.0</v>
       </c>
       <c r="F11">
         <v>179950000.0</v>
       </c>
       <c r="G11">
         <v>179950000.0</v>
       </c>
       <c r="H11">
         <v>153100000.0</v>
       </c>
       <c r="I11">
         <v>153100000.0</v>
       </c>
       <c r="J11">
         <v>104550000.0</v>
@@ -8243,51 +8536,51 @@
       </c>
       <c r="W11">
         <v>120800000.0</v>
       </c>
       <c r="X11">
         <v>163700000.0</v>
       </c>
       <c r="Y11">
         <v>117000000.0</v>
       </c>
       <c r="Z11">
         <v>109200000.0</v>
       </c>
       <c r="AA11">
         <v>99000000.0</v>
       </c>
       <c r="AB11">
         <v>90600000.0</v>
       </c>
       <c r="AC11">
         <v>93500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12">
         <v>26800000.0</v>
       </c>
       <c r="Q12">
         <v>92300000.0</v>
       </c>
       <c r="R12">
         <v>90800000.0</v>
       </c>
       <c r="S12">
@@ -8304,98 +8597,98 @@
       </c>
       <c r="W12">
         <v>47600000.0</v>
       </c>
       <c r="X12">
         <v>47600000.0</v>
       </c>
       <c r="Y12">
         <v>38600000.0</v>
       </c>
       <c r="Z12">
         <v>40500000.0</v>
       </c>
       <c r="AA12">
         <v>38400000.0</v>
       </c>
       <c r="AB12">
         <v>38400000.0</v>
       </c>
       <c r="AC12">
         <v>33400000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>36800000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>3300000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>120800000.0</v>
       </c>
       <c r="Q13">
         <v>117000000.0</v>
       </c>
       <c r="R13">
         <v>55500000.0</v>
       </c>
       <c r="S13">
         <v>59300000.0</v>
       </c>
       <c r="T13">
         <v>104100000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>8454000000.0</v>
       </c>
       <c r="K14">
         <v>8454000000.0</v>
       </c>
       <c r="L14">
         <v>8332500000.0</v>
       </c>
       <c r="M14">
         <v>8332500000.0</v>
       </c>
       <c r="N14">
         <v>8288400000.0</v>
       </c>
       <c r="O14">
@@ -8422,51 +8715,51 @@
       <c r="V14">
         <v>6836500000.0</v>
       </c>
       <c r="W14">
         <v>7216200000.0</v>
       </c>
       <c r="X14">
         <v>7014100000.0</v>
       </c>
       <c r="Y14">
         <v>6758400000.0</v>
       </c>
       <c r="Z14">
         <v>6612000000.0</v>
       </c>
       <c r="AA14">
         <v>6629500000.0</v>
       </c>
       <c r="AB14">
         <v>6321800000.0</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>540300000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>300900000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>152500000.0</v>
       </c>
       <c r="Q15">
         <v>301400000.0</v>
       </c>
@@ -8487,51 +8780,51 @@
       </c>
       <c r="W15">
         <v>135400000.0</v>
       </c>
       <c r="X15">
         <v>201000000.0</v>
       </c>
       <c r="Y15">
         <v>211100000.0</v>
       </c>
       <c r="Z15">
         <v>188700000.0</v>
       </c>
       <c r="AA15">
         <v>210400000.0</v>
       </c>
       <c r="AB15">
         <v>187900000.0</v>
       </c>
       <c r="AC15">
         <v>186200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>324150000.0</v>
       </c>
       <c r="C16">
         <v>324150000.0</v>
       </c>
       <c r="D16">
         <v>126150000.0</v>
       </c>
       <c r="E16">
         <v>126150000.0</v>
       </c>
       <c r="F16">
         <v>243750000.0</v>
       </c>
       <c r="G16">
         <v>243750000.0</v>
       </c>
       <c r="H16">
         <v>217150000.0</v>
       </c>
       <c r="I16">
         <v>217150000.0</v>
       </c>
@@ -8574,51 +8867,51 @@
       <c r="V16">
         <v>38600000.0</v>
       </c>
       <c r="W16">
         <v>135400000.0</v>
       </c>
       <c r="X16">
         <v>201000000.0</v>
       </c>
       <c r="Y16">
         <v>211100000.0</v>
       </c>
       <c r="Z16">
         <v>188700000.0</v>
       </c>
       <c r="AA16">
         <v>210400000.0</v>
       </c>
       <c r="AB16">
         <v>187900000.0</v>
       </c>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>440200000.0</v>
       </c>
       <c r="Q17">
         <v>596700000.0</v>
       </c>
       <c r="R17">
         <v>343400000.0</v>
       </c>
       <c r="S17">
@@ -8633,158 +8926,158 @@
       <c r="V17">
         <v>330100000.0</v>
       </c>
       <c r="W17">
         <v>411800000.0</v>
       </c>
       <c r="X17">
         <v>440100000.0</v>
       </c>
       <c r="Y17">
         <v>477600000.0</v>
       </c>
       <c r="Z17">
         <v>418800000.0</v>
       </c>
       <c r="AA17">
         <v>469000000.0</v>
       </c>
       <c r="AB17">
         <v>426900000.0</v>
       </c>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18">
         <v>-65600000.0</v>
       </c>
       <c r="Q18">
         <v>-70500000.0</v>
       </c>
       <c r="R18">
         <v>-68900000.0</v>
       </c>
       <c r="S18">
         <v>-64700000.0</v>
       </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>1517200000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>943800000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>494000000.0</v>
       </c>
       <c r="Q21">
         <v>622600000.0</v>
       </c>
@@ -8805,84 +9098,84 @@
       </c>
       <c r="W21">
         <v>431600000.0</v>
       </c>
       <c r="X21">
         <v>519800000.0</v>
       </c>
       <c r="Y21">
         <v>451100000.0</v>
       </c>
       <c r="Z21">
         <v>369300000.0</v>
       </c>
       <c r="AA21">
         <v>422700000.0</v>
       </c>
       <c r="AB21">
         <v>481500000.0</v>
       </c>
       <c r="AC21">
         <v>378200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>141700000.0</v>
       </c>
       <c r="E23">
         <v>141700000.0</v>
       </c>
       <c r="F23">
         <v>77000000.0</v>
       </c>
       <c r="G23">
         <v>77000000.0</v>
       </c>
       <c r="H23">
         <v>16750000.0</v>
       </c>
       <c r="I23">
         <v>16750000.0</v>
       </c>
       <c r="J23">
         <v>45650000.0</v>
       </c>
       <c r="K23">
@@ -8921,183 +9214,183 @@
       <c r="V23">
         <v>101100000.0</v>
       </c>
       <c r="W23">
         <v>10600000.0</v>
       </c>
       <c r="X23">
         <v>108000000.0</v>
       </c>
       <c r="Y23">
         <v>27300000.0</v>
       </c>
       <c r="Z23">
         <v>49100000.0</v>
       </c>
       <c r="AA23">
         <v>38400000.0</v>
       </c>
       <c r="AB23">
         <v>42000000.0</v>
       </c>
       <c r="AC23"/>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28">
         <v>949900000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>485600000.0</v>
       </c>
       <c r="Q28">
         <v>496300000.0</v>
       </c>
       <c r="R28">
         <v>489100000.0</v>
@@ -9114,98 +9407,98 @@
       <c r="V28">
         <v>449900000.0</v>
       </c>
       <c r="W28">
         <v>460100000.0</v>
       </c>
       <c r="X28">
         <v>518900000.0</v>
       </c>
       <c r="Y28">
         <v>462800000.0</v>
       </c>
       <c r="Z28">
         <v>468700000.0</v>
       </c>
       <c r="AA28">
         <v>427200000.0</v>
       </c>
       <c r="AB28">
         <v>414700000.0</v>
       </c>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>234800000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>127100000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>174600000.0</v>
       </c>
       <c r="Q29">
         <v>142900000.0</v>
       </c>
       <c r="R29">
         <v>136600000.0</v>
       </c>
       <c r="S29">
         <v>119400000.0</v>
       </c>
       <c r="T29">
         <v>170300000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>4188100000.0</v>
       </c>
       <c r="Q30">
         <v>4129300000.0</v>
       </c>
       <c r="R30">
         <v>4016400000.0</v>
       </c>
       <c r="S30">
@@ -9222,51 +9515,51 @@
       </c>
       <c r="W30">
         <v>4211600000.0</v>
       </c>
       <c r="X30">
         <v>4217600000.0</v>
       </c>
       <c r="Y30">
         <v>3993600000.0</v>
       </c>
       <c r="Z30">
         <v>3917200000.0</v>
       </c>
       <c r="AA30">
         <v>3809900000.0</v>
       </c>
       <c r="AB30">
         <v>3650400000.0</v>
       </c>
       <c r="AC30">
         <v>3550900000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>120800000.0</v>
       </c>
       <c r="Q31">
         <v>117000000.0</v>
       </c>
       <c r="R31">
         <v>55500000.0</v>
       </c>
       <c r="S31">
@@ -9281,51 +9574,51 @@
       <c r="V31">
         <v>109800000.0</v>
       </c>
       <c r="W31">
         <v>101000000.0</v>
       </c>
       <c r="X31">
         <v>84000000.0</v>
       </c>
       <c r="Y31">
         <v>143500000.0</v>
       </c>
       <c r="Z31">
         <v>158700000.0</v>
       </c>
       <c r="AA31">
         <v>145300000.0</v>
       </c>
       <c r="AB31">
         <v>36000000.0</v>
       </c>
       <c r="AC31"/>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>13234200000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>6594600000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>4682100000.0</v>
       </c>
       <c r="Q32">
         <v>4751900000.0</v>
       </c>
@@ -9365,1236 +9658,1297 @@
       <c r="AC32">
         <v>3929100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>3088100000.0</v>
+      </c>
+      <c r="C2">
         <v>2782500000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4018100000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4588800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3497600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1843400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1881500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2639800000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2465700000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>1116300000</v>
+      </c>
+      <c r="C3">
         <v>1124900000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1564800000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>766700000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>380900000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>344200000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>881400000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>981900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>794900000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>629500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>638000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>736200000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>744200000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>261300000.0</v>
+      </c>
+      <c r="C6">
         <v>421500000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1291600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-570700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1091200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1654200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-38100000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-758300000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>174100000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>292700000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>414900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>157100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>400000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-573800000.0</v>
+      </c>
+      <c r="C7">
         <v>-860000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1309900000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1314900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-140100000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>455400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1176900000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-467900000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-520700000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-937500000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-416900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>910800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8700000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-831000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-877900000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-186200000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>175800000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-340700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-176700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>-21600000.0</v>
+      </c>
+      <c r="C10">
         <v>-98100000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-595700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-942500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-308900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>450500000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>50400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-390200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-453400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-64500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-210000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-350000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-19900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1192500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>979900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1110500000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-919700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1054800000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>886300000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>307400000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>49700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>179200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>443500000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2411000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1435600000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>680300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>944500000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1889800000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>608300000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>517400000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>538500000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>844200000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>630900000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-627400000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-394200000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>167400000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-331800000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-329100000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-94700000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-480300000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-32900000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-590400000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-595300000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>-672700000.0</v>
+      </c>
+      <c r="C14">
         <v>1141400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1037000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>946300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>998900000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1046900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1027200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>736100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>576800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>509800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>540000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>621300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>686700000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
-        <v>466400000.0</v>
+        <v>-436400000.0</v>
       </c>
       <c r="C15">
-        <v>442900000.0</v>
+        <v>-466400000.0</v>
       </c>
       <c r="D15">
+        <v>-442900000.0</v>
+      </c>
+      <c r="E15">
         <v>357000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>204700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>311200000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>347300000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>339400000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>294200000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>270100000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>305900000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>379600000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>435100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>3269300000.0</v>
+      </c>
+      <c r="C16">
         <v>3088100000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2782500000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4018100000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4588800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3497600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1843400000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1881500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2639800000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2465700000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>2050500000.0</v>
+      </c>
+      <c r="C18">
         <v>1918400000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>906400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1941200000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2515600000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2330400000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>679300000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>977400000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>807700000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>-115400000.0</v>
+      </c>
+      <c r="C19">
         <v>-121100000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-488600000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-651900000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-206600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1067200000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-583300000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-590500000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1969300000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-827200000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-738900000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-173000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-67300000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>197700000.0</v>
+      </c>
+      <c r="C21">
         <v>-40400000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1356800000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-412000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-640400000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1096600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>657700000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>508800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1451000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>205700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-166300000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>418700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>251600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>997800000.0</v>
+      </c>
+      <c r="C22">
         <v>945800000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1215400000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>739800000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>660600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>540300000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>881400000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>417600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>938800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1840500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1624700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>820200000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>915000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-820900000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-384700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-351700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-472200000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-580500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-333500000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-242600000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-463800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-313500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-315600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-23800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-13300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-18100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-39300000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3900000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>587500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>331600000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-493500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>354000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>323700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>1938600000.0</v>
+      </c>
+      <c r="C25">
         <v>142700000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>128000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>77600000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>56800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>148500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>274600000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>180900000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>64800000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>748400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>752300000.0</v>
       </c>
       <c r="M26">
         <v>752300000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>752300000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-1589900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1229800000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1759500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-161800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-411100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>823300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-290200000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-187600000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-274400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-499100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>3166800000.0</v>
+      </c>
+      <c r="C29">
         <v>3043300000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2471200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2850500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3028300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2754400000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1712300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2613900000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1654900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1416500000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1847800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1239900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1930800000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-1524100000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-688500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>585300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1648600000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2840600000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2309400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-827200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1131500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-834300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-838100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2">
         <v>1843400000.0</v>
       </c>
       <c r="Q2">
         <v>1894000000.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>359650000</v>
       </c>
       <c r="D3">
         <v>359650000</v>
       </c>
       <c r="E3">
         <v>233350000</v>
       </c>
       <c r="F3">
         <v>233350000</v>
       </c>
       <c r="G3">
         <v>150000000</v>
       </c>
       <c r="H3">
         <v>150000000</v>
       </c>
       <c r="I3">
         <v>121350000</v>
       </c>
@@ -10642,119 +10996,119 @@
       </c>
       <c r="X3">
         <v>248200000</v>
       </c>
       <c r="Y3">
         <v>256900000</v>
       </c>
       <c r="Z3">
         <v>160500000</v>
       </c>
       <c r="AA3">
         <v>191700000</v>
       </c>
       <c r="AB3">
         <v>185800000</v>
       </c>
       <c r="AC3">
         <v>193000000</v>
       </c>
       <c r="AD3">
         <v>118000000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-214750000.0</v>
       </c>
       <c r="D6">
         <v>-214750000.0</v>
       </c>
       <c r="E6">
         <v>-348400000.0</v>
       </c>
       <c r="F6">
         <v>-348400000.0</v>
       </c>
       <c r="G6">
         <v>63050000.0</v>
       </c>
       <c r="H6">
         <v>63050000.0</v>
       </c>
       <c r="I6">
         <v>237750000.0</v>
       </c>
       <c r="J6">
         <v>237750000.0</v>
@@ -10800,119 +11154,119 @@
       </c>
       <c r="X6">
         <v>-86600000.0</v>
       </c>
       <c r="Y6">
         <v>295600000.0</v>
       </c>
       <c r="Z6">
         <v>-136300000.0</v>
       </c>
       <c r="AA6">
         <v>-109700000.0</v>
       </c>
       <c r="AB6">
         <v>124500000.0</v>
       </c>
       <c r="AC6">
         <v>115600000.0</v>
       </c>
       <c r="AD6">
         <v>-70900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-211900000.0</v>
       </c>
       <c r="D9">
         <v>-211900000.0</v>
       </c>
       <c r="E9">
         <v>-168600000.0</v>
       </c>
       <c r="F9">
         <v>-168600000.0</v>
       </c>
       <c r="G9">
         <v>-300150000.0</v>
       </c>
       <c r="H9">
         <v>-300150000.0</v>
       </c>
       <c r="I9">
         <v>-76600000.0</v>
       </c>
       <c r="J9">
         <v>-76600000.0</v>
@@ -10958,51 +11312,51 @@
       </c>
       <c r="X9">
         <v>-350700000.0</v>
       </c>
       <c r="Y9">
         <v>-188300000.0</v>
       </c>
       <c r="Z9">
         <v>-307800000.0</v>
       </c>
       <c r="AA9">
         <v>-167200000.0</v>
       </c>
       <c r="AB9">
         <v>-258300000.0</v>
       </c>
       <c r="AC9">
         <v>75900000.0</v>
       </c>
       <c r="AD9">
         <v>-71300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-69850000.0</v>
       </c>
       <c r="D10">
         <v>-69850000.0</v>
       </c>
       <c r="E10">
         <v>-308200000.0</v>
       </c>
       <c r="F10">
         <v>-308200000.0</v>
       </c>
       <c r="G10">
         <v>-163050000.0</v>
       </c>
       <c r="H10">
         <v>-163050000.0</v>
       </c>
       <c r="I10">
         <v>-167350000.0</v>
       </c>
       <c r="J10">
         <v>-167350000.0</v>
@@ -11048,51 +11402,51 @@
       </c>
       <c r="X10">
         <v>64900000.0</v>
       </c>
       <c r="Y10">
         <v>-178500000.0</v>
       </c>
       <c r="Z10">
         <v>-132000000.0</v>
       </c>
       <c r="AA10">
         <v>95100000.0</v>
       </c>
       <c r="AB10">
         <v>-201700000.0</v>
       </c>
       <c r="AC10">
         <v>-175600000.0</v>
       </c>
       <c r="AD10">
         <v>-63100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>0.0</v>
       </c>
       <c r="D11">
         <v>365800000.0</v>
       </c>
       <c r="E11">
         <v>186000000.0</v>
       </c>
       <c r="F11">
         <v>186000000.0</v>
       </c>
       <c r="G11">
         <v>410250000.0</v>
       </c>
       <c r="H11">
         <v>410250000.0</v>
       </c>
       <c r="I11">
         <v>194850000.0</v>
       </c>
       <c r="J11">
         <v>194850000.0</v>
@@ -11136,51 +11490,51 @@
       <c r="W11">
         <v>194500000.0</v>
       </c>
       <c r="X11">
         <v>67700000.0</v>
       </c>
       <c r="Y11">
         <v>165100000.0</v>
       </c>
       <c r="Z11">
         <v>156600000.0</v>
       </c>
       <c r="AA11">
         <v>286100000.0</v>
       </c>
       <c r="AB11">
         <v>278500000.0</v>
       </c>
       <c r="AC11">
         <v>34900000.0</v>
       </c>
       <c r="AD11"/>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>607350000.0</v>
       </c>
       <c r="D12">
         <v>607350000.0</v>
       </c>
       <c r="E12">
         <v>675000000.0</v>
       </c>
       <c r="F12">
         <v>675000000.0</v>
       </c>
       <c r="G12">
         <v>530500000.0</v>
       </c>
       <c r="H12">
         <v>530500000.0</v>
       </c>
       <c r="I12">
         <v>347300000.0</v>
       </c>
       <c r="J12">
         <v>347300000.0</v>
@@ -11224,51 +11578,51 @@
       <c r="W12">
         <v>351000000.0</v>
       </c>
       <c r="X12">
         <v>303600000.0</v>
       </c>
       <c r="Y12">
         <v>262400000.0</v>
       </c>
       <c r="Z12">
         <v>200000000.0</v>
       </c>
       <c r="AA12">
         <v>86900000.0</v>
       </c>
       <c r="AB12">
         <v>194000000.0</v>
       </c>
       <c r="AC12">
         <v>199700000.0</v>
       </c>
       <c r="AD12"/>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-163400000.0</v>
       </c>
       <c r="D13">
         <v>-163400000.0</v>
       </c>
       <c r="E13">
         <v>-213600000.0</v>
       </c>
       <c r="F13">
         <v>-213600000.0</v>
       </c>
       <c r="G13">
         <v>-100100000.0</v>
       </c>
       <c r="H13">
         <v>-100100000.0</v>
       </c>
       <c r="I13">
         <v>-46700000.0</v>
       </c>
       <c r="J13">
         <v>-46700000.0</v>
@@ -11314,51 +11668,51 @@
       </c>
       <c r="X13">
         <v>1000000.0</v>
       </c>
       <c r="Y13">
         <v>51400000.0</v>
       </c>
       <c r="Z13">
         <v>31900000.0</v>
       </c>
       <c r="AA13">
         <v>-117300000.0</v>
       </c>
       <c r="AB13">
         <v>-60700000.0</v>
       </c>
       <c r="AC13">
         <v>-257200000.0</v>
       </c>
       <c r="AD13">
         <v>-47200000.0</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>44700000.0</v>
       </c>
       <c r="E14">
         <v>229750000.0</v>
       </c>
       <c r="F14">
         <v>229750000.0</v>
       </c>
       <c r="G14">
         <v>243400000.0</v>
       </c>
       <c r="H14">
         <v>243400000.0</v>
       </c>
       <c r="I14">
         <v>239000000.0</v>
       </c>
       <c r="J14">
         <v>239000000.0</v>
       </c>
       <c r="K14">
@@ -11402,51 +11756,51 @@
       </c>
       <c r="X14">
         <v>171800000.0</v>
       </c>
       <c r="Y14">
         <v>108900000.0</v>
       </c>
       <c r="Z14">
         <v>158900000.0</v>
       </c>
       <c r="AA14">
         <v>156000000.0</v>
       </c>
       <c r="AB14">
         <v>153000000.0</v>
       </c>
       <c r="AC14">
         <v>96800000.0</v>
       </c>
       <c r="AD14">
         <v>152500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>165050000.0</v>
       </c>
       <c r="D15">
         <v>165050000.0</v>
       </c>
       <c r="E15">
         <v>54900000.0</v>
       </c>
       <c r="F15">
         <v>54900000.0</v>
       </c>
       <c r="G15">
         <v>123600000.0</v>
       </c>
       <c r="H15">
         <v>123600000.0</v>
       </c>
       <c r="I15">
         <v>35250000.0</v>
       </c>
       <c r="J15">
         <v>35250000.0</v>
@@ -11490,157 +11844,157 @@
       <c r="W15">
         <v>271400000.0</v>
       </c>
       <c r="X15">
         <v>271400000.0</v>
       </c>
       <c r="Y15">
         <v>71700000.0</v>
       </c>
       <c r="Z15">
         <v>2200000.0</v>
       </c>
       <c r="AA15">
         <v>220300000.0</v>
       </c>
       <c r="AB15">
         <v>220300000.0</v>
       </c>
       <c r="AC15">
         <v>68300000.0</v>
       </c>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>1843400000.0</v>
       </c>
       <c r="R16">
         <v>1894000000.0</v>
       </c>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-61300000.0</v>
       </c>
       <c r="D19">
         <v>-61300000.0</v>
       </c>
       <c r="E19">
         <v>-216100000.0</v>
       </c>
       <c r="F19">
         <v>-216100000.0</v>
       </c>
       <c r="G19">
         <v>-109850000.0</v>
       </c>
       <c r="H19">
         <v>-109850000.0</v>
       </c>
       <c r="I19">
         <v>-47600000.0</v>
       </c>
       <c r="J19">
         <v>-47600000.0</v>
@@ -11684,85 +12038,85 @@
       <c r="W19">
         <v>-70800000.0</v>
       </c>
       <c r="X19">
         <v>-478500000.0</v>
       </c>
       <c r="Y19">
         <v>-1281500000.0</v>
       </c>
       <c r="Z19">
         <v>-19300000.0</v>
       </c>
       <c r="AA19">
         <v>-249500000.0</v>
       </c>
       <c r="AB19">
         <v>-419000000.0</v>
       </c>
       <c r="AC19">
         <v>-244300000.0</v>
       </c>
       <c r="AD19"/>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-85300000.0</v>
       </c>
       <c r="F21">
         <v>-85300000.0</v>
       </c>
       <c r="G21">
         <v>-120700000.0</v>
       </c>
       <c r="H21">
         <v>-120700000.0</v>
       </c>
       <c r="I21">
         <v>-223550000.0</v>
       </c>
       <c r="J21">
         <v>-223550000.0</v>
       </c>
       <c r="K21">
         <v>-96650000.0</v>
       </c>
@@ -11802,51 +12156,51 @@
       <c r="W21">
         <v>-53500000.0</v>
       </c>
       <c r="X21">
         <v>374500000.0</v>
       </c>
       <c r="Y21">
         <v>1250500000.0</v>
       </c>
       <c r="Z21">
         <v>-239500000.0</v>
       </c>
       <c r="AA21">
         <v>-3000000.0</v>
       </c>
       <c r="AB21">
         <v>443000000.0</v>
       </c>
       <c r="AC21">
         <v>489300000.0</v>
       </c>
       <c r="AD21"/>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>283550000.0</v>
       </c>
       <c r="C22">
         <v>324150000.0</v>
       </c>
       <c r="D22">
         <v>324150000.0</v>
       </c>
       <c r="E22">
         <v>126150000.0</v>
       </c>
       <c r="F22">
         <v>126150000.0</v>
       </c>
       <c r="G22">
         <v>243750000.0</v>
       </c>
       <c r="H22">
         <v>243750000.0</v>
       </c>
       <c r="I22">
         <v>217150000.0</v>
       </c>
@@ -11894,51 +12248,51 @@
       </c>
       <c r="X22">
         <v>135400000.0</v>
       </c>
       <c r="Y22">
         <v>201000000.0</v>
       </c>
       <c r="Z22">
         <v>211100000.0</v>
       </c>
       <c r="AA22">
         <v>188700000.0</v>
       </c>
       <c r="AB22">
         <v>210400000.0</v>
       </c>
       <c r="AC22">
         <v>187900000.0</v>
       </c>
       <c r="AD22">
         <v>186200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-695450000.0</v>
       </c>
       <c r="D23">
         <v>-695450000.0</v>
       </c>
       <c r="E23">
         <v>-202300000.0</v>
       </c>
       <c r="F23">
         <v>-202300000.0</v>
       </c>
       <c r="G23">
         <v>-208150000.0</v>
       </c>
       <c r="H23">
         <v>-208150000.0</v>
       </c>
       <c r="I23">
         <v>-79100000.0</v>
       </c>
       <c r="J23">
         <v>-79100000.0</v>
@@ -11984,51 +12338,51 @@
       </c>
       <c r="X23">
         <v>-5100000.0</v>
       </c>
       <c r="Y23">
         <v>-29100000.0</v>
       </c>
       <c r="Z23">
         <v>-42700000.0</v>
       </c>
       <c r="AA23">
         <v>-260900000.0</v>
       </c>
       <c r="AB23">
         <v>-800000.0</v>
       </c>
       <c r="AC23">
         <v>-62500000.0</v>
       </c>
       <c r="AD23">
         <v>-2200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-2300000.0</v>
       </c>
       <c r="E24">
         <v>-10450000.0</v>
       </c>
       <c r="F24">
         <v>-10450000.0</v>
       </c>
       <c r="G24">
         <v>-1450000.0</v>
       </c>
       <c r="H24">
         <v>-1450000.0</v>
       </c>
       <c r="I24">
         <v>-3150000.0</v>
       </c>
       <c r="J24">
         <v>-3150000.0</v>
       </c>
       <c r="K24">
@@ -12070,153 +12424,153 @@
       <c r="W24">
         <v>274900000.0</v>
       </c>
       <c r="X24">
         <v>5200000.0</v>
       </c>
       <c r="Y24">
         <v>146100000.0</v>
       </c>
       <c r="Z24">
         <v>71300000.0</v>
       </c>
       <c r="AA24">
         <v>362800000.0</v>
       </c>
       <c r="AB24">
         <v>7300000.0</v>
       </c>
       <c r="AC24">
         <v>98600000.0</v>
       </c>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-845350000.0</v>
       </c>
       <c r="D28">
         <v>-845350000.0</v>
       </c>
       <c r="E28">
         <v>-342500000.0</v>
       </c>
       <c r="F28">
         <v>-342500000.0</v>
       </c>
       <c r="G28">
         <v>-452450000.0</v>
       </c>
       <c r="H28">
         <v>-452450000.0</v>
       </c>
       <c r="I28">
         <v>-337900000.0</v>
       </c>
       <c r="J28">
         <v>-337900000.0</v>
@@ -12262,51 +12616,51 @@
       </c>
       <c r="X28">
         <v>369400000.0</v>
       </c>
       <c r="Y28">
         <v>1149700000.0</v>
       </c>
       <c r="Z28">
         <v>-284400000.0</v>
       </c>
       <c r="AA28">
         <v>-484200000.0</v>
       </c>
       <c r="AB28">
         <v>442200000.0</v>
       </c>
       <c r="AC28">
         <v>358500000.0</v>
       </c>
       <c r="AD28">
         <v>-504300000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29">
         <v>558450000.0</v>
       </c>
       <c r="F29">
         <v>558450000.0</v>
       </c>
       <c r="G29">
         <v>866800000.0</v>
       </c>
       <c r="H29">
         <v>866800000.0</v>
       </c>
       <c r="I29">
         <v>742100000.0</v>
       </c>
       <c r="J29">
         <v>742100000.0</v>
       </c>
       <c r="K29">
         <v>772050000.0</v>
       </c>
@@ -12348,51 +12702,51 @@
       </c>
       <c r="X29">
         <v>396300000.0</v>
       </c>
       <c r="Y29">
         <v>492700000.0</v>
       </c>
       <c r="Z29">
         <v>318700000.0</v>
       </c>
       <c r="AA29">
         <v>528300000.0</v>
       </c>
       <c r="AB29">
         <v>315200000.0</v>
       </c>
       <c r="AC29">
         <v>220900000.0</v>
       </c>
       <c r="AD29">
         <v>530800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-334250000.0</v>
       </c>
       <c r="D30">
         <v>-334250000.0</v>
       </c>
       <c r="E30">
         <v>-482000000.0</v>
       </c>
       <c r="F30">
         <v>-482000000.0</v>
       </c>
       <c r="G30">
         <v>-280050000.0</v>
       </c>
       <c r="H30">
         <v>-280050000.0</v>
       </c>
       <c r="I30">
         <v>-196650000.0</v>
       </c>
       <c r="J30">
         <v>-196650000.0</v>