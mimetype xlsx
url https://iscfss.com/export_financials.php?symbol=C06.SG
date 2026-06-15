--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
     <t>2019-03-31</t>
   </si>
   <si>
     <t>2018-03-31</t>
   </si>
@@ -857,6942 +860,7228 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>132785000.0</v>
+      </c>
+      <c r="C2">
         <v>99547000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>92911000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>77227000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>63346000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>59009000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71374000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>69314000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>62327000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>57988000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>58939000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>96996000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>91822000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>37163000.0</v>
+      </c>
+      <c r="C7">
         <v>50099000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>60521000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>65119000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>29446000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19826000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>27775000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20750000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18092000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>20779000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>94089000.0</v>
       </c>
       <c r="C8">
         <v>94089000.0</v>
       </c>
       <c r="D8">
         <v>94089000.0</v>
       </c>
       <c r="E8">
         <v>94089000.0</v>
       </c>
       <c r="F8">
         <v>94089000.0</v>
       </c>
       <c r="G8">
+        <v>94089000.0</v>
+      </c>
+      <c r="H8">
         <v>84389000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>81635000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>22037000.0</v>
+      </c>
+      <c r="C10">
         <v>19050000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18808000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22804000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34362000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34454000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>19179000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>15212000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18726000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>18532000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31568000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19167000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13020000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>19179000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15212000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18726000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18532000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>31568000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>94089000.0</v>
       </c>
       <c r="F13">
         <v>94089000.0</v>
       </c>
       <c r="G13">
+        <v>94089000.0</v>
+      </c>
+      <c r="H13">
         <v>84389000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>81635000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>80498000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>80292000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>80289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64953000.0</v>
       </c>
       <c r="M13">
         <v>64953000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>64953000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>3478066176.0</v>
+      </c>
+      <c r="C14">
         <v>3494266176.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3511416176.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3517266176.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3527428176.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3567828176.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2618310336.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2342882546.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2229145881.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2208589581.0</v>
       </c>
-      <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>552000.0</v>
       </c>
       <c r="C20">
         <v>552000.0</v>
       </c>
       <c r="D20">
         <v>552000.0</v>
       </c>
       <c r="E20">
         <v>552000.0</v>
       </c>
       <c r="F20">
         <v>552000.0</v>
       </c>
       <c r="G20">
+        <v>552000.0</v>
+      </c>
+      <c r="H20">
         <v>1092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452000.0</v>
       </c>
       <c r="I20">
         <v>1452000.0</v>
       </c>
       <c r="J20">
         <v>1452000.0</v>
       </c>
       <c r="K20">
         <v>1452000.0</v>
       </c>
       <c r="L20">
         <v>1452000.0</v>
       </c>
       <c r="M20">
         <v>1452000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20">
+        <v>1452000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>1092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452000.0</v>
       </c>
       <c r="I21">
         <v>1452000.0</v>
       </c>
       <c r="J21">
         <v>1452000.0</v>
       </c>
       <c r="K21">
         <v>1452000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>1452000.0</v>
+      </c>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>23313000.0</v>
+      </c>
+      <c r="C22">
         <v>24015000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20219000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>24519000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27183000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31444000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31865000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>29687000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23694000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>25257000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24353000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>27001000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>71295000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>12005000.0</v>
+      </c>
+      <c r="C24">
         <v>3842000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5235000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>9640000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>13901000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>9884000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>15790000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>17392000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>10800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>21632000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>28458000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6534000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13157000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>15790000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17392000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21215000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21632000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28458000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>1057000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2580000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2487000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2197000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2441000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3219000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>72763000.0</v>
+      </c>
+      <c r="C28">
         <v>70022000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57634000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48770000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31214000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27138000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>49314000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>66743000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>43559000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>177721000.0</v>
+      </c>
+      <c r="C29">
         <v>170337000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>156669000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>170626000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>185433000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>182049000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>190985000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>196858000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>194725000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>95138000.0</v>
+      </c>
+      <c r="C30">
         <v>80167000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>73945000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>65905000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>49456000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>58640000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>57419000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>128836000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>115441000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>132092000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>165962000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>199284000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>213417000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>98500000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>124503000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>119905000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>121400000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>113451000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>131174000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>143492000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>158432000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>152867000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>172763000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-6791000.0</v>
+      </c>
+      <c r="C32">
         <v>-2219000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-6147000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8516000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29157000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>18159000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8061000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4055000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9042000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>170028000.0</v>
+      </c>
+      <c r="C33">
         <v>172476000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>171801000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>188066000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>155383000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>149340000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>161583000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>157767000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>173227000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>179664000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>54247000.0</v>
+      </c>
+      <c r="C35">
         <v>62895000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>60348000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>72227000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>38980000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19808000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18026000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19471000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>23068000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>23358000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>157767000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>173227000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>179664000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>13389000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>20094000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>15789000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>19170000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>18157000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>12974000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>10796000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>154000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>12902000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>14295000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>755000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>581000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>21114000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>15539000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>198000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4844000.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
+      <c r="M39"/>
+      <c r="N39">
         <v>105000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>6855000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9429000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12885000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>19139000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>12591000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>10226000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>20835000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>27009000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>24027000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>13148000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>12664000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>8687000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>2052000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>2236000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>2079000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1853000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1726000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>1096000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>570000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>3294000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>4963000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>11116000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>11954000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>21578000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>22611000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>22463000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>21487000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>11148000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>14048000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>16017000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>399987000.0</v>
+      </c>
+      <c r="C45">
         <v>415225000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>424195000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>433344000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>399988000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>389595000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>390555000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>151347000.0</v>
+      </c>
+      <c r="C46">
         <v>150186000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>152983000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>165950000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>131657000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>129577000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>140625000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>165950000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>131657000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>129577000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>140625000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>137101000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>156221000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>164929000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>167912000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>185617000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>166832000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-19137000.0</v>
+      </c>
+      <c r="C48">
         <v>-21192000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-23553000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3732000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>22771000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>16768000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>18879000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>13011000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>32019000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>45519000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>79595000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>77672000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>95581000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>82795000.0</v>
+      </c>
+      <c r="C50">
         <v>85230000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>71207000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>61934000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>51675000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>51708000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>66443000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>76968000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>51485000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>47204000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>36474000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>50747000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>150876000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>76968000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>19714000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>47204000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>36474000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>50747000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>150876000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>5869000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>3158000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4844000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2791000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3096000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3934000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>394215000.0</v>
+      </c>
+      <c r="C55">
         <v>396303000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>372321000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>382620000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>344097000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>325508000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>364580000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>353350000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>337708000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>360740000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>400191000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>451459000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>488133000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>224187000.0</v>
+      </c>
+      <c r="C56">
         <v>223827000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>200520000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>194554000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>188714000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>176168000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>202997000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>195583000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>161735000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>181076000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>221883000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>249047000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>302335000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>230978000.0</v>
+      </c>
+      <c r="C57">
         <v>226046000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>206667000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>186038000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>159557000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>158009000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>194936000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>191528000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>152507000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>166538000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>185299000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>240112000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>240257000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>285225000.0</v>
+      </c>
+      <c r="C58">
         <v>288941000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>267015000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>258265000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>198537000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>177817000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>242088000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>238447000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>205268000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>215796000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>240307000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>272421000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>289899000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>82921000.0</v>
+      </c>
+      <c r="C60">
         <v>81265000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>80227000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>99052000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>119857000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>120457000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>122492000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>114903000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>132440000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>144944000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>159884000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>154319000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>174215000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="I1" t="s">
         <v>78</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="M1" t="s">
         <v>81</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>83</v>
+        <v>6</v>
       </c>
       <c r="Q1" t="s">
         <v>84</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>86</v>
+        <v>7</v>
       </c>
       <c r="U1" t="s">
         <v>87</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>89</v>
+        <v>8</v>
       </c>
       <c r="Y1" t="s">
         <v>90</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>92</v>
+        <v>9</v>
       </c>
       <c r="AC1" t="s">
         <v>93</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>9</v>
+        <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="AG1" t="s">
         <v>96</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>132785000.0</v>
+      </c>
+      <c r="C2">
         <v>145622000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>99547000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>120242000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>92911000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>108817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77227000.0</v>
       </c>
       <c r="H2">
         <v>77227000.0</v>
       </c>
       <c r="I2">
-        <v>81625000.0</v>
+        <v>77227000.0</v>
       </c>
       <c r="J2">
         <v>81625000.0</v>
       </c>
       <c r="K2">
-        <v>63346000.0</v>
+        <v>81625000.0</v>
       </c>
       <c r="L2">
         <v>63346000.0</v>
       </c>
       <c r="M2">
-        <v>91684000.0</v>
+        <v>63346000.0</v>
       </c>
       <c r="N2">
         <v>91684000.0</v>
       </c>
       <c r="O2">
-        <v>59009000.0</v>
+        <v>91684000.0</v>
       </c>
       <c r="P2">
         <v>59009000.0</v>
       </c>
       <c r="Q2">
-        <v>74025000.0</v>
+        <v>59009000.0</v>
       </c>
       <c r="R2">
         <v>74025000.0</v>
       </c>
       <c r="S2">
+        <v>74025000.0</v>
+      </c>
+      <c r="T2">
         <v>71374000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>104702000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>98513000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>104036000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>69314000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>104806000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>107167000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>102823000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>62327000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>101984000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>101367000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>97561000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>57988000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>83797000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>91541000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:33">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>19</v>
+      </c>
+      <c r="B7">
+        <v>37163000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>50099000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>38807000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>60521000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>41689000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>65119000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>44462000.0</v>
       </c>
-      <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>29446000.0</v>
       </c>
-      <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>3587000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>19826000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>6511000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>27775000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10810000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11455000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11241000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>20750000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>94089000.0</v>
       </c>
       <c r="C8">
         <v>94089000.0</v>
       </c>
       <c r="D8">
         <v>94089000.0</v>
       </c>
       <c r="E8">
         <v>94089000.0</v>
       </c>
       <c r="F8">
         <v>94089000.0</v>
       </c>
       <c r="G8">
         <v>94089000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="H8">
         <v>94089000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="I8"/>
+      <c r="J8">
         <v>94089000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="K8"/>
+      <c r="L8">
         <v>94089000.0</v>
       </c>
-      <c r="N8"/>
+      <c r="M8"/>
+      <c r="N8">
+        <v>94089000.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>22037000.0</v>
+      </c>
+      <c r="C10">
         <v>27184000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19050000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>14106000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18808000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14767000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>22804000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>19938000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>34362000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>29140000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>34454000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>26135000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>19179000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22783000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16447000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>14668000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>15212000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>17964000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14970000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15352000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18726000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>24323000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>18639000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>22228000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18532000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>24329000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>23587000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:33">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>26135000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>19179000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22783000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>16447000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>14668000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>15212000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>17964000.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>94089000.0</v>
       </c>
       <c r="I13">
         <v>94089000.0</v>
       </c>
       <c r="J13">
         <v>94089000.0</v>
       </c>
       <c r="K13">
         <v>94089000.0</v>
       </c>
       <c r="L13">
         <v>94089000.0</v>
       </c>
       <c r="M13">
         <v>94089000.0</v>
       </c>
       <c r="N13">
         <v>94089000.0</v>
       </c>
       <c r="O13">
         <v>94089000.0</v>
       </c>
       <c r="P13">
         <v>94089000.0</v>
       </c>
       <c r="Q13">
-        <v>85509000.0</v>
+        <v>94089000.0</v>
       </c>
       <c r="R13">
         <v>85509000.0</v>
       </c>
       <c r="S13">
+        <v>85509000.0</v>
+      </c>
+      <c r="T13">
         <v>84389000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>84353000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>82306000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>81686000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>81635000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>81629000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>80529000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>80522000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>80498000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>80391000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>80300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80292000.0</v>
       </c>
       <c r="AE13">
         <v>80292000.0</v>
       </c>
       <c r="AF13">
         <v>80292000.0</v>
       </c>
       <c r="AG13">
+        <v>80292000.0</v>
+      </c>
+      <c r="AH13">
         <v>80289000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:33">
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>3478066176.0</v>
+      </c>
+      <c r="C14">
         <v>3489266176.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3494266176.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3503666176.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3511416176.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3516266176.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3517266176.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>3520428176.0</v>
       </c>
-      <c r="J14"/>
-      <c r="K14">
+      <c r="K14"/>
+      <c r="L14">
         <v>3527428176.0</v>
       </c>
-      <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>3567828176.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>3567828176.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>2709746601.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>2618310336.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2594185336.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2878000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2473333300.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2298666700.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2244666700.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2157692300.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2230769200.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2225769200.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2179166700.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2132307700.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2242857100.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2090714300.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2209333300.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2202222200.0</v>
       </c>
     </row>
-    <row r="15" spans="1:33">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>552000.0</v>
       </c>
       <c r="C20">
         <v>552000.0</v>
       </c>
       <c r="D20">
         <v>552000.0</v>
       </c>
       <c r="E20">
         <v>552000.0</v>
       </c>
       <c r="F20">
         <v>552000.0</v>
       </c>
       <c r="G20">
         <v>552000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20">
+      <c r="H20">
         <v>552000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20">
+      <c r="I20"/>
+      <c r="J20">
         <v>552000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20">
+      <c r="K20"/>
+      <c r="L20">
         <v>552000.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20">
+      <c r="M20"/>
+      <c r="N20">
         <v>552000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="O20"/>
+      <c r="P20">
+        <v>552000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20">
         <v>1092000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>1092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452000.0</v>
       </c>
       <c r="U20">
         <v>1452000.0</v>
       </c>
       <c r="V20">
         <v>1452000.0</v>
       </c>
       <c r="W20">
         <v>1452000.0</v>
       </c>
       <c r="X20">
         <v>1452000.0</v>
       </c>
       <c r="Y20">
         <v>1452000.0</v>
       </c>
       <c r="Z20">
         <v>1452000.0</v>
       </c>
       <c r="AA20">
         <v>1452000.0</v>
       </c>
       <c r="AB20">
         <v>1452000.0</v>
       </c>
       <c r="AC20">
         <v>1452000.0</v>
       </c>
       <c r="AD20">
         <v>1452000.0</v>
       </c>
       <c r="AE20">
         <v>1452000.0</v>
       </c>
       <c r="AF20">
         <v>1452000.0</v>
       </c>
       <c r="AG20">
         <v>1452000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20">
+        <v>1452000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
-      <c r="Q21">
+      <c r="Q21"/>
+      <c r="R21">
         <v>1092000.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="S21"/>
+      <c r="T21">
         <v>1092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1452000.0</v>
       </c>
       <c r="U21">
         <v>1452000.0</v>
       </c>
       <c r="V21">
         <v>1452000.0</v>
       </c>
       <c r="W21">
         <v>1452000.0</v>
       </c>
       <c r="X21">
         <v>1452000.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>1452000.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>23313000.0</v>
+      </c>
+      <c r="C22">
         <v>32501000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>24015000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>22948000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20219000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>28853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24519000.0</v>
       </c>
       <c r="H22">
         <v>24519000.0</v>
       </c>
       <c r="I22">
-        <v>28674000.0</v>
+        <v>24519000.0</v>
       </c>
       <c r="J22">
         <v>28674000.0</v>
       </c>
       <c r="K22">
-        <v>27183000.0</v>
+        <v>28674000.0</v>
       </c>
       <c r="L22">
         <v>27183000.0</v>
       </c>
       <c r="M22">
-        <v>34398000.0</v>
+        <v>27183000.0</v>
       </c>
       <c r="N22">
         <v>34398000.0</v>
       </c>
       <c r="O22">
-        <v>31444000.0</v>
+        <v>34398000.0</v>
       </c>
       <c r="P22">
         <v>31444000.0</v>
       </c>
       <c r="Q22">
-        <v>30870000.0</v>
+        <v>31444000.0</v>
       </c>
       <c r="R22">
         <v>30870000.0</v>
       </c>
       <c r="S22">
+        <v>30870000.0</v>
+      </c>
+      <c r="T22">
         <v>31865000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>32086000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23238000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30741000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>29687000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>28462000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>22993000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>23125000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>23694000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>24156000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>23278000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>26149000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>25257000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>26946000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>27587000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:33">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>12005000.0</v>
+      </c>
+      <c r="C24">
         <v>49280000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3842000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>11222000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5235000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>18923000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9640000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>24465000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>13901000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>23404000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>9884000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>14732000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>15790000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14514000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>15912000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>16497000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>17392000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>19453000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>20638000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>21394000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10800000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>21753000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>20774000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>20872000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>12359000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>24952000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>25915000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>16201000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>15790000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16229000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24729000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>25320000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>17392000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19453000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>729000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>763000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>789000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1057000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1083000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1091000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2701000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2580000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2422000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2382000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2379000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2487000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3677000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>3867000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>72763000.0</v>
+      </c>
+      <c r="C28">
         <v>118186000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>70022000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80487000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>57634000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>79737000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>48770000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>67490000.0</v>
       </c>
-      <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>31214000.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>55799000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>27138000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>55162000.0</v>
       </c>
-      <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>177721000.0</v>
+      </c>
+      <c r="C29">
         <v>226398000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>170337000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>176066000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>156669000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>190804000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>170626000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>205765000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>185433000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>203276000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>182049000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>191673000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>190985000.0</v>
       </c>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>95138000.0</v>
+      </c>
+      <c r="C30">
         <v>94763000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80167000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>98548000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>73945000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>89992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142534000.0</v>
       </c>
       <c r="H30">
         <v>142534000.0</v>
       </c>
       <c r="I30">
-        <v>113948000.0</v>
+        <v>142534000.0</v>
       </c>
       <c r="J30">
         <v>113948000.0</v>
       </c>
       <c r="K30">
-        <v>120058000.0</v>
+        <v>113948000.0</v>
       </c>
       <c r="L30">
         <v>120058000.0</v>
       </c>
       <c r="M30">
-        <v>121566000.0</v>
+        <v>120058000.0</v>
       </c>
       <c r="N30">
         <v>121566000.0</v>
       </c>
       <c r="O30">
-        <v>105399000.0</v>
+        <v>121566000.0</v>
       </c>
       <c r="P30">
         <v>105399000.0</v>
       </c>
       <c r="Q30">
-        <v>100186000.0</v>
+        <v>105399000.0</v>
       </c>
       <c r="R30">
         <v>100186000.0</v>
       </c>
       <c r="S30">
+        <v>100186000.0</v>
+      </c>
+      <c r="T30">
         <v>126858000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>137176000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>143987000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>137864000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>134639000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>140200000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>152064000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>142017000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>118187000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>144346000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>147295000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>144642000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>132092000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>144989000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>151023000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31">
         <v>98500000.0</v>
       </c>
       <c r="I31">
-        <v>107701000.0</v>
+        <v>98500000.0</v>
       </c>
       <c r="J31">
         <v>107701000.0</v>
       </c>
       <c r="K31">
-        <v>119305000.0</v>
+        <v>107701000.0</v>
       </c>
       <c r="L31">
         <v>119305000.0</v>
       </c>
       <c r="M31">
-        <v>117785000.0</v>
+        <v>119305000.0</v>
       </c>
       <c r="N31">
         <v>117785000.0</v>
       </c>
       <c r="O31">
-        <v>119905000.0</v>
+        <v>117785000.0</v>
       </c>
       <c r="P31">
         <v>119905000.0</v>
       </c>
       <c r="Q31">
-        <v>109284000.0</v>
+        <v>119905000.0</v>
       </c>
       <c r="R31">
         <v>109284000.0</v>
       </c>
       <c r="S31">
+        <v>109284000.0</v>
+      </c>
+      <c r="T31">
         <v>121400000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>120048000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>116296000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>114115000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>113451000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>118770000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>124521000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>127919000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>130988000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>136148000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>138048000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>140759000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>143492000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>137986000.0</v>
       </c>
-      <c r="AG31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:33">
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-6791000.0</v>
+      </c>
+      <c r="C32">
         <v>-4545000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-2219000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-6081000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-6147000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5195000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8516000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>8433000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>29157000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>21483000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>18159000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>2255000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>8061000.0</v>
       </c>
-      <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>170028000.0</v>
+      </c>
+      <c r="C33">
         <v>169381000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>172476000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>169468000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>171801000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>179273000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>188066000.0</v>
       </c>
-      <c r="H33"/>
-      <c r="I33">
+      <c r="I33"/>
+      <c r="J33">
         <v>197906000.0</v>
       </c>
-      <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>155383000.0</v>
       </c>
-      <c r="L33"/>
-      <c r="M33">
+      <c r="M33"/>
+      <c r="N33">
         <v>149335000.0</v>
       </c>
-      <c r="N33"/>
-      <c r="O33">
+      <c r="O33"/>
+      <c r="P33">
         <v>149340000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>154947000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>161583000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>156605000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>170789000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>166822000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>157767000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34">
         <v>-10084000.0</v>
       </c>
-      <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>54247000.0</v>
+      </c>
+      <c r="C35">
         <v>57832000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>62895000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>56535000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>60348000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>63654000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>72227000.0</v>
       </c>
-      <c r="H35"/>
-      <c r="I35">
+      <c r="I35"/>
+      <c r="J35">
         <v>62541000.0</v>
       </c>
-      <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>38980000.0</v>
       </c>
-      <c r="L35"/>
-      <c r="M35">
+      <c r="M35"/>
+      <c r="N35">
         <v>26543000.0</v>
       </c>
-      <c r="N35"/>
-      <c r="O35">
+      <c r="O35"/>
+      <c r="P35">
         <v>19808000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>18747000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>18026000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>18578000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>27056000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>27603000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>19471000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>156605000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>170789000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>166822000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>157767000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38">
         <v>13389000.0</v>
       </c>
       <c r="I38">
-        <v>18694000.0</v>
+        <v>13389000.0</v>
       </c>
       <c r="J38">
         <v>18694000.0</v>
       </c>
       <c r="K38">
-        <v>20094000.0</v>
+        <v>18694000.0</v>
       </c>
       <c r="L38">
         <v>20094000.0</v>
       </c>
       <c r="M38">
-        <v>20036000.0</v>
+        <v>20094000.0</v>
       </c>
       <c r="N38">
         <v>20036000.0</v>
       </c>
       <c r="O38">
-        <v>15789000.0</v>
+        <v>20036000.0</v>
       </c>
       <c r="P38">
         <v>15789000.0</v>
       </c>
       <c r="Q38">
-        <v>16746000.0</v>
+        <v>15789000.0</v>
       </c>
       <c r="R38">
         <v>16746000.0</v>
       </c>
       <c r="S38">
+        <v>16746000.0</v>
+      </c>
+      <c r="T38">
         <v>19170000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>16789000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>80000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>35000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>44000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>17273000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>17712000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>13901000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>12974000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>12972000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>13657000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>13125000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>10796000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6198000.0</v>
       </c>
-      <c r="AG38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:33">
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
-[...1 lines deleted...]
-      </c>
+      <c r="G39"/>
       <c r="H39">
         <v>755000.0</v>
       </c>
-      <c r="I39"/>
+      <c r="I39">
+        <v>755000.0</v>
+      </c>
       <c r="J39"/>
       <c r="K39"/>
       <c r="L39"/>
-      <c r="M39">
-[...1 lines deleted...]
-      </c>
+      <c r="M39"/>
       <c r="N39">
         <v>845000.0</v>
       </c>
       <c r="O39">
-        <v>581000.0</v>
+        <v>845000.0</v>
       </c>
       <c r="P39">
         <v>581000.0</v>
       </c>
       <c r="Q39">
-        <v>811000.0</v>
+        <v>581000.0</v>
       </c>
       <c r="R39">
         <v>811000.0</v>
       </c>
       <c r="S39">
+        <v>811000.0</v>
+      </c>
+      <c r="T39">
         <v>21114000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>21794000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>15031000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17562000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>15539000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2334000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1432000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>197000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>198000.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>274000.0</v>
       </c>
-      <c r="AD39"/>
       <c r="AE39"/>
-      <c r="AF39">
+      <c r="AF39"/>
+      <c r="AG39">
         <v>49000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
-[...1 lines deleted...]
-      </c>
+      <c r="G40"/>
       <c r="H40">
         <v>6855000.0</v>
       </c>
       <c r="I40">
-        <v>5818000.0</v>
+        <v>6855000.0</v>
       </c>
       <c r="J40">
         <v>5818000.0</v>
       </c>
       <c r="K40">
-        <v>9429000.0</v>
+        <v>5818000.0</v>
       </c>
       <c r="L40">
         <v>9429000.0</v>
       </c>
       <c r="M40">
-        <v>8284000.0</v>
+        <v>9429000.0</v>
       </c>
       <c r="N40">
         <v>8284000.0</v>
       </c>
       <c r="O40">
-        <v>12885000.0</v>
+        <v>8284000.0</v>
       </c>
       <c r="P40">
         <v>12885000.0</v>
       </c>
       <c r="Q40">
-        <v>10115000.0</v>
+        <v>12885000.0</v>
       </c>
       <c r="R40">
         <v>10115000.0</v>
       </c>
       <c r="S40">
+        <v>10115000.0</v>
+      </c>
+      <c r="T40">
         <v>19139000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>8729000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>11185000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10213000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>12836000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>6565000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>6824000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>8670000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>13158000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8923000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>9927000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>17077000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>20835000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>17786000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>18470000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
-[...1 lines deleted...]
-      </c>
+      <c r="G41"/>
       <c r="H41">
         <v>12664000.0</v>
       </c>
       <c r="I41">
-        <v>7419000.0</v>
+        <v>12664000.0</v>
       </c>
       <c r="J41">
         <v>7419000.0</v>
       </c>
       <c r="K41">
-        <v>8687000.0</v>
+        <v>7419000.0</v>
       </c>
       <c r="L41">
         <v>8687000.0</v>
       </c>
       <c r="M41">
-        <v>2515000.0</v>
+        <v>8687000.0</v>
       </c>
       <c r="N41">
         <v>2515000.0</v>
       </c>
       <c r="O41">
-        <v>2052000.0</v>
+        <v>2515000.0</v>
       </c>
       <c r="P41">
         <v>2052000.0</v>
       </c>
       <c r="Q41">
-        <v>2546000.0</v>
+        <v>2052000.0</v>
       </c>
       <c r="R41">
         <v>2546000.0</v>
       </c>
       <c r="S41">
+        <v>2546000.0</v>
+      </c>
+      <c r="T41">
         <v>2236000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2349000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2327000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2283000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2079000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>1797000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1922000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>1938000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1853000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>1576000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>1468000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>1462000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1726000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1642000.0</v>
       </c>
-      <c r="AG41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:33">
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
-      <c r="G42">
-[...1 lines deleted...]
-      </c>
+      <c r="G42"/>
       <c r="H42">
         <v>4963000.0</v>
       </c>
       <c r="I42">
-        <v>11043000.0</v>
+        <v>4963000.0</v>
       </c>
       <c r="J42">
         <v>11043000.0</v>
       </c>
       <c r="K42">
-        <v>11116000.0</v>
+        <v>11043000.0</v>
       </c>
       <c r="L42">
         <v>11116000.0</v>
       </c>
       <c r="M42">
-        <v>9860000.0</v>
+        <v>11116000.0</v>
       </c>
       <c r="N42">
         <v>9860000.0</v>
       </c>
       <c r="O42">
-        <v>11954000.0</v>
+        <v>9860000.0</v>
       </c>
       <c r="P42">
         <v>11954000.0</v>
       </c>
       <c r="Q42">
-        <v>12870000.0</v>
+        <v>11954000.0</v>
       </c>
       <c r="R42">
         <v>12870000.0</v>
       </c>
       <c r="S42">
+        <v>12870000.0</v>
+      </c>
+      <c r="T42">
         <v>21578000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>22370000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>22445000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>22402000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>22611000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>21190000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>21456000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>22205000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>22462000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>22091000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>21621000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>21731000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>21487000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>10127000.0</v>
       </c>
-      <c r="AG42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:33">
+      <c r="AH42"/>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>399987000.0</v>
+      </c>
+      <c r="C45">
         <v>418644000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>415225000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>423690000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>424195000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>432527000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>433344000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>444264000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>151347000.0</v>
+      </c>
+      <c r="C46">
         <v>151943000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>150186000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>151136000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>152983000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>160180000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>165950000.0</v>
       </c>
-      <c r="H46"/>
-      <c r="I46">
+      <c r="I46"/>
+      <c r="J46">
         <v>170236000.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-      <c r="G47">
-[...1 lines deleted...]
-      </c>
+      <c r="G47"/>
       <c r="H47">
         <v>165950000.0</v>
       </c>
       <c r="I47">
-        <v>170236000.0</v>
+        <v>165950000.0</v>
       </c>
       <c r="J47">
         <v>170236000.0</v>
       </c>
       <c r="K47">
-        <v>131657000.0</v>
+        <v>170236000.0</v>
       </c>
       <c r="L47">
         <v>131657000.0</v>
       </c>
       <c r="M47">
-        <v>125452000.0</v>
+        <v>131657000.0</v>
       </c>
       <c r="N47">
         <v>125452000.0</v>
       </c>
       <c r="O47">
-        <v>129577000.0</v>
+        <v>125452000.0</v>
       </c>
       <c r="P47">
         <v>129577000.0</v>
       </c>
       <c r="Q47">
-        <v>133417000.0</v>
+        <v>129577000.0</v>
       </c>
       <c r="R47">
         <v>133417000.0</v>
       </c>
       <c r="S47">
+        <v>133417000.0</v>
+      </c>
+      <c r="T47">
         <v>140625000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>137635000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>148877000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>145550000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>137101000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>150757000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>155411000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>155415000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>156221000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>156525000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>159315000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>159126000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>164929000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>159183000.0</v>
       </c>
-      <c r="AG47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:33">
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-19137000.0</v>
+      </c>
+      <c r="C48">
         <v>-21033000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-21192000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-21166000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-23553000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6524000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3732000.0</v>
       </c>
-      <c r="H48"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I48"/>
       <c r="J48">
         <v>6139000.0</v>
       </c>
       <c r="K48">
-        <v>17573000.0</v>
+        <v>6139000.0</v>
       </c>
       <c r="L48">
         <v>17573000.0</v>
       </c>
       <c r="M48">
-        <v>16742000.0</v>
+        <v>17573000.0</v>
       </c>
       <c r="N48">
         <v>16742000.0</v>
       </c>
       <c r="O48">
-        <v>16768000.0</v>
+        <v>16742000.0</v>
       </c>
       <c r="P48">
         <v>16768000.0</v>
       </c>
       <c r="Q48">
-        <v>14351000.0</v>
+        <v>16768000.0</v>
       </c>
       <c r="R48">
         <v>14351000.0</v>
       </c>
       <c r="S48">
+        <v>14351000.0</v>
+      </c>
+      <c r="T48">
         <v>18879000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>17131000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>35442000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>33881000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>33268000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>19757000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>26342000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>28998000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>31834000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>37472000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>39933000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>42542000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>45519000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>51373000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>58001000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>82795000.0</v>
+      </c>
+      <c r="C50">
         <v>96090000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>85230000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>83371000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>71207000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>75581000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>61934000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>62963000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>51675000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>61535000.0</v>
       </c>
-      <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>51708000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>66565000.0</v>
       </c>
-      <c r="R50"/>
-      <c r="S50">
+      <c r="S50"/>
+      <c r="T50">
         <v>66443000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>79555000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>83969000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>80222000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>76968000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>49084000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>46061000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>38341000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>31771000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>44027000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>45969000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>84645000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>85682000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>97206000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>94277000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:33">
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
+      <c r="T52"/>
+      <c r="U52">
         <v>79555000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>83969000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>80222000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>76968000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>49084000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>46061000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>38341000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>31771000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>44027000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>45969000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>84645000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>85682000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>97206000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>94277000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:33">
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>5869000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>3158000.0</v>
       </c>
-      <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>4844000.0</v>
       </c>
-      <c r="AF53"/>
       <c r="AG53"/>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53"/>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>394215000.0</v>
+      </c>
+      <c r="C55">
         <v>414726000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>396303000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>387431000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>372321000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>377412000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>382620000.0</v>
       </c>
-      <c r="H55"/>
-      <c r="I55">
+      <c r="I55"/>
+      <c r="J55">
         <v>360466000.0</v>
       </c>
-      <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>344097000.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="M55"/>
+      <c r="N55">
         <v>335284000.0</v>
       </c>
-      <c r="N55"/>
-      <c r="O55">
+      <c r="O55"/>
+      <c r="P55">
         <v>325508000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>312949000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>364580000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>370444000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>369814000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>368223000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>353350000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>359525000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>367125000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>354160000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>337708000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>366196000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>366292000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>369101000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>360740000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>366823000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>378136000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:33">
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>224187000.0</v>
+      </c>
+      <c r="C56">
         <v>245345000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>223827000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>217963000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>200520000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>198139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194554000.0</v>
       </c>
       <c r="H56">
         <v>194554000.0</v>
       </c>
       <c r="I56">
-        <v>162560000.0</v>
+        <v>194554000.0</v>
       </c>
       <c r="J56">
         <v>162560000.0</v>
       </c>
       <c r="K56">
-        <v>188714000.0</v>
+        <v>162560000.0</v>
       </c>
       <c r="L56">
         <v>188714000.0</v>
       </c>
       <c r="M56">
-        <v>185949000.0</v>
+        <v>188714000.0</v>
       </c>
       <c r="N56">
         <v>185949000.0</v>
       </c>
       <c r="O56">
-        <v>176168000.0</v>
+        <v>185949000.0</v>
       </c>
       <c r="P56">
         <v>176168000.0</v>
       </c>
       <c r="Q56">
-        <v>158002000.0</v>
+        <v>176168000.0</v>
       </c>
       <c r="R56">
         <v>158002000.0</v>
       </c>
       <c r="S56">
+        <v>158002000.0</v>
+      </c>
+      <c r="T56">
         <v>202997000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>213839000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>199025000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>201401000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>195583000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>188960000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>191459000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>180691000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>164481000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>192825000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>189486000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>193019000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>181076000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>196313000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>202200000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:33">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>230978000.0</v>
+      </c>
+      <c r="C57">
         <v>249890000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>226046000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>224044000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>206667000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>192944000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186038000.0</v>
       </c>
       <c r="H57">
         <v>186038000.0</v>
       </c>
       <c r="I57">
-        <v>154127000.0</v>
+        <v>186038000.0</v>
       </c>
       <c r="J57">
         <v>154127000.0</v>
       </c>
       <c r="K57">
-        <v>159557000.0</v>
+        <v>154127000.0</v>
       </c>
       <c r="L57">
         <v>159557000.0</v>
       </c>
       <c r="M57">
-        <v>164466000.0</v>
+        <v>159557000.0</v>
       </c>
       <c r="N57">
         <v>164466000.0</v>
       </c>
       <c r="O57">
-        <v>158009000.0</v>
+        <v>164466000.0</v>
       </c>
       <c r="P57">
         <v>158009000.0</v>
       </c>
       <c r="Q57">
-        <v>155747000.0</v>
+        <v>158009000.0</v>
       </c>
       <c r="R57">
         <v>155747000.0</v>
       </c>
       <c r="S57">
+        <v>155747000.0</v>
+      </c>
+      <c r="T57">
         <v>194936000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>202081000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>196305000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>196889000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>191528000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>190355000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>191152000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>174408000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>155439000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>178510000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>178352000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>178411000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>166538000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>173837000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>178373000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:33">
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>285225000.0</v>
+      </c>
+      <c r="C58">
         <v>307722000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>288941000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>280579000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>267015000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>256598000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>258265000.0</v>
       </c>
-      <c r="H58"/>
-      <c r="I58">
+      <c r="I58"/>
+      <c r="J58">
         <v>216668000.0</v>
       </c>
-      <c r="J58"/>
-      <c r="K58">
+      <c r="K58"/>
+      <c r="L58">
         <v>198537000.0</v>
       </c>
-      <c r="L58"/>
-      <c r="M58">
+      <c r="M58"/>
+      <c r="N58">
         <v>191009000.0</v>
       </c>
-      <c r="N58"/>
-      <c r="O58">
+      <c r="O58"/>
+      <c r="P58">
         <v>177817000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>202573000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>242088000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>248944000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>252066000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>252656000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>238447000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>211605000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>213712000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>197740000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>178507000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>201839000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>200594000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>200745000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>189896000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>200431000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>205825000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:33">
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>82921000.0</v>
+      </c>
+      <c r="C60">
         <v>81028000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>81265000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>81473000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>80227000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>96300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>99052000.0</v>
       </c>
-      <c r="H60"/>
-      <c r="I60">
+      <c r="I60"/>
+      <c r="J60">
         <v>118337000.0</v>
       </c>
-      <c r="J60"/>
-      <c r="K60">
+      <c r="K60"/>
+      <c r="L60">
         <v>119857000.0</v>
       </c>
-      <c r="L60"/>
-      <c r="M60">
+      <c r="M60"/>
+      <c r="N60">
         <v>118337000.0</v>
       </c>
-      <c r="N60"/>
-      <c r="O60">
+      <c r="O60"/>
+      <c r="P60">
         <v>120457000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>110376000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>122492000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>121500000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>117748000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>115567000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>114903000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>120222000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>125973000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>129371000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>132440000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>137600000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>139500000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>142211000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>144944000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>139438000.0</v>
       </c>
-      <c r="AG60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:33">
+      <c r="AH60"/>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>361847000.0</v>
+      </c>
+      <c r="C2">
         <v>302433000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>290893000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>258304000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>241024000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>167465000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>298634000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>308124000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>327580000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>244114000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>358014000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>403835000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>453325000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-24657000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2040000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-24666000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11871000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15367000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10884000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8372000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2930000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4352000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7344000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>-21709000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>29046000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17122000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>42356000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>11425000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16662000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>38550000.0</v>
+      </c>
+      <c r="C9">
         <v>35378000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14445000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6295000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27716000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10868000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44155000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15005000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>11193000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8246000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24327000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24090000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>33800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>3268000.0</v>
+      </c>
+      <c r="C10">
         <v>2647000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-20377000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-27388000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1262000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12360000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8460000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16706000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-12775000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-22412000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4372000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13204000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5599000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-284000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>616000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1146000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1321000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>675000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2313000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1094000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>429000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-580000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>6181000.0</v>
+      </c>
+      <c r="C12">
         <v>7040000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7224000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5679000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3149000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3186000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5132000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>156000.0</v>
+      </c>
+      <c r="C13">
         <v>438000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>656000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1114000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1888000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2020000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3698000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2012000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1766000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3877000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2401000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>-167000.0</v>
+      </c>
+      <c r="C14">
         <v>-661000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>380000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>423000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>15000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27234000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29126000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27448000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>26761000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25900000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25454000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24719000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24019000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>2691000.0</v>
+      </c>
+      <c r="C15">
         <v>1883000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-20161000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-26681000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>661000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10955000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5550000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-19335000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-14314000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-25282000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6871000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16699000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2980000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-26681000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5859000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-10955000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5550000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-19335000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-14314000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-25282000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-6871000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-16699000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2980000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>2858000.0</v>
+      </c>
+      <c r="C17">
         <v>2544000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-20541000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-27104000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>646000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-12363000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7314000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-18027000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13450000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24725000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5466000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13633000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6179000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-6025000.0</v>
+      </c>
+      <c r="C18">
         <v>-6602000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6568000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4565000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1261000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1166000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3542000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1969000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3436000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3630000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
-        <v>8331000.0</v>
+        <v>7817000.0</v>
       </c>
       <c r="C21">
+        <v>6878000.0</v>
+      </c>
+      <c r="D21">
         <v>-13988000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22411000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1839000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8524000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12158000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-14694000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11009000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-18535000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1971000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4352000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7344000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>624000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>519000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>320000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>435000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>907000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2701000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>463000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>385000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3927000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4370000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>23051000.0</v>
+      </c>
+      <c r="C25">
         <v>22164000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>23011000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25686000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24635000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>26296000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28764000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>24154000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25816000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
-        <v>24054000.0</v>
+        <v>25993000.0</v>
       </c>
       <c r="C28">
+        <v>24095000.0</v>
+      </c>
+      <c r="D28">
         <v>30232000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30281000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>25339000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22609000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26289000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>26893000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23415000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25506000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26889000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32369000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>30826000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>410000.0</v>
+      </c>
+      <c r="C29">
         <v>103000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>164000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-284000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>616000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1146000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1321000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>675000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2313000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1094000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>429000.0</v>
       </c>
-      <c r="M29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
-        <v>329480000.0</v>
+        <v>392580000.0</v>
       </c>
       <c r="C30">
+        <v>330933000.0</v>
+      </c>
+      <c r="D30">
         <v>319326000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>287010000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>266901000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>186857000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>326410000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>334837000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>349782000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>270895000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>385271000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>432277000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>479781000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>-3223000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1891000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-3975000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1442000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8852000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1745000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>400397000.0</v>
+      </c>
+      <c r="C32">
         <v>337811000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>305338000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>264599000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>268740000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>178333000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>342789000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>323129000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>338773000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>252360000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>382341000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>427925000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>487125000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>59263000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>75588000.0</v>
       </c>
       <c r="O2">
         <v>73073000.0</v>
       </c>
       <c r="P2">
         <v>79131000.0</v>
       </c>
       <c r="Q2">
@@ -7812,115 +8101,115 @@
       </c>
       <c r="V2">
         <v>75083000.0</v>
       </c>
       <c r="W2">
         <v>90598000.0</v>
       </c>
       <c r="X2">
         <v>88180000.0</v>
       </c>
       <c r="Y2">
         <v>73867000.0</v>
       </c>
       <c r="Z2">
         <v>61635000.0</v>
       </c>
       <c r="AA2">
         <v>53981000.0</v>
       </c>
       <c r="AB2">
         <v>62300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>-4626500.0</v>
       </c>
       <c r="C5">
         <v>-4626500.0</v>
       </c>
       <c r="D5">
         <v>-7702000.0</v>
       </c>
       <c r="E5">
         <v>-7702000.0</v>
       </c>
       <c r="F5">
         <v>-486000.0</v>
       </c>
       <c r="G5">
         <v>-486000.0</v>
       </c>
       <c r="H5">
         <v>-533000.0</v>
       </c>
       <c r="I5">
         <v>-533000.0</v>
       </c>
@@ -7962,149 +8251,149 @@
       </c>
       <c r="V5">
         <v>-2999000.0</v>
       </c>
       <c r="W5">
         <v>-1792000.0</v>
       </c>
       <c r="X5">
         <v>-2430000.0</v>
       </c>
       <c r="Y5">
         <v>-1997000.0</v>
       </c>
       <c r="Z5">
         <v>-5365000.0</v>
       </c>
       <c r="AA5">
         <v>-4015000.0</v>
       </c>
       <c r="AB5">
         <v>-6256000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6">
         <v>30961000.0</v>
       </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>-6452000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>12880000.0</v>
       </c>
       <c r="O9">
         <v>10821000.0</v>
       </c>
       <c r="P9">
         <v>10772000.0</v>
       </c>
       <c r="Q9">
@@ -8124,51 +8413,51 @@
       </c>
       <c r="V9">
         <v>560000.0</v>
       </c>
       <c r="W9">
         <v>4276000.0</v>
       </c>
       <c r="X9">
         <v>4271000.0</v>
       </c>
       <c r="Y9">
         <v>3604000.0</v>
       </c>
       <c r="Z9">
         <v>3218000.0</v>
       </c>
       <c r="AA9">
         <v>1912000.0</v>
       </c>
       <c r="AB9">
         <v>205000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>-13716000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>2916000.0</v>
       </c>
       <c r="O10">
         <v>1633000.0</v>
       </c>
       <c r="P10">
         <v>2172000.0</v>
       </c>
       <c r="Q10">
@@ -8186,51 +8475,51 @@
       <c r="U10">
         <v>-2259000.0</v>
       </c>
       <c r="V10">
         <v>-5285000.0</v>
       </c>
       <c r="W10">
         <v>-1948000.0</v>
       </c>
       <c r="X10">
         <v>-2627000.0</v>
       </c>
       <c r="Y10">
         <v>-2915000.0</v>
       </c>
       <c r="Z10">
         <v>-6862000.0</v>
       </c>
       <c r="AA10">
         <v>-4689000.0</v>
       </c>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>-196500.0</v>
       </c>
       <c r="C11">
         <v>-196500.0</v>
       </c>
       <c r="D11">
         <v>54500.0</v>
       </c>
       <c r="E11">
         <v>54500.0</v>
       </c>
       <c r="F11">
         <v>136500.0</v>
       </c>
       <c r="G11">
         <v>136500.0</v>
       </c>
       <c r="H11">
         <v>171500.0</v>
       </c>
       <c r="I11">
         <v>171500.0</v>
       </c>
@@ -8272,51 +8561,51 @@
       </c>
       <c r="V11">
         <v>444000.0</v>
       </c>
       <c r="W11">
         <v>149000.0</v>
       </c>
       <c r="X11">
         <v>59000.0</v>
       </c>
       <c r="Y11">
         <v>23000.0</v>
       </c>
       <c r="Z11">
         <v>-13000.0</v>
       </c>
       <c r="AA11">
         <v>897000.0</v>
       </c>
       <c r="AB11">
         <v>847000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>1309000.0</v>
       </c>
       <c r="O12">
         <v>1284000.0</v>
       </c>
       <c r="P12">
         <v>1316000.0</v>
       </c>
       <c r="Q12">
         <v>1223000.0</v>
       </c>
@@ -8334,95 +8623,95 @@
       </c>
       <c r="V12">
         <v>723000.0</v>
       </c>
       <c r="W12">
         <v>816000.0</v>
       </c>
       <c r="X12">
         <v>988000.0</v>
       </c>
       <c r="Y12">
         <v>1094000.0</v>
       </c>
       <c r="Z12">
         <v>1384000.0</v>
       </c>
       <c r="AA12">
         <v>830000.0</v>
       </c>
       <c r="AB12">
         <v>775000.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>974000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>1011000.0</v>
       </c>
       <c r="O13">
         <v>757000.0</v>
       </c>
       <c r="P13">
         <v>968000.0</v>
       </c>
       <c r="Q13">
         <v>962000.0</v>
       </c>
       <c r="R13">
         <v>632000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>27234000.0</v>
       </c>
       <c r="K14">
         <v>27234000.0</v>
       </c>
       <c r="L14">
         <v>28079000.0</v>
       </c>
       <c r="M14">
         <v>28079000.0</v>
       </c>
       <c r="N14">
         <v>29126000.0</v>
       </c>
       <c r="O14">
@@ -8446,51 +8735,51 @@
       <c r="U14">
         <v>27049000.0</v>
       </c>
       <c r="V14">
         <v>26761000.0</v>
       </c>
       <c r="W14">
         <v>26757000.0</v>
       </c>
       <c r="X14">
         <v>26198000.0</v>
       </c>
       <c r="Y14">
         <v>26145000.0</v>
       </c>
       <c r="Z14">
         <v>25900000.0</v>
       </c>
       <c r="AA14">
         <v>26954000.0</v>
       </c>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>-13223000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>1668000.0</v>
       </c>
       <c r="O15">
         <v>1701000.0</v>
       </c>
       <c r="P15">
         <v>1439000.0</v>
       </c>
       <c r="Q15">
@@ -8510,51 +8799,51 @@
       </c>
       <c r="V15">
         <v>-5787000.0</v>
       </c>
       <c r="W15">
         <v>-2615000.0</v>
       </c>
       <c r="X15">
         <v>-2772000.0</v>
       </c>
       <c r="Y15">
         <v>-3140000.0</v>
       </c>
       <c r="Z15">
         <v>-5854000.0</v>
       </c>
       <c r="AA15">
         <v>-6628000.0</v>
       </c>
       <c r="AB15">
         <v>-7928000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>-4980000.0</v>
       </c>
       <c r="C16">
         <v>-4980000.0</v>
       </c>
       <c r="D16">
         <v>-8360500.0</v>
       </c>
       <c r="E16">
         <v>-8360500.0</v>
       </c>
       <c r="F16">
         <v>384500.0</v>
       </c>
       <c r="G16">
         <v>384500.0</v>
       </c>
       <c r="H16">
         <v>-54000.0</v>
       </c>
       <c r="I16">
         <v>-54000.0</v>
       </c>
@@ -8594,51 +8883,51 @@
       <c r="U16">
         <v>-2900000.0</v>
       </c>
       <c r="V16">
         <v>-5787000.0</v>
       </c>
       <c r="W16">
         <v>-2615000.0</v>
       </c>
       <c r="X16">
         <v>-2772000.0</v>
       </c>
       <c r="Y16">
         <v>-3140000.0</v>
       </c>
       <c r="Z16">
         <v>-5854000.0</v>
       </c>
       <c r="AA16">
         <v>-6628000.0</v>
       </c>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17">
         <v>2622000.0</v>
       </c>
       <c r="O17">
         <v>1440000.0</v>
       </c>
       <c r="P17">
         <v>1856000.0</v>
       </c>
       <c r="Q17">
         <v>1396000.0</v>
       </c>
@@ -8654,157 +8943,157 @@
       <c r="U17">
         <v>-2441000.0</v>
       </c>
       <c r="V17">
         <v>-5729000.0</v>
       </c>
       <c r="W17">
         <v>-2097000.0</v>
       </c>
       <c r="X17">
         <v>-2686000.0</v>
       </c>
       <c r="Y17">
         <v>-2938000.0</v>
       </c>
       <c r="Z17">
         <v>-6849000.0</v>
       </c>
       <c r="AA17">
         <v>-5586000.0</v>
       </c>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18">
         <v>-969000.0</v>
       </c>
       <c r="O18">
         <v>-725000.0</v>
       </c>
       <c r="P18">
         <v>-936000.0</v>
       </c>
       <c r="Q18">
         <v>-912000.0</v>
       </c>
       <c r="R18">
         <v>-597000.0</v>
       </c>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>-12742000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>3927000.0</v>
       </c>
       <c r="O21">
         <v>2390000.0</v>
       </c>
       <c r="P21">
         <v>3140000.0</v>
       </c>
       <c r="Q21">
@@ -8824,83 +9113,83 @@
       </c>
       <c r="V21">
         <v>-2999000.0</v>
       </c>
       <c r="W21">
         <v>-1792000.0</v>
       </c>
       <c r="X21">
         <v>-2430000.0</v>
       </c>
       <c r="Y21">
         <v>-1997000.0</v>
       </c>
       <c r="Z21">
         <v>-5365000.0</v>
       </c>
       <c r="AA21">
         <v>-4015000.0</v>
       </c>
       <c r="AB21">
         <v>-6256000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>92000.0</v>
       </c>
       <c r="C23">
         <v>92000.0</v>
       </c>
       <c r="D23">
         <v>220000.0</v>
       </c>
       <c r="E23">
         <v>220000.0</v>
       </c>
       <c r="F23">
         <v>826500.0</v>
       </c>
       <c r="G23">
         <v>826500.0</v>
       </c>
       <c r="H23">
         <v>566000.0</v>
       </c>
       <c r="I23">
         <v>566000.0</v>
       </c>
@@ -8940,181 +9229,181 @@
       <c r="U23">
         <v>264000.0</v>
       </c>
       <c r="V23">
         <v>1918000.0</v>
       </c>
       <c r="W23">
         <v>82000.0</v>
       </c>
       <c r="X23">
         <v>182000.0</v>
       </c>
       <c r="Y23">
         <v>680000.0</v>
       </c>
       <c r="Z23">
         <v>1354000.0</v>
       </c>
       <c r="AA23">
         <v>39000.0</v>
       </c>
       <c r="AB23"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25">
         <v>26736000.0</v>
       </c>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>7995000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>6157000.0</v>
       </c>
       <c r="O28">
         <v>6655000.0</v>
       </c>
       <c r="P28">
         <v>6744000.0</v>
       </c>
       <c r="Q28">
@@ -9132,97 +9421,97 @@
       <c r="U28">
         <v>6578000.0</v>
       </c>
       <c r="V28">
         <v>5504000.0</v>
       </c>
       <c r="W28">
         <v>6124000.0</v>
       </c>
       <c r="X28">
         <v>6882000.0</v>
       </c>
       <c r="Y28">
         <v>6281000.0</v>
       </c>
       <c r="Z28">
         <v>7231000.0</v>
       </c>
       <c r="AA28">
         <v>5888000.0</v>
       </c>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>367000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>294000.0</v>
       </c>
       <c r="O29">
         <v>193000.0</v>
       </c>
       <c r="P29">
         <v>316000.0</v>
       </c>
       <c r="Q29">
         <v>343000.0</v>
       </c>
       <c r="R29">
         <v>509000.0</v>
       </c>
       <c r="S29">
         <v>363000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30">
         <v>78909000.0</v>
       </c>
       <c r="O30">
         <v>82018000.0</v>
       </c>
       <c r="P30">
         <v>86763000.0</v>
       </c>
       <c r="Q30">
         <v>77397000.0</v>
       </c>
@@ -9240,51 +9529,51 @@
       </c>
       <c r="V30">
         <v>78642000.0</v>
       </c>
       <c r="W30">
         <v>96666000.0</v>
       </c>
       <c r="X30">
         <v>94881000.0</v>
       </c>
       <c r="Y30">
         <v>79468000.0</v>
       </c>
       <c r="Z30">
         <v>70218000.0</v>
       </c>
       <c r="AA30">
         <v>59908000.0</v>
       </c>
       <c r="AB30">
         <v>68761000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31">
         <v>-59000.0</v>
       </c>
       <c r="P31">
         <v>-1151000.0</v>
       </c>
       <c r="Q31">
         <v>-918000.0</v>
       </c>
       <c r="R31">
         <v>-2448000.0</v>
@@ -9298,51 +9587,51 @@
       <c r="U31">
         <v>-281000.0</v>
       </c>
       <c r="V31">
         <v>-2286000.0</v>
       </c>
       <c r="W31">
         <v>-156000.0</v>
       </c>
       <c r="X31">
         <v>-197000.0</v>
       </c>
       <c r="Y31">
         <v>-918000.0</v>
       </c>
       <c r="Z31">
         <v>-1497000.0</v>
       </c>
       <c r="AA31">
         <v>-674000.0</v>
       </c>
       <c r="AB31"/>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>52811000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>88468000.0</v>
       </c>
       <c r="O32">
         <v>83894000.0</v>
       </c>
       <c r="P32">
         <v>89903000.0</v>
       </c>
       <c r="Q32">
@@ -9381,1234 +9670,1295 @@
       <c r="AB32">
         <v>62505000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>16306000.0</v>
+      </c>
+      <c r="C2">
         <v>16051000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16753000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31366000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31326000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14302000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7193000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15758000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13090000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25935000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>14113000</v>
+      </c>
+      <c r="C3">
         <v>9175000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8130000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9524000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>14660000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5955000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>9670000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16034000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11176000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13055000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9257000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9633000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4503000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>3368000.0</v>
+      </c>
+      <c r="C6">
         <v>429000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-728000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14613000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>40000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17024000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7109000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-8565000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2668000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-12845000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7640000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>10368000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4007000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>9949000.0</v>
+      </c>
+      <c r="C7">
         <v>-20036000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6169000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7109000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-9486000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5510000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-11916000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-12030000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4086000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>-15808000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-20752000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25328000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-989000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-23340000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14959000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>21075000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>40975000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23924000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6632000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>11820000.0</v>
+      </c>
+      <c r="C10">
         <v>3729000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3432000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3918000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4780000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2659000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-837000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6467000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3127000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2089000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4153000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7212000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>857000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>21959000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8550000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-14727000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5907000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>20450000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-5964000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-11632000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-39648000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>12053000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5497000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4483000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-2753000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1777000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>16363000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9123000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3008000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7542000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>12581000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8869000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>982000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-2851000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2064000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-2432000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-4183000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2673000.0</v>
       </c>
       <c r="I13">
         <v>-2673000.0</v>
       </c>
       <c r="J13">
         <v>-2673000.0</v>
       </c>
-      <c r="K13"/>
+      <c r="K13">
+        <v>-2673000.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>23051000.0</v>
+      </c>
+      <c r="C14">
         <v>22164000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23011000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25686000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24635000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>26296000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28764000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24154000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25816000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>26941000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>26473000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28799000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27385000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>142</v>
+      </c>
+      <c r="B15">
+        <v>-1221000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1210000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>728000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>19235000.0</v>
+      </c>
+      <c r="C16">
         <v>16306000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16051000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16753000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31366000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>31326000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14302000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7193000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15758000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13090000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>25935000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>29795000.0</v>
+      </c>
+      <c r="C18">
         <v>2863000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>9312000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1073000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3595000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16684000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>29091000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14122000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9202000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>0.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>48000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-5747000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3800000.0</v>
       </c>
       <c r="G19">
         <v>-3800000.0</v>
       </c>
       <c r="H19">
+        <v>-3800000.0</v>
+      </c>
+      <c r="I19">
         <v>-27000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1105000.0</v>
       </c>
       <c r="K19">
         <v>-1105000.0</v>
       </c>
       <c r="L19">
         <v>-1105000.0</v>
       </c>
       <c r="M19">
+        <v>-1105000.0</v>
+      </c>
+      <c r="N19">
         <v>-1924000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>9700000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2754000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1137000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-16667000.0</v>
+      </c>
+      <c r="C21">
         <v>12365000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7148000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-12146000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1816000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18230000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25889000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6481000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-12683000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-14918000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-35035000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-40054000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-38267000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>2691000.0</v>
+      </c>
+      <c r="C22">
         <v>1883000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-20161000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-26681000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>661000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-10955000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5550000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-19335000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-14314000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-25282000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5466000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16699000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2980000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-6610000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6911000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-3437000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5394000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-4413000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2367000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4348000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-3706000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4337000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-4352000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>70000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2257000.0</v>
       </c>
       <c r="G24">
         <v>-2257000.0</v>
       </c>
       <c r="H24">
+        <v>-2257000.0</v>
+      </c>
+      <c r="I24">
         <v>-1179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-60000.0</v>
       </c>
       <c r="J24">
         <v>-60000.0</v>
       </c>
       <c r="K24">
+        <v>-60000.0</v>
+      </c>
+      <c r="L24">
         <v>2974000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-120000.0</v>
       </c>
-      <c r="M24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>6004000.0</v>
+      </c>
+      <c r="C25">
         <v>6602000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6571000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4551000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1259000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1166000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3542000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1969000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3436000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-240000.0</v>
+      </c>
+      <c r="C26">
         <v>-152000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-45000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-128000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-567000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2754000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1137000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>206000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15336000.0</v>
       </c>
       <c r="L26">
         <v>15336000.0</v>
       </c>
       <c r="M26">
         <v>15336000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>15336000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-18884000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5662000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-11967000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-28529000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3205000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-14844000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-19263000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-23405000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-45619000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-45359000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>43908000.0</v>
+      </c>
+      <c r="C29">
         <v>12038000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17442000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10706000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18255000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>22628000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>38761000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1912000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20378000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>16555000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>37663000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>64158000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>44333000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-5747000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12389000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6474000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3167000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13664000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3074000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-9487000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6283000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8269000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5118000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2">
         <v>14302000.0</v>
       </c>
       <c r="O2">
         <v>15120000.0</v>
       </c>
       <c r="P2">
         <v>8124000.0</v>
       </c>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>1283000</v>
       </c>
       <c r="D3">
         <v>1283000</v>
       </c>
       <c r="E3">
         <v>3479000</v>
       </c>
       <c r="F3">
         <v>3479000</v>
       </c>
       <c r="G3">
         <v>4235500</v>
       </c>
       <c r="H3">
         <v>4235500</v>
       </c>
       <c r="I3">
         <v>3094500</v>
       </c>
@@ -10653,117 +11003,117 @@
       </c>
       <c r="W3">
         <v>2686000</v>
       </c>
       <c r="X3">
         <v>1719000</v>
       </c>
       <c r="Y3">
         <v>4967000</v>
       </c>
       <c r="Z3">
         <v>1804000</v>
       </c>
       <c r="AA3">
         <v>2168000</v>
       </c>
       <c r="AB3">
         <v>4923000</v>
       </c>
       <c r="AC3">
         <v>3014000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>237000.0</v>
       </c>
       <c r="D6">
         <v>237000.0</v>
       </c>
       <c r="E6">
         <v>-7543500.0</v>
       </c>
       <c r="F6">
         <v>-7543500.0</v>
       </c>
       <c r="G6">
         <v>3453000.0</v>
       </c>
       <c r="H6">
         <v>3453000.0</v>
       </c>
       <c r="I6">
         <v>-3433000.0</v>
       </c>
       <c r="J6">
         <v>-3433000.0</v>
@@ -10806,119 +11156,119 @@
       </c>
       <c r="W6">
         <v>-2489000.0</v>
       </c>
       <c r="X6">
         <v>5897000.0</v>
       </c>
       <c r="Y6">
         <v>-6949000.0</v>
       </c>
       <c r="Z6">
         <v>6209000.0</v>
       </c>
       <c r="AA6">
         <v>-816000.0</v>
       </c>
       <c r="AB6">
         <v>-4004000.0</v>
       </c>
       <c r="AC6">
         <v>1497000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7">
         <v>-6863000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-14584000.0</v>
       </c>
       <c r="D9">
         <v>-14584000.0</v>
       </c>
       <c r="E9">
         <v>6680000.0</v>
       </c>
       <c r="F9">
         <v>6680000.0</v>
       </c>
       <c r="G9">
         <v>-2129500.0</v>
       </c>
       <c r="H9">
         <v>-2129500.0</v>
       </c>
       <c r="I9">
         <v>-8246500.0</v>
       </c>
       <c r="J9">
         <v>-8246500.0</v>
@@ -10961,51 +11311,51 @@
       </c>
       <c r="W9">
         <v>23101000.0</v>
       </c>
       <c r="X9">
         <v>3738000.0</v>
       </c>
       <c r="Y9">
         <v>-3533000.0</v>
       </c>
       <c r="Z9">
         <v>-10129000.0</v>
       </c>
       <c r="AA9">
         <v>2235000.0</v>
       </c>
       <c r="AB9">
         <v>8537000.0</v>
       </c>
       <c r="AC9">
         <v>15488000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>3205000.0</v>
       </c>
       <c r="D10">
         <v>3205000.0</v>
       </c>
       <c r="E10">
         <v>-1246000.0</v>
       </c>
       <c r="F10">
         <v>-1246000.0</v>
       </c>
       <c r="G10">
         <v>2998000.0</v>
       </c>
       <c r="H10">
         <v>2998000.0</v>
       </c>
       <c r="I10">
         <v>-608000.0</v>
       </c>
       <c r="J10">
         <v>-608000.0</v>
@@ -11048,51 +11398,51 @@
       </c>
       <c r="W10">
         <v>-395000.0</v>
       </c>
       <c r="X10">
         <v>-2414000.0</v>
       </c>
       <c r="Y10">
         <v>-82000.0</v>
       </c>
       <c r="Z10">
         <v>-236000.0</v>
       </c>
       <c r="AA10">
         <v>808000.0</v>
       </c>
       <c r="AB10">
         <v>58000.0</v>
       </c>
       <c r="AC10">
         <v>989000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>13741500.0</v>
       </c>
       <c r="D11">
         <v>13741500.0</v>
       </c>
       <c r="E11">
         <v>-2762000.0</v>
       </c>
       <c r="F11">
         <v>-2762000.0</v>
       </c>
       <c r="G11">
         <v>2842500.0</v>
       </c>
       <c r="H11">
         <v>2842500.0</v>
       </c>
       <c r="I11">
         <v>1432500.0</v>
       </c>
       <c r="J11">
         <v>1432500.0</v>
@@ -11133,51 +11483,51 @@
       <c r="V11">
         <v>17110000.0</v>
       </c>
       <c r="W11">
         <v>-18880000.0</v>
       </c>
       <c r="X11">
         <v>1142000.0</v>
       </c>
       <c r="Y11">
         <v>-858000.0</v>
       </c>
       <c r="Z11">
         <v>12632000.0</v>
       </c>
       <c r="AA11">
         <v>120000.0</v>
       </c>
       <c r="AB11">
         <v>-6379000.0</v>
       </c>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>1363000.0</v>
       </c>
       <c r="D12">
         <v>1363000.0</v>
       </c>
       <c r="E12">
         <v>878500.0</v>
       </c>
       <c r="F12">
         <v>878500.0</v>
       </c>
       <c r="G12">
         <v>-125500.0</v>
       </c>
       <c r="H12">
         <v>-125500.0</v>
       </c>
       <c r="I12">
         <v>1348000.0</v>
       </c>
       <c r="J12">
         <v>1348000.0</v>
@@ -11218,51 +11568,51 @@
       <c r="V12">
         <v>432000.0</v>
       </c>
       <c r="W12">
         <v>2397000.0</v>
       </c>
       <c r="X12">
         <v>1202000.0</v>
       </c>
       <c r="Y12">
         <v>321000.0</v>
       </c>
       <c r="Z12">
         <v>870000.0</v>
       </c>
       <c r="AA12">
         <v>2854000.0</v>
       </c>
       <c r="AB12">
         <v>1850000.0</v>
       </c>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-757000.0</v>
       </c>
       <c r="D13">
         <v>-757000.0</v>
       </c>
       <c r="E13">
         <v>-668500.0</v>
       </c>
       <c r="F13">
         <v>-668500.0</v>
       </c>
       <c r="G13">
         <v>-1032000.0</v>
       </c>
       <c r="H13">
         <v>-1032000.0</v>
       </c>
       <c r="I13">
         <v>-1032000.0</v>
       </c>
       <c r="J13">
         <v>-1032000.0</v>
@@ -11283,51 +11633,51 @@
         <v>-4183000.0</v>
       </c>
       <c r="P13">
         <v>-4183000.0</v>
       </c>
       <c r="Q13">
         <v>-4183000.0</v>
       </c>
       <c r="R13">
         <v>-4183000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14">
         <v>6180500.0</v>
       </c>
       <c r="D14">
         <v>6180500.0</v>
       </c>
       <c r="E14">
         <v>6662500.0</v>
       </c>
       <c r="F14">
         <v>6662500.0</v>
       </c>
       <c r="G14">
         <v>6085500.0</v>
       </c>
       <c r="H14">
         <v>6085500.0</v>
       </c>
       <c r="I14">
         <v>6232000.0</v>
       </c>
       <c r="J14">
         <v>6232000.0</v>
@@ -11370,191 +11720,191 @@
       </c>
       <c r="W14">
         <v>6348000.0</v>
       </c>
       <c r="X14">
         <v>6456000.0</v>
       </c>
       <c r="Y14">
         <v>6468000.0</v>
       </c>
       <c r="Z14">
         <v>6544000.0</v>
       </c>
       <c r="AA14">
         <v>6852000.0</v>
       </c>
       <c r="AB14">
         <v>6512000.0</v>
       </c>
       <c r="AC14">
         <v>6811000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16">
         <v>14302000.0</v>
       </c>
       <c r="P16">
         <v>15120000.0</v>
       </c>
       <c r="Q16">
         <v>8124000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18">
         <v>6016000.0</v>
       </c>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>35000.0</v>
       </c>
       <c r="H19">
         <v>35000.0</v>
       </c>
       <c r="I19">
         <v>35000.0</v>
       </c>
       <c r="J19">
         <v>35000.0</v>
       </c>
       <c r="K19">
         <v>35000.0</v>
       </c>
       <c r="L19">
         <v>35000.0</v>
       </c>
       <c r="M19">
@@ -11587,84 +11937,84 @@
       <c r="V19">
         <v>-1427000.0</v>
       </c>
       <c r="W19">
         <v>-1427000.0</v>
       </c>
       <c r="X19">
         <v>420000.0</v>
       </c>
       <c r="Y19">
         <v>420000.0</v>
       </c>
       <c r="Z19">
         <v>419000.0</v>
       </c>
       <c r="AA19">
         <v>548000.0</v>
       </c>
       <c r="AB19">
         <v>548000.0</v>
       </c>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-954000.0</v>
       </c>
       <c r="D21">
         <v>-954000.0</v>
       </c>
       <c r="E21">
         <v>-5119000.0</v>
       </c>
       <c r="F21">
         <v>-5119000.0</v>
       </c>
       <c r="G21">
         <v>-868000.0</v>
       </c>
       <c r="H21">
         <v>-868000.0</v>
       </c>
       <c r="I21">
         <v>1776000.0</v>
       </c>
       <c r="J21">
         <v>1776000.0</v>
@@ -11705,51 +12055,51 @@
       <c r="V21">
         <v>-657000.0</v>
       </c>
       <c r="W21">
         <v>-6827000.0</v>
       </c>
       <c r="X21">
         <v>-2324000.0</v>
       </c>
       <c r="Y21">
         <v>-2310000.0</v>
       </c>
       <c r="Z21">
         <v>-1222000.0</v>
       </c>
       <c r="AA21">
         <v>-6249000.0</v>
       </c>
       <c r="AB21">
         <v>-2371000.0</v>
       </c>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>-1481500.0</v>
       </c>
       <c r="C22">
         <v>-4980000.0</v>
       </c>
       <c r="D22">
         <v>-4980000.0</v>
       </c>
       <c r="E22">
         <v>-8360500.0</v>
       </c>
       <c r="F22">
         <v>-8360500.0</v>
       </c>
       <c r="G22">
         <v>384500.0</v>
       </c>
       <c r="H22">
         <v>384500.0</v>
       </c>
       <c r="I22">
         <v>-54000.0</v>
       </c>
@@ -11794,51 +12144,51 @@
       </c>
       <c r="W22">
         <v>-5787000.0</v>
       </c>
       <c r="X22">
         <v>-2615000.0</v>
       </c>
       <c r="Y22">
         <v>-2772000.0</v>
       </c>
       <c r="Z22">
         <v>-3140000.0</v>
       </c>
       <c r="AA22">
         <v>-5854000.0</v>
       </c>
       <c r="AB22">
         <v>-6628000.0</v>
       </c>
       <c r="AC22">
         <v>-7928000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-2063500.0</v>
       </c>
       <c r="D23">
         <v>-2063500.0</v>
       </c>
       <c r="E23">
         <v>-1241500.0</v>
       </c>
       <c r="F23">
         <v>-1241500.0</v>
       </c>
       <c r="G23">
         <v>-2497500.0</v>
       </c>
       <c r="H23">
         <v>-2497500.0</v>
       </c>
       <c r="I23">
         <v>-958000.0</v>
       </c>
       <c r="J23">
         <v>-958000.0</v>
@@ -11881,51 +12231,51 @@
       </c>
       <c r="W23">
         <v>-916000.0</v>
       </c>
       <c r="X23">
         <v>-750000.0</v>
       </c>
       <c r="Y23">
         <v>-885000.0</v>
       </c>
       <c r="Z23">
         <v>244000.0</v>
       </c>
       <c r="AA23">
         <v>-884000.0</v>
       </c>
       <c r="AB23">
         <v>-919000.0</v>
       </c>
       <c r="AC23">
         <v>-904000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>-35000.0</v>
       </c>
       <c r="H24">
         <v>-35000.0</v>
       </c>
       <c r="I24">
         <v>35000.0</v>
       </c>
       <c r="J24">
         <v>35000.0</v>
       </c>
       <c r="K24">
         <v>-1128500.0</v>
       </c>
       <c r="L24">
         <v>-1128500.0</v>
       </c>
       <c r="M24">
@@ -11954,86 +12304,86 @@
       </c>
       <c r="U24">
         <v>-1059000.0</v>
       </c>
       <c r="V24">
         <v>-120000.0</v>
       </c>
       <c r="W24">
         <v>-120000.0</v>
       </c>
       <c r="X24">
         <v>-120000.0</v>
       </c>
       <c r="Y24">
         <v>-120000.0</v>
       </c>
       <c r="Z24">
         <v>-120000.0</v>
       </c>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25">
         <v>1138000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>1120000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26">
         <v>2754000.0</v>
       </c>
       <c r="P26">
         <v>2718000.0</v>
       </c>
       <c r="Q26">
         <v>671000.0</v>
       </c>
@@ -12048,84 +12398,84 @@
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>107000.0</v>
       </c>
       <c r="X26">
         <v>91000.0</v>
       </c>
       <c r="Y26">
         <v>8000.0</v>
       </c>
       <c r="Z26">
         <v>8000.0</v>
       </c>
       <c r="AA26">
         <v>8000.0</v>
       </c>
       <c r="AB26">
         <v>3000.0</v>
       </c>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28">
         <v>-3033000.0</v>
       </c>
       <c r="D28">
         <v>-3033000.0</v>
       </c>
       <c r="E28">
         <v>-6409000.0</v>
       </c>
       <c r="F28">
         <v>-6409000.0</v>
       </c>
       <c r="G28">
         <v>-3649000.0</v>
       </c>
       <c r="H28">
         <v>-3649000.0</v>
       </c>
       <c r="I28">
         <v>818000.0</v>
       </c>
       <c r="J28">
         <v>818000.0</v>
@@ -12168,51 +12518,51 @@
       </c>
       <c r="W28">
         <v>-7636000.0</v>
       </c>
       <c r="X28">
         <v>-2983000.0</v>
       </c>
       <c r="Y28">
         <v>-3187000.0</v>
       </c>
       <c r="Z28">
         <v>-978000.0</v>
       </c>
       <c r="AA28">
         <v>-7133000.0</v>
       </c>
       <c r="AB28">
         <v>-3287000.0</v>
       </c>
       <c r="AC28">
         <v>-8757000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>4169000.0</v>
       </c>
       <c r="D29">
         <v>4169000.0</v>
       </c>
       <c r="E29">
         <v>1184000.0</v>
       </c>
       <c r="F29">
         <v>1184000.0</v>
       </c>
       <c r="G29">
         <v>9023500.0</v>
       </c>
       <c r="H29">
         <v>9023500.0</v>
       </c>
       <c r="I29">
         <v>104000.0</v>
       </c>
       <c r="J29">
         <v>104000.0</v>
@@ -12255,51 +12605,51 @@
       </c>
       <c r="W29">
         <v>6784000.0</v>
       </c>
       <c r="X29">
         <v>7509000.0</v>
       </c>
       <c r="Y29">
         <v>-456000.0</v>
       </c>
       <c r="Z29">
         <v>6541000.0</v>
       </c>
       <c r="AA29">
         <v>7015000.0</v>
       </c>
       <c r="AB29">
         <v>3950000.0</v>
       </c>
       <c r="AC29">
         <v>13251000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-775000.0</v>
       </c>
       <c r="D30">
         <v>-775000.0</v>
       </c>
       <c r="E30">
         <v>-2098500.0</v>
       </c>
       <c r="F30">
         <v>-2098500.0</v>
       </c>
       <c r="G30">
         <v>-1834500.0</v>
       </c>
       <c r="H30">
         <v>-1834500.0</v>
       </c>
       <c r="I30">
         <v>-4360000.0</v>
       </c>
       <c r="J30">
         <v>-4360000.0</v>