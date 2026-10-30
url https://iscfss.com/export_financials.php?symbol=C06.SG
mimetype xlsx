--- v1 (2026-06-15)
+++ v2 (2026-10-30)
@@ -1956,54 +1956,62 @@
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36">
         <v>157767000.0</v>
       </c>
       <c r="J36">
         <v>173227000.0</v>
       </c>
       <c r="K36">
         <v>179664000.0</v>
       </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>49</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>26069000.0</v>
+      </c>
+      <c r="C37">
+        <v>26097000.0</v>
+      </c>
+      <c r="D37">
+        <v>25079000.0</v>
+      </c>
+      <c r="E37">
+        <v>25303000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>13389000.0</v>
       </c>
       <c r="F38">
         <v>20094000.0</v>
       </c>
       <c r="G38">
         <v>15789000.0</v>
@@ -5034,53 +5042,59 @@
       </c>
       <c r="V36">
         <v>170789000.0</v>
       </c>
       <c r="W36">
         <v>166822000.0</v>
       </c>
       <c r="X36">
         <v>157767000.0</v>
       </c>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
     </row>
     <row r="37" spans="1:34">
       <c r="A37" t="s">
         <v>49</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>26069000.0</v>
+      </c>
+      <c r="C37">
+        <v>25976000.0</v>
+      </c>
+      <c r="D37">
+        <v>26097000.0</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
@@ -6969,91 +6983,103 @@
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>101</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5"/>
+      <c r="B5">
+        <v>9449000.0</v>
+      </c>
+      <c r="C5">
+        <v>9687000.0</v>
+      </c>
+      <c r="D5">
+        <v>-13153000.0</v>
+      </c>
       <c r="E5">
         <v>-24657000.0</v>
       </c>
       <c r="F5">
         <v>-2040000.0</v>
       </c>
       <c r="G5">
         <v>-24666000.0</v>
       </c>
       <c r="H5">
         <v>11871000.0</v>
       </c>
       <c r="I5">
         <v>-15367000.0</v>
       </c>
       <c r="J5">
         <v>-10884000.0</v>
       </c>
       <c r="K5">
         <v>8372000.0</v>
       </c>
       <c r="L5">
         <v>-2930000.0</v>
       </c>
       <c r="M5">
         <v>-4352000.0</v>
       </c>
       <c r="N5">
         <v>7344000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>102</v>
       </c>
-      <c r="B6"/>
-[...1 lines deleted...]
-      <c r="D6"/>
+      <c r="B6">
+        <v>32500000.0</v>
+      </c>
+      <c r="C6">
+        <v>31851000.0</v>
+      </c>
+      <c r="D6">
+        <v>9858000.0</v>
+      </c>
       <c r="E6">
         <v>-21709000.0</v>
       </c>
       <c r="F6">
         <v>29046000.0</v>
       </c>
       <c r="G6">
         <v>17122000.0</v>
       </c>
       <c r="H6">
         <v>42356000.0</v>
       </c>
       <c r="I6">
         <v>11425000.0</v>
       </c>
       <c r="J6">
         <v>16662000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
@@ -10193,51 +10219,51 @@
       </c>
       <c r="I14">
         <v>24154000.0</v>
       </c>
       <c r="J14">
         <v>25816000.0</v>
       </c>
       <c r="K14">
         <v>26941000.0</v>
       </c>
       <c r="L14">
         <v>26473000.0</v>
       </c>
       <c r="M14">
         <v>28799000.0</v>
       </c>
       <c r="N14">
         <v>27385000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>142</v>
       </c>
       <c r="B15">
-        <v>-1221000.0</v>
+        <v>1221000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>1210000.0</v>
       </c>
       <c r="N15">
         <v>728000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>143</v>
       </c>
       <c r="B16">
         <v>19235000.0</v>
       </c>