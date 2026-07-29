--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1703,51 +1703,51 @@
       <c r="G38">
         <v>26266000.0</v>
       </c>
       <c r="H38">
         <v>27591000.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>32161000.0</v>
       </c>
       <c r="C39">
         <v>13294000.0</v>
       </c>
       <c r="D39">
         <v>21460000.0</v>
       </c>
       <c r="E39">
         <v>26373000.0</v>
       </c>
       <c r="F39">
-        <v>29017000.0</v>
+        <v>58034000.0</v>
       </c>
       <c r="G39">
         <v>11644000.0</v>
       </c>
       <c r="H39">
         <v>12297000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>25035000.0</v>
       </c>
       <c r="C40">
         <v>34428000.0</v>
       </c>
       <c r="D40">
         <v>32886000.0</v>
       </c>
       <c r="E40">
         <v>61309000.0</v>
       </c>
@@ -2404,51 +2404,51 @@
       <c r="N2">
         <v>27198000.0</v>
       </c>
       <c r="O2">
         <v>29329000.0</v>
       </c>
       <c r="P2">
         <v>22901000.0</v>
       </c>
       <c r="Q2">
         <v>15963000.0</v>
       </c>
       <c r="R2">
         <v>14673000.0</v>
       </c>
       <c r="S2">
         <v>16025000.0</v>
       </c>
       <c r="T2">
         <v>12587000.0</v>
       </c>
       <c r="U2">
         <v>10906000.0</v>
       </c>
       <c r="V2">
-        <v>680074.0</v>
+        <v>8455000.0</v>
       </c>
       <c r="W2">
         <v>8413000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
@@ -3393,54 +3393,54 @@
       <c r="S20">
         <v>194881000.0</v>
       </c>
       <c r="T20">
         <v>5927000.0</v>
       </c>
       <c r="U20">
         <v>5927000.0</v>
       </c>
       <c r="V20">
         <v>5927000.0</v>
       </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>9860000.0</v>
       </c>
       <c r="C21">
-        <v>10167000.0</v>
+        <v>34412000.0</v>
       </c>
       <c r="D21">
-        <v>11774000.0</v>
+        <v>35987000.0</v>
       </c>
       <c r="E21">
         <v>12080000.0</v>
       </c>
       <c r="F21">
         <v>35337000.0</v>
       </c>
       <c r="G21">
         <v>11751000.0</v>
       </c>
       <c r="H21">
         <v>24531000.0</v>
       </c>
       <c r="I21">
         <v>47819000.0</v>
       </c>
       <c r="J21">
         <v>47943000.0</v>
       </c>
       <c r="K21">
         <v>48957000.0</v>
       </c>
       <c r="L21">
         <v>132051000.0</v>
       </c>
@@ -4306,57 +4306,57 @@
       </c>
       <c r="S35">
         <v>168187000.0</v>
       </c>
       <c r="T35">
         <v>533326000.0</v>
       </c>
       <c r="U35">
         <v>533969000.0</v>
       </c>
       <c r="V35">
         <v>8756017.0</v>
       </c>
       <c r="W35">
         <v>535767000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>52069000.0</v>
+        <v>47745000.0</v>
       </c>
       <c r="C36">
-        <v>47715000.0</v>
+        <v>26994000.0</v>
       </c>
       <c r="D36">
-        <v>41368000.0</v>
+        <v>17155000.0</v>
       </c>
       <c r="E36">
         <v>32830000.0</v>
       </c>
       <c r="F36">
         <v>6842000.0</v>
       </c>
       <c r="G36">
         <v>30700000.0</v>
       </c>
       <c r="H36">
         <v>31755000.0</v>
       </c>
       <c r="I36">
         <v>8163000.0</v>
       </c>
       <c r="J36">
         <v>-15077000.0</v>
       </c>
       <c r="K36">
         <v>112797000.0</v>
       </c>
       <c r="L36">
         <v>15340000.0</v>
       </c>
@@ -4464,51 +4464,51 @@
         <v>13720000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>11190000.0</v>
       </c>
       <c r="P38">
         <v>12479000.0</v>
       </c>
       <c r="Q38">
         <v>16363000.0</v>
       </c>
       <c r="R38">
         <v>11938000.0</v>
       </c>
       <c r="S38">
         <v>12255000.0</v>
       </c>
       <c r="T38">
         <v>18506000.0</v>
       </c>
       <c r="U38">
         <v>15292000.0</v>
       </c>
       <c r="V38">
-        <v>14980000.0</v>
+        <v>15481999.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>34065000.0</v>
       </c>
       <c r="C39">
         <v>32161000.0</v>
       </c>
       <c r="D39">
         <v>14737000.0</v>
       </c>
       <c r="E39">
         <v>9864000.0</v>
       </c>
       <c r="F39">
         <v>17248000.0</v>
       </c>
@@ -4518,69 +4518,69 @@
       <c r="H39">
         <v>17572000.0</v>
       </c>
       <c r="I39">
         <v>19260000.0</v>
       </c>
       <c r="J39">
         <v>20424000.0</v>
       </c>
       <c r="K39">
         <v>21460000.0</v>
       </c>
       <c r="L39">
         <v>24320000.0</v>
       </c>
       <c r="M39">
         <v>22244000.0</v>
       </c>
       <c r="N39">
         <v>24270000.0</v>
       </c>
       <c r="O39">
         <v>26373000.0</v>
       </c>
       <c r="P39">
-        <v>33461000.0</v>
+        <v>51922000.0</v>
       </c>
       <c r="Q39">
-        <v>31521000.0</v>
+        <v>63042000.0</v>
       </c>
       <c r="R39">
-        <v>26768000.0</v>
+        <v>53536000.0</v>
       </c>
       <c r="S39">
-        <v>29017000.0</v>
+        <v>58034000.0</v>
       </c>
       <c r="T39">
-        <v>23851000.0</v>
+        <v>40202000.0</v>
       </c>
       <c r="U39">
-        <v>18242000.0</v>
+        <v>31784000.0</v>
       </c>
       <c r="V39">
-        <v>810722.0</v>
+        <v>15735721.0</v>
       </c>
       <c r="W39">
         <v>11644000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>25188000.0</v>
       </c>
       <c r="C40">
         <v>25035000.0</v>
       </c>
       <c r="D40">
         <v>26159000.0</v>
       </c>
       <c r="E40">
         <v>30812000.0</v>
       </c>
       <c r="F40">
@@ -4610,51 +4610,51 @@
       <c r="N40">
         <v>45462000.0</v>
       </c>
       <c r="O40">
         <v>61309000.0</v>
       </c>
       <c r="P40">
         <v>56807000.0</v>
       </c>
       <c r="Q40">
         <v>56698000.0</v>
       </c>
       <c r="R40">
         <v>53225000.0</v>
       </c>
       <c r="S40">
         <v>76445000.0</v>
       </c>
       <c r="T40">
         <v>49501000.0</v>
       </c>
       <c r="U40">
         <v>47998000.0</v>
       </c>
       <c r="V40">
-        <v>1264389.0</v>
+        <v>-7190611.0</v>
       </c>
       <c r="W40">
         <v>46383000.0</v>
       </c>
       <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
         <v>1093000.0</v>
@@ -4732,51 +4732,51 @@
       <c r="N42">
         <v>717191000.0</v>
       </c>
       <c r="O42">
         <v>716233000.0</v>
       </c>
       <c r="P42">
         <v>713418000.0</v>
       </c>
       <c r="Q42">
         <v>709818000.0</v>
       </c>
       <c r="R42">
         <v>700167000.0</v>
       </c>
       <c r="S42">
         <v>695869000.0</v>
       </c>
       <c r="T42">
         <v>96863000.0</v>
       </c>
       <c r="U42">
         <v>96066000.0</v>
       </c>
       <c r="V42">
-        <v>3969381.0</v>
+        <v>95993381.0</v>
       </c>
       <c r="W42">
         <v>36373000.0</v>
       </c>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42">
         <v>-323343000.0</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
@@ -5970,80 +5970,80 @@
       <c r="H3">
         <v>19450000.0</v>
       </c>
       <c r="I3">
         <v>21827000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-13106000.0</v>
+        <v>-51235000.0</v>
       </c>
       <c r="C5">
         <v>-26512000.0</v>
       </c>
       <c r="D5">
         <v>-42645000.0</v>
       </c>
       <c r="E5">
         <v>-108409000.0</v>
       </c>
       <c r="F5">
         <v>2678000.0</v>
       </c>
       <c r="G5">
         <v>13020000.0</v>
       </c>
       <c r="H5">
         <v>-40268000.0</v>
       </c>
       <c r="I5">
         <v>-80078000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>2722000.0</v>
+        <v>-35407000.0</v>
       </c>
       <c r="C6">
         <v>-7366000.0</v>
       </c>
       <c r="D6">
         <v>-20704000.0</v>
       </c>
       <c r="E6">
         <v>-85754000.0</v>
       </c>
       <c r="F6">
         <v>25538000.0</v>
       </c>
       <c r="G6">
         <v>30506000.0</v>
       </c>
       <c r="H6">
         <v>-20818000.0</v>
       </c>
       <c r="I6">
         <v>-58251000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -7032,63 +7032,63 @@
       <c r="G5">
         <v>-8320000.0</v>
       </c>
       <c r="H5">
         <v>5892000.0</v>
       </c>
       <c r="I5">
         <v>-4055000.0</v>
       </c>
       <c r="J5">
         <v>-24059000.0</v>
       </c>
       <c r="K5">
         <v>18266000.0</v>
       </c>
       <c r="L5">
         <v>-7905000.0</v>
       </c>
       <c r="M5">
         <v>-18575000.0</v>
       </c>
       <c r="N5">
         <v>-25458000.0</v>
       </c>
       <c r="O5">
-        <v>8378000.0</v>
+        <v>-54690000.0</v>
       </c>
       <c r="P5">
-        <v>-15925000.0</v>
+        <v>-20932000.0</v>
       </c>
       <c r="Q5">
         <v>-16753000.0</v>
       </c>
       <c r="R5">
         <v>-39427000.0</v>
       </c>
       <c r="S5">
-        <v>-7337000.0</v>
+        <v>20179000.0</v>
       </c>
       <c r="T5">
         <v>-3448000.0</v>
       </c>
       <c r="U5">
         <v>-258000.0</v>
       </c>
       <c r="V5">
         <v>-15863000.0</v>
       </c>
       <c r="W5">
         <v>34502000.0</v>
       </c>
       <c r="X5">
         <v>-1884000.0</v>
       </c>
       <c r="Y5">
         <v>-6481000.0</v>
       </c>
       <c r="Z5">
         <v>-13999000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
@@ -7112,63 +7112,63 @@
       <c r="G6">
         <v>-4929000.0</v>
       </c>
       <c r="H6">
         <v>10903000.0</v>
       </c>
       <c r="I6">
         <v>406000.0</v>
       </c>
       <c r="J6">
         <v>-18580000.0</v>
       </c>
       <c r="K6">
         <v>15704000.0</v>
       </c>
       <c r="L6">
         <v>-2539000.0</v>
       </c>
       <c r="M6">
         <v>-13249000.0</v>
       </c>
       <c r="N6">
         <v>-19754000.0</v>
       </c>
       <c r="O6">
-        <v>14457000.0</v>
+        <v>-48611000.0</v>
       </c>
       <c r="P6">
-        <v>-1492000.0</v>
+        <v>-6499000.0</v>
       </c>
       <c r="Q6">
         <v>-8140000.0</v>
       </c>
       <c r="R6">
         <v>-30946000.0</v>
       </c>
       <c r="S6">
-        <v>490000.0</v>
+        <v>28006000.0</v>
       </c>
       <c r="T6">
         <v>1959000.0</v>
       </c>
       <c r="U6">
         <v>4099000.0</v>
       </c>
       <c r="V6">
         <v>-10594000.0</v>
       </c>
       <c r="W6">
         <v>38480000.0</v>
       </c>
       <c r="X6">
         <v>2474000.0</v>
       </c>
       <c r="Y6">
         <v>-1754000.0</v>
       </c>
       <c r="Z6">
         <v>-11976000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
@@ -9538,51 +9538,51 @@
         <v>-1698000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>144</v>
       </c>
       <c r="B27">
         <v>5820000.0</v>
       </c>
       <c r="C27">
         <v>5531000.0</v>
       </c>
       <c r="D27">
         <v>5282000.0</v>
       </c>
       <c r="E27">
-        <v>21605000.0</v>
+        <v>18580000.0</v>
       </c>
       <c r="F27">
         <v>23565000.0</v>
       </c>
       <c r="G27">
         <v>1189000.0</v>
       </c>
       <c r="H27">
         <v>2813000.0</v>
       </c>
       <c r="I27">
         <v>5020000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>145</v>
       </c>
       <c r="B28">
         <v>21590000.0</v>
       </c>
       <c r="C28">
         <v>-154600000.0</v>
       </c>
       <c r="D28">
@@ -11262,51 +11262,51 @@
       </c>
       <c r="U24">
         <v>-2951000.0</v>
       </c>
       <c r="V24">
         <v>-2242000.0</v>
       </c>
       <c r="W24">
         <v>-2796000.0</v>
       </c>
       <c r="X24">
         <v>-2801000.0</v>
       </c>
       <c r="Y24">
         <v>-2322000.0</v>
       </c>
       <c r="Z24">
         <v>-3310000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>5945000.0</v>
+        <v>4393000.0</v>
       </c>
       <c r="C25">
         <v>33646000.0</v>
       </c>
       <c r="D25">
         <v>4490000.0</v>
       </c>
       <c r="E25">
         <v>10968000.0</v>
       </c>
       <c r="F25">
         <v>3398000.0</v>
       </c>
       <c r="G25">
         <v>2199000.0</v>
       </c>
       <c r="H25">
         <v>1635000.0</v>
       </c>
       <c r="I25">
         <v>4443000.0</v>
       </c>
       <c r="J25">
         <v>-4779000.0</v>
       </c>
@@ -11434,51 +11434,51 @@
       <c r="D27">
         <v>1660000.0</v>
       </c>
       <c r="E27">
         <v>1326000.0</v>
       </c>
       <c r="F27">
         <v>1377000.0</v>
       </c>
       <c r="G27">
         <v>1293000.0</v>
       </c>
       <c r="H27">
         <v>1690000.0</v>
       </c>
       <c r="I27">
         <v>1747000.0</v>
       </c>
       <c r="J27">
         <v>704000.0</v>
       </c>
       <c r="K27">
         <v>401000.0</v>
       </c>
       <c r="L27">
-        <v>1799000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="M27">
         <v>2129000.0</v>
       </c>
       <c r="N27">
         <v>687000.0</v>
       </c>
       <c r="O27">
         <v>2746000.0</v>
       </c>
       <c r="P27">
         <v>3635000.0</v>
       </c>
       <c r="Q27">
         <v>11284000.0</v>
       </c>
       <c r="R27">
         <v>3940000.0</v>
       </c>
       <c r="S27">
         <v>22715000.0</v>
       </c>
       <c r="T27">
         <v>503000.0</v>
       </c>