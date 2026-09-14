--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1703,51 +1706,51 @@
       <c r="G38">
         <v>26266000.0</v>
       </c>
       <c r="H38">
         <v>27591000.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>32161000.0</v>
       </c>
       <c r="C39">
         <v>13294000.0</v>
       </c>
       <c r="D39">
         <v>21460000.0</v>
       </c>
       <c r="E39">
         <v>26373000.0</v>
       </c>
       <c r="F39">
-        <v>58034000.0</v>
+        <v>29017000.0</v>
       </c>
       <c r="G39">
         <v>11644000.0</v>
       </c>
       <c r="H39">
         <v>12297000.0</v>
       </c>
       <c r="I39"/>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>25035000.0</v>
       </c>
       <c r="C40">
         <v>34428000.0</v>
       </c>
       <c r="D40">
         <v>32886000.0</v>
       </c>
       <c r="E40">
         <v>61309000.0</v>
       </c>
@@ -2223,3651 +2226,3760 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>16797000.0</v>
+      </c>
+      <c r="C2">
         <v>19829000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19548000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18681000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9494000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7314000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14251000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15008000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16556000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22544000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46378000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41610000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>37294000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27198000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>29329000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22901000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15963000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14673000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16025000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12587000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>10906000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>8455000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8413000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-3887000.0</v>
+      </c>
+      <c r="C5">
         <v>-3422000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3715000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2585000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3165000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3407000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-3735000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3954000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3227000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2677000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2500000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1776000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2370000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2669000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1968000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2123000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2378000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3336000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3233000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3098000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3583000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-932.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3359000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>15499000.0</v>
+      </c>
+      <c r="C7">
         <v>22209000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>27431000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>32149000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>36939000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>31352000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37222000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>43164000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>49039000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>54334000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>59479000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>64736000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>71052000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>76936000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>82713000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>78052000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>84303000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>90432000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
       <c r="J8">
         <v>4000.0</v>
       </c>
       <c r="K8">
-        <v>15000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="L8">
         <v>15000.0</v>
       </c>
       <c r="M8">
         <v>15000.0</v>
       </c>
       <c r="N8">
         <v>15000.0</v>
       </c>
       <c r="O8">
         <v>15000.0</v>
       </c>
       <c r="P8">
         <v>15000.0</v>
       </c>
       <c r="Q8">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="R8">
         <v>14000.0</v>
       </c>
       <c r="S8">
+        <v>14000.0</v>
+      </c>
+      <c r="T8">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="U8">
         <v>6000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>6000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>720231000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>717191000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>716233000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>713418000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>709818000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>700167000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>16299000.0</v>
+      </c>
+      <c r="C10">
         <v>6846000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8465000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>34292000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>29706000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>34326000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>38648000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>53723000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>45461000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>61507000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35637000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>42470000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>41295000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>49947000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>55774000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>59136000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>68189000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>74540000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>79733000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>145597000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>154809000.0</v>
       </c>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
       <c r="W10">
+        <v>153210000.0</v>
+      </c>
+      <c r="X10">
         <v>90626000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-58524000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>16299000.0</v>
+      </c>
+      <c r="C12">
         <v>6846000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8465000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>34292000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>29706000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34326000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>38648000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>53723000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>45461000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>61507000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35637000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>42470000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>41295000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>49947000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>55774000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>59136000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>68189000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>74540000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>79733000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>145597000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>154809000.0</v>
       </c>
-      <c r="V12">
-[...1 lines deleted...]
-      </c>
       <c r="W12">
+        <v>153210000.0</v>
+      </c>
+      <c r="X12">
         <v>90626000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>58524000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>4000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
-        <v>15000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="L13">
         <v>15000.0</v>
       </c>
       <c r="M13">
         <v>15000.0</v>
       </c>
       <c r="N13">
         <v>15000.0</v>
       </c>
       <c r="O13">
         <v>15000.0</v>
       </c>
       <c r="P13">
         <v>15000.0</v>
       </c>
       <c r="Q13">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="R13">
         <v>14000.0</v>
       </c>
       <c r="S13">
+        <v>14000.0</v>
+      </c>
+      <c r="T13">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="U13">
         <v>6000.0</v>
       </c>
       <c r="V13">
-        <v>932.0</v>
+        <v>6000.0</v>
       </c>
       <c r="W13">
+        <v>6000.0</v>
+      </c>
+      <c r="X13">
         <v>1000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>55089000.0</v>
+      </c>
+      <c r="C14">
         <v>37623000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37386000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37212000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>38080000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>38683000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>38608000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37007000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>36578000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>36453250.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>36263000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35487000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>35176000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>34921250.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>34734750.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34345250.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>34106250.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>33762500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33285091.0</v>
       </c>
       <c r="U14">
         <v>33285091.0</v>
       </c>
       <c r="V14">
         <v>33285091.0</v>
       </c>
       <c r="W14">
         <v>33285091.0</v>
       </c>
       <c r="X14">
         <v>33285091.0</v>
       </c>
       <c r="Y14">
+        <v>33285091.0</v>
+      </c>
+      <c r="Z14">
         <v>38975000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>38969000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>15000.0</v>
       </c>
       <c r="O15">
         <v>15000.0</v>
       </c>
       <c r="P15">
         <v>15000.0</v>
       </c>
       <c r="Q15">
-        <v>14000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="R15">
         <v>14000.0</v>
       </c>
-      <c r="S15"/>
+      <c r="S15">
+        <v>14000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>8833000.0</v>
+      </c>
+      <c r="C16">
         <v>6512000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7405000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6274000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2340000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2729000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>555000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1313000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1021000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2401000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1895000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8273000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6355000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6445000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8836000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5055000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2954000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3142000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1676000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1503000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2123000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>2432000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>60000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1185000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>180000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1650000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6450000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>3990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="U18">
         <v>400000.0</v>
       </c>
       <c r="V18">
+        <v>400000.0</v>
+      </c>
+      <c r="W18">
         <v>500000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>13105000.0</v>
       </c>
       <c r="C20">
         <v>13105000.0</v>
       </c>
       <c r="D20">
-        <v>43304000.0</v>
+        <v>13105000.0</v>
       </c>
       <c r="E20">
         <v>43304000.0</v>
       </c>
       <c r="F20">
         <v>43304000.0</v>
       </c>
       <c r="G20">
         <v>43304000.0</v>
       </c>
       <c r="H20">
-        <v>57562000.0</v>
+        <v>43304000.0</v>
       </c>
       <c r="I20">
         <v>57562000.0</v>
       </c>
       <c r="J20">
         <v>57562000.0</v>
       </c>
       <c r="K20">
         <v>57562000.0</v>
       </c>
       <c r="L20">
-        <v>91632000.0</v>
+        <v>57562000.0</v>
       </c>
       <c r="M20">
         <v>91632000.0</v>
       </c>
       <c r="N20">
         <v>91632000.0</v>
       </c>
       <c r="O20">
+        <v>91632000.0</v>
+      </c>
+      <c r="P20">
         <v>57562000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>194079000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>194556000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>194050000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>194881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5927000.0</v>
       </c>
       <c r="U20">
         <v>5927000.0</v>
       </c>
       <c r="V20">
         <v>5927000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>5927000.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>34552000.0</v>
+      </c>
+      <c r="C21">
         <v>9860000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>34412000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>35987000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12080000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35337000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11751000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>24531000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>47819000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>47943000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>48957000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>132051000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>135246000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>137880000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>50297000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>144418000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>147657000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>150619000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>153067000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>35725000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>35816000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>36005000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>17928000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>11800000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
-[...1 lines deleted...]
-      </c>
+      <c r="V22"/>
       <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>151067000.0</v>
+      </c>
+      <c r="C23">
         <v>169110000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>188139000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>211211000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>210354000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>203249000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>221398000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>276543000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>272854000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>299037000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>438204000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>431207000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>446421000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>469291000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>529972000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>617979000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>637264000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>655775000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>637214000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>329832000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>330020000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>288953438.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>279192000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
-    </row>
-    <row r="24" spans="1:26">
+      <c r="AA23"/>
+    </row>
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>26298000.0</v>
+      </c>
+      <c r="C24">
         <v>28148000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>27861000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>24293000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>38333000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>33837000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>157061000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>155979000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>152281000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>152253000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>150740000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>149404000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>143032000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>141878000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>19504000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>19560000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>20396000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>155979000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>152281000.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>150740000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>149404000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>143032000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>33728000.0</v>
+      </c>
+      <c r="C28">
         <v>73711000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>77351000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48267000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>52915000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20716000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>24092000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>92370000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>105061000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>93262000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>182656000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>179327000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>185736000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>179270000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>179192000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>169656000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>165518000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>158924000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>62145000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-126093000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-135249000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-639115.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-70230000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>58524000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>85227000.0</v>
+      </c>
+      <c r="C29">
         <v>94464000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>107746000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>126276000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>126809000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>117486000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>130292000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>174609000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>168662000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>174133000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>267642000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>276532000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>286829000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>307628000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>343470000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>444429000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>466093000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>472877000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>512421000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-249278000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-246718000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-293407000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>29439000.0</v>
+      </c>
+      <c r="C30">
         <v>30264000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>45496000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33819000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>45947000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36455000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48944000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>49625000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46954000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>50982000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>75692000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>60817000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>70855000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>72363000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>116460000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>90057000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89781000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>98092000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>142909000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>77351000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>76443000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>77767000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>106251000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-74519000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-53817000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>191217000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-44808000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6787000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5536000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-310434000.0</v>
       </c>
       <c r="T31">
         <v>-310434000.0</v>
       </c>
       <c r="U31">
+        <v>-310434000.0</v>
+      </c>
+      <c r="V31">
         <v>-308021000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-308087000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-339244000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>581000.0</v>
+      </c>
+      <c r="C32">
         <v>-19504000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-9096000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-10234000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16211000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-8067000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4050000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-59424000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-64321000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-56824000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-95006000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>19804000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>27708000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>44808000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>75735000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>72329000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>89011000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>104102000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>157513000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>183208000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>188467000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>151293000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>88094000.0</v>
+      </c>
+      <c r="C33">
         <v>97935000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>102017000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>128363000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>124837000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>115220000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>120512000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>155623000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>161179000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>166124000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>305415000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>303600000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>312027000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>322711000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>331365000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>435325000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>447773000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>456375000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>385555000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>83033000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>80526000.0</v>
       </c>
-      <c r="V33">
-[...1 lines deleted...]
-      </c>
       <c r="W33">
+        <v>66740000.0</v>
+      </c>
+      <c r="X33">
         <v>70671000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
-    </row>
-    <row r="34" spans="1:26">
+      <c r="AA33"/>
+    </row>
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>253000.0</v>
+      </c>
+      <c r="C34">
         <v>262000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>250000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>292000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>392000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>389000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>704000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>781000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>753000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>1160000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>435000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>445000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>440000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>55687000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>798000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3385000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>64644000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>76484000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3992000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3781000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3508000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34">
+      <c r="W34"/>
+      <c r="X34">
         <v>1633000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>37303000.0</v>
+      </c>
+      <c r="C35">
         <v>41669000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>42836000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>41473000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>57148000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>10861000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>17620000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>22129000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>27541000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>33460000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>99226000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>201449000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>206108000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>209153000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>212546000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>209939000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>215698000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>228424000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>168187000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>533326000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>533969000.0</v>
       </c>
-      <c r="V35">
-[...1 lines deleted...]
-      </c>
       <c r="W35">
+        <v>20928000.0</v>
+      </c>
+      <c r="X35">
         <v>535767000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>23728000.0</v>
+      </c>
+      <c r="C36">
         <v>47745000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>26994000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>17155000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>32830000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6842000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>30700000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>31755000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>8163000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-15077000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>112797000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>15340000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>13720000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15138000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>139151000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>16079000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>16363000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>15538000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14555000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>18506000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>15292000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-66740000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>27198000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-    </row>
-    <row r="37" spans="1:26">
+      <c r="AA36"/>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>2777000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>3019000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>3337000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>4026000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>4397000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>2208000.0</v>
       </c>
-      <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
         <v>13720000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>11190000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>12479000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>16363000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>11938000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>12255000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>18506000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>15292000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>15481999.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>17235000.0</v>
+      </c>
+      <c r="C39">
         <v>34065000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>32161000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14737000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>9864000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17248000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>13294000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17572000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19260000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>20424000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21460000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>24320000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>22244000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>24270000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>26373000.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
-        <v>63042000.0</v>
+        <v>33461000.0</v>
       </c>
       <c r="R39">
-        <v>53536000.0</v>
+        <v>31521000.0</v>
       </c>
       <c r="S39">
-        <v>58034000.0</v>
+        <v>26768000.0</v>
       </c>
       <c r="T39">
-        <v>40202000.0</v>
+        <v>29017000.0</v>
       </c>
       <c r="U39">
-        <v>31784000.0</v>
+        <v>23851000.0</v>
       </c>
       <c r="V39">
-        <v>15735721.0</v>
+        <v>18242000.0</v>
       </c>
       <c r="W39">
+        <v>14924999.0</v>
+      </c>
+      <c r="X39">
         <v>11644000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>23785000.0</v>
+      </c>
+      <c r="C40">
         <v>25188000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>25035000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26159000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>30812000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>40940000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>34428000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>38290000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>33610000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>41881000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>32886000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>36608000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>41021000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>45462000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>61309000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>56807000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>56698000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>53225000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>76445000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>49501000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>47998000.0</v>
       </c>
-      <c r="V40">
-[...1 lines deleted...]
-      </c>
       <c r="W40">
+        <v>39141000.0</v>
+      </c>
+      <c r="X40">
         <v>46383000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>1093000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>978000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>6709000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6856000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>16760000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>26309000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>17415000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>18069000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>18949000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>761095000.0</v>
+      </c>
+      <c r="C42">
         <v>734203000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>732660000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>731237000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>729643000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>731734000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>730369000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>728525000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>725386000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>723868000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>723081000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>721980000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>720231000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>717191000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>716233000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>713418000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>709818000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>700167000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>695869000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>96863000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>96066000.0</v>
       </c>
-      <c r="V42">
-[...1 lines deleted...]
-      </c>
       <c r="W42">
+        <v>92024000.0</v>
+      </c>
+      <c r="X42">
         <v>36373000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>-323343000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>28504000.0</v>
+      </c>
+      <c r="C45">
         <v>73251000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>77478000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>81726000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>85477000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>78239000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>82773000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>87849000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>92418000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>98790000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>103128000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>64577000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>71429000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>78061000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>84355000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>124771000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>16709000.0</v>
+      </c>
+      <c r="C46">
         <v>22901000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>27506000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>31917000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>35823000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>28937000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>34757000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>40975000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>46835000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>52754000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>58571000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>64577000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>71429000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>78061000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>84355000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>80749000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>89197000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>96168000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>23052000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>22875000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>23491000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>24808000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>25545000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>14892000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>16446000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>17774000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>80749000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>21175000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>23065000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>23052000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>22875000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>23491000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>24808000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-706517000.0</v>
+      </c>
+      <c r="C48">
         <v>-694669000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-679588000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-652790000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-645355000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-634535000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-621864000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-652895000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-654984000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-647497000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-611768000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-600748000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-587026000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-559190000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-523063000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-417621000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-390765000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-367000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-322106000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-362553000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-358767000.0</v>
       </c>
-      <c r="V48">
-[...1 lines deleted...]
-      </c>
       <c r="W48">
+        <v>-358185000.0</v>
+      </c>
+      <c r="X48">
         <v>-346818000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-587026000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-559190000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-523063000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-417621000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-390765000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-367000000.0</v>
       </c>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>8230000.0</v>
+      </c>
+      <c r="C50">
         <v>30200000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>30524000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>26117000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7349000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>23690000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>25518000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>102929000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>101483000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>100435000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>124977000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>50027000.0</v>
+      </c>
+      <c r="C51">
         <v>80557000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>85816000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>82559000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>82621000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>55042000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>62740000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>146093000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>150522000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>154769000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>218293000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>221797000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>227031000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>229217000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>234966000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>228792000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>233707000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>233464000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>141878000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>19504000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>19560000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>20396000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>12977000.0</v>
+      </c>
+      <c r="C52">
         <v>39150000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>43230000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>41968000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>26660000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>45113000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>47602000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>125733000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>124809000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>122911000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>146636000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>21312000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>22016000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>22667000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>23398000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>25562000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>24865000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>24258000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>73714000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>48189000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>46661000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>44265000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>117048000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>151067000.0</v>
+      </c>
+      <c r="C55">
         <v>169110000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>188139000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>211211000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>210354000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>203249000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>221398000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>276543000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>272854000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>299037000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>438204000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>431207000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>446421000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>469291000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>529972000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>617979000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>637264000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>655775000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>637214000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>329832000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>330020000.0</v>
       </c>
-      <c r="V55">
-[...1 lines deleted...]
-      </c>
       <c r="W55">
+        <v>327622000.0</v>
+      </c>
+      <c r="X55">
         <v>279192000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>62973000.0</v>
+      </c>
+      <c r="C56">
         <v>71175000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>86122000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>82848000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>85517000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>88029000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>100886000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>120920000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>111675000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>132913000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>132789000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>127607000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>134394000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>146580000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>198607000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>182654000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>189491000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>199400000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>251659000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>246799000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>249494000.0</v>
       </c>
-      <c r="V56">
-[...1 lines deleted...]
-      </c>
       <c r="W56">
+        <v>245902000.0</v>
+      </c>
+      <c r="X56">
         <v>208521000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>58524000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>62392000.0</v>
+      </c>
+      <c r="C57">
         <v>90679000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>95218000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>93082000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>69306000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>96096000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>96836000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>180344000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>175996000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>189737000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>227795000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>107803000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>106686000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>101772000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>122872000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>110325000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>100480000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>95298000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>94146000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>63591000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>61027000.0</v>
       </c>
-      <c r="V57">
-[...1 lines deleted...]
-      </c>
       <c r="W57">
+        <v>56051000.0</v>
+      </c>
+      <c r="X57">
         <v>57228000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>99695000.0</v>
+      </c>
+      <c r="C58">
         <v>132348000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>138054000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>134555000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>126454000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>106957000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>114456000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>202473000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>203537000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>223197000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>327021000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>309252000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>312794000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>310925000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>335418000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>320264000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>316178000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>323722000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>262333000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>596917000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>594996000.0</v>
       </c>
-      <c r="V58">
-[...1 lines deleted...]
-      </c>
       <c r="W58">
+        <v>95928000.0</v>
+      </c>
+      <c r="X58">
         <v>592995000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>50699000.0</v>
+      </c>
+      <c r="C60">
         <v>36116000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>49361000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>75866000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>81127000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>93796000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>104774000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>71680000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>67179000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>73698000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>108828000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>119471000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>130850000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>155347000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>191217000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>293689000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>316689000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>329845000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>370543000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-268782000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-266278000.0</v>
       </c>
-      <c r="V60">
-[...1 lines deleted...]
-      </c>
       <c r="W60">
+        <v>228682000.0</v>
+      </c>
+      <c r="X60">
         <v>-313803000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>171494000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
-      <c r="R62">
+      <c r="R62"/>
+      <c r="S62">
         <v>2458000.0</v>
       </c>
-      <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5896,2989 +6008,3042 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>125979000.0</v>
       </c>
       <c r="C2">
         <v>105065000.0</v>
       </c>
       <c r="D2">
         <v>142366000.0</v>
       </c>
       <c r="E2">
         <v>184537000.0</v>
       </c>
       <c r="F2">
         <v>207397000.0</v>
       </c>
       <c r="G2">
         <v>140290000.0</v>
       </c>
       <c r="H2">
         <v>150350000.0</v>
       </c>
       <c r="I2">
         <v>169631000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>15828000.0</v>
       </c>
       <c r="C3">
         <v>19146000.0</v>
       </c>
       <c r="D3">
         <v>21941000.0</v>
       </c>
       <c r="E3">
         <v>22655000.0</v>
       </c>
       <c r="F3">
         <v>22860000.0</v>
       </c>
       <c r="G3">
         <v>17486000.0</v>
       </c>
       <c r="H3">
         <v>19450000.0</v>
       </c>
       <c r="I3">
         <v>21827000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>-51235000.0</v>
       </c>
       <c r="C5">
         <v>-26512000.0</v>
       </c>
       <c r="D5">
         <v>-42645000.0</v>
       </c>
       <c r="E5">
         <v>-108409000.0</v>
       </c>
       <c r="F5">
         <v>2678000.0</v>
       </c>
       <c r="G5">
         <v>13020000.0</v>
       </c>
       <c r="H5">
         <v>-40268000.0</v>
       </c>
       <c r="I5">
         <v>-80078000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>-35407000.0</v>
       </c>
       <c r="C6">
         <v>-7366000.0</v>
       </c>
       <c r="D6">
         <v>-20704000.0</v>
       </c>
       <c r="E6">
         <v>-85754000.0</v>
       </c>
       <c r="F6">
         <v>25538000.0</v>
       </c>
       <c r="G6">
         <v>30506000.0</v>
       </c>
       <c r="H6">
         <v>-20818000.0</v>
       </c>
       <c r="I6">
         <v>-58251000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>59287000.0</v>
       </c>
       <c r="C9">
         <v>84822000.0</v>
       </c>
       <c r="D9">
         <v>110311000.0</v>
       </c>
       <c r="E9">
         <v>141240000.0</v>
       </c>
       <c r="F9">
         <v>190167000.0</v>
       </c>
       <c r="G9">
         <v>181034000.0</v>
       </c>
       <c r="H9">
         <v>167573000.0</v>
       </c>
       <c r="I9">
         <v>137620000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>-56948000.0</v>
       </c>
       <c r="C10">
         <v>-33294000.0</v>
       </c>
       <c r="D10">
         <v>-58730000.0</v>
       </c>
       <c r="E10">
         <v>-114829000.0</v>
       </c>
       <c r="F10">
         <v>-528000.0</v>
       </c>
       <c r="G10">
         <v>12097000.0</v>
       </c>
       <c r="H10">
         <v>-37277000.0</v>
       </c>
       <c r="I10">
         <v>-77604000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>386000.0</v>
       </c>
       <c r="C11">
         <v>662000.0</v>
       </c>
       <c r="D11">
         <v>1602000.0</v>
       </c>
       <c r="E11">
         <v>2730000.0</v>
       </c>
       <c r="F11">
         <v>-26404000.0</v>
       </c>
       <c r="G11">
         <v>941000.0</v>
       </c>
       <c r="H11">
         <v>-358000.0</v>
       </c>
       <c r="I11">
         <v>902000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
         <v>5713000.0</v>
       </c>
       <c r="C12">
         <v>6782000.0</v>
       </c>
       <c r="D12">
         <v>16085000.0</v>
       </c>
       <c r="E12">
         <v>6420000.0</v>
       </c>
       <c r="F12">
         <v>3206000.0</v>
       </c>
       <c r="G12">
         <v>923000.0</v>
       </c>
       <c r="H12">
         <v>2718000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14">
         <v>-390000.0</v>
       </c>
       <c r="C14">
         <v>-168000.0</v>
       </c>
       <c r="D14">
         <v>1214000.0</v>
       </c>
       <c r="E14">
         <v>-369000.0</v>
       </c>
       <c r="F14">
         <v>-1164000.0</v>
       </c>
       <c r="G14">
         <v>-820000.0</v>
       </c>
       <c r="H14">
         <v>-273000.0</v>
       </c>
       <c r="I14">
         <v>971000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>-57724000.0</v>
       </c>
       <c r="C15">
         <v>-10096000.0</v>
       </c>
       <c r="D15">
         <v>-88579000.0</v>
       </c>
       <c r="E15">
         <v>-200957000.0</v>
       </c>
       <c r="F15">
         <v>24712000.0</v>
       </c>
       <c r="G15">
         <v>10336000.0</v>
       </c>
       <c r="H15">
         <v>-37192000.0</v>
       </c>
       <c r="I15">
         <v>-77535000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-200957000.0</v>
       </c>
       <c r="F16">
         <v>24712000.0</v>
       </c>
       <c r="G16">
         <v>24712000.0</v>
       </c>
       <c r="H16">
         <v>-37192000.0</v>
       </c>
       <c r="I16">
         <v>-77535000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>-57334000.0</v>
       </c>
       <c r="C17">
         <v>-33956000.0</v>
       </c>
       <c r="D17">
         <v>-184215000.0</v>
       </c>
       <c r="E17">
         <v>-201326000.0</v>
       </c>
       <c r="F17">
         <v>25876000.0</v>
       </c>
       <c r="G17">
         <v>11156000.0</v>
       </c>
       <c r="H17">
         <v>-36919000.0</v>
       </c>
       <c r="I17">
         <v>-78506000.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>-5713000.0</v>
       </c>
       <c r="C18">
         <v>-6782000.0</v>
       </c>
       <c r="D18">
         <v>-23116000.0</v>
       </c>
       <c r="E18">
         <v>-21155000.0</v>
       </c>
       <c r="F18">
         <v>-2885000.0</v>
       </c>
       <c r="G18">
         <v>-923000.0</v>
       </c>
       <c r="H18">
         <v>1393000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>6162000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>104500000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>-13106000.0</v>
       </c>
       <c r="C21">
         <v>-23535000.0</v>
       </c>
       <c r="D21">
         <v>-39824000.0</v>
       </c>
       <c r="E21">
         <v>-114571000.0</v>
       </c>
       <c r="F21">
         <v>-25154000.0</v>
       </c>
       <c r="G21">
         <v>12138000.0</v>
       </c>
       <c r="H21">
         <v>-40268000.0</v>
       </c>
       <c r="I21">
         <v>-80078000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>198372000.0</v>
       </c>
       <c r="C23">
         <v>213422000.0</v>
       </c>
       <c r="D23">
         <v>292501000.0</v>
       </c>
       <c r="E23">
         <v>440348000.0</v>
       </c>
       <c r="F23">
         <v>422718000.0</v>
       </c>
       <c r="G23">
         <v>309186000.0</v>
       </c>
       <c r="H23">
         <v>358191000.0</v>
       </c>
       <c r="I23">
         <v>387329000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>15828000.0</v>
       </c>
       <c r="C25">
         <v>19146000.0</v>
       </c>
       <c r="D25">
         <v>33284000.0</v>
       </c>
       <c r="E25">
         <v>35073000.0</v>
       </c>
       <c r="F25">
         <v>22860000.0</v>
       </c>
       <c r="G25">
         <v>17486000.0</v>
       </c>
       <c r="H25">
         <v>19450000.0</v>
       </c>
       <c r="I25">
         <v>21827000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>10793000.0</v>
       </c>
       <c r="C26">
         <v>10855000.0</v>
       </c>
       <c r="D26">
         <v>11179000.0</v>
       </c>
       <c r="E26">
         <v>27100000.0</v>
       </c>
       <c r="F26">
         <v>24928000.0</v>
       </c>
       <c r="G26">
         <v>17669000.0</v>
       </c>
       <c r="H26">
         <v>21129000.0</v>
       </c>
       <c r="I26">
         <v>26516000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
         <v>15755000.0</v>
       </c>
       <c r="C27">
         <v>19729000.0</v>
       </c>
       <c r="D27">
         <v>38989000.0</v>
       </c>
       <c r="E27">
         <v>44073000.0</v>
       </c>
       <c r="F27">
         <v>54981000.0</v>
       </c>
       <c r="G27">
         <v>50680000.0</v>
       </c>
       <c r="H27">
         <v>79845000.0</v>
       </c>
       <c r="I27">
         <v>81251000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>50426000.0</v>
       </c>
       <c r="C28">
         <v>58627000.0</v>
       </c>
       <c r="D28">
         <v>78026000.0</v>
       </c>
       <c r="E28">
         <v>111437000.0</v>
       </c>
       <c r="F28">
         <v>112552000.0</v>
       </c>
       <c r="G28">
         <v>83061000.0</v>
       </c>
       <c r="H28">
         <v>87417000.0</v>
       </c>
       <c r="I28">
         <v>88104000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>386000.0</v>
       </c>
       <c r="C29">
         <v>662000.0</v>
       </c>
       <c r="D29">
         <v>-845000.0</v>
       </c>
       <c r="E29">
         <v>2026000.0</v>
       </c>
       <c r="F29">
         <v>-26404000.0</v>
       </c>
       <c r="G29">
         <v>941000.0</v>
       </c>
       <c r="H29">
         <v>-358000.0</v>
       </c>
       <c r="I29">
         <v>902000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>72393000.0</v>
       </c>
       <c r="C30">
         <v>108357000.0</v>
       </c>
       <c r="D30">
         <v>150135000.0</v>
       </c>
       <c r="E30">
         <v>255811000.0</v>
       </c>
       <c r="F30">
         <v>215321000.0</v>
       </c>
       <c r="G30">
         <v>168896000.0</v>
       </c>
       <c r="H30">
         <v>207841000.0</v>
       </c>
       <c r="I30">
         <v>217698000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>-43842000.0</v>
       </c>
       <c r="C31">
         <v>-9759000.0</v>
       </c>
       <c r="D31">
         <v>-18906000.0</v>
       </c>
       <c r="E31">
         <v>-258000.0</v>
       </c>
       <c r="F31">
         <v>24626000.0</v>
       </c>
       <c r="G31">
         <v>-41000.0</v>
       </c>
       <c r="H31">
         <v>2991000.0</v>
       </c>
       <c r="I31">
         <v>2474000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>185266000.0</v>
       </c>
       <c r="C32">
         <v>189887000.0</v>
       </c>
       <c r="D32">
         <v>252677000.0</v>
       </c>
       <c r="E32">
         <v>325777000.0</v>
       </c>
       <c r="F32">
         <v>397564000.0</v>
       </c>
       <c r="G32">
         <v>321324000.0</v>
       </c>
       <c r="H32">
         <v>317923000.0</v>
       </c>
       <c r="I32">
         <v>307251000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>22786000.0</v>
+      </c>
+      <c r="C2">
         <v>22364000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>29090000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29582000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27987000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23492000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15304000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33697000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21733000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27139000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4679000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31902000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>38967000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>37237000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>55483000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70187000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>61529000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>60818000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>71494000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>48837000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>44943000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42123000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46588000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>33390000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27852000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32460000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>4681000.0</v>
+      </c>
+      <c r="C3">
         <v>3698000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3601000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3518000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4124000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4585000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3391000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5011000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4461000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5479000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-2562000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5366000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5326000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5704000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6079000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14433000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8613000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8481000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7827000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5407000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4357000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5269000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3978000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4358000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4727000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2023000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>-10413000.0</v>
+      </c>
+      <c r="C5">
         <v>-15577000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-24867000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6360000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-8798000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-11210000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-8320000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5892000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4055000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-24059000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18266000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-7905000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-18575000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-25458000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-54690000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20932000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-16753000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-39427000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>20179000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3448000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-258000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-15863000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>34502000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1884000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6481000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13999000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>-5732000.0</v>
+      </c>
+      <c r="C6">
         <v>-11879000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-21266000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2842000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4674000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6625000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4929000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10903000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>406000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18580000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>15704000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2539000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-13249000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-19754000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-48611000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-6499000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-8140000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-30946000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>28006000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1959000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4099000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-10594000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38480000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2474000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1754000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-11976000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>13502000.0</v>
+      </c>
+      <c r="C9">
         <v>9208000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>27444000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16735000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>18407000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12529000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>18576000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>30623000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>19382000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9870000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>29645000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28076000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23161000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>17670000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>46168000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>33546000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>45231000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>30740000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>74222000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>41259000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>44161000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>30525000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>76439000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>41853000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>31324000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>31418000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>-11606000.0</v>
+      </c>
+      <c r="C10">
         <v>-15258000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-26501000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7772000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10294000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12381000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2606000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1858000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5550000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-26268000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19134000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-11994000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-22519000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-29245000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-60853000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-26103000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-21785000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-44216000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20179000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3935000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-631000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-16141000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>34035000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2142000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-5979000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-13817000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>204000.0</v>
+      </c>
+      <c r="C11">
         <v>-112000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>319000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-346000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>333000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>80000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>266000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-110000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-176000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>682000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1437000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>55000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-37000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>147000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-168000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>890000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1796000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>350000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-21393000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-353000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>158000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-4816000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1738000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-12000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-209000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>576000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12">
+        <v>1395000.0</v>
+      </c>
+      <c r="C12">
         <v>1537000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1634000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1412000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1496000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1171000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5714000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4034000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3981000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4481000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2452000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4089000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3942000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3787000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6163000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5171000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5032000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4789000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1746000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>487000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>373000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>278000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>923000.0</v>
       </c>
-      <c r="Z12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14">
+        <v>-38000.0</v>
+      </c>
+      <c r="C14">
         <v>65000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-193000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-210000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-49000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-45000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-127000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>273000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>210000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>0.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-260000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-744000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>137000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>184000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>328000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1125000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-204000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>207000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-42000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-52000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-62000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>-11848000.0</v>
+      </c>
+      <c r="C15">
         <v>-15211000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-26798000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7435000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-10820000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-12671000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>31031000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2089000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7487000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-35729000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-11020000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-13722000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-27836000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-36001000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-105442000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-26856000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-23765000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-44894000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>40447000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3786000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-582000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-11367000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>32245000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-2192000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-6093000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-13624000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-27836000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-36001000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-105442000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-26856000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-23765000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-44894000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>40447000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-3786000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-582000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-11367000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-2192000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6093000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-13624000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>-11810000.0</v>
+      </c>
+      <c r="C17">
         <v>-15146000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-26820000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7426000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-10627000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-12461000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-2872000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1968000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6483000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-26569000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>17697000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-13932000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-27836000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-36261000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-106186000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-26993000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-23581000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-44566000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>41572000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-3582000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-789000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-11325000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>32297000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-2130000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>-1395000.0</v>
+      </c>
+      <c r="C18">
         <v>-1537000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1634000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1412000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1496000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1171000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5714000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4034000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3981000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-4481000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>868000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5904000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5631000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5418000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-6163000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5171000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5032000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4789000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1746000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>-278000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-2155000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-978000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>5003000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2847000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>8135000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-4129000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>102340000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2160000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>-10312000.0</v>
+      </c>
+      <c r="C21">
         <v>-13476000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5507000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-5986000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3466000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-13742000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2087000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3579000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5591000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23466000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16781000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-6732000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-16422000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-24480000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8378000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15925000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-24888000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-35298000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7337000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-881000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-413000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16523000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>34502000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1884000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6481000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13999000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>46600000.0</v>
+      </c>
+      <c r="C23">
         <v>45048000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>51027000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>52303000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>49860000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49763000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>35967000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>60741000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>46706000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>60475000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17543000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>66710000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78550000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>79387000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>93273000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>119658000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>131648000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>126856000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>153053000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>90977000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>89517000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>89171000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>88525000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>77127000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>65657000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>77756000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>4681000.0</v>
+      </c>
+      <c r="C25">
         <v>3698000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3601000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3518000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4124000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4585000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3391000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5011000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4863000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5881000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2562000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8068000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8030000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8405000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8781000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9198000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8613000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8481000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7827000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5407000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4357000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5269000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3978000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4358000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4727000.0</v>
       </c>
-      <c r="Z25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>2624000.0</v>
+      </c>
+      <c r="C26">
         <v>2334000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2377000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2527000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2823000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3066000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2323000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2581000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2721000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3230000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>585000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2442000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3351000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3128000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>7252000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5900000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>10253000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>7192000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5643000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5686000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6900000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6699000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4585000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>5079000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4024000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>3981000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>2751000.0</v>
+      </c>
+      <c r="C27">
         <v>3468000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3311000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3944000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4242000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4258000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1321000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4754000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3739000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>8378000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>747000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8253000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>10139000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11908000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8735000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>16317000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18688000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>17803000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>20811000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11218000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11574000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11378000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>11617000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>11995000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>11102000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>15966000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>13758000.0</v>
+      </c>
+      <c r="C28">
         <v>13184000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12648000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12732000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10684000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14362000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13628000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14698000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14052000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16249000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15588000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18747000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20765000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21410000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19056000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27254000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>32565000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>32562000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>47278000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>19829000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>21743000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>23702000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>21757000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>22305000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17952000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19380000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>204000.0</v>
+      </c>
+      <c r="C29">
         <v>-112000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>319000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-346000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>333000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>80000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>266000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-110000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-176000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>682000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1437000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>55000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-37000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>147000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1010000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>890000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1796000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>350000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-21393000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-353000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>158000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4816000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1738000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-12000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>23814000.0</v>
+      </c>
+      <c r="C30">
         <v>22684000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21937000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22721000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21873000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26271000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20663000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27044000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24973000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>33336000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12864000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>34808000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>39583000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>42150000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>37790000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>49471000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>70119000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>66038000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>81559000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>42140000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>44574000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>47048000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41937000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>43737000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>37805000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>45296000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-1294000.0</v>
+      </c>
+      <c r="C31">
         <v>-1782000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-32008000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1786000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-6828000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1361000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-519000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1721000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>41000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2802000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2353000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-5262000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6097000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4765000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-69231000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-10178000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3103000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-8918000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>27516000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3054000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-218000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>382000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-467000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-258000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>502000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>182000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>36288000.0</v>
+      </c>
+      <c r="C32">
         <v>31572000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>56534000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>46317000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>46394000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>36021000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>33880000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>64320000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>41115000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>37009000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>34324000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>59978000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>62128000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>54907000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>101651000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>103733000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>106760000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>91558000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>145716000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>90096000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>89104000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>72648000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>123027000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>75243000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>59176000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>63878000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8909,2857 +9074,2900 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>38648000.0</v>
       </c>
       <c r="C2">
         <v>35637000.0</v>
       </c>
       <c r="D2">
         <v>55774000.0</v>
       </c>
       <c r="E2">
         <v>79733000.0</v>
       </c>
       <c r="F2">
         <v>106126000.0</v>
       </c>
       <c r="G2">
         <v>74024000.0</v>
       </c>
       <c r="H2">
         <v>77445000.0</v>
       </c>
       <c r="I2">
         <v>42741000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>1958000</v>
       </c>
       <c r="C3">
         <v>12769000</v>
       </c>
       <c r="D3">
         <v>14898000</v>
       </c>
       <c r="E3">
         <v>17785000</v>
       </c>
       <c r="F3">
         <v>16022000</v>
       </c>
       <c r="G3">
         <v>14538000</v>
       </c>
       <c r="H3">
         <v>8589000</v>
       </c>
       <c r="I3">
         <v>17865000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-21966000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>6315000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-14433000.0</v>
       </c>
       <c r="C6">
         <v>3011000.0</v>
       </c>
       <c r="D6">
         <v>-20137000.0</v>
       </c>
       <c r="E6">
         <v>-23959000.0</v>
       </c>
       <c r="F6">
         <v>-26393000.0</v>
       </c>
       <c r="G6">
         <v>32102000.0</v>
       </c>
       <c r="H6">
         <v>-3421000.0</v>
       </c>
       <c r="I6">
         <v>34704000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>-35652000.0</v>
       </c>
       <c r="C7">
         <v>-19177000.0</v>
       </c>
       <c r="D7">
         <v>2899000.0</v>
       </c>
       <c r="E7">
-        <v>13464000.0</v>
+        <v>17773000.0</v>
       </c>
       <c r="F7">
         <v>-16799000.0</v>
       </c>
       <c r="G7">
         <v>-1154000.0</v>
       </c>
       <c r="H7">
         <v>-4855000.0</v>
       </c>
       <c r="I7">
         <v>-20916000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>23941000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>4419000.0</v>
       </c>
       <c r="C9">
         <v>25816000.0</v>
       </c>
       <c r="D9">
         <v>40568000.0</v>
       </c>
       <c r="E9">
-        <v>23941000.0</v>
+        <v>27462000.0</v>
       </c>
       <c r="F9">
         <v>-12951000.0</v>
       </c>
       <c r="G9">
         <v>-7086000.0</v>
       </c>
       <c r="H9">
         <v>4397000.0</v>
       </c>
       <c r="I9">
         <v>-18264000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>514000.0</v>
       </c>
       <c r="G10">
         <v>4623000.0</v>
       </c>
       <c r="H10">
         <v>-86000.0</v>
       </c>
       <c r="I10">
         <v>4754000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>3078000.0</v>
       </c>
       <c r="F11">
         <v>-2213000.0</v>
       </c>
       <c r="G11">
         <v>-517000.0</v>
       </c>
       <c r="H11">
         <v>-7147000.0</v>
       </c>
       <c r="I11">
         <v>-8019000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>119687000.0</v>
       </c>
       <c r="F12">
         <v>-30302000.0</v>
       </c>
       <c r="G12">
         <v>885000.0</v>
       </c>
       <c r="H12">
         <v>2354000.0</v>
       </c>
       <c r="I12">
         <v>3881000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-29213000.0</v>
       </c>
       <c r="F13">
         <v>-1635000.0</v>
       </c>
       <c r="G13">
         <v>6449000.0</v>
       </c>
       <c r="H13">
         <v>-2105000.0</v>
       </c>
       <c r="I13">
         <v>5367000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>15828000.0</v>
       </c>
       <c r="C14">
         <v>19146000.0</v>
       </c>
       <c r="D14">
         <v>20333000.0</v>
       </c>
       <c r="E14">
-        <v>24263000.0</v>
+        <v>22655000.0</v>
       </c>
       <c r="F14">
-        <v>22860000.0</v>
+        <v>22093000.0</v>
       </c>
       <c r="G14">
         <v>17486000.0</v>
       </c>
       <c r="H14">
         <v>19450000.0</v>
       </c>
       <c r="I14">
         <v>21827000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>5000000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>24215000.0</v>
       </c>
       <c r="C16">
         <v>38648000.0</v>
       </c>
       <c r="D16">
         <v>35637000.0</v>
       </c>
       <c r="E16">
         <v>55774000.0</v>
       </c>
       <c r="F16">
         <v>79733000.0</v>
       </c>
       <c r="G16">
         <v>106126000.0</v>
       </c>
       <c r="H16">
         <v>74024000.0</v>
       </c>
       <c r="I16">
         <v>77445000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>-20706000.0</v>
       </c>
       <c r="C18">
         <v>-33448000.0</v>
       </c>
       <c r="D18">
         <v>-21001000.0</v>
       </c>
       <c r="E18">
         <v>-25642000.0</v>
       </c>
       <c r="F18">
         <v>-15225000.0</v>
       </c>
       <c r="G18">
         <v>13015000.0</v>
       </c>
       <c r="H18">
         <v>-28832000.0</v>
       </c>
       <c r="I18">
         <v>-90608000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>178656000.0</v>
       </c>
       <c r="D19">
         <v>-15017000.0</v>
       </c>
       <c r="E19">
         <v>-17285000.0</v>
       </c>
       <c r="F19">
         <v>-208028000.0</v>
       </c>
       <c r="G19">
         <v>-14803000.0</v>
       </c>
       <c r="H19">
         <v>24952000.0</v>
       </c>
       <c r="I19">
         <v>125050000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>1030000.0</v>
       </c>
       <c r="D20">
         <v>902000.0</v>
       </c>
       <c r="E20">
         <v>765000.0</v>
       </c>
       <c r="F20">
         <v>35000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>13975000.0</v>
       </c>
       <c r="C21">
         <v>-153837000.0</v>
       </c>
       <c r="D21">
         <v>332000.0</v>
       </c>
       <c r="E21">
         <v>5000000.0</v>
       </c>
       <c r="F21">
         <v>151500000.0</v>
       </c>
       <c r="G21">
         <v>19296000.0</v>
       </c>
       <c r="H21">
         <v>19296000.0</v>
       </c>
       <c r="I21">
         <v>19296000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>-57334000.0</v>
       </c>
       <c r="C22">
         <v>-33956000.0</v>
       </c>
       <c r="D22">
         <v>-55712000.0</v>
       </c>
       <c r="E22">
-        <v>-140114000.0</v>
+        <v>-117559000.0</v>
       </c>
       <c r="F22">
-        <v>25876000.0</v>
+        <v>3870000.0</v>
       </c>
       <c r="G22">
         <v>11156000.0</v>
       </c>
       <c r="H22">
         <v>-36919000.0</v>
       </c>
       <c r="I22">
         <v>-78506000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>-6867000.0</v>
       </c>
       <c r="C23">
         <v>-1793000.0</v>
       </c>
       <c r="D23">
         <v>-422000.0</v>
       </c>
       <c r="E23">
         <v>-2283000.0</v>
       </c>
       <c r="F23">
         <v>139129000.0</v>
       </c>
       <c r="G23">
         <v>159000.0</v>
       </c>
       <c r="H23">
         <v>195000.0</v>
       </c>
       <c r="I23">
         <v>640000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
         <v>-11869000.0</v>
       </c>
       <c r="C24">
         <v>191425000.0</v>
       </c>
       <c r="D24">
         <v>175000.0</v>
       </c>
       <c r="E24">
         <v>500000.0</v>
       </c>
       <c r="F24">
         <v>-2121000.0</v>
       </c>
       <c r="G24">
         <v>-265000.0</v>
       </c>
       <c r="H24">
         <v>-8589000.0</v>
       </c>
       <c r="I24">
         <v>-17865000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>52502000.0</v>
       </c>
       <c r="C25">
         <v>8081000.0</v>
       </c>
       <c r="D25">
         <v>17859000.0</v>
       </c>
       <c r="E25">
-        <v>96124000.0</v>
+        <v>52288000.0</v>
       </c>
       <c r="F25">
-        <v>-26618000.0</v>
+        <v>-3845000.0</v>
       </c>
       <c r="G25">
         <v>-1236000.0</v>
       </c>
       <c r="H25">
         <v>-731000.0</v>
       </c>
       <c r="I25">
         <v>-113000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>-3332000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-435000.0</v>
       </c>
       <c r="E26">
         <v>-1698000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>5820000.0</v>
       </c>
       <c r="C27">
         <v>5531000.0</v>
       </c>
       <c r="D27">
         <v>5282000.0</v>
       </c>
       <c r="E27">
         <v>18580000.0</v>
       </c>
       <c r="F27">
         <v>23565000.0</v>
       </c>
       <c r="G27">
         <v>1189000.0</v>
       </c>
       <c r="H27">
         <v>2813000.0</v>
       </c>
       <c r="I27">
         <v>5020000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>21590000.0</v>
       </c>
       <c r="C28">
         <v>-154600000.0</v>
       </c>
       <c r="D28">
         <v>812000.0</v>
       </c>
       <c r="E28">
         <v>3176000.0</v>
       </c>
       <c r="F28">
         <v>181823000.0</v>
       </c>
       <c r="G28">
         <v>19455000.0</v>
       </c>
       <c r="H28">
         <v>195000.0</v>
       </c>
       <c r="I28">
         <v>640000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>-18748000.0</v>
       </c>
       <c r="C29">
         <v>-20679000.0</v>
       </c>
       <c r="D29">
         <v>-6103000.0</v>
       </c>
       <c r="E29">
         <v>-7857000.0</v>
       </c>
       <c r="F29">
         <v>797000.0</v>
       </c>
       <c r="G29">
         <v>27553000.0</v>
       </c>
       <c r="H29">
         <v>-20243000.0</v>
       </c>
       <c r="I29">
         <v>-72743000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>-14060000.0</v>
       </c>
       <c r="C30">
         <v>178656000.0</v>
       </c>
       <c r="D30">
         <v>-14723000.0</v>
       </c>
       <c r="E30">
         <v>-17285000.0</v>
       </c>
       <c r="F30">
         <v>-208028000.0</v>
       </c>
       <c r="G30">
         <v>-14803000.0</v>
       </c>
       <c r="H30">
         <v>16363000.0</v>
       </c>
       <c r="I30">
         <v>107185000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>27739000.0</v>
+      </c>
+      <c r="C2">
         <v>24215000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>34292000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>29706000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34326000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38648000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>53723000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>45461000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>61507000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>35637000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42470000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>41295000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49947000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55774000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59136000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>68189000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>74540000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>79733000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>145597000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>498421.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>639115.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>106126000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>106676000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>91311000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>65846000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>74024000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>313000</v>
+      </c>
+      <c r="C3">
         <v>244000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3038000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4131000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>446000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3516000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2975000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3171000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3205000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3418000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3217000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3534000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3771000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4376000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3511000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4800000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3552000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5922000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6646000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4120000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3014000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2242000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2796000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2801000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1662000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1647000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-8456000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-5861000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-3400000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-8431000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-5128000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-5007000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-1240000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1244000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12183000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2625000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6741000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3498000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>-7916000.0</v>
+      </c>
+      <c r="C6">
         <v>-1619000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-6553000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>4586000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4620000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4322000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-15075000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8262000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16046000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>25870000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6833000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1175000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8652000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5827000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3362000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9053000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-6351000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5193000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-65864000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-438601.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-140694.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>47084000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-550000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>15365000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>25465000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8178000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-12449000.0</v>
+      </c>
+      <c r="C7">
         <v>8153000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-23580000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-507000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16007000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4442000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-8724000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-814000.0</v>
       </c>
-      <c r="I7">
-[...1 lines deleted...]
-      </c>
       <c r="J7">
+        <v>-15363000.0</v>
+      </c>
+      <c r="K7">
         <v>11754000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-18641000.0</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
+        <v>1658000.0</v>
+      </c>
+      <c r="N7">
         <v>1190000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>19509000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-8375000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-326000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-324000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>22489000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-30574000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-8787000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2113000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>20449000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-37096000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4456000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>15888000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>26207000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>2034000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>43837000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-26820000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1070000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>7604000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>44227000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>16463000.0</v>
+      </c>
+      <c r="C9">
         <v>15350000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-11580000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2212000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>656000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>13131000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1999000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>309000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
+        <v>4063000.0</v>
+      </c>
+      <c r="K9">
         <v>28912000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-14086000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>8952000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2034000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>43837000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-26820000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1070000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7604000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>44227000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-45196000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1548000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3283000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>37076000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-40569000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-8612000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15888000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>26207000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>26150000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13745000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-12405000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>19402000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8113000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-17000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10758000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6294000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4328000.0</v>
       </c>
-      <c r="Y10"/>
       <c r="Z10"/>
-    </row>
-    <row r="11" spans="1:26">
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>5535000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-18050000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>11170000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7383000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4404000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-20546000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-3141000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>588000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2628000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2288000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>1140000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4073000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4075000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>4356000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1789000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>99400000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12552000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3385000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8894000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-28127000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2809000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-151000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-4833000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>1253000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-537000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-425000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-10735000.0</v>
       </c>
       <c r="O13">
+        <v>-10735000.0</v>
+      </c>
+      <c r="P13">
         <v>7209000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-6639000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-12325000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-17458000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>17763000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-7827000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2768000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-14339000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>11928000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3695000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-14302000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>8379000.0</v>
+      </c>
+      <c r="C14">
         <v>3698000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3601000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3518000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4124000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4585000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3391000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4609000.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
+        <v>4461000.0</v>
+      </c>
+      <c r="K14">
         <v>5479000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-2562000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5366000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5326000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5704000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8781000.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>13650000.0</v>
+        <v>9198000.0</v>
       </c>
       <c r="R14">
-        <v>13171000.0</v>
+        <v>8613000.0</v>
       </c>
       <c r="S14">
+        <v>8481000.0</v>
+      </c>
+      <c r="T14">
         <v>7827000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5407000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4357000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5269000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3978000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4358000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2127000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2023000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>187000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2101000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>193000.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>19823000.0</v>
+      </c>
+      <c r="C16">
         <v>22596000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>27739000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>34292000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29706000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34326000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>38648000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>53723000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>45461000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>61507000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>35637000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>42470000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>41295000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49947000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>55774000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>59136000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>68189000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>74540000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>79733000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>59820.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>498421.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>153210000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>106126000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>106676000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>91311000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>65846000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>-5613000.0</v>
+      </c>
+      <c r="C18">
         <v>2441000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-14767000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2395000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-10545000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2172000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7530000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>6408000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15609000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16717000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6957000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1833000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11322000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-4555000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3471000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-8896000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-8495000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4780000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-16747000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-8477000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2723000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7276000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3075000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5074000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>20091000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3443000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-4131000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3667000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3449000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>79525000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-3171000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2855000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>105157000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3217000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-3534000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-3771000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4201000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-3511000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3552000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5922000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-203128000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4844000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3014000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2958000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3061000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2801000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>370000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>660000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>137000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>-13448000.0</v>
+      </c>
+      <c r="C21">
         <v>141000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5342000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7740000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11862000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-285000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-88767000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>2128000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128000.0</v>
       </c>
       <c r="P21">
         <v>2128000.0</v>
       </c>
       <c r="Q21">
-        <v>5000000.0</v>
+        <v>2128000.0</v>
       </c>
       <c r="R21">
         <v>5000000.0</v>
       </c>
       <c r="S21">
-        <v>152804000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="T21">
         <v>152804000.0</v>
       </c>
       <c r="U21">
-        <v>-1304000.0</v>
+        <v>152804000.0</v>
       </c>
       <c r="V21">
         <v>-1304000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="W21">
+        <v>-1304000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>9914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7184000.0</v>
       </c>
       <c r="Z21">
         <v>7184000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21">
+        <v>7184000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-26956000.0</v>
+      </c>
+      <c r="C22">
         <v>-15081000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-26820000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7426000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-10627000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-12461000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2872000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2512000.0</v>
       </c>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
       <c r="J22">
+        <v>-5374000.0</v>
+      </c>
+      <c r="K22">
         <v>-26950000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>17697000.0</v>
       </c>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
       <c r="M22">
+        <v>-12049000.0</v>
+      </c>
+      <c r="N22">
         <v>-22479000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-29392000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-106186000.0</v>
       </c>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
       <c r="Q22">
-        <v>-23765000.0</v>
+        <v>-26993000.0</v>
       </c>
       <c r="R22">
-        <v>-44894000.0</v>
+        <v>-23581000.0</v>
       </c>
       <c r="S22">
+        <v>-44566000.0</v>
+      </c>
+      <c r="T22">
         <v>41572000.0</v>
       </c>
-      <c r="T22">
-[...1 lines deleted...]
-      </c>
       <c r="U22">
-        <v>-582000.0</v>
+        <v>-3582000.0</v>
       </c>
       <c r="V22">
+        <v>-789000.0</v>
+      </c>
+      <c r="W22">
         <v>-11325000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>32297000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-2130000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-6093000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-13624000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>-14849000.0</v>
+      </c>
+      <c r="C23">
         <v>-10000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>13210000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-403000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1155000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2114000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1294000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>827000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-236000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1091000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>-44000.0</v>
+      </c>
+      <c r="M23">
         <v>-187000.0</v>
       </c>
-      <c r="M23">
-[...1 lines deleted...]
-      </c>
       <c r="N23">
-        <v>-164000.0</v>
+        <v>-27000.0</v>
       </c>
       <c r="O23">
+        <v>-193000.0</v>
+      </c>
+      <c r="P23">
         <v>99000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-35000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1635000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-585000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5258000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>294000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1159000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>142000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>63000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>44000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7198000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-6815000.0</v>
+      </c>
+      <c r="C24">
         <v>-3878000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>225000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-6508000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3221000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>67000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>82500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-9294000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>108575000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-13759000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3244000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3702000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4201000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-3511000.0</v>
       </c>
-      <c r="P24">
-[...1 lines deleted...]
-      </c>
       <c r="Q24">
-        <v>-3093000.0</v>
+        <v>-4300000.0</v>
       </c>
       <c r="R24">
-        <v>-3553000.0</v>
+        <v>-3552000.0</v>
       </c>
       <c r="S24">
+        <v>-5922000.0</v>
+      </c>
+      <c r="T24">
         <v>-6646000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
-        <v>-2951000.0</v>
+        <v>-4120000.0</v>
       </c>
       <c r="V24">
+        <v>-3014000.0</v>
+      </c>
+      <c r="W24">
         <v>-2242000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-2796000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-2801000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-2322000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-3310000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>22595000.0</v>
+      </c>
+      <c r="C25">
         <v>4393000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>33646000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4490000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10968000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3398000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2199000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1635000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>3076000.0</v>
+      </c>
+      <c r="K25">
         <v>-4779000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-3467000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
+        <v>8621000.0</v>
+      </c>
+      <c r="N25">
         <v>5921000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3334000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>106625000.0</v>
       </c>
-      <c r="P25">
-[...1 lines deleted...]
-      </c>
       <c r="Q25">
-        <v>3915000.0</v>
+        <v>10521000.0</v>
       </c>
       <c r="R25">
-        <v>9869000.0</v>
+        <v>-2516000.0</v>
       </c>
       <c r="S25">
+        <v>10291000.0</v>
+      </c>
+      <c r="T25">
         <v>-27890000.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
-        <v>-170000.0</v>
+        <v>2139000.0</v>
       </c>
       <c r="V25">
+        <v>-172000.0</v>
+      </c>
+      <c r="W25">
         <v>-695000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>135000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>870000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>25719000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9805000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-69000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>191000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-251000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3447000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-55000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>407000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-187000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-27000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-193000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-28000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-35000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1635000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>358000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>3102000.0</v>
+      </c>
+      <c r="C27">
         <v>1552000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1457000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1660000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1326000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1377000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1293000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1690000.0</v>
       </c>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
       <c r="J27">
+        <v>1698000.0</v>
+      </c>
+      <c r="K27">
         <v>704000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>401000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1708000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2129000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>687000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2746000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3635000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11284000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3940000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>22715000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>503000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>209000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>138000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>201000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>327000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>374000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>287000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>4551000.0</v>
+      </c>
+      <c r="C28">
         <v>-156000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8059000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7086000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8899000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2454000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-89400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1196000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-568000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-65828000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-44000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-529000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2866000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1481000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>71000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-35000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3367000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-227000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>147546000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>294000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1159000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>35142000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2261000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>9958000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7198000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>38000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>-5300000.0</v>
+      </c>
+      <c r="C29">
         <v>2685000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-11729000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1736000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-10099000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1344000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-4555000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9579000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-12404000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-13299000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3740000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5367000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7551000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-179000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>40000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4096000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4943000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1142000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-10101000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4357000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>5737000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9518000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-279000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>7875000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>21753000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1796000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>-7128000.0</v>
+      </c>
+      <c r="C30">
         <v>-4122000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2813000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4131000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3667000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3449000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>79525000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-3171000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2855000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>105157000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3217000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-3534000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3771000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4201000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-3511000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-4300000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3552000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5922000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-203128000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4844000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3014000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2958000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3061000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2801000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3984000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4957000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>