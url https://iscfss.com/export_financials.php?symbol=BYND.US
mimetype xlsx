--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -854,2521 +860,2700 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>20525000.0</v>
+      </c>
+      <c r="C2">
         <v>37571000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>56032000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>55300000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>69040000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>53071000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26923000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17247000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6276000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2540000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-7843000.0</v>
+      </c>
+      <c r="C5">
         <v>-3689000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5249000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4802000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-552999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1748000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>0.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-12676000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-7778000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5113000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>87166000.0</v>
+      </c>
+      <c r="C7">
         <v>80550000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>79599000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>60135000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>27681000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>15108000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>639000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>448000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>237000.0</v>
       </c>
-      <c r="J7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>45000.0</v>
+      </c>
+      <c r="C8">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="D8">
         <v>6000.0</v>
       </c>
       <c r="E8">
         <v>6000.0</v>
       </c>
       <c r="F8">
         <v>6000.0</v>
       </c>
       <c r="G8">
         <v>6000.0</v>
       </c>
       <c r="H8">
+        <v>6000.0</v>
+      </c>
+      <c r="I8">
         <v>5000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>544357000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>510014000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>560210000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>208240000.0</v>
+      </c>
+      <c r="C10">
         <v>131913000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>190505000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>309922000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>733294000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>159127000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>275988000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54271000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39035000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16998000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>208240000.0</v>
+      </c>
+      <c r="C12">
         <v>131913000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>190505000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>309922000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>733294000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>159127000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>275988000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54271000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39035000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>16998000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>45000.0</v>
+      </c>
+      <c r="C13">
         <v>8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="D13">
         <v>6000.0</v>
       </c>
       <c r="E13">
         <v>6000.0</v>
       </c>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>6000.0</v>
       </c>
       <c r="H13">
+        <v>6000.0</v>
+      </c>
+      <c r="I13">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>181324268.0</v>
+      </c>
+      <c r="C14">
         <v>66004815.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64300099.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>63622432.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>63172368.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>62290445.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>42274777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46362849.0</v>
       </c>
       <c r="I14">
         <v>46362849.0</v>
       </c>
       <c r="J14">
         <v>46362849.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>46362849.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>6000.0</v>
       </c>
       <c r="F15">
         <v>6000.0</v>
       </c>
       <c r="G15">
         <v>6000.0</v>
       </c>
       <c r="H15">
+        <v>6000.0</v>
+      </c>
+      <c r="I15">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="J15">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>5958000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2204000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1746000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-    </row>
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>84032000.0</v>
+      </c>
+      <c r="C22">
         <v>113444000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>130336000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>235696000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>241870000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>121717000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>81596000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>30257000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8144000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6185000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>615633000.0</v>
+      </c>
+      <c r="C23">
         <v>678146000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>774450000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1062224000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1379399000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>468006000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>451923000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>133749000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>66463000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>34935000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>420806000.0</v>
+      </c>
+      <c r="C24">
         <v>1141476000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1137542000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1133608000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1129674000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>19569000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>30388000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1938000.0</v>
       </c>
-      <c r="J24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1133608000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1129674000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-    </row>
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>1523000.0</v>
+      </c>
+      <c r="C26">
         <v>1601000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1673000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2325000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8023000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>299732000.0</v>
+      </c>
+      <c r="C28">
         <v>1090113000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1026636000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>883821000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>424061000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-119019000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-244780000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-23435000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-33883000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-13745000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>419809000.0</v>
+      </c>
+      <c r="C29">
         <v>540268000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>624174000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>930060000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1262169000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>392097000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>414659000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>109328000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-90998000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>26060000.0</v>
+      </c>
+      <c r="C30">
         <v>26862000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31730000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34198000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43806000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>35975000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>40080000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12626000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3581000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>879000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-203548000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>132495000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>367097000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>384090000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-121750000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-95913000.0</v>
       </c>
-      <c r="J31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>266567000.0</v>
+      </c>
+      <c r="C32">
         <v>225003000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>298490000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>530618000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>957859000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>243259000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>355897000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>78809000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>39819000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>273263000.0</v>
+      </c>
+      <c r="C33">
         <v>391690000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>401606000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>455765000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>327351000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>135780000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>48329000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>30923000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14494000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>10436000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>220000.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>56323000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>23041000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11942000.0</v>
       </c>
-      <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>540827000.0</v>
+      </c>
+      <c r="C35">
         <v>1217901000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1213464000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1189931000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1152715000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11942000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20136000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30792000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>150226000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>96374000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>43526000.0</v>
+      </c>
+      <c r="C36">
         <v>81227000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>75427000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>23371000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>66024000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5911000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>855000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>396000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>376000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>159000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>108843000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>66024000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>20481000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>855000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>396000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>376000.0</v>
       </c>
-      <c r="J38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>24038000.0</v>
+      </c>
+      <c r="C39">
         <v>14237000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20273000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>26643000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>33078000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15407000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5930000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5672000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1209000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>437000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>47875000.0</v>
+      </c>
+      <c r="C40">
         <v>19757000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>14645000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>16729000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>20509000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7730000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9630000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7876000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2754000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1911000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-      <c r="G41">
+      <c r="G41"/>
+      <c r="H41">
         <v>348000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>328000.0</v>
       </c>
-      <c r="I41"/>
       <c r="J41"/>
-    </row>
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>1029308000.0</v>
+      </c>
+      <c r="C42">
         <v>644004000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>573128000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>544357000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>510013999.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>560210000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>526199000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>21747000.0</v>
       </c>
-      <c r="I42">
-[...1 lines deleted...]
-      </c>
       <c r="J42">
-        <v>97966000.0</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:10">
+        <v>11650000.0</v>
+      </c>
+      <c r="K42">
+        <v>7941000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>361832000.0</v>
+      </c>
+      <c r="C45">
         <v>477349000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>478346000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>430069000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>312492000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>129869000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>47474000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>30527000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>14118000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>10277000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:10">
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>218923000.0</v>
+      </c>
+      <c r="C46">
         <v>308862000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>324506000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>430069000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>253304000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>129869000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>47474000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>30527000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>14118000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>10277000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>344597000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>253304000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>129869000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>47474000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>30527000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>14118000.0</v>
       </c>
-      <c r="J47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+    </row>
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-1021621000.0</v>
+      </c>
+      <c r="C48">
         <v>-1241531000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1081253000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-743109000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-376972000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-194867000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-142115000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-129672000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-99786000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-69402000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-743109000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-376972000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-194867000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>25000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>11000000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>2977000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>507972000.0</v>
+      </c>
+      <c r="C51">
         <v>1222026000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1217141000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1193743000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1157355000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>40108000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>31208000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>30836000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>5152000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3253000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>6517000.0</v>
+      </c>
+      <c r="C52">
         <v>4125000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3677000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3812000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4640000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>28166000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>11144000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>44000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3120000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>683000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
-    </row>
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>615633000.0</v>
+      </c>
+      <c r="C55">
         <v>678146000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>774450000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1062224000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1379399000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>468006000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>451923000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>133749000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>66463000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>34935000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>342370000.0</v>
+      </c>
+      <c r="C56">
         <v>286456000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>372844000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>606459000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1052048000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>332226000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>403594000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>102826000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>51969000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>24499000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>74917000.0</v>
+      </c>
+      <c r="C57">
         <v>61453000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>74354000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>75841000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>94189000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>88967000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>47697000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>24017000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12150000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>5134000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>615744000.0</v>
+      </c>
+      <c r="C58">
         <v>1279354000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1287818000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1265772000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1246904000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>100909000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>67833000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>54809000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>162376000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>101508000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>-111000.0</v>
+      </c>
+      <c r="C60">
         <v>-601208000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-513368000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-203548000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>132495000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>367097000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>384090000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>78940000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-95913000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-66573000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>22585000.0</v>
+      </c>
+      <c r="C2">
+        <v>20525000.0</v>
+      </c>
+      <c r="D2">
         <v>46091000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>68837000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>50512000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>37571000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>59633000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>59449000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>55836000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>56032000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>61861000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>39508000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41131000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>55300000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>68676000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>74430000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>67387000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>69040000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>45387000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>49951000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>51456000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>53071000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>30531000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>51567000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>48219000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>26923000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>38348000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>25575000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>11663000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>17247000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14601000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2">
         <v>6276000.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-7460000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-7245000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7196999.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4729000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-3689000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-5542999.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4378999.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4576000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5249000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-4696000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4957000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-4799000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4802000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-5207000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3535000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1276000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-552999.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>10000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1050000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>490000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1748000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>478000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-167000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>0.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>0.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-18651000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-16630000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-14580000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-12676000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-10802000.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-95913000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-7778000.0</v>
       </c>
-      <c r="AH5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:34">
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>85594000.0</v>
+      </c>
+      <c r="C7">
+        <v>87166000.0</v>
+      </c>
+      <c r="D7">
         <v>89413000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>90198000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>78941000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>80550000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>81882000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>82357000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>83089000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>79599000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>79781000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>80611000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>48163000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>60135000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>64842000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>29687000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>26518000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>27681000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>26432000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>15668000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>14926000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>15108000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>14133000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>14228000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
-        <v>8000.0</v>
+        <v>46000.0</v>
       </c>
       <c r="C8">
-        <v>8000.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D8">
         <v>8000.0</v>
       </c>
       <c r="E8">
         <v>8000.0</v>
       </c>
       <c r="F8">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="G8">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="H8">
         <v>6000.0</v>
       </c>
       <c r="I8">
         <v>6000.0</v>
       </c>
       <c r="J8">
         <v>6000.0</v>
       </c>
       <c r="K8">
         <v>6000.0</v>
       </c>
       <c r="L8">
         <v>6000.0</v>
       </c>
       <c r="M8">
         <v>6000.0</v>
       </c>
       <c r="N8">
         <v>6000.0</v>
       </c>
       <c r="O8">
         <v>6000.0</v>
       </c>
       <c r="P8">
         <v>6000.0</v>
       </c>
       <c r="Q8">
         <v>6000.0</v>
       </c>
       <c r="R8">
         <v>6000.0</v>
       </c>
       <c r="S8">
         <v>6000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>6000.0</v>
+      </c>
+      <c r="U8">
+        <v>6000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>561484000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>553805000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>544357000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>539399000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>530152000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>519681000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>510014000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>503690000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>496210000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>485684000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>560210000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>195355000.0</v>
+      </c>
+      <c r="C10">
+        <v>203890000.0</v>
+      </c>
+      <c r="D10">
         <v>117296000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>103497000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>102143000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>131913000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>121732000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>144873000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>157913000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>190505000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>217545000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>210781000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>258566000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>309922000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>390176000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>454674000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>547858000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>733294000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>886442000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1009337000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1125017000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>159127000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>214615000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>222334000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>246410000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>275988000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>312451000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>276987000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>35409000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>54271000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>49780000.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-39035000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>39035000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:34">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>195355000.0</v>
+      </c>
+      <c r="C12">
+        <v>203890000.0</v>
+      </c>
+      <c r="D12">
         <v>117296000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>103497000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>102143000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>131913000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>121732000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>144873000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>157913000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>190505000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>217545000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>210781000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>258566000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>309922000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>390176000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>454674000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>547858000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>733294000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>886442000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1009337000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1125017000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>159127000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>214615000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>222334000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>246410000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>275988000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>312451000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>276987000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>35409000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>54271000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>49780000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>39035000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>39035000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:34">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
-        <v>8000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>46000.0</v>
+      </c>
+      <c r="C13"/>
       <c r="D13">
         <v>8000.0</v>
       </c>
       <c r="E13">
         <v>8000.0</v>
       </c>
       <c r="F13">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="G13">
-        <v>6000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="H13">
         <v>6000.0</v>
       </c>
       <c r="I13">
         <v>6000.0</v>
       </c>
       <c r="J13">
         <v>6000.0</v>
       </c>
       <c r="K13">
         <v>6000.0</v>
       </c>
       <c r="L13">
         <v>6000.0</v>
       </c>
       <c r="M13">
         <v>6000.0</v>
       </c>
       <c r="N13">
         <v>6000.0</v>
       </c>
       <c r="O13">
         <v>6000.0</v>
       </c>
@@ -3387,10622 +3572,11258 @@
       <c r="T13">
         <v>6000.0</v>
       </c>
       <c r="U13">
         <v>6000.0</v>
       </c>
       <c r="V13">
         <v>6000.0</v>
       </c>
       <c r="W13">
         <v>6000.0</v>
       </c>
       <c r="X13">
         <v>6000.0</v>
       </c>
       <c r="Y13">
         <v>6000.0</v>
       </c>
       <c r="Z13">
         <v>6000.0</v>
       </c>
       <c r="AA13">
         <v>6000.0</v>
       </c>
       <c r="AB13">
-        <v>1000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AC13">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AD13">
         <v>1000.0</v>
       </c>
-      <c r="AE13"/>
-[...1 lines deleted...]
-      <c r="AG13">
+      <c r="AE13">
+        <v>5000.0</v>
+      </c>
+      <c r="AF13">
         <v>1000.0</v>
       </c>
+      <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>455272616.0</v>
+      </c>
+      <c r="C14">
+        <v>477779608.0</v>
+      </c>
+      <c r="D14">
         <v>76455931.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>76349000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>76194916.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>66004815.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>65060729.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>64901584.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>64702249.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>64556557.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>64398448.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>64246048.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>64004894.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>63751119.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>63694592.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>63573658.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>63465205.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>63357486.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>63280122.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>63121400.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>62941748.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>62723875.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>62487152.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>62098861.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>65927988.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>61229539.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>66026490.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>39081359.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>57433044.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>46362849.0</v>
       </c>
       <c r="AE14">
         <v>46362849.0</v>
       </c>
       <c r="AF14">
         <v>46362849.0</v>
       </c>
       <c r="AG14">
         <v>46362849.0</v>
       </c>
       <c r="AH14">
         <v>46362849.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14">
+        <v>46362849.0</v>
+      </c>
+      <c r="AJ14">
+        <v>46362849.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>6000.0</v>
       </c>
       <c r="N15">
         <v>6000.0</v>
       </c>
       <c r="O15">
         <v>6000.0</v>
       </c>
       <c r="P15">
         <v>6000.0</v>
       </c>
       <c r="Q15">
         <v>6000.0</v>
       </c>
       <c r="R15">
         <v>6000.0</v>
       </c>
       <c r="S15">
         <v>6000.0</v>
       </c>
       <c r="T15">
         <v>6000.0</v>
       </c>
       <c r="U15">
         <v>6000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="V15">
+        <v>6000.0</v>
+      </c>
       <c r="W15">
         <v>6000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>6000.0</v>
       </c>
       <c r="Z15">
         <v>6000.0</v>
       </c>
       <c r="AA15">
         <v>6000.0</v>
       </c>
       <c r="AB15">
-        <v>1000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AC15">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AD15">
         <v>1000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-      <c r="AG15">
+      <c r="AE15">
+        <v>5000.0</v>
+      </c>
+      <c r="AF15">
         <v>1000.0</v>
       </c>
+      <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16">
         <v>7566000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>5958000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>25000000.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16">
         <v>2204000.0</v>
       </c>
-      <c r="AH16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:34">
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>68891000.0</v>
+      </c>
+      <c r="C22">
+        <v>84032000.0</v>
+      </c>
+      <c r="D22">
         <v>110294000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>110868000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>100068000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>113444000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>125158000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>119532000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>122538000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>130336000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>194570000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>207138000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>222370000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>235696000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>246987000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>254653000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>283754000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>241870000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>193490000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>165746000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>145524000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>121717000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>132359000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>143033000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>120702000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>81596000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>60270000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>42695000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>34281000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>30257000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>17771000.0</v>
       </c>
-      <c r="AE22"/>
-[...1 lines deleted...]
-      <c r="AG22">
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22">
         <v>8144000.0</v>
       </c>
-      <c r="AH22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:34">
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>579464000.0</v>
+      </c>
+      <c r="C23">
+        <v>615633000.0</v>
+      </c>
+      <c r="D23">
         <v>599669000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>691741000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>643830000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>678146000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>692938000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>711234000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>735026000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>774450000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>929208000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>968585000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>986577000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1062224000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1141287000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1218109000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1294510000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1379399000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1432374000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>1466520000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1475519000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>468006000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>486637000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>517974000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>491633000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>451923000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>454841000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>397061000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>125157000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>133749000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>112222000.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>52281000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>66463000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:34">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>385944000.0</v>
+      </c>
+      <c r="C24">
+        <v>420806000.0</v>
+      </c>
+      <c r="D24">
         <v>1236986000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1194111000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1142459000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1141476000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1140492000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1139509000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1138525000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1137542000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1136558000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1135575000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1134591000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1133608000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1132624000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1131641000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1130657000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1129674000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1128690000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1127707000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1126723000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="W24"/>
+      <c r="X24">
         <v>50000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>50000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>1135575000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1134591000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1133608000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1132624000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1131641000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1130657000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1129674000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1128690000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1127707000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1126723000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>1507000.0</v>
+      </c>
+      <c r="C26">
         <v>1523000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
+        <v>1523000.0</v>
+      </c>
+      <c r="E26">
         <v>1531000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>1589000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>1601000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1612000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>1650000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>1680000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>1673000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>1711000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1837000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>2340000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2325000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>7174000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>5920000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>7353000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>8023000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>301876000.0</v>
+      </c>
+      <c r="C28">
+        <v>-116724000.0</v>
+      </c>
+      <c r="D28">
         <v>1194278000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1160669000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1120086000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1090113000.0</v>
       </c>
-      <c r="F28">
-[...4 lines deleted...]
-      </c>
       <c r="H28">
+        <v>1100642000.0</v>
+      </c>
+      <c r="I28">
+        <v>1076993000.0</v>
+      </c>
+      <c r="J28">
         <v>1063701000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1026636000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>998794000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1005405000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>924188000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>883821000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>807290000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>706654000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>609317000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>424061000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>268680000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>134038000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>16632000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-119019000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-150482000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-158106000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-202946000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-245128000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-281513000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-246081000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-4520000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-23435000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-18794000.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>39035000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-33883000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:34">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>394320000.0</v>
+      </c>
+      <c r="C29">
+        <v>419809000.0</v>
+      </c>
+      <c r="D29">
         <v>452921000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>517088000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>492928000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>540268000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>528568000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>549484000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>577114000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>624174000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>773652000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>836457000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>881457000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>930060000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>990580000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1083700000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1171638000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1262169000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1335795000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1383188000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1390770000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>392097000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>429400000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>439910000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>25931000.0</v>
+      </c>
+      <c r="C30">
+        <v>26060000.0</v>
+      </c>
+      <c r="D30">
         <v>27920000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>37338000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>33267000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>26862000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>34674000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>34463000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>35648000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>31730000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>35763000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>50821000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>42395000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>34198000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>34949000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>77154000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>52675000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>43806000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>48849000.0</v>
       </c>
-      <c r="S30">
-[...2 lines deleted...]
-      <c r="T30">
+      <c r="U30">
+        <v>67369000.0</v>
+      </c>
+      <c r="V30">
         <v>39853000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>35975000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>29760000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>45986000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>36333000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>40080000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>34482000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>34388000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>16194000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12626000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>12079000.0</v>
       </c>
-      <c r="AE30"/>
-[...1 lines deleted...]
-      <c r="AG30">
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30">
         <v>3581000.0</v>
       </c>
-      <c r="AH30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:34">
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-362906000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-299118000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-253134000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-203548000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-142044000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-47941000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>40981000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>132495000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>207105000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>255481000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>264047000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>367097000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>379400000.0</v>
       </c>
-      <c r="W31"/>
-      <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>201996000.0</v>
+      </c>
+      <c r="C32">
+        <v>266567000.0</v>
+      </c>
+      <c r="D32">
         <v>224996000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>206948000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>181370000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>225003000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>210822000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>233747000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>257704000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>298490000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>392765000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>442797000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>487138000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>530618000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>605304000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>709983000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>816306000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>957859000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1078830000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1192583000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1251873000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>243259000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>345272000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>363068000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>268449000.0</v>
+      </c>
+      <c r="C33">
+        <v>273263000.0</v>
+      </c>
+      <c r="D33">
         <v>311031000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>394606000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>386558000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>391690000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>395525000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>393969000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>398523000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>401606000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>457585000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>471144000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>439522000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>455765000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>445307000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>398599000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>377213000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>327351000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>279252000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>202438000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>150537000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>135780000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>95708000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>88631000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>75690000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>48329000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>35896000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>35265000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>32748000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>30923000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>28404000.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-39035000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>14494000.0</v>
       </c>
-      <c r="AH33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:34">
+      <c r="AJ33"/>
+    </row>
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-      <c r="C34"/>
+        <v>43</v>
+      </c>
+      <c r="B34">
+        <v>222000.0</v>
+      </c>
+      <c r="C34">
+        <v>220000.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>77484000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>45203000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>56323000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>60031000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>24882000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>21881000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>23041000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>22287000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>11833000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>11640000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>11942000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>491528000.0</v>
+      </c>
+      <c r="C35">
+        <v>465910000.0</v>
+      </c>
+      <c r="D35">
         <v>1320092000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1278577000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1217459000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1217901000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1218271000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1217741000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1217638000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1213464000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1213256000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1213059000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1179794000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1189931000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1192655000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1156523000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1152538000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1152715000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1150977000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1139540000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1138363000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>11942000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>61580000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>61789000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>27669000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>20136000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>21821000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>24873000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>230393000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>30792000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>180479000.0</v>
       </c>
-      <c r="AE35"/>
-[...1 lines deleted...]
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35">
         <v>150226000.0</v>
       </c>
-      <c r="AH35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:34">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>43915000.0</v>
+      </c>
+      <c r="C36">
+        <v>54340000.0</v>
+      </c>
+      <c r="D36">
         <v>49903000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>65560000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>83057000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>81227000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>79706000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>78056000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>13304000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>75427000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>17150000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>21914000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>22873000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>23371000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>6670000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>6301000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>6613000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>66024000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2562000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3739000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3205000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>5911000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4970000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>4552000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1501000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>855000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>846000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>792000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>887000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>396000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>397000.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-39035000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>376000.0</v>
       </c>
-      <c r="AH36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:34">
+      <c r="AJ36"/>
+    </row>
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38"/>
       <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>77830000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>82708000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>108843000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>87203000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>109140000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>102779000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>66024000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>56518000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>30317000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4505000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>20481000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>18706000.0</v>
       </c>
-      <c r="W38"/>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>20838000.0</v>
+      </c>
+      <c r="C39">
+        <v>28388000.0</v>
+      </c>
+      <c r="D39">
         <v>33128000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>45432000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>21794000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>14237000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>15849000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>18397000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>20404000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>20273000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>23745000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>28701000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>23724000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>26643000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>23868000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>33029000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>33010000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>33078000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>24341000.0</v>
       </c>
-      <c r="S39">
-[...2 lines deleted...]
-      <c r="T39">
+      <c r="U39">
+        <v>21630000.0</v>
+      </c>
+      <c r="V39">
         <v>14588000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>15407000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>14195000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>17990000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>12498000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5930000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>23484000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>15452000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>6525000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>5672000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>4188000.0</v>
       </c>
-      <c r="AE39"/>
-[...1 lines deleted...]
-      <c r="AG39">
+      <c r="AG39"/>
+      <c r="AH39"/>
+      <c r="AI39">
         <v>1209000.0</v>
       </c>
-      <c r="AH39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:34">
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>50606000.0</v>
+      </c>
+      <c r="C40">
+        <v>47875000.0</v>
+      </c>
+      <c r="D40">
         <v>11244000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>15618000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>20620000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>19757000.0</v>
       </c>
-      <c r="F40">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
+        <v>22855000.0</v>
+      </c>
+      <c r="I40">
+        <v>19944000.0</v>
+      </c>
+      <c r="J40">
         <v>18987000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>14645000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>13914000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>12009000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>15826000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>16729000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>17189000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>30292000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>28967000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>20509000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>24760000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>17713000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>18367000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>7730000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>12573000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>12269000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>7969000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>9702000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>8697000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>8762000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>10207000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>7876000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>32786000.0</v>
       </c>
-      <c r="AE40"/>
-[...1 lines deleted...]
-      <c r="AG40">
+      <c r="AG40"/>
+      <c r="AH40"/>
+      <c r="AI40">
         <v>2754000.0</v>
       </c>
-      <c r="AH40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:34">
+      <c r="AJ40"/>
+    </row>
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>1037319999.0</v>
+      </c>
+      <c r="C42">
+        <v>74806000.0</v>
+      </c>
+      <c r="D42">
         <v>657549000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>653854999.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>649637000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>644004000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>590281999.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>584440999.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>578773000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>573128000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>567927000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>561484000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>553805000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>544357000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>539399000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>530152000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>519681000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>510013999.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>503690000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>496210000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>485684000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>560210000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>548706000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>540576000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>532275000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>526199000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>518485000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>477541000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>23722000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>21747000.0</v>
       </c>
-      <c r="AD42">
-[...6 lines deleted...]
-      </c>
+      <c r="AF42">
+        <v>-132212000.0</v>
+      </c>
+      <c r="AG42"/>
       <c r="AH42"/>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42">
+        <v>11650000.0</v>
+      </c>
+      <c r="AJ42"/>
+    </row>
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>361277000.0</v>
+      </c>
+      <c r="C45">
+        <v>361832000.0</v>
+      </c>
+      <c r="D45">
         <v>415739000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>511372000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>479440000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>477349000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>476627000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>469968000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>474936000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>478346000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>438724000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>447393000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>414309000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>430069000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>506305000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>172121000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>146032000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>129869000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>77002000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>84079000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>74189000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>47474000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>35050000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>34473000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>31861000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>30527000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>28007000.0</v>
       </c>
-      <c r="AE45"/>
-[...1 lines deleted...]
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45">
         <v>14118000.0</v>
       </c>
-      <c r="AH45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:34">
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>212626000.0</v>
+      </c>
+      <c r="C46">
+        <v>218923000.0</v>
+      </c>
+      <c r="D46">
         <v>259605000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>327515000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>301912000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>308862000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>314207000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>314263000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>383539000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>324506000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>438724000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>447393000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>414309000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>430069000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>431463000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>386378000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>363247000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>253304000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>272190000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>198699000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>146032000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>129869000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>90738000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>84079000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>74189000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>47474000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>35050000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>34473000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>31861000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>30527000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>28007000.0</v>
       </c>
-      <c r="AE46"/>
-[...1 lines deleted...]
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46">
         <v>14118000.0</v>
       </c>
-      <c r="AH46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:34">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>378044000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>386599000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>344597000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>350930000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>283539000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>267081000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>253304000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>222734000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>172121000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>146032000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>129869000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>90738000.0</v>
       </c>
-      <c r="W47"/>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-1050989000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1022507000.0</v>
+      </c>
+      <c r="D48">
         <v>-1434377000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1323689000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1294447000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1241531000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1196669000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1170093000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1135614000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1081253000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-926143000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-855651000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-802146000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-743109000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-676242000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-574564000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-477430000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-376972000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-296601000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-241785000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-222133000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-194867000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-169790000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-150505000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-140300000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-142115000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-141663000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-145762000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-136321000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-129672000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-122220000.0</v>
       </c>
-      <c r="AE48"/>
-[...1 lines deleted...]
-      <c r="AG48">
+      <c r="AG48"/>
+      <c r="AH48"/>
+      <c r="AI48">
         <v>-99786000.0</v>
       </c>
-      <c r="AH48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:34">
+      <c r="AJ48"/>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-855651000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-802146000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-743109000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-676242000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-574564000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-477430000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-376972000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-296601000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-241785000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-222133000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-194867000.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>59</v>
+      </c>
+      <c r="B50">
+        <v>29459000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>25000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>497231000.0</v>
+      </c>
+      <c r="C51">
+        <v>87166000.0</v>
+      </c>
+      <c r="D51">
         <v>1311574000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1264166000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1222229000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1222026000.0</v>
       </c>
-      <c r="F51">
-[...4 lines deleted...]
-      </c>
       <c r="H51">
+        <v>1222374000.0</v>
+      </c>
+      <c r="I51">
+        <v>1221866000.0</v>
+      </c>
+      <c r="J51">
         <v>1221614000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1217141000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1216339000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1216186000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1182754000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1193743000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1197466000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1161328000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1157175000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1157355000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1155122000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1143375000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1141649000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>40108000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>64133000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>64228000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>43464000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>30860000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>30938000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>30906000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>30889000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>30836000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>30986000.0</v>
       </c>
-      <c r="AE51"/>
-[...1 lines deleted...]
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>5152000.0</v>
       </c>
-      <c r="AH51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:34">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>35828000.0</v>
+      </c>
+      <c r="C52">
+        <v>6517000.0</v>
+      </c>
+      <c r="D52">
         <v>6307000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5732000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4770000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4125000.0</v>
       </c>
-      <c r="F52">
-[...4 lines deleted...]
-      </c>
       <c r="H52">
+        <v>4103000.0</v>
+      </c>
+      <c r="I52">
+        <v>4125000.0</v>
+      </c>
+      <c r="J52">
         <v>3976000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3677000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3083000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>3127000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2960000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3812000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>4811000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4805000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4637000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4640000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>4145000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3835000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3286000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>28166000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2553000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>2439000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>15795000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>11072000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>9147000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>6066000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>72000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>44000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>48000.0</v>
       </c>
-      <c r="AE52"/>
-[...1 lines deleted...]
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52"/>
+      <c r="AI52">
         <v>3120000.0</v>
       </c>
-      <c r="AH52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:34">
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>78070000.0</v>
       </c>
-      <c r="AG53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:34">
+      <c r="AI53"/>
+      <c r="AJ53"/>
+    </row>
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>579464000.0</v>
+      </c>
+      <c r="C55">
+        <v>615633000.0</v>
+      </c>
+      <c r="D55">
         <v>599669000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>691741000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>643830000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>678146000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>692938000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>711234000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>735026000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>774450000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>929208000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>968585000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>986577000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1062224000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1141287000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1218109000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1294510000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1379399000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>1432374000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>1466520000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1475519000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>468006000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>486637000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>517974000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>491633000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>451923000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>454841000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>397061000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>125157000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>133749000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>112222000.0</v>
       </c>
-      <c r="AE55"/>
-[...1 lines deleted...]
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55"/>
+      <c r="AI55">
         <v>66463000.0</v>
       </c>
-      <c r="AH55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:34">
+      <c r="AJ55"/>
+    </row>
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>311015000.0</v>
+      </c>
+      <c r="C56">
+        <v>342370000.0</v>
+      </c>
+      <c r="D56">
         <v>288638000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>297135000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>257272000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>286456000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>297413000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>317265000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>336503000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>372844000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>471623000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>497441000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>547055000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>606459000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>695980000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>819510000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>917297000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1052048000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1153122000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1264082000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1324982000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>332226000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>390929000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>429343000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>415943000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>403594000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>418945000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>361796000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>92409000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>102826000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>83818000.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>39035000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>51969000.0</v>
       </c>
-      <c r="AH56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:34">
+      <c r="AJ56"/>
+    </row>
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>109019000.0</v>
+      </c>
+      <c r="C57">
+        <v>74917000.0</v>
+      </c>
+      <c r="D57">
         <v>63642000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>90187000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>75902000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>61453000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>86591000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>83518000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>78799000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>74354000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>78858000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>54644000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>59917000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>75841000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>90676000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>109527000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>100991000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>94189000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>74292000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>71499000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>73109000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>88967000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>45657000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>66275000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>71983000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>47697000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>56192000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>40403000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>21942000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>24017000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>47435000.0</v>
       </c>
-      <c r="AE57"/>
-[...1 lines deleted...]
-      <c r="AG57">
+      <c r="AG57"/>
+      <c r="AH57"/>
+      <c r="AI57">
         <v>12150000.0</v>
       </c>
-      <c r="AH57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:34">
+      <c r="AJ57"/>
+    </row>
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>600547000.0</v>
+      </c>
+      <c r="C58">
+        <v>540827000.0</v>
+      </c>
+      <c r="D58">
         <v>1383734000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1368764000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1293361000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1279354000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1304862000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1301259000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1296437000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1287818000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1292114000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1267703000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1239711000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1265772000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1283331000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1266050000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1253529000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1246904000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1225269000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1211039000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1211472000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>100909000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>107237000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>128064000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>99652000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>67833000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>78013000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>65276000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>252335000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>54809000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>227914000.0</v>
       </c>
-      <c r="AE58"/>
-[...1 lines deleted...]
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58"/>
+      <c r="AI58">
         <v>162376000.0</v>
       </c>
-      <c r="AH58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:34">
+      <c r="AJ58"/>
+    </row>
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>-21083000.0</v>
+      </c>
+      <c r="C60">
+        <v>74806000.0</v>
+      </c>
+      <c r="D60">
         <v>-784065000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-677023000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-649531000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-601208000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-611924000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-590025000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-561411000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-513368000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-362906000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-299118000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-253134000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-203548000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-142044000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-47941000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>40981000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>132495000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>207105000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>255481000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>264047000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>367097000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>379400000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>389910000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>391981000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>384090000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>376828000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>331785000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>-127178000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>78940000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>-115692000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>52281000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>-95913000.0</v>
       </c>
-      <c r="AH60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:34">
+      <c r="AJ60"/>
+    </row>
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>267850000.0</v>
+      </c>
+      <c r="C2">
         <v>284753000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>354726000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>442676000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>347419000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>284510000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>198141000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>70360000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34772000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22494000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>32773000.0</v>
+      </c>
+      <c r="C3">
         <v>23121000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>48094000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>32582000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21663000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>13299000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8106000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4921000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3181000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2074000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>233130000.0</v>
+      </c>
+      <c r="C5">
         <v>-148624000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-253623000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-325512000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-159139000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-42915000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4380000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28757000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-29377000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-24766000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>265903000.0</v>
+      </c>
+      <c r="C6">
         <v>-125503000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-205529000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-292930000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-137476000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-29616000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12486000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23836000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-26196000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-22692000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>7646000.0</v>
+      </c>
+      <c r="C9">
         <v>41699000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-11350000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-23743000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>117281000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>122275000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>99756000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17574000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2191000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-6312000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>219988000.0</v>
+      </c>
+      <c r="C10">
         <v>-160252001.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-338139000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-366105000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-182045000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-52680000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-12434000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-29885000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-30379000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-25146000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>78000.0</v>
+      </c>
+      <c r="C11">
         <v>25999.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>5000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>32000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>60000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>72000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>14028000.0</v>
+      </c>
+      <c r="C12">
         <v>4097000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3955000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3966000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3648000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2576000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3071000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1128000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1002000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>380000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14"/>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>219910000.0</v>
+      </c>
+      <c r="C15">
         <v>-160278000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-338144000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-366137000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-182105000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-52752000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12443000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-29886000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-30384000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-25149000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-366137000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-182105000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-52752000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-12443000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-29886000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-30384000.0</v>
       </c>
-      <c r="J16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>178012000.0</v>
+      </c>
+      <c r="C17">
         <v>-160278000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-338144000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-347189000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-182105000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-52752000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-12443000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-29886000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-30384000.0</v>
       </c>
-      <c r="J17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-14028000.0</v>
+      </c>
+      <c r="C18">
         <v>-4097000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3955000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3966000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3648000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2576000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3071000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1128000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1002000.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-19368000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3464000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-759000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>17259000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>15794000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6430000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>-233346000.0</v>
+      </c>
+      <c r="C21">
         <v>-156124000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-341898000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-342771000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-174933000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-49345000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-489000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-27989000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-28565000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-24766000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>508842000.0</v>
+      </c>
+      <c r="C23">
         <v>482576000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>685274000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>761704000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>639633000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>456130000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>298386000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>114408000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>57637000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>40948000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>32773000.0</v>
+      </c>
+      <c r="C25">
         <v>23121000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>48094000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>32582000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21663000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13299000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8106000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4921000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3181000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B26">
+        <v>23235000.0</v>
+      </c>
+      <c r="C26">
         <v>28149000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>39530000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>62264000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>66946000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>31535000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>20650000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9587000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5722000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5782000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>123</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>8500000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17200000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>20600000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="G27">
         <v>300000.0</v>
       </c>
       <c r="H27">
+        <v>300000.0</v>
+      </c>
+      <c r="I27">
         <v>62000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>300000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>217757000.0</v>
+      </c>
+      <c r="C28">
         <v>163324000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>195210000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>218905000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>197374000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>133355000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>74426000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34399000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16843000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12657000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>-26000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>60000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>72000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>240992000.0</v>
+      </c>
+      <c r="C30">
         <v>197823000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>330548000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>319028000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>292214000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>171620000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>100245000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>44048000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22865000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18454000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>453256000.0</v>
+      </c>
+      <c r="C31">
         <v>-4128001.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>3759000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-23334000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-7112000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3335000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-11945000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1896000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1814000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-380000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>275496000.0</v>
+      </c>
+      <c r="C32">
         <v>326452000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>343376000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>418933000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>464700000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>406785000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>297897000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87934000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>32581000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>16182000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>56221000.0</v>
+      </c>
+      <c r="C2">
+        <v>71902000.0</v>
+      </c>
+      <c r="D2">
         <v>62988000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>64664000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>68296000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>66652000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>66698000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>79468000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>71935000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>86233000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>82566000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>99876000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>86051000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>78769000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>97340000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>153202000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>109265000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>86433000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>83456000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>101517000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>75456000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>72832000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>67108000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>73787000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>59383000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>65018000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>59178000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>44510000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>29435000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>23651000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>21235000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>14755000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>10719000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10522000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8972000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>6822000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>7604000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>8266000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7416000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5657000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5282000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5213000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>6969000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>30387000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5779000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5879000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6049000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9327000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>8435000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>7729000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>7091000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6753000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5703000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4881000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4326000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4023000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3421000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>3272000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2583000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2126000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>2023000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>2052000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1905000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1875000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1426000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>887000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>733000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>818000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>787666.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>-21750000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-100204000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-33173000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-48016000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-43825000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-25504000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>-33484000.0</v>
+      </c>
+      <c r="J5">
         <v>-45974000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-71897000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-69624000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-53955000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-58147000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-58683000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-82748000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-85379000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-94602000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-73963000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-48248000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-14757000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-22171000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-23130000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14510000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>825000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>4182000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>382000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4954000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-8679000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-5916000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-6711000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9029000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-7355000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5649000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-6485000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-6057000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>-14928000.0</v>
+      </c>
+      <c r="C6">
+        <v>-132743000.0</v>
+      </c>
+      <c r="D6">
         <v>-92600000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-24907000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-40600000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-38168000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-20222000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>-28271000.0</v>
+      </c>
+      <c r="J6">
         <v>-39005000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-41510000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-63845000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-48076000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-52098000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-49356000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-74313000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-77650000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-87511000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-67210000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-42545000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-9876000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-17845000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-19107000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-11089000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>4097000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>6765000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>2508000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6977000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-6627000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-4011000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-4836000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-7603000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-6468000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-4916000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-5667000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-5269334.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>1985000.0</v>
+      </c>
+      <c r="C9">
+        <v>-10313000.0</v>
+      </c>
+      <c r="D9">
         <v>7230000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>10294000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>435000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>10006000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>14308000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>13717000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3668000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-12554000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-7254000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2273000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>6185000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1169000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-14840000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-6162000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>190000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>14245000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>22976000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>47909000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>32708000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>29105000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>27328000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>39551000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>37691000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>33461000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>32783000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>22741000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>10771000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>7863000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5042000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>2612000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2057000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>930000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>419000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>-28482000.0</v>
+      </c>
+      <c r="C10">
+        <v>412820000.0</v>
+      </c>
+      <c r="D10">
         <v>-110674000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-29242000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-52916000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-44850000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-26570000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-34513000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-54359000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-155110000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-70492000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-53500000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-59037000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-66855999.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-101678000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-97123000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-100448000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-80338000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-54839000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-19650000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-27218000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-25075000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-19230000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-10189000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1816000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-440000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4099000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-9420000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-6649000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-7451000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-9342000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-7396000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-5696000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-7003000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-7161000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>107</v>
+      </c>
+      <c r="B11">
+        <v>78000.0</v>
+      </c>
       <c r="C11">
+        <v>1000.0</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11">
         <v>59000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>11000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>12000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>6000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-34000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>2000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-3663000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1358000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>5000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2305000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15739000.0</v>
       </c>
       <c r="O11">
         <v>11000.0</v>
       </c>
       <c r="P11">
+        <v>15739000.0</v>
+      </c>
+      <c r="Q11">
+        <v>11000.0</v>
+      </c>
+      <c r="R11">
         <v>10000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>33000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="U11">
         <v>2000.0</v>
       </c>
       <c r="V11">
+        <v>48000.0</v>
+      </c>
+      <c r="W11">
+        <v>2000.0</v>
+      </c>
+      <c r="X11">
         <v>55000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>16000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>12000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>217000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>21000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>115000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>282000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-64000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-23000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>2000.0</v>
       </c>
-      <c r="AH11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:34">
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>6732000.0</v>
+      </c>
+      <c r="C12">
+        <v>6584000.0</v>
+      </c>
+      <c r="D12">
         <v>10469999.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2001999.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1024000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1025000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1028000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1029000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1015000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>988000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>989000.0</v>
       </c>
       <c r="L12">
         <v>989000.0</v>
       </c>
       <c r="M12">
+        <v>989000.0</v>
+      </c>
+      <c r="N12">
+        <v>989000.0</v>
+      </c>
+      <c r="O12">
         <v>793000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1040000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1108000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1025000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>992000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1005000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1022000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>629000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>613000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>689000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>705000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>742000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>855000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>741000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>733000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>740000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>313000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>28000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>47000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>518000.0</v>
       </c>
-      <c r="AH12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:34">
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>-28482000.0</v>
+      </c>
+      <c r="C15">
+        <v>412756000.0</v>
+      </c>
+      <c r="D15">
         <v>-110688000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-29242000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-52916000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-44862000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-26576000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-34479000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-54361000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-155110000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-70492000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-53505000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-59037000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-66867000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-101678000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-97134000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-100458000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-80371000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-54816000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-19652000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-27266000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-25077000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-19285000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-10205000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1815000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-452000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4099000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-9441000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-6649000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-7452000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-9342000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-7396000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-5696000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-7005000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-7161000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-70492000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-53505000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-59037000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-66867000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-101678000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-97134000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-100458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-80371000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-54816000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-19652000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-27266000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-25077000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-19285000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>-28482000.0</v>
+      </c>
+      <c r="C17">
+        <v>370858000.0</v>
+      </c>
+      <c r="D17">
         <v>-110688000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-29242000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-52916000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-44862000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-26576000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-34479000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-54361000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-155110000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-70492000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-53505000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-55802000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-58768000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-92932000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-97134000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-99787000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-80371000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-54221000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-19652000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-27266000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-25077000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-19285000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-10205000.0</v>
       </c>
-      <c r="X17"/>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-6732000.0</v>
+      </c>
+      <c r="C18">
+        <v>-6584000.0</v>
+      </c>
+      <c r="D18">
         <v>-4418000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2002000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1024000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1025000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1028000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1029000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1015000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-988000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-989000.0</v>
       </c>
       <c r="L18">
         <v>-989000.0</v>
       </c>
       <c r="M18">
+        <v>-989000.0</v>
+      </c>
+      <c r="N18">
+        <v>-989000.0</v>
+      </c>
+      <c r="O18">
         <v>-793000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1040000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1108000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1025000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-992000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1005000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-629000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-613000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-689000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-569000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1243000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-327000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-342000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10897000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-6334000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1795000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1657000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>164000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-27000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1944000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>70000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>-201000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>-426000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>2938000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>6993000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>4302000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>3026000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>3726000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>5750000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>3844000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>2474000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>402000.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>-41104000.0</v>
+      </c>
+      <c r="C21">
+        <v>-206707000.0</v>
+      </c>
+      <c r="D21">
         <v>-34917000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-34912000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-56199000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-37810000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-30909000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-33931000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-53474000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-160803000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-69620000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-53754000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-57721000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-65721000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-89741000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-89681000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-97628000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-77689000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-53998000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-18601000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-24645000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-24532000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-18456000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-8166000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1809000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-927000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>3569000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>2167000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5298000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-7130000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-8004000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-7276000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-5579000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-5953000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-6057000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>99310000.0</v>
+      </c>
+      <c r="C23">
+        <v>168907000.0</v>
+      </c>
+      <c r="D23">
         <v>105135000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>109870000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>124930000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>114468000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>111915000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>127116000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>129077000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>234482000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>144932000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>155903000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>149957000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>145659000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>172241000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>236721000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>207083000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>178367000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>160430000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>168027000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>132809000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>126469000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>112892000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>121504000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>95265000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>99406000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>86073000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>64237000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>45110000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>38299000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>33753000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>24295000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>18061000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>16974000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>16136000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>6822000.0</v>
+      </c>
+      <c r="C25">
+        <v>7730000.0</v>
+      </c>
+      <c r="D25">
         <v>9361000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>8266000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7416000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5657000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>5282000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5213000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6969000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>30387000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5779000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5879000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6049000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>9327000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8435000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7729000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7091000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6753000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5703000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>4881000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4326000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>4023000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3421000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3272000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2583000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2126000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2023000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>2052000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1905000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1875000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1426000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>887000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>733000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>818000.0</v>
       </c>
-      <c r="AH25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:34">
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B26">
+        <v>5220000.0</v>
+      </c>
+      <c r="C26">
+        <v>5049000.0</v>
+      </c>
+      <c r="D26">
         <v>4917000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>5807000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>7462000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6671000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6133000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>5485000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>9860000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>9207000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>9118000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>8773000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>12432000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>12971000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>13413000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>16202000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>19678000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>22336000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>14862000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>13823000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>15925000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>11047000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>8278000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>6016000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>6194000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>5989000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>5951000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>4212000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>4498000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>3320000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>2165000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2497000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1605000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1662000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>1470000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:34">
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>8500000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>17200000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>20600000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>12100000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>300000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>300000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27">
         <v>62000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27">
         <v>209000.0</v>
       </c>
-      <c r="AH27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:34">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>37869000.0</v>
+      </c>
+      <c r="C28">
+        <v>95159000.0</v>
+      </c>
+      <c r="D28">
         <v>37230000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>37696000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>47672000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>35058000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>39084000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>42163000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>47282000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>35399000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>53252000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>47455000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>51900000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>28700000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>54495000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>63015000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>75114000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>53930000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>56362000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>48286000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>38954000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>41039000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>33560000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>34350000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>27440000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>26790000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>20927000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>15503000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>11177000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>11266000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>10353000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>7043000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5737000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4581000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:34">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>6000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-34000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
-        <v>11000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>11000.0</v>
       </c>
       <c r="P29">
+        <v>0.0</v>
+      </c>
+      <c r="Q29">
+        <v>11000.0</v>
+      </c>
+      <c r="R29">
         <v>10000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>33000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-23000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48000.0</v>
       </c>
       <c r="U29">
         <v>2000.0</v>
       </c>
       <c r="V29">
+        <v>48000.0</v>
+      </c>
+      <c r="W29">
+        <v>2000.0</v>
+      </c>
+      <c r="X29">
         <v>55000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>16000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>43089000.0</v>
+      </c>
+      <c r="C30">
+        <v>97005000.0</v>
+      </c>
+      <c r="D30">
         <v>42147000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>45206000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>56634000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>47816000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>45217000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>47648000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>57142000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>148249000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>62366000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>56027000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>63906000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>66890000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>74901000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>83519000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>97818000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>91934000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>76974000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>66510000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>57353000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>53637000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>45784000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>47717000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>35882000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>34388000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>26895000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>19727000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15675000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>14648000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>12518000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>9540000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>7342000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6452000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>7164000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>12622000.0</v>
+      </c>
+      <c r="C31">
+        <v>619527000.0</v>
+      </c>
+      <c r="D31">
         <v>-75757000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>5670000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>3283000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-7040000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>4339000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-582000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-885000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>5693000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-872000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>254000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1316000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1134999.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-11937000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-7442000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2820000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2649000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-841000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-1049000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2573000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-543000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-774000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2023000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>7000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>487000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>530000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-11587000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-1351000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-321000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1338000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-120000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-117000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1050000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-508000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>58206000.0</v>
+      </c>
+      <c r="C32">
+        <v>61589000.0</v>
+      </c>
+      <c r="D32">
         <v>70218000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>74958000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>68731000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>76658000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>81006000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>93185000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>75603000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>73679000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>75312000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>102149000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>92236000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>79938000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>82500000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>147040000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>109455000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>100678000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>106432000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>149426000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>108164000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>101937000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>94436000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>113338000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>97074000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>98479000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>91961000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>67251000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>40206000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>31514000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>26277000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>17367000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>12776000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>11452000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>9391000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>132954000.0</v>
+      </c>
+      <c r="C2">
         <v>205935000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>309922000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>733294000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>159127000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>275988000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54271000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>39035000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16998000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13617000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>12308000</v>
+      </c>
+      <c r="C3">
         <v>11015000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10564000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>73296000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>135961000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>59984000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>25918000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>23250000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7908000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4955000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-407495000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>573473000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-116657000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-42681000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-80658000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9552000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>75286000.0</v>
+      </c>
+      <c r="C6">
         <v>-60381000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-116587000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-410745000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>574167000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-116861000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>221717000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15236000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>22037000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3381000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>30692000.0</v>
+      </c>
+      <c r="C7">
         <v>-4008000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>114663000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-54187000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-179579000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-32178000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-68242000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-16302000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-2582000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1459000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>9063000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-8463000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>4516000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>1650000.0</v>
+      </c>
+      <c r="C9">
         <v>4193000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2717000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9063000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-8463000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4516000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-27454000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9045000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2702000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1071000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>31654000.0</v>
+      </c>
+      <c r="C10">
         <v>15576000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>106087000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2572000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-122666000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-38863000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-51339000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-22113000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1959000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3710000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-17974000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21665000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>16027000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>10149000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>10455000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2361000.0</v>
       </c>
-      <c r="J11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>58397000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>35329000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>31380000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25403000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3437000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4475000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-54996000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-70115000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-13858000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>402000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4401000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-282000.0</v>
       </c>
-      <c r="J13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>32773000.0</v>
+      </c>
+      <c r="C14">
         <v>23121000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>48094000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32582000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21663000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13299000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8106000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>4921000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3181000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2074000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>486000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5054000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>6732000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>83715000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>208240000.0</v>
+      </c>
+      <c r="C16">
         <v>145554000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>193335000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>322549000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>733294000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>159127000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>275988000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54271000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>39035000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16998000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-172843000.0</v>
+      </c>
+      <c r="C18">
         <v>-109828000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-118389000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-393540000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-437331000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-99979000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-72913000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-60971000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-33181000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-28450000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-6232000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-9491000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-13250000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-11000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-74900000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-26164000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-23242000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-8115000.0</v>
       </c>
-      <c r="J19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20">
+        <v>148699000.0</v>
+      </c>
+      <c r="C20">
         <v>46725000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
         <v>292262000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>51348000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>97268000.0</v>
+      </c>
+      <c r="C21">
         <v>-1177000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-223000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-210000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1040873000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6070000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-55000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25897000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11779000.0</v>
       </c>
-      <c r="J21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>219910000.0</v>
+      </c>
+      <c r="C22">
         <v>-160278000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-338144000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-366137000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-182105000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-52752000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-12443000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-29886000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-30384000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-25149000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>-424000.0</v>
+      </c>
+      <c r="C23">
         <v>229000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-497000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>486000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-102501000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4308000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2669000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>165529000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>86913000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>52378000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>116000.0</v>
+      </c>
+      <c r="C24">
         <v>4783000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1073000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-981000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-518000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-14916000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-545000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-59000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-207000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-83000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-474900000.0</v>
+      </c>
+      <c r="C25">
         <v>18429000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>38464000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>33641000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10953000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4357000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>181000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>109000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1160000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>304000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-497000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1140000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3081000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2275000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-514000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>30990000.0</v>
+      </c>
+      <c r="C27">
         <v>23923000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>29098000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>33857000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27698000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>27279000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12807000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2241000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>665000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>735000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>239014000.0</v>
+      </c>
+      <c r="C28">
         <v>45777000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-550000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>276000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1022322000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1762000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>294876000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>76199000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>55425000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>31914000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-160535000.0</v>
+      </c>
+      <c r="C29">
         <v>-98813000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-107825000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-320244000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-301370000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-39995000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-46995000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-37721000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-25273000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-23495000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-10250000.0</v>
+      </c>
+      <c r="C30">
         <v>-6232000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-9491000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-87527000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-147479000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-74900000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-26164000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-23242000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-8115000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5038000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>95</v>
       </c>
       <c r="AH1" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>96</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>208240000.0</v>
+      </c>
+      <c r="C2">
+        <v>131066000.0</v>
+      </c>
+      <c r="D2">
         <v>117269000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>115826000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>145554000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>122290000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>145409000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>173484000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>193335000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>220234000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>213333000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>260992000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>322548000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>390176000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>454674000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>547858000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>733294000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>886442000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1009337000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1125017000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>159127000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>214615000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>222334000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>246410000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>275988000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>312451000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>276987000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>35409000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>54271000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>49780000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>23489000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>29047000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>39035000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2858000.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>2527000</v>
+      </c>
+      <c r="C3">
+        <v>9330000</v>
+      </c>
+      <c r="D3">
         <v>2907000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1938000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4485000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6475000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2020000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1323000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1197000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1997000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1428000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1837000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5302000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13344000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>17987000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>20417000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>21548000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>31660000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>52881000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>28057000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>23363000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>19648000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>12017000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>13633000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>12398000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9000000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>6295000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5999000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4624000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5000000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>8277000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>6254000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3719000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3606000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-48081000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-48628000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-66829000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-63485000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-90803000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-186378000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-153167000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-123424000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-115811000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>965875000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-55453000.0</v>
       </c>
-      <c r="V4"/>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-10190000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1949000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1632000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3562000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7425000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-37186000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-17972000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-26126000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-33589000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-2971000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-97000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-12885000.0</v>
+      </c>
+      <c r="C6">
+        <v>86537000.0</v>
+      </c>
+      <c r="D6">
         <v>13797000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1443000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-29728000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>10664000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-23119000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-15475000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-32451000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-26899000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6901000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-47659000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-48956000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-67627000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-64498000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-93184000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-185436000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-153148000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-122895000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-115680000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>965890000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-55488000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-7719000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-24076000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-29578000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-36463000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>35464000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>241578000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-18862000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4491000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>26291000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-5558000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-9988000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>36177000.0</v>
       </c>
-      <c r="AH6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:34">
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
-        <v>11130000.0</v>
+        <v>22275000.0</v>
       </c>
       <c r="C7">
-        <v>-22661000.0</v>
+        <v>6893000.0</v>
       </c>
       <c r="D7">
+        <v>-15959000.0</v>
+      </c>
+      <c r="E7">
+        <v>-10927000.0</v>
+      </c>
+      <c r="F7">
         <v>13900000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-5529000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-6089000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>3505000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4105000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>75632000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>57401000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-10438000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-7932000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1712000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>33678000.0</v>
       </c>
-      <c r="O7">
-[...4 lines deleted...]
-      </c>
       <c r="Q7">
+        <v>-1930000.0</v>
+      </c>
+      <c r="R7">
+        <v>-84223000.0</v>
+      </c>
+      <c r="S7">
         <v>-46631000.0</v>
       </c>
-      <c r="R7">
-[...2 lines deleted...]
-      <c r="S7">
+      <c r="T7">
+        <v>-30314000.0</v>
+      </c>
+      <c r="U7">
         <v>-85034000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-17600000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>16061000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>10103000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-30291000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-28051000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-37480000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-5270000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-15284000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-10208000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-8843000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-5260000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-1876000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-323000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-737000.0</v>
       </c>
-      <c r="AH7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:34">
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-8384000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-8078000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>1360000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>37861000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-21050000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-9108000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>5032000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>14218000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-26750000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-963000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-5849000.0</v>
       </c>
-      <c r="V8"/>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>-20000.0</v>
+      </c>
+      <c r="C9">
+        <v>1688000.0</v>
+      </c>
+      <c r="D9">
         <v>9253000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3253000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-6038000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>7170000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>296000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>870000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-4143000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4523000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>14656000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-8384000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-8078000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1360000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>37861000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-21050000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-9108000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5032000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>14218000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-26750000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-963000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-5849000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>16272000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-9653000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3746000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-5598000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-94000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-18194000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-3568000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-546000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-5711000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-1797000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-991000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-212000.0</v>
       </c>
-      <c r="AH9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:34">
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10">
+        <v>14904000.0</v>
+      </c>
+      <c r="C10">
+        <v>26320000.0</v>
+      </c>
+      <c r="D10">
         <v>625000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-9404000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>14113000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>10215000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-4644000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2843000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>7162000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>65617000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>11495000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>15196000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>13779000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>14983000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>4625000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>26007000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-43043000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-49109000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-28816000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-20012000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-24729000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>11400000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>11174000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-22331000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-39106000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-21326000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-17575000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-8413000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-4025000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-12486000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-3449000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5034000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1144000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1120000.0</v>
       </c>
-      <c r="AH10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:34">
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>22512000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-5230000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-13799000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-14645000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2716000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2089000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>6232000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>16485000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>11181000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-3295000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1098000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>13585000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-19122000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>15382000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>9092000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>15976000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6594000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>23924000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>19872000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10278000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7875000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>7068000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>9034000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>9514000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7674000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7257000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>8738000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-16344000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-16344000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-10151000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-6092000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-8976000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-29777000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-23254000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-18878000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-34977000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>6994000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-3075000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1779000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
-        <v>5477999.0</v>
+        <v>6822000.0</v>
       </c>
       <c r="C14">
-        <v>9252000.0</v>
+        <v>7730000.0</v>
       </c>
       <c r="D14">
+        <v>9361000.0</v>
+      </c>
+      <c r="E14">
+        <v>8266000.0</v>
+      </c>
+      <c r="F14">
         <v>7416000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5657000.0</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14">
+      <c r="H14">
+        <v>5282000.0</v>
+      </c>
+      <c r="I14">
         <v>5213000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6969000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>30387000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5779000.0</v>
       </c>
-      <c r="K14">
-[...2 lines deleted...]
-      <c r="L14">
+      <c r="M14">
+        <v>5879000.0</v>
+      </c>
+      <c r="N14">
         <v>6049000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>9327000.0</v>
       </c>
-      <c r="N14">
-[...4 lines deleted...]
-      </c>
       <c r="P14">
-        <v>8075000.0</v>
+        <v>8435000.0</v>
       </c>
       <c r="Q14">
-        <v>7820000.0</v>
+        <v>7729000.0</v>
       </c>
       <c r="R14">
-        <v>6689000.0</v>
+        <v>7091000.0</v>
       </c>
       <c r="S14">
-        <v>5737000.0</v>
+        <v>6753000.0</v>
       </c>
       <c r="T14">
+        <v>5703000.0</v>
+      </c>
+      <c r="U14">
+        <v>4881000.0</v>
+      </c>
+      <c r="V14">
         <v>4326000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4791000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3421000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4048000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3028000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>2126000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>2023000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>2052000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1905000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1875000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1426000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>887000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>733000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>818000.0</v>
       </c>
-      <c r="AH14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:34">
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>356000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>35000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>69000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>252000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>51000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>195355000.0</v>
+      </c>
+      <c r="C16">
+        <v>118466000.0</v>
+      </c>
+      <c r="D16">
         <v>131066000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>117269000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>115826000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>132954000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>122290000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>158009000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>160884000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>193335000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>220234000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>213333000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>273592000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>322549000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>390176000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>454674000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>547858000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>733294000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>886442000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1009337000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1125017000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>159127000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>214615000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>222334000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>246410000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>275988000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>312451000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>276987000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>35409000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>54271000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>49780000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>23489000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>29047000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>39035000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2858000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-7555000.0</v>
+      </c>
+      <c r="C18">
+        <v>-42455000.0</v>
+      </c>
+      <c r="D18">
         <v>-41690000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-35147000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-30631000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-35427000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-24067000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-17332000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-33002000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-30540000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>7626000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-47996000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-47479000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-63241000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-52644000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-90897000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-186758000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-141983000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-123483000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-117845000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-54020000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-16906000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-10419000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-40766000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-29600000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-37656000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2268000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-15085000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-17904000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-18344000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-19987000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-14033000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-8607000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-9527000.0</v>
       </c>
-      <c r="AH18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:34">
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-1916000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1938000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-4137000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-6222000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1179000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1471000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-302000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-151000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1267000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1771000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-3250000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-3250000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-20489000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-21499000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-43046000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-52868000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-28184000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-23381000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-35154000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-11418000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-14966000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-1769000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1246000.0</v>
+      </c>
+      <c r="D21">
         <v>59451000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>39307000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-244000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-494000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-169000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-53000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-82000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-82000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-58000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-109000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-45000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-47000.0</v>
       </c>
       <c r="S21">
         <v>-47000.0</v>
       </c>
       <c r="T21">
+        <v>-47000.0</v>
+      </c>
+      <c r="U21">
+        <v>-47000.0</v>
+      </c>
+      <c r="V21">
         <v>1124964000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-25018000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-18000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>-28482000.0</v>
+      </c>
+      <c r="C22">
+        <v>412756000.0</v>
+      </c>
+      <c r="D22">
         <v>-110688000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-29242000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-52916000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-44862000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-26576000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-34479000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-54361000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-155110000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-70492000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-53505000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-59037000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-66867000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-101678000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-97134000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-100458000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-80371000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-54816000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-19652000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-27266000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-25077000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-19285000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-10205000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1815000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-452000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4099000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-9441000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-6649000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-7452000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-9342000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-7396000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-5696000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-7005000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-7161000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>-2728000.0</v>
+      </c>
+      <c r="C23">
+        <v>5581000.0</v>
+      </c>
+      <c r="D23">
         <v>-5197000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>35014000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-345000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-78000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-78000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-104000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-435000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-106000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-54000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-85000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-116000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-51000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-304000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>494000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>815000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-332000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1055000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-975000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-105051000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1833000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2121000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-2419000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-12000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1771000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>365000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>256561000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-580000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>26380000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>25713000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1026000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>1316000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>43202000.0</v>
       </c>
-      <c r="AH23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:34">
+      <c r="AJ23"/>
+    </row>
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>745000.0</v>
+      </c>
+      <c r="C24">
+        <v>-1339000.0</v>
+      </c>
+      <c r="D24">
         <v>991000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>348000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-2000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-95000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2794000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>466000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1177000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>161000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>66000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2250000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-229000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-729000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-72000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>49000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-386000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>13000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-127000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-18000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-24000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>599000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-1333000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-964000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-11000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>20000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>114000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-369000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-37000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>105000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-47000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-13000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-153000.0</v>
       </c>
-      <c r="AH24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:34">
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
-        <v>51530000.0</v>
+        <v>-12164000.0</v>
       </c>
       <c r="C25">
-        <v>5138000.0</v>
+        <v>-496230000.0</v>
       </c>
       <c r="D25">
+        <v>74736000.0</v>
+      </c>
+      <c r="E25">
+        <v>-5610000.0</v>
+      </c>
+      <c r="F25">
         <v>-399000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9612000.0</v>
       </c>
-      <c r="F25">
-[...2 lines deleted...]
-      <c r="G25">
+      <c r="H25">
+        <v>-569000.0</v>
+      </c>
+      <c r="I25">
         <v>3979000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5407000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>15241000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>9888000.0</v>
       </c>
-      <c r="K25">
-[...2 lines deleted...]
-      <c r="L25">
+      <c r="M25">
+        <v>4157000.0</v>
+      </c>
+      <c r="N25">
         <v>9178000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4346000.0</v>
       </c>
-      <c r="N25">
-[...4 lines deleted...]
-      </c>
       <c r="P25">
-        <v>-191000.0</v>
+        <v>15658000.0</v>
       </c>
       <c r="Q25">
-        <v>8859000.0</v>
+        <v>10549000.0</v>
       </c>
       <c r="R25">
-        <v>4616000.0</v>
+        <v>3088000.0</v>
       </c>
       <c r="S25">
-        <v>9161000.0</v>
+        <v>3852000.0</v>
       </c>
       <c r="T25">
+        <v>2440000.0</v>
+      </c>
+      <c r="U25">
+        <v>2154000.0</v>
+      </c>
+      <c r="V25">
         <v>2507000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6967000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>517000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>9315000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6006000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>150000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>46000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>20000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>58000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>58000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>16000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>26000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>9000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>760000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>7161000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>152</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>-73000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-92000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-220000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-78000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-78000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-104000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-435000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-107000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-54000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-85000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-252000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-67000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-304000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-330000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-439000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-332000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-962000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-975000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-812000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-539000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-505000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-1219000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-12000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>37722000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>255615000.0</v>
       </c>
-      <c r="AB26"/>
-[...1 lines deleted...]
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-514000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27">
+        <v>6521000.0</v>
+      </c>
+      <c r="C27">
+        <v>17066000.0</v>
+      </c>
+      <c r="D27">
         <v>3767000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4304000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5853000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6170000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5905000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5773000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6075000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5307000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6478000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7748000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>9565000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>5009000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>9250000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>10306000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>9292000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6074000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6385000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>7863000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>7376000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6902000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>6842000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7586000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5949000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>7000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3129000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1823000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>855000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1151000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>380000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>450000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>260000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>146000.0</v>
       </c>
-      <c r="AH27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:34">
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-4497000.0</v>
+      </c>
+      <c r="C28">
+        <v>5581000.0</v>
+      </c>
+      <c r="D28">
         <v>54181000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>34229000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-589000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>47059000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-234000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-107000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-941000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-162000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-88000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-151000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-149000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-109000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-112000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>166000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>331000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>202000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>46000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2161000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1019913000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-23041000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2103000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>18190000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>986000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1204000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>37712000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>256549000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-589000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>22872000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>46173000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>8522000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-1368000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>45857000.0</v>
       </c>
-      <c r="AH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:34">
+      <c r="AJ28"/>
+    </row>
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>-5028000.0</v>
+      </c>
+      <c r="C29">
+        <v>-51785000.0</v>
+      </c>
+      <c r="D29">
         <v>-38783000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-33209000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-26146000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-28952000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-22047000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-16009000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-31805000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-28543000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9054000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-46159000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-42177000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-49897000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-34657000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-70480000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-165210000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-110323000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-70602000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-89788000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-30657000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2742000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1598000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-27133000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-17202000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-28656000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>4027000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-9086000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-13280000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-13344000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-11710000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-7779000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-4888000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-5921000.0</v>
       </c>
-      <c r="AH29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:34">
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-1782000.0</v>
+      </c>
+      <c r="C30">
+        <v>7991000.0</v>
+      </c>
+      <c r="D30">
         <v>-1916000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1938000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-4137000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-6222000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1179000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1471000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-302000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-151000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1267000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1771000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-6302000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-16823000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-28716000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-20489000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-21499000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-43046000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-52868000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-28184000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-23381000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-35154000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-11418000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-14966000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-13362000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-9011000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-6275000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-5885000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-4993000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-5037000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-8172000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-6301000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-3732000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-3759000.0</v>
       </c>
-      <c r="AH30"/>
+      <c r="AJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>