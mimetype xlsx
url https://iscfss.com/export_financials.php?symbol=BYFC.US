--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -25040,53 +25040,55 @@
       </c>
       <c r="DL2">
         <v>1100000.0</v>
       </c>
       <c r="DM2">
         <v>1000000.0</v>
       </c>
       <c r="DN2">
         <v>900000.0</v>
       </c>
       <c r="DO2"/>
       <c r="DP2">
         <v>1200000.0</v>
       </c>
       <c r="DQ2">
         <v>1100000.0</v>
       </c>
       <c r="DR2">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>184</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>184000.0</v>
+      </c>
       <c r="C3">
-        <v>-228000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="D3">
         <v>183000.0</v>
       </c>
       <c r="E3">
         <v>181000.0</v>
       </c>
       <c r="F3"/>
       <c r="G3">
         <v>6000.0</v>
       </c>
       <c r="H3">
         <v>259000.0</v>
       </c>
       <c r="I3">
         <v>247000.0</v>
       </c>
       <c r="J3">
         <v>248000.0</v>
       </c>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3">
         <v>248000.0</v>
       </c>
@@ -25672,51 +25674,53 @@
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
     </row>
     <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>186</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1936000.0</v>
+      </c>
       <c r="C5">
         <v>1424000.0</v>
       </c>
       <c r="D5">
         <v>1042000.0</v>
       </c>
       <c r="E5">
         <v>-3778000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>1835000.0</v>
       </c>
       <c r="H5">
         <v>753000.0</v>
       </c>
       <c r="I5">
         <v>417000.0</v>
       </c>
       <c r="J5">
         <v>-240000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
@@ -26027,54 +26031,54 @@
       <c r="DL5">
         <v>200000.0</v>
       </c>
       <c r="DM5">
         <v>300000.0</v>
       </c>
       <c r="DN5">
         <v>100000.0</v>
       </c>
       <c r="DO5"/>
       <c r="DP5">
         <v>-600000.0</v>
       </c>
       <c r="DQ5">
         <v>-100000.0</v>
       </c>
       <c r="DR5">
         <v>100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>187</v>
       </c>
       <c r="B6">
-        <v>1936000.0</v>
+        <v>2120000.0</v>
       </c>
       <c r="C6">
-        <v>1196000.0</v>
+        <v>1606000.0</v>
       </c>
       <c r="D6">
         <v>1225000.0</v>
       </c>
       <c r="E6">
         <v>-3597000.0</v>
       </c>
       <c r="F6">
         <v>-635000.0</v>
       </c>
       <c r="G6">
         <v>1841000.0</v>
       </c>
       <c r="H6">
         <v>1012000.0</v>
       </c>
       <c r="I6">
         <v>664000.0</v>
       </c>
       <c r="J6">
         <v>8000.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6">
@@ -42370,51 +42374,51 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
     </row>
     <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>196</v>
       </c>
       <c r="B22">
-        <v>1560000.0</v>
+        <v>1145000.0</v>
       </c>
       <c r="C22">
         <v>1915000.0</v>
       </c>
       <c r="D22">
         <v>746000.0</v>
       </c>
       <c r="E22">
         <v>-2692000.0</v>
       </c>
       <c r="F22">
         <v>-451000.0</v>
       </c>
       <c r="G22">
         <v>1319000.0</v>
       </c>
       <c r="H22">
         <v>547000.0</v>
       </c>
       <c r="I22">
         <v>258000.0</v>
       </c>
       <c r="J22">
         <v>-183000.0</v>
       </c>
@@ -42760,65 +42764,65 @@
       <c r="B23">
         <v>155453000.0</v>
       </c>
       <c r="C23">
         <v>77743000.0</v>
       </c>
       <c r="D23">
         <v>5387000.0</v>
       </c>
       <c r="E23">
         <v>45312000.0</v>
       </c>
       <c r="F23">
         <v>49963000.0</v>
       </c>
       <c r="G23">
         <v>49963000.0</v>
       </c>
       <c r="H23">
         <v>2019000.0</v>
       </c>
       <c r="I23">
         <v>-7148000.0</v>
       </c>
       <c r="J23">
-        <v>11065000.0</v>
+        <v>12859000.0</v>
       </c>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23">
         <v>-11339000.0</v>
       </c>
       <c r="N23">
         <v>-24404000.0</v>
       </c>
       <c r="O23">
         <v>-31874000.0</v>
       </c>
       <c r="P23">
-        <v>-49551000.0</v>
+        <v>-47666000.0</v>
       </c>
       <c r="Q23">
         <v>137752000.0</v>
       </c>
       <c r="R23">
         <v>55705000.0</v>
       </c>
       <c r="S23">
         <v>38406000.0</v>
       </c>
       <c r="T23">
         <v>26922000.0</v>
       </c>
       <c r="U23">
         <v>49453000.0</v>
       </c>
       <c r="V23">
         <v>-3315000.0</v>
       </c>
       <c r="W23">
         <v>-9706000.0</v>
       </c>
       <c r="X23">
         <v>9558000.0</v>
       </c>
@@ -43100,51 +43104,51 @@
       </c>
       <c r="DM23">
         <v>3300000.0</v>
       </c>
       <c r="DN23">
         <v>1800000.0</v>
       </c>
       <c r="DO23">
         <v>600000.0</v>
       </c>
       <c r="DP23">
         <v>5300000.0</v>
       </c>
       <c r="DQ23">
         <v>-3200000.0</v>
       </c>
       <c r="DR23">
         <v>-10900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>235</v>
       </c>
       <c r="B24">
-        <v>-68207000.0</v>
+        <v>-39566000.0</v>
       </c>
       <c r="C24">
         <v>-168426000.0</v>
       </c>
       <c r="D24">
         <v>-5940000.0</v>
       </c>
       <c r="E24">
         <v>11466000.0</v>
       </c>
       <c r="F24">
         <v>-1062000.0</v>
       </c>
       <c r="G24">
         <v>-1062000.0</v>
       </c>
       <c r="H24">
         <v>-28239000.0</v>
       </c>
       <c r="I24">
         <v>-13223000.0</v>
       </c>
       <c r="J24">
         <v>-46541000.0</v>
       </c>
@@ -43456,51 +43460,51 @@
       <c r="DL24">
         <v>-6100000.0</v>
       </c>
       <c r="DM24">
         <v>-3700000.0</v>
       </c>
       <c r="DN24">
         <v>-2900000.0</v>
       </c>
       <c r="DO24"/>
       <c r="DP24">
         <v>-8100000.0</v>
       </c>
       <c r="DQ24">
         <v>-1800000.0</v>
       </c>
       <c r="DR24">
         <v>-300000.0</v>
       </c>
     </row>
     <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>236</v>
       </c>
       <c r="B25">
-        <v>-1560000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="C25">
         <v>-2533000.0</v>
       </c>
       <c r="D25">
         <v>-455000.0</v>
       </c>
       <c r="E25">
         <v>1857000.0</v>
       </c>
       <c r="F25">
         <v>451000.0</v>
       </c>
       <c r="G25">
         <v>-502000.0</v>
       </c>
       <c r="H25">
         <v>211000.0</v>
       </c>
       <c r="I25">
         <v>226000.0</v>
       </c>
       <c r="J25">
         <v>97000.0</v>
       </c>