--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -235,50 +235,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -871,51 +874,53 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>771196000.0</v>
+      </c>
       <c r="C2">
         <v>714393000.0</v>
       </c>
       <c r="D2">
         <v>619873000.0</v>
       </c>
       <c r="E2">
         <v>525221000.0</v>
       </c>
       <c r="F2">
         <v>351878000.0</v>
       </c>
       <c r="G2">
         <v>159836000.0</v>
       </c>
       <c r="H2">
         <v>58011000.0</v>
       </c>
       <c r="I2">
         <v>27151000.0</v>
       </c>
       <c r="J2">
         <v>3810780.0</v>
       </c>
     </row>
@@ -973,75 +978,79 @@
       <c r="I5">
         <v>22893137.0</v>
       </c>
       <c r="J5">
         <v>6059347.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>75739000.0</v>
+      </c>
       <c r="C7">
         <v>85853000.0</v>
       </c>
       <c r="D7">
         <v>95703000.0</v>
       </c>
       <c r="E7">
         <v>101735000.0</v>
       </c>
       <c r="F7">
         <v>83877000.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>723000.0</v>
+      </c>
       <c r="C8">
         <v>685000.0</v>
       </c>
       <c r="D8">
         <v>646000.0</v>
       </c>
       <c r="E8">
         <v>619000.0</v>
       </c>
       <c r="F8">
         <v>592000.0</v>
       </c>
       <c r="G8">
         <v>455000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1187,51 +1196,53 @@
       <c r="I14">
         <v>4739527.0</v>
       </c>
       <c r="J14">
         <v>4739527.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>38206000.0</v>
+      </c>
       <c r="C16">
         <v>40780000.0</v>
       </c>
       <c r="D16">
         <v>30281000.0</v>
       </c>
       <c r="E16">
         <v>30981000.0</v>
       </c>
       <c r="F16">
         <v>18178000.0</v>
       </c>
       <c r="G16">
         <v>11606000.0</v>
       </c>
       <c r="H16">
         <v>5349000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
         <v>25</v>
       </c>
@@ -1365,51 +1376,53 @@
         <v>3501937000.0</v>
       </c>
       <c r="E23">
         <v>3462182000.0</v>
       </c>
       <c r="F23">
         <v>2876307000.0</v>
       </c>
       <c r="G23">
         <v>1529914000.0</v>
       </c>
       <c r="H23">
         <v>398768000.0</v>
       </c>
       <c r="I23">
         <v>72765805.0</v>
       </c>
       <c r="J23">
         <v>24370634.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1673122000.0</v>
+      </c>
       <c r="C24">
         <v>1398054000.0</v>
       </c>
       <c r="D24">
         <v>1309183000.0</v>
       </c>
       <c r="E24">
         <v>1314862000.0</v>
       </c>
       <c r="F24">
         <v>849614000.0</v>
       </c>
       <c r="G24">
         <v>381382000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
@@ -1436,152 +1449,156 @@
       <c r="H26">
         <v>200000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>40982000.0</v>
+        <v>1646773000.0</v>
       </c>
       <c r="C28">
         <v>1492771000.0</v>
       </c>
       <c r="D28">
         <v>1515602000.0</v>
       </c>
       <c r="E28">
         <v>1355258000.0</v>
       </c>
       <c r="F28">
         <v>900308000.0</v>
       </c>
       <c r="G28">
         <v>283014000.0</v>
       </c>
       <c r="H28">
         <v>-24846000.0</v>
       </c>
       <c r="I28">
         <v>-6795990.0</v>
       </c>
       <c r="J28">
         <v>-2452018.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2294918000.0</v>
+      </c>
       <c r="C29">
         <v>2138254000.0</v>
       </c>
       <c r="D29">
         <v>2096520000.0</v>
       </c>
       <c r="E29">
         <v>1979717000.0</v>
       </c>
       <c r="F29">
         <v>1563106000.0</v>
       </c>
       <c r="G29">
         <v>759259000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>342136000.0</v>
+        <v>839171000.0</v>
       </c>
       <c r="C30">
         <v>702096000.0</v>
       </c>
       <c r="D30">
         <v>627791000.0</v>
       </c>
       <c r="E30">
         <v>531992000.0</v>
       </c>
       <c r="F30">
         <v>342505000.0</v>
       </c>
       <c r="G30">
         <v>155520000.0</v>
       </c>
       <c r="H30">
         <v>58836000.0</v>
       </c>
       <c r="I30">
         <v>29502000.0</v>
       </c>
       <c r="J30">
         <v>4747515.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>166958000.0</v>
+      </c>
       <c r="C32">
         <v>-29944000.0</v>
       </c>
       <c r="D32">
         <v>-107535000.0</v>
       </c>
       <c r="E32">
         <v>73193000.0</v>
       </c>
       <c r="F32">
         <v>37704000.0</v>
       </c>
       <c r="G32">
         <v>84569000.0</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
         <v>2662502000.0</v>
@@ -1593,51 +1610,53 @@
         <v>2576032000.0</v>
       </c>
       <c r="E33">
         <v>2689783000.0</v>
       </c>
       <c r="F33">
         <v>2297914000.0</v>
       </c>
       <c r="G33">
         <v>1227925000.0</v>
       </c>
       <c r="H33">
         <v>265842000.0</v>
       </c>
       <c r="I33">
         <v>142062774.0</v>
       </c>
       <c r="J33">
         <v>46062990.0</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>14289000.0</v>
+      </c>
       <c r="C34">
         <v>2671000.0</v>
       </c>
       <c r="D34">
         <v>61433000.0</v>
       </c>
       <c r="E34">
         <v>220383000.0</v>
       </c>
       <c r="F34">
         <v>227091000.0</v>
       </c>
       <c r="G34">
         <v>161144000.0</v>
       </c>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
         <v>1745062000.0</v>
@@ -1724,83 +1743,83 @@
       </c>
       <c r="E38">
         <v>-3438105000.0</v>
       </c>
       <c r="F38">
         <v>-2793766000.0</v>
       </c>
       <c r="G38">
         <v>-1525914000.0</v>
       </c>
       <c r="H38">
         <v>-892666000.0</v>
       </c>
       <c r="I38">
         <v>-319037344.0</v>
       </c>
       <c r="J38">
         <v>-98389504.0</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>733913000.0</v>
+        <v>236878000.0</v>
       </c>
       <c r="C39">
         <v>176274000.0</v>
       </c>
       <c r="D39">
         <v>181905000.0</v>
       </c>
       <c r="E39">
         <v>122317000.0</v>
       </c>
       <c r="F39">
         <v>97596000.0</v>
       </c>
       <c r="G39">
         <v>38007000.0</v>
       </c>
       <c r="H39">
         <v>6401000.0</v>
       </c>
       <c r="I39">
         <v>1097000.0</v>
       </c>
       <c r="J39">
         <v>660213.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>1032760000.0</v>
+        <v>183689000.0</v>
       </c>
       <c r="C40">
         <v>127199000.0</v>
       </c>
       <c r="D40">
         <v>139657000.0</v>
       </c>
       <c r="E40">
         <v>72210000.0</v>
       </c>
       <c r="F40">
         <v>47932000.0</v>
       </c>
       <c r="G40">
         <v>35884000.0</v>
       </c>
       <c r="H40">
         <v>6985000.0</v>
       </c>
       <c r="I40">
         <v>159830173.0</v>
       </c>
       <c r="J40">
         <v>58431111.0</v>
       </c>
@@ -1861,51 +1880,53 @@
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>106770000.0</v>
+      </c>
       <c r="C45">
         <v>114398000.0</v>
       </c>
       <c r="D45">
         <v>122156000.0</v>
       </c>
       <c r="E45">
         <v>130532000.0</v>
       </c>
       <c r="F45">
         <v>103418000.0</v>
       </c>
       <c r="G45">
         <v>13004000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
         <v>84478000.0</v>
@@ -1977,107 +1998,111 @@
       <c r="I48">
         <v>-24251658.0</v>
       </c>
       <c r="J48">
         <v>-17962054.0</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>58</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>21581000.0</v>
+      </c>
       <c r="C50">
         <v>156984000.0</v>
       </c>
       <c r="D50">
         <v>226925000.0</v>
       </c>
       <c r="E50">
         <v>56751000.0</v>
       </c>
       <c r="F50">
         <v>105109000.0</v>
       </c>
       <c r="G50">
         <v>10094000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>164651000.0</v>
+        <v>1770442000.0</v>
       </c>
       <c r="C51">
         <v>1640891000.0</v>
       </c>
       <c r="D51">
         <v>1631811000.0</v>
       </c>
       <c r="E51">
         <v>1473348000.0</v>
       </c>
       <c r="F51">
         <v>1038600000.0</v>
       </c>
       <c r="G51">
         <v>391476000.0</v>
       </c>
       <c r="H51">
         <v>42843000.0</v>
       </c>
       <c r="I51">
         <v>1199128.0</v>
       </c>
       <c r="J51">
         <v>671395.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>39669000.0</v>
+      </c>
       <c r="C52">
         <v>174062000.0</v>
       </c>
       <c r="D52">
         <v>243629000.0</v>
       </c>
       <c r="E52">
         <v>70794000.0</v>
       </c>
       <c r="F52">
         <v>117629000.0</v>
       </c>
       <c r="G52">
         <v>10094000.0</v>
       </c>
       <c r="H52">
         <v>2480000.0</v>
       </c>
       <c r="I52">
         <v>156862173.0</v>
       </c>
       <c r="J52">
         <v>524982.0</v>
       </c>
     </row>
@@ -2310,2569 +2335,2726 @@
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R62"/>
+  <dimension ref="A1:S62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>10</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>93438000.0</v>
+      </c>
       <c r="C2">
+        <v>771196000.0</v>
+      </c>
+      <c r="D2">
         <v>68682000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>71963000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>87463000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>714393000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>660336000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>814299000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>685515000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>619873000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>567936000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>599435000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>544085000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>525221000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>417460000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>422355000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>361571000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>351878000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3"/>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5">
+        <v>2738000.0</v>
+      </c>
+      <c r="C5">
         <v>492000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1049999.0</v>
       </c>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5"/>
+      <c r="N5">
         <v>-21000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-42000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-63000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
-    </row>
-    <row r="7" spans="1:18">
+      <c r="S6"/>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>15</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>96800000.0</v>
+      </c>
       <c r="C7">
+        <v>75739000.0</v>
+      </c>
+      <c r="D7">
         <v>78514000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>81691000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>84906000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>85853000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>86894000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>91259000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>95144000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>95703000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>97574000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>99703000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>101266000.0</v>
       </c>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>16</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>971000.0</v>
+      </c>
       <c r="C8">
+        <v>723000.0</v>
+      </c>
+      <c r="D8">
         <v>719000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>718000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>704000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>685000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>680000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>670000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>657000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>646000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>647000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>642000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>631000.0</v>
       </c>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>18</v>
       </c>
       <c r="B10">
+        <v>146409000.0</v>
+      </c>
+      <c r="C10">
         <v>123669000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>89723000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>105695000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>81781000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>148120000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>181759000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>208334000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>112113000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>116209000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>78965000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>105546000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>81299000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>118090000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>158600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>183402000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>156811000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>138292000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>19</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12">
+        <v>146409000.0</v>
+      </c>
+      <c r="C12">
         <v>123669000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>89723000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>105695000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>81781000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>148120000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>344716000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>208334000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>112113000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>116209000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>78965000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>105546000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>81299000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>118090000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>158600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>183402000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>156811000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>138292000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
+        <v>971000.0</v>
+      </c>
+      <c r="C13">
         <v>723000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>719000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>718000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>704000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>685000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>680000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>670000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>657000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>646000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>647000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>642000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>631000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>619000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>617000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>607000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>594000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>592000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:18">
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
         <v>69050167.0</v>
       </c>
       <c r="C14">
+        <v>69050167.0</v>
+      </c>
+      <c r="D14">
         <v>68604951.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>68009996.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>69327694.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>64797246.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>64011515.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>63124601.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65314248.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>61153612.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>60549080.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>60093228.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>58711798.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>57997896.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>57282132.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>59858816.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>58715825.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>54875000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16">
+      <c r="B16">
+        <v>41447000.0</v>
+      </c>
+      <c r="C16">
+        <v>38206000.0</v>
+      </c>
+      <c r="D16"/>
+      <c r="E16">
         <v>43158000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>43261000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>40780000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40030000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>35075000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32969000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>30281000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27094000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>27015000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>26033000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30981000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>25060000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>25191000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>22059000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>18178000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>25</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>26</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>27</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>28</v>
       </c>
       <c r="B20">
+        <v>2652131000.0</v>
+      </c>
+      <c r="C20">
         <v>1517171000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>1516488000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1420583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1412369000.0</v>
       </c>
       <c r="F20">
         <v>1412369000.0</v>
       </c>
       <c r="G20">
         <v>1412369000.0</v>
       </c>
       <c r="H20">
         <v>1412369000.0</v>
       </c>
       <c r="I20">
         <v>1412369000.0</v>
       </c>
       <c r="J20">
         <v>1412369000.0</v>
       </c>
       <c r="K20">
-        <v>1421849000.0</v>
+        <v>1412369000.0</v>
       </c>
       <c r="L20">
         <v>1421849000.0</v>
       </c>
       <c r="M20">
-        <v>1422060000.0</v>
+        <v>1421849000.0</v>
       </c>
       <c r="N20">
         <v>1422060000.0</v>
       </c>
       <c r="O20">
+        <v>1422060000.0</v>
+      </c>
+      <c r="P20">
         <v>1420929000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>1415281000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1232399000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1228741000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:18">
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>29</v>
       </c>
       <c r="B21">
+        <v>1484739000.0</v>
+      </c>
+      <c r="C21">
         <v>978434000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1016687000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>925549000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>937612000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>953492000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>968811000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>985425000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1000274000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1017343000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1044824000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1062969000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1081074000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1099918000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1118129000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1125388000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>927605000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>944467000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
-[...1 lines deleted...]
-      </c>
+      <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>1.0</v>
+      </c>
       <c r="M22"/>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
+      <c r="N22"/>
       <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>31</v>
       </c>
       <c r="B23">
+        <v>5942628000.0</v>
+      </c>
+      <c r="C23">
         <v>3862220000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3793774000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3738985000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3548707000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3534731000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3539040000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3680185000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3509993000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3501937000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3423498000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3465131000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3448273000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3462182000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3412388000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3410645000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2942022000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2876307000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>32</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>2344414000.0</v>
+      </c>
       <c r="C24">
+        <v>1673122000.0</v>
+      </c>
+      <c r="D24">
         <v>1633563000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1606712000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1495908000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1398054000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1399010000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1400444000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1300962000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1309183000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1293711000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1277666000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1293765000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>34</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>40982000.0</v>
+        <v>2426364000.0</v>
       </c>
       <c r="C28">
+        <v>1646773000.0</v>
+      </c>
+      <c r="D28">
         <v>1632415000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1598825000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1553864000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1492771000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1519461000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1501274000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1529456000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1515602000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1421708000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1398085000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1442335000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1355258000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1331723000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1295644000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>908140000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>900308000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>37</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3439913000.0</v>
+      </c>
       <c r="C29">
+        <v>2294918000.0</v>
+      </c>
+      <c r="D29">
         <v>2280373000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2253634000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2170377000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2138254000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2209676000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2209244000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2144364000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2096520000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1993877000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2002450000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2028727000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>38</v>
       </c>
       <c r="B30">
-        <v>342136000.0</v>
+        <v>1117579000.0</v>
       </c>
       <c r="C30">
+        <v>839171000.0</v>
+      </c>
+      <c r="D30">
         <v>346466000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>841062000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>739342000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>702096000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>656111000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>762828000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>701892000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>627791000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>595359000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>593858000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>580457000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>531992000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>447956000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>429066000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>377047000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>342505000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>39</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
-    </row>
-    <row r="32" spans="1:18">
+      <c r="S31"/>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>40</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>120033000.0</v>
+      </c>
       <c r="C32">
+        <v>166958000.0</v>
+      </c>
+      <c r="D32">
         <v>146482000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>232220000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>122400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-29944000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-17273000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-19048000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-101851000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-107535000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3624000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-8886000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7655000.0</v>
       </c>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
-    </row>
-    <row r="33" spans="1:18">
+      <c r="S32"/>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>41</v>
       </c>
       <c r="B33">
+        <v>4348150000.0</v>
+      </c>
+      <c r="C33">
         <v>2662502000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2687579000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2499276000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2492887000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2508241000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2524759000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2543131000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2558875000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2576032000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2621375000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2646723000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2667798000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2689783000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2701497000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2684115000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2306841000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2297914000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:18">
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>42</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>348316000.0</v>
+      </c>
       <c r="C34">
+        <v>14289000.0</v>
+      </c>
+      <c r="D34">
         <v>11391000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10033000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2822000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2671000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2632000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6496000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6459000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>61433000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>175898000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>178325000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>167838000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-    </row>
-    <row r="35" spans="1:18">
+      <c r="S34"/>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>43</v>
       </c>
       <c r="B35">
+        <v>2916528000.0</v>
+      </c>
+      <c r="C35">
         <v>1745062000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1705871000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1681127000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1566892000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1469500000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1470877000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1480538000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1385251000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1449615000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1551119000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1540575000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1548342000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1622937000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1615021000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1580460000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1171703000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1148062000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:18">
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>44</v>
       </c>
       <c r="B36">
+        <v>96373000.0</v>
+      </c>
+      <c r="C36">
         <v>82419000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>65345000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>62408000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>49217000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>48041000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>47356000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>43841000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>39777000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>38134000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>41738000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>44582000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>43878000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>45935000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>39890000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>34316000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>45543000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>25586000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:18">
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>45</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
-    </row>
-    <row r="38" spans="1:18">
+      <c r="S37"/>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>46</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>-162957000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>21000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>42000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>63000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3410776000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2942197000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2876526000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:18">
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>47</v>
       </c>
       <c r="B39">
-        <v>733913000.0</v>
+        <v>330490000.0</v>
       </c>
       <c r="C39">
+        <v>236878000.0</v>
+      </c>
+      <c r="D39">
         <v>670006000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>292952000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>234697000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>176274000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>176411000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>165892000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>137113000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>181905000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>127799000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>119004000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>118719000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>122317000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>104335000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>114062000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>101323000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>97596000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:18">
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>1032760000.0</v>
+        <v>1185779000.0</v>
       </c>
       <c r="C40">
+        <v>183689000.0</v>
+      </c>
+      <c r="D40">
         <v>863373000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>858942000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>731121000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>127199000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>98213000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>71162000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>71708000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>139657000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>78017000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>59463000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>59572000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>72210000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>67182000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>57787000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>38425000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>47932000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:18">
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>49</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
-    </row>
-    <row r="42" spans="1:18">
+      <c r="S41"/>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>50</v>
       </c>
       <c r="B42">
+        <v>1235101000.0</v>
+      </c>
+      <c r="C42">
         <v>844236000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>837293000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>830735000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>816418000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>793954000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>785931000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>773109000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>762609000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>746671000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>742553000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>732673000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>716624000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>704249000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>699352000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>683200000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>670968000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>662783000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:18">
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>51</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
-    </row>
-    <row r="44" spans="1:18">
+      <c r="S43"/>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>52</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
-    </row>
-    <row r="45" spans="1:18">
+      <c r="S44"/>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>53</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>114907000.0</v>
+      </c>
       <c r="C45">
+        <v>106770000.0</v>
+      </c>
+      <c r="D45">
         <v>85459000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>88436000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>93689000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>114398000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>96223000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>101496000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>106455000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>122156000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>112964000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>117323000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>120786000.0</v>
       </c>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-    </row>
-    <row r="46" spans="1:18">
+      <c r="S45"/>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>54</v>
       </c>
       <c r="B46">
+        <v>114907000.0</v>
+      </c>
+      <c r="C46">
         <v>84478000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>85459000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>88436000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>93689000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>94339000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>96223000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>101496000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>106455000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>108186000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>112964000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>117323000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>120786000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>121870000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>122549000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>109130000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>101294000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>99120000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>55</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
-    </row>
-    <row r="48" spans="1:18">
+      <c r="S47"/>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>56</v>
       </c>
       <c r="B48">
+        <v>-274870000.0</v>
+      </c>
+      <c r="C48">
         <v>-245236000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-219375000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-200648000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-197484000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-211423000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-191261000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-182884000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-165327000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-186905000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-152422000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-134793000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-110896000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-96764000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-48274000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-23481000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-32123000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-54992000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:18">
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>57</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-    </row>
-    <row r="50" spans="1:18">
+      <c r="S49"/>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>58</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>131559000.0</v>
+      </c>
       <c r="C50">
+        <v>21581000.0</v>
+      </c>
+      <c r="D50">
         <v>27123000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>16117000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>54831000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>156984000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>215316000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>217905000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>245463000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>226925000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>109388000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>126262000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>128603000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-    </row>
-    <row r="51" spans="1:18">
+      <c r="S50"/>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>164651000.0</v>
+        <v>2572773000.0</v>
       </c>
       <c r="C51">
+        <v>1770442000.0</v>
+      </c>
+      <c r="D51">
         <v>1722138000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1704520000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1635645000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1640891000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1701220000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1709608000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1641569000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1631811000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1500673000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1503631000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1523634000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1473348000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1490323000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1479046000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1064951000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1038600000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:18">
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>60</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>153781000.0</v>
+      </c>
       <c r="C52">
+        <v>39669000.0</v>
+      </c>
+      <c r="D52">
         <v>27658000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>33426000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>71575000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>174062000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>232975000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>235566000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>262777000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>243629000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>125452000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>141381000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>143130000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>70794000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>63601000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>64967000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>104157000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>117629000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:18">
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>61</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>162957000.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-    </row>
-    <row r="54" spans="1:18">
+      <c r="S53"/>
+    </row>
+    <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>62</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
-    </row>
-    <row r="55" spans="1:18">
+      <c r="S54"/>
+    </row>
+    <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>63</v>
       </c>
       <c r="B55">
+        <v>5942628000.0</v>
+      </c>
+      <c r="C55">
         <v>3862220000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3793774000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3738985000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3548707000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3534731000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3539040000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3680185000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3509993000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3501937000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3423498000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3465131000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3448273000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3462182000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3412388000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3410645000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2942022000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2876307000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:18">
+    <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>64</v>
       </c>
       <c r="B56">
+        <v>1594478000.0</v>
+      </c>
+      <c r="C56">
         <v>1199718000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1106195000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1239709000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1055820000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1026490000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1177238000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1137054000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>951118000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>925905000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>802123000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>818408000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>780475000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>772399000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>710891000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>726530000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>635181000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>578393000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:18">
+    <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>65</v>
       </c>
       <c r="B57">
+        <v>1474445000.0</v>
+      </c>
+      <c r="C57">
         <v>1032760000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>959713000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1007489000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>933420000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1056434000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1031554000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1156102000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1052969000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1033440000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>798499000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>827294000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>772820000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>699206000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>573303000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>570300000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>531284000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>540689000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:18">
+    <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>66</v>
       </c>
       <c r="B58">
+        <v>4390973000.0</v>
+      </c>
+      <c r="C58">
         <v>2777822000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2665584000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2688616000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2500312000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2525934000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2502431000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2636640000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2438220000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2483055000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2349618000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2367869000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2321162000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2322143000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2188324000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2150760000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1702987000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1688751000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:18">
+    <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>67</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
-    </row>
-    <row r="60" spans="1:18">
+      <c r="S59"/>
+    </row>
+    <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>68</v>
       </c>
       <c r="B60">
+        <v>963940000.0</v>
+      </c>
+      <c r="C60">
         <v>600215000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>619687000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>630805000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>619638000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>583216000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>595350000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>590895000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>597939000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>560412000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>590778000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>598522000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>606359000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>608104000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>651695000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>660326000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>639439000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>608383000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:18">
+    <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>69</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-    </row>
-    <row r="62" spans="1:18">
+      <c r="S61"/>
+    </row>
+    <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>70</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
+      <c r="S62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -4905,4286 +5087,4458 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
         <v>1312902000.0</v>
       </c>
       <c r="C2">
         <v>1032048000.0</v>
       </c>
       <c r="D2">
         <v>911354000.0</v>
       </c>
       <c r="E2">
         <v>719445000.0</v>
       </c>
       <c r="F2">
         <v>400050000.0</v>
       </c>
       <c r="G2">
         <v>174114000.0</v>
       </c>
       <c r="H2">
         <v>96955000.0</v>
       </c>
       <c r="I2">
         <v>51654000.0</v>
       </c>
       <c r="J2">
         <v>30805563.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3">
         <v>127830000.0</v>
       </c>
       <c r="C3">
         <v>108924000.0</v>
       </c>
       <c r="D3">
         <v>98402000.0</v>
       </c>
       <c r="E3">
         <v>86358000.0</v>
       </c>
       <c r="F3">
         <v>51508000.0</v>
       </c>
       <c r="G3">
         <v>20167000.0</v>
       </c>
       <c r="H3">
         <v>10549000.0</v>
       </c>
       <c r="I3">
         <v>3090000.0</v>
       </c>
       <c r="J3">
         <v>1436902.0</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5">
         <v>69003000.0</v>
       </c>
       <c r="C5">
         <v>55699000.0</v>
       </c>
       <c r="D5">
         <v>18532000.0</v>
       </c>
       <c r="E5">
         <v>1209000.0</v>
       </c>
       <c r="F5">
         <v>13570000.0</v>
       </c>
       <c r="G5">
         <v>-1422000.0</v>
       </c>
       <c r="H5">
         <v>5761000.0</v>
       </c>
       <c r="I5">
         <v>10757000.0</v>
       </c>
       <c r="J5">
         <v>6213551.0</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6">
         <v>196833000.0</v>
       </c>
       <c r="C6">
         <v>164623000.0</v>
       </c>
       <c r="D6">
         <v>116934000.0</v>
       </c>
       <c r="E6">
         <v>87567000.0</v>
       </c>
       <c r="F6">
         <v>65078000.0</v>
       </c>
       <c r="G6">
         <v>18745000.0</v>
       </c>
       <c r="H6">
         <v>16310000.0</v>
       </c>
       <c r="I6">
         <v>13847000.0</v>
       </c>
       <c r="J6">
         <v>7650453.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
         <v>191982000.0</v>
       </c>
       <c r="C9">
         <v>344195000.0</v>
       </c>
       <c r="D9">
         <v>296385000.0</v>
       </c>
       <c r="E9">
         <v>250046000.0</v>
       </c>
       <c r="F9">
         <v>159922000.0</v>
       </c>
       <c r="G9">
         <v>57565000.0</v>
       </c>
       <c r="H9">
         <v>37960000.0</v>
       </c>
       <c r="I9">
         <v>27190000.0</v>
       </c>
       <c r="J9">
         <v>16533422.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
         <v>-52425000.0</v>
       </c>
       <c r="C10">
         <v>-39350000.0</v>
       </c>
       <c r="D10">
         <v>-162734000.0</v>
       </c>
       <c r="E10">
         <v>-76033000.0</v>
       </c>
       <c r="F10">
         <v>-58101000.0</v>
       </c>
       <c r="G10">
         <v>-29890000.0</v>
       </c>
       <c r="H10">
         <v>-22437000.0</v>
       </c>
       <c r="I10">
         <v>2689000.0</v>
       </c>
       <c r="J10">
         <v>3850381.0</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11">
         <v>1729000.0</v>
       </c>
       <c r="C11">
         <v>1731000.0</v>
       </c>
       <c r="D11">
         <v>1285000.0</v>
       </c>
       <c r="E11">
         <v>715000.0</v>
       </c>
       <c r="F11">
         <v>19000.0</v>
       </c>
       <c r="G11">
         <v>-5000.0</v>
       </c>
       <c r="H11">
         <v>17000.0</v>
       </c>
       <c r="I11">
         <v>10757040.0</v>
       </c>
       <c r="J11">
         <v>6213550.0</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12">
         <v>121428000.0</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>119465000.0</v>
       </c>
       <c r="E12">
         <v>71072000.0</v>
       </c>
       <c r="F12">
         <v>26899000.0</v>
       </c>
       <c r="G12">
         <v>7857000.0</v>
       </c>
       <c r="H12">
         <v>10640000.0</v>
       </c>
       <c r="I12">
         <v>6625000.0</v>
       </c>
       <c r="J12">
         <v>1906421.0</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>96</v>
+      </c>
+      <c r="B14">
+        <v>20341000.0</v>
+      </c>
       <c r="C14">
         <v>16563000.0</v>
       </c>
       <c r="D14">
         <v>73878000.0</v>
       </c>
       <c r="E14">
         <v>34976000.0</v>
       </c>
       <c r="F14">
         <v>27474000.0</v>
       </c>
       <c r="G14">
         <v>14189000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
         <v>-33813000.0</v>
       </c>
       <c r="C15">
         <v>-24518000.0</v>
       </c>
       <c r="D15">
         <v>-90141000.0</v>
       </c>
       <c r="E15">
         <v>-41772000.0</v>
       </c>
       <c r="F15">
         <v>-30646000.0</v>
       </c>
       <c r="G15">
         <v>-15696000.0</v>
       </c>
       <c r="H15">
         <v>-8650000.0</v>
       </c>
       <c r="I15">
         <v>-624000.0</v>
       </c>
       <c r="J15">
         <v>1703293.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>99</v>
+      </c>
+      <c r="B17">
+        <v>-54154000.0</v>
+      </c>
       <c r="C17">
         <v>-41081000.0</v>
       </c>
       <c r="D17">
         <v>-164019000.0</v>
       </c>
       <c r="E17">
         <v>-76748000.0</v>
       </c>
       <c r="F17">
         <v>-58120000.0</v>
       </c>
       <c r="G17">
         <v>-29885000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>100</v>
+      </c>
+      <c r="B18">
+        <v>-121428000.0</v>
+      </c>
       <c r="C18">
         <v>-123644000.0</v>
       </c>
       <c r="D18">
         <v>-119465000.0</v>
       </c>
       <c r="E18">
         <v>-71072000.0</v>
       </c>
       <c r="F18">
         <v>-26899000.0</v>
       </c>
       <c r="G18">
         <v>-7857000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
-        <v>79530000.0</v>
+        <v>109353000.0</v>
       </c>
       <c r="C21">
         <v>60648000.0</v>
       </c>
       <c r="D21">
         <v>-42551000.0</v>
       </c>
       <c r="E21">
         <v>-31098000.0</v>
       </c>
       <c r="F21">
         <v>-31626000.0</v>
       </c>
       <c r="G21">
         <v>-21938000.0</v>
       </c>
       <c r="H21">
         <v>-5068000.0</v>
       </c>
       <c r="I21">
         <v>9529000.0</v>
       </c>
       <c r="J21">
         <v>5814253.0</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23">
-        <v>1430948000.0</v>
+        <v>1395531000.0</v>
       </c>
       <c r="C23">
         <v>1315595000.0</v>
       </c>
       <c r="D23">
         <v>1250290000.0</v>
       </c>
       <c r="E23">
         <v>1000589000.0</v>
       </c>
       <c r="F23">
         <v>591598000.0</v>
       </c>
       <c r="G23">
         <v>253617000.0</v>
       </c>
       <c r="H23">
         <v>139983000.0</v>
       </c>
       <c r="I23">
         <v>69315000.0</v>
       </c>
       <c r="J23">
         <v>41524732.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>107</v>
+      </c>
+      <c r="B25">
+        <v>127830000.0</v>
+      </c>
       <c r="C25">
         <v>108924000.0</v>
       </c>
       <c r="D25">
         <v>98402000.0</v>
       </c>
       <c r="E25">
         <v>86358000.0</v>
       </c>
       <c r="F25">
         <v>51508000.0</v>
       </c>
       <c r="G25">
         <v>20167000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.13</v>
       </c>
       <c r="E26">
         <v>0.08</v>
       </c>
       <c r="F26">
         <v>0.1</v>
       </c>
       <c r="G26">
         <v>0.12</v>
       </c>
       <c r="H26">
         <v>0.16</v>
       </c>
       <c r="I26">
         <v>0.03</v>
       </c>
       <c r="J26">
         <v>0.08</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28">
         <v>48060000.0</v>
       </c>
       <c r="H28">
         <v>24576000.0</v>
       </c>
       <c r="I28"/>
       <c r="J28"/>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>111</v>
+      </c>
+      <c r="B29">
+        <v>1729000.0</v>
+      </c>
       <c r="C29">
         <v>1731000.0</v>
       </c>
       <c r="D29">
         <v>1285000.0</v>
       </c>
       <c r="E29">
         <v>715000.0</v>
       </c>
       <c r="F29">
         <v>19000.0</v>
       </c>
       <c r="G29">
         <v>-5000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
-        <v>112452000.0</v>
+        <v>82629000.0</v>
       </c>
       <c r="C30">
         <v>283547000.0</v>
       </c>
       <c r="D30">
         <v>338936000.0</v>
       </c>
       <c r="E30">
         <v>281144000.0</v>
       </c>
       <c r="F30">
         <v>191548000.0</v>
       </c>
       <c r="G30">
         <v>79503000.0</v>
       </c>
       <c r="H30">
         <v>43028000.0</v>
       </c>
       <c r="I30">
         <v>17661000.0</v>
       </c>
       <c r="J30">
         <v>10719169.0</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31">
-        <v>-131955000.0</v>
+        <v>-161778000.0</v>
       </c>
       <c r="C31">
         <v>-99998000.0</v>
       </c>
       <c r="D31">
         <v>-120183000.0</v>
       </c>
       <c r="E31">
         <v>-44935000.0</v>
       </c>
       <c r="F31">
         <v>-26475000.0</v>
       </c>
       <c r="G31">
         <v>-7952000.0</v>
       </c>
       <c r="H31">
         <v>-17369000.0</v>
       </c>
       <c r="I31">
         <v>-6840000.0</v>
       </c>
       <c r="J31">
         <v>-1963872.0</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
         <v>1504884000.0</v>
       </c>
       <c r="C32">
         <v>1376243000.0</v>
       </c>
       <c r="D32">
         <v>1207739000.0</v>
       </c>
       <c r="E32">
         <v>969491000.0</v>
       </c>
       <c r="F32">
         <v>559972000.0</v>
       </c>
       <c r="G32">
         <v>231679000.0</v>
       </c>
       <c r="H32">
         <v>134915000.0</v>
       </c>
       <c r="I32">
         <v>78844000.0</v>
       </c>
       <c r="J32">
         <v>47338985.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R32"/>
+  <dimension ref="A1:S32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B2">
+        <v>464447000.0</v>
+      </c>
+      <c r="C2">
         <v>333540000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>272142000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>269057000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>263843000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>278452000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>247189000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>244315000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>262092000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>234695000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>220469000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>225236000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>230954000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>196927000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>195920000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>172848000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>153750000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>121529000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B3">
+        <v>57078000.0</v>
+      </c>
+      <c r="C3">
         <v>40670000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>32043000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>27652000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27465000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27971000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28456000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>26951000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>25546000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>24647000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>24636000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>24608000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>24511000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>23137000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>24396000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20275000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>18550000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15713000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B5">
-        <v>-26254000.0</v>
+        <v>-107517000.0</v>
       </c>
       <c r="C5">
+        <v>-13630000.0</v>
+      </c>
+      <c r="D5">
         <v>5196000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>25983000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>64078000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-27699000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14454000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>22010000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>46934000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-23707000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-138000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28377000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23304000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-8160000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1433000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>34106000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-15847000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:18">
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B6">
-        <v>14416000.0</v>
+        <v>-50439000.0</v>
       </c>
       <c r="C6">
+        <v>27040000.0</v>
+      </c>
+      <c r="D6">
         <v>37239000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>53635000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>91543000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>272000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>42910000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>48961000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>72480000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>940000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>38636000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24470000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>52888000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-167000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>16236000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>18842000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>52656000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-134000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-    </row>
-    <row r="8" spans="1:18">
+      <c r="S7"/>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B9">
+        <v>67788000.0</v>
+      </c>
+      <c r="C9">
         <v>13739000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>93247000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>105255000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>144686000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>44984000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>88854000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>94375000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>115982000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>51498000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>83437000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69719000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>96332000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>50232000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>60839000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>55815000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>87151000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>40355000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B10">
+        <v>-146417000.0</v>
+      </c>
+      <c r="C10">
         <v>-42630000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-30237000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-4456000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>24898000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-35259000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14475000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-29383000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>39767000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-62115000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-31845000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-42998000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-25776000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-90758000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-46707000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>16593000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>44839000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-44389000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:18">
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B11">
+        <v>-144521000.0</v>
+      </c>
+      <c r="C11">
         <v>1044000.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>685000.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-420000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6098000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1484000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>667000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>381000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>161000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>665000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>78000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>715000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-21914000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7951000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>21970000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>19000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:18">
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B12">
+        <v>38900000.0</v>
+      </c>
+      <c r="C12">
         <v>29000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>31132000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>31320000.0</v>
       </c>
-      <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12">
         <v>31545000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>31865000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>30580000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>29136000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>27884000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>25324000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20766000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14632000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10350000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8468000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:18">
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>96</v>
+      </c>
+      <c r="B14">
+        <v>4237000.0</v>
+      </c>
       <c r="C14">
+        <v>17813000.0</v>
+      </c>
+      <c r="D14">
         <v>11510000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1977000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-10959000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>14677000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6098000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13310000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-17522000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28013000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14377000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19766000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11722000.0</v>
       </c>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B15">
+        <v>2341000.0</v>
+      </c>
+      <c r="C15">
         <v>-25861000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18727000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3164000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13939000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-20162000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-8377000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17557000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>21578000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-34483000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-17629000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-23897000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-14132000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-48490000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-24793000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8642000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>22869000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-22670000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:18">
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-    </row>
-    <row r="17" spans="1:18">
+      <c r="S16"/>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>99</v>
+      </c>
+      <c r="B17">
+        <v>-1896000.0</v>
+      </c>
       <c r="C17">
+        <v>-43674000.0</v>
+      </c>
+      <c r="D17">
         <v>-30237000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-5141000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>24898000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-34839000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14475000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-30867000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>39100000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-62496000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-32006000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-43663000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-25854000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>100</v>
+      </c>
+      <c r="B18">
+        <v>-38900000.0</v>
+      </c>
       <c r="C18">
+        <v>-29000000.0</v>
+      </c>
+      <c r="D18">
         <v>-31132000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-31320000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29976000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-29441000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31329000.0</v>
       </c>
       <c r="H18">
         <v>-31329000.0</v>
       </c>
       <c r="I18">
+        <v>-31329000.0</v>
+      </c>
+      <c r="J18">
         <v>-31545000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-31865000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-30580000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-29136000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27884000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-    </row>
-    <row r="19" spans="1:18">
+      <c r="S18"/>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B21">
-        <v>-7643000.0</v>
+        <v>-89309000.0</v>
       </c>
       <c r="C21">
+        <v>1775000.0</v>
+      </c>
+      <c r="D21">
         <v>3216000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>27940000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>56017000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-5474000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15406000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16458000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>34258000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-29725000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>86000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-16531000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3619000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-66420000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-29855000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25439000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>39738000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-37880000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:18">
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-    </row>
-    <row r="23" spans="1:18">
+      <c r="S22"/>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23">
-        <v>363006000.0</v>
+        <v>621544000.0</v>
       </c>
       <c r="C23">
+        <v>345504000.0</v>
+      </c>
+      <c r="D23">
         <v>362173000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>346372000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>352512000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>328910000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>320637000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>322232000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>343816000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>315918000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>303820000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>311486000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>323667000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>313579000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>286614000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>203224000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>201163000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>199764000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>107</v>
+      </c>
+      <c r="B25">
+        <v>57078000.0</v>
+      </c>
       <c r="C25">
+        <v>40670000.0</v>
+      </c>
+      <c r="D25">
         <v>32043000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>27652000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27465000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27971000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28456000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>26951000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25546000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>24647000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24636000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>24608000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>24511000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-    </row>
-    <row r="26" spans="1:18">
+      <c r="S25"/>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
-    </row>
-    <row r="29" spans="1:18">
+      <c r="S28"/>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>111</v>
+      </c>
+      <c r="B29">
+        <v>-144521000.0</v>
+      </c>
       <c r="C29">
+        <v>1044000.0</v>
+      </c>
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>685000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-420000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1484000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>667000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>381000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>161000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>665000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>78000.0</v>
       </c>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
-    </row>
-    <row r="30" spans="1:18">
+      <c r="S29"/>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B30">
-        <v>29466000.0</v>
+        <v>157097000.0</v>
       </c>
       <c r="C30">
+        <v>11964000.0</v>
+      </c>
+      <c r="D30">
         <v>90031000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>77315000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>88669000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>50458000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73448000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>77917000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>81724000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>81223000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>83351000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>86250000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>92713000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>116652000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>90694000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>30376000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47413000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>78235000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:18">
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B31">
-        <v>-34987000.0</v>
+        <v>-57108000.0</v>
       </c>
       <c r="C31">
+        <v>-44405000.0</v>
+      </c>
+      <c r="D31">
         <v>-33453000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-32396000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-31119000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-29785000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-29881000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-45841000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5509000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-32390000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-31931000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-26467000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-29395000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-24338000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-16852000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-8846000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>5101000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6509000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:18">
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B32">
+        <v>532235000.0</v>
+      </c>
+      <c r="C32">
         <v>347279000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>365389000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>374312000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>408529000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>323436000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>336043000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>338690000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>378074000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>286193000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>303906000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>294955000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>327286000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>247159000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>256759000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>228663000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>240901000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>161884000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>312769000.0</v>
       </c>
       <c r="C2">
         <v>226963000.0</v>
       </c>
       <c r="D2">
         <v>230471000.0</v>
       </c>
       <c r="E2">
         <v>227737000.0</v>
       </c>
       <c r="F2">
         <v>142022000.0</v>
       </c>
       <c r="G2">
         <v>71071000.0</v>
       </c>
       <c r="H2">
         <v>7995000.0</v>
       </c>
       <c r="I2">
         <v>3123413.0</v>
       </c>
       <c r="J2">
         <v>4651558.0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>39527000</v>
       </c>
       <c r="C3">
         <v>41049000</v>
       </c>
       <c r="D3">
         <v>21376000</v>
       </c>
       <c r="E3">
         <v>21979000</v>
       </c>
       <c r="F3">
         <v>5321000</v>
       </c>
       <c r="G3">
         <v>5469000</v>
       </c>
       <c r="H3">
         <v>1718000</v>
       </c>
       <c r="I3">
         <v>525344</v>
       </c>
       <c r="J3">
         <v>431201</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>34128000.0</v>
       </c>
       <c r="C6">
         <v>85806000.0</v>
       </c>
       <c r="D6">
         <v>-3508000.0</v>
       </c>
       <c r="E6">
         <v>2734000.0</v>
       </c>
       <c r="F6">
         <v>85715000.0</v>
       </c>
       <c r="G6">
         <v>70951000.0</v>
       </c>
       <c r="H6">
         <v>63076000.0</v>
       </c>
       <c r="I6">
         <v>4871705.0</v>
       </c>
       <c r="J6">
         <v>-1528145.0</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>120</v>
+      </c>
+      <c r="B7">
+        <v>-98841000.0</v>
+      </c>
       <c r="C7">
         <v>28318000.0</v>
       </c>
       <c r="D7">
         <v>6336000.0</v>
       </c>
       <c r="E7">
         <v>-20877000.0</v>
       </c>
       <c r="F7">
         <v>-16763000.0</v>
       </c>
       <c r="G7">
         <v>18933000.0</v>
       </c>
       <c r="H7">
         <v>443000.0</v>
       </c>
       <c r="I7">
         <v>-47912.0</v>
       </c>
       <c r="J7">
         <v>854141.0</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>122</v>
+      </c>
+      <c r="B9">
+        <v>-45062000.0</v>
+      </c>
       <c r="C9">
         <v>-73762000.0</v>
       </c>
       <c r="D9">
         <v>-132269000.0</v>
       </c>
       <c r="E9">
         <v>-183006000.0</v>
       </c>
       <c r="F9">
         <v>-64501000.0</v>
       </c>
       <c r="G9">
         <v>-6828000.0</v>
       </c>
       <c r="H9">
         <v>-6000000.0</v>
       </c>
       <c r="I9">
         <v>545972.0</v>
       </c>
       <c r="J9">
         <v>-937378.0</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>127830000.0</v>
       </c>
       <c r="C14">
         <v>108924000.0</v>
       </c>
       <c r="D14">
         <v>98402000.0</v>
       </c>
       <c r="E14">
         <v>86358000.0</v>
       </c>
       <c r="F14">
         <v>51508000.0</v>
       </c>
       <c r="G14">
         <v>20167000.0</v>
       </c>
       <c r="H14">
         <v>10549000.0</v>
       </c>
       <c r="I14">
         <v>3089778.0</v>
       </c>
       <c r="J14">
         <v>1436902.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>264000.0</v>
+        <v>-264000.0</v>
       </c>
       <c r="D15">
-        <v>385000.0</v>
+        <v>-385000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>10549000.0</v>
       </c>
       <c r="I15">
         <v>5500000.0</v>
       </c>
       <c r="J15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
         <v>346897000.0</v>
       </c>
       <c r="C16">
         <v>312769000.0</v>
       </c>
       <c r="D16">
         <v>226963000.0</v>
       </c>
       <c r="E16">
         <v>230471000.0</v>
       </c>
       <c r="F16">
         <v>227737000.0</v>
       </c>
       <c r="G16">
         <v>142022000.0</v>
       </c>
       <c r="H16">
         <v>71071000.0</v>
       </c>
       <c r="I16">
         <v>7995118.0</v>
       </c>
       <c r="J16">
         <v>3123413.0</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-68945000.0</v>
       </c>
       <c r="C18">
         <v>61102000.0</v>
       </c>
       <c r="D18">
         <v>23268000.0</v>
       </c>
       <c r="E18">
         <v>-24441000.0</v>
       </c>
       <c r="F18">
         <v>34808000.0</v>
       </c>
       <c r="G18">
         <v>31348000.0</v>
       </c>
       <c r="H18">
         <v>10296000.0</v>
       </c>
       <c r="I18">
         <v>11267835.0</v>
       </c>
       <c r="J18">
         <v>7584236.0</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>13299000.0</v>
       </c>
       <c r="D19">
         <v>-21922000.0</v>
       </c>
       <c r="E19">
         <v>-414357000.0</v>
       </c>
       <c r="F19">
         <v>-678473000.0</v>
       </c>
       <c r="G19">
         <v>-677809000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>269375000.0</v>
       </c>
       <c r="G20">
         <v>451574000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>134</v>
+      </c>
+      <c r="B21">
+        <v>274806000.0</v>
+      </c>
       <c r="C21">
         <v>96062000.0</v>
       </c>
       <c r="D21">
         <v>-3376000.0</v>
       </c>
       <c r="E21">
         <v>461491000.0</v>
       </c>
       <c r="F21">
         <v>470800000.0</v>
       </c>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
         <v>-54154000.0</v>
       </c>
       <c r="C22">
         <v>-41081000.0</v>
       </c>
       <c r="D22">
         <v>-90141000.0</v>
       </c>
       <c r="E22">
         <v>-76748000.0</v>
       </c>
       <c r="F22">
         <v>-58120000.0</v>
       </c>
       <c r="G22">
         <v>-29885000.0</v>
       </c>
       <c r="H22">
         <v>-22454000.0</v>
       </c>
       <c r="I22">
         <v>-623796.0</v>
       </c>
       <c r="J22">
         <v>1703293.0</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
-        <v>203822000.0</v>
+        <v>-1837741000.0</v>
       </c>
       <c r="C23">
         <v>-125442000.0</v>
       </c>
       <c r="D23">
         <v>-22469000.0</v>
       </c>
       <c r="E23">
         <v>-41938000.0</v>
       </c>
       <c r="F23">
         <v>-16116000.0</v>
       </c>
       <c r="G23">
         <v>-7325000.0</v>
       </c>
       <c r="H23">
         <v>-4353000.0</v>
       </c>
       <c r="I23">
         <v>-3040000.0</v>
       </c>
       <c r="J23">
         <v>-44000.0</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
         <v>-15238000.0</v>
       </c>
       <c r="C24">
         <v>-2360999.0</v>
       </c>
       <c r="D24">
         <v>1141000.0</v>
       </c>
       <c r="E24">
         <v>-3356000.0</v>
       </c>
       <c r="F24">
         <v>-3212000.0</v>
       </c>
       <c r="G24">
         <v>-1854000.0</v>
       </c>
       <c r="H24">
         <v>-679000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
-        <v>-174207000.0</v>
+        <v>-75366000.0</v>
       </c>
       <c r="C25">
         <v>-59513000.0</v>
       </c>
       <c r="D25">
         <v>-29961000.0</v>
       </c>
       <c r="E25">
         <v>-38584000.0</v>
       </c>
       <c r="F25">
         <v>44311000.0</v>
       </c>
       <c r="G25">
         <v>19858000.0</v>
       </c>
       <c r="H25">
         <v>20199000.0</v>
       </c>
       <c r="I25">
         <v>13963421.0</v>
       </c>
       <c r="J25">
         <v>6181923.0</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-78274000.0</v>
       </c>
       <c r="H26">
         <v>-43832000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
         <v>71113000.0</v>
       </c>
       <c r="C27">
         <v>65503000.0</v>
       </c>
       <c r="D27">
         <v>60008000.0</v>
       </c>
       <c r="E27">
         <v>47389000.0</v>
       </c>
       <c r="F27">
         <v>19193000.0</v>
       </c>
       <c r="G27">
         <v>7744000.0</v>
       </c>
       <c r="H27">
         <v>3277000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>203822000.0</v>
       </c>
       <c r="C28">
         <v>-29644000.0</v>
       </c>
       <c r="D28">
         <v>-26230000.0</v>
       </c>
       <c r="E28">
         <v>419553000.0</v>
       </c>
       <c r="F28">
         <v>724059000.0</v>
       </c>
       <c r="G28">
         <v>711943000.0</v>
       </c>
       <c r="H28">
         <v>152082000.0</v>
       </c>
       <c r="I28">
         <v>35384121.0</v>
       </c>
       <c r="J28">
         <v>3978836.0</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>-29418000.0</v>
       </c>
       <c r="C29">
         <v>102151000.0</v>
       </c>
       <c r="D29">
         <v>44644000.0</v>
       </c>
       <c r="E29">
         <v>-2462000.0</v>
       </c>
       <c r="F29">
         <v>40129000.0</v>
       </c>
       <c r="G29">
         <v>36817000.0</v>
       </c>
       <c r="H29">
         <v>12014000.0</v>
       </c>
       <c r="I29">
         <v>11793179.0</v>
       </c>
       <c r="J29">
         <v>8015437.0</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>-140276000.0</v>
       </c>
       <c r="C30">
         <v>13299000.0</v>
       </c>
       <c r="D30">
         <v>-21922000.0</v>
       </c>
       <c r="E30">
         <v>-414357000.0</v>
       </c>
       <c r="F30">
         <v>-678473000.0</v>
       </c>
       <c r="G30">
         <v>-677809000.0</v>
       </c>
       <c r="H30">
         <v>-101020000.0</v>
       </c>
       <c r="I30">
         <v>-42305595.0</v>
       </c>
       <c r="J30">
         <v>-13522418.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:S30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D1" t="s">
         <v>72</v>
       </c>
       <c r="E1" t="s">
         <v>73</v>
       </c>
       <c r="F1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="H1" t="s">
         <v>75</v>
       </c>
       <c r="I1" t="s">
         <v>76</v>
       </c>
       <c r="J1" t="s">
+        <v>77</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>346897000.0</v>
+      </c>
+      <c r="C2">
         <v>325944000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>383702000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>299061000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>312769000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>344716000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>360176000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>234317000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>226963000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>194394000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>212896000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>186819000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>230471000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>250617000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>283931000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>243908000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>227737000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>421437000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>12664000</v>
+      </c>
+      <c r="C3">
         <v>10353000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8864000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11377000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8933000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12152000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10193000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>10558000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8146000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7219000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5533000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5125000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3499000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6579000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6835000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6772000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1793000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2133000</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>109224000.0</v>
+      </c>
+      <c r="C6">
         <v>20953000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-57758000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>84641000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13708000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-31947000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-15460000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>125859000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>7354000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>32569000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-18502000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26077000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-43652000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-20146000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-33314000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40023000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>16171000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-193700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7">
+        <v>-70671000.0</v>
+      </c>
+      <c r="C7">
+        <v>-4537000.0</v>
+      </c>
+      <c r="D7">
+        <v>15362000.0</v>
+      </c>
+      <c r="E7">
+        <v>-49902000.0</v>
+      </c>
+      <c r="F7">
         <v>-59764000.0</v>
       </c>
-      <c r="C7">
-[...8 lines deleted...]
-      <c r="F7">
+      <c r="G7">
         <v>27306000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-27795000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3702000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-37149000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>39695000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-19901000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>39158000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-52616000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>18878000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-16282000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>19640000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-43113000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16438000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>-55666000.0</v>
+      </c>
+      <c r="C9">
+        <v>4330000.0</v>
+      </c>
+      <c r="D9">
+        <v>4504000.0</v>
+      </c>
+      <c r="E9">
+        <v>-6107000.0</v>
+      </c>
+      <c r="F9">
         <v>-47789000.0</v>
       </c>
-      <c r="C9">
-[...8 lines deleted...]
-      <c r="F9">
+      <c r="G9">
         <v>-45985000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>106717000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17454000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-32835000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-68902000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1501000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-13515000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-48351000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-85880000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-18761000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-43006000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-35359000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-6370000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:18">
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>57078000.0</v>
+      </c>
+      <c r="C14">
         <v>40670000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32043000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>27652000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27465000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27971000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28456000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26951000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25546000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24647000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24636000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24608000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24511000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>23137000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24396000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>20275000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>18550000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15713000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:18">
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>0.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>244000.0</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16">
+        <v>456121000.0</v>
+      </c>
+      <c r="C16">
         <v>346897000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>325944000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>383702000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>299061000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>312769000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>344716000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>360176000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>234317000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>226963000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>194394000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>212896000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>186819000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>230471000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>250617000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>283931000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>243908000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>227737000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-18737000.0</v>
+      </c>
+      <c r="C18">
         <v>-84000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>32153000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-28098000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-72916000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4291000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-8085000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>7781000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5139000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>14626000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18162000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>44334000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17530000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>7612000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-18847000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-7980000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5226000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>10955000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-83376000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-37589000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-8612000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-12310000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-9993000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9011000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>44613000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4974000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-6354000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5495000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5099000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>134</v>
+      </c>
+      <c r="B21">
+        <v>677462000.0</v>
+      </c>
       <c r="C21">
+        <v>41000000.0</v>
+      </c>
+      <c r="D21">
         <v>26485000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>109661000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>97660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2100000.0</v>
       </c>
       <c r="G21">
         <v>-2100000.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>-2100000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22">
+        <v>-1896000.0</v>
+      </c>
+      <c r="C22">
         <v>-54633000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-30237000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-5141000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24898000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-34839000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-14475000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-30867000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>39100000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-62496000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-32006000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-43663000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-25854000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-91473000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-46707000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>16593000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>44839000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-44408000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
-        <v>21383000.0</v>
+        <v>-23995000.0</v>
       </c>
       <c r="C23">
+        <v>-1786466000.0</v>
+      </c>
+      <c r="D23">
         <v>-41884000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>29290000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-38773000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-33980000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5475000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6708000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-30705000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1259000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-20714000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-760000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2395000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-3319000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3603000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-19879000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-15137000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-7031000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24">
-        <v>-1127000.0</v>
+        <v>-1076000.0</v>
       </c>
       <c r="C24">
+        <v>-781000.0</v>
+      </c>
+      <c r="D24">
         <v>81000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>500000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-460000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-268000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1500000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3259000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-507000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-111000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-312000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-116000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-2656000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1637000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:18">
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
-        <v>64655000.0</v>
+        <v>-3402000.0</v>
       </c>
       <c r="C25">
+        <v>9428000.0</v>
+      </c>
+      <c r="D25">
         <v>1832000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-6282000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-69385000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-22734000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2027000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3832000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-38584000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6628000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>44000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10598000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>26647000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>42325000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>18193000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-67829000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-31273000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>18073000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>138</v>
+      </c>
+      <c r="B26">
+        <v>-46966000.0</v>
+      </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27">
+        <v>12818000.0</v>
+      </c>
+      <c r="C27">
         <v>19341000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22017000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16952000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12803000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18739000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17949000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>14721000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14094000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>13371000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14598000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18758000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13281000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>21324000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>8388000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10113000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7564000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7272000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:18">
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>606501000.0</v>
+      </c>
+      <c r="C28">
         <v>21383000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-15399000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>138951000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>58887000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-36080000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7575000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>116531000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-40266000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15698000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>481000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-17887000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-24522000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-27446000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3731000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>427994000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>22736000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>248104000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>-6073000.0</v>
+      </c>
+      <c r="C29">
         <v>10269000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41017000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16721000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-63983000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>16443000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2108000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18339000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3007000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21845000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-12629000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49459000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-14031000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>14191000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-12012000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1208000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-3433000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13088000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>-491204000.0</v>
+      </c>
+      <c r="C30">
         <v>-10699000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-83376000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-37589000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8612000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12310000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-9993000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9011000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>44613000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4974000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-6354000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5495000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-5099000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6891000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-17571000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-386763000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3132000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-454892000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>