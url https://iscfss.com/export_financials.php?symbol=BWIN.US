--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3007,51 +3007,53 @@
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
         <v>41447000.0</v>
       </c>
       <c r="C16">
         <v>38206000.0</v>
       </c>
-      <c r="D16"/>
+      <c r="D16">
+        <v>38516000.0</v>
+      </c>
       <c r="E16">
         <v>43158000.0</v>
       </c>
       <c r="F16">
         <v>43261000.0</v>
       </c>
       <c r="G16">
         <v>40780000.0</v>
       </c>
       <c r="H16">
         <v>40030000.0</v>
       </c>
       <c r="I16">
         <v>35075000.0</v>
       </c>
       <c r="J16">
         <v>32969000.0</v>
       </c>
       <c r="K16">
         <v>30281000.0</v>
       </c>
       <c r="L16">
         <v>27094000.0</v>
       </c>
       <c r="M16">
@@ -3460,51 +3462,51 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
         <v>2426364000.0</v>
       </c>
       <c r="C28">
         <v>1646773000.0</v>
       </c>
       <c r="D28">
-        <v>1632415000.0</v>
+        <v>1649477000.0</v>
       </c>
       <c r="E28">
         <v>1598825000.0</v>
       </c>
       <c r="F28">
         <v>1553864000.0</v>
       </c>
       <c r="G28">
         <v>1492771000.0</v>
       </c>
       <c r="H28">
         <v>1519461000.0</v>
       </c>
       <c r="I28">
         <v>1501274000.0</v>
       </c>
       <c r="J28">
         <v>1529456000.0</v>
       </c>
       <c r="K28">
         <v>1515602000.0</v>
       </c>
       <c r="L28">
         <v>1421708000.0</v>
       </c>
@@ -4044,51 +4046,51 @@
       </c>
       <c r="P39">
         <v>104335000.0</v>
       </c>
       <c r="Q39">
         <v>114062000.0</v>
       </c>
       <c r="R39">
         <v>101323000.0</v>
       </c>
       <c r="S39">
         <v>97596000.0</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>1185779000.0</v>
       </c>
       <c r="C40">
         <v>183689000.0</v>
       </c>
       <c r="D40">
-        <v>863373000.0</v>
+        <v>807795000.0</v>
       </c>
       <c r="E40">
         <v>858942000.0</v>
       </c>
       <c r="F40">
         <v>731121000.0</v>
       </c>
       <c r="G40">
         <v>127199000.0</v>
       </c>
       <c r="H40">
         <v>98213000.0</v>
       </c>
       <c r="I40">
         <v>71162000.0</v>
       </c>
       <c r="J40">
         <v>71708000.0</v>
       </c>
       <c r="K40">
         <v>139657000.0</v>
       </c>
       <c r="L40">
         <v>78017000.0</v>
       </c>
@@ -4493,51 +4495,51 @@
         <v>109388000.0</v>
       </c>
       <c r="M50">
         <v>126262000.0</v>
       </c>
       <c r="N50">
         <v>128603000.0</v>
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
         <v>2572773000.0</v>
       </c>
       <c r="C51">
         <v>1770442000.0</v>
       </c>
       <c r="D51">
-        <v>1722138000.0</v>
+        <v>1739200000.0</v>
       </c>
       <c r="E51">
         <v>1704520000.0</v>
       </c>
       <c r="F51">
         <v>1635645000.0</v>
       </c>
       <c r="G51">
         <v>1640891000.0</v>
       </c>
       <c r="H51">
         <v>1701220000.0</v>
       </c>
       <c r="I51">
         <v>1709608000.0</v>
       </c>
       <c r="J51">
         <v>1641569000.0</v>
       </c>
       <c r="K51">
         <v>1631811000.0</v>
       </c>
       <c r="L51">
         <v>1500673000.0</v>
       </c>
@@ -4552,51 +4554,51 @@
       </c>
       <c r="P51">
         <v>1490323000.0</v>
       </c>
       <c r="Q51">
         <v>1479046000.0</v>
       </c>
       <c r="R51">
         <v>1064951000.0</v>
       </c>
       <c r="S51">
         <v>1038600000.0</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>153781000.0</v>
       </c>
       <c r="C52">
         <v>39669000.0</v>
       </c>
       <c r="D52">
-        <v>27658000.0</v>
+        <v>44720000.0</v>
       </c>
       <c r="E52">
         <v>33426000.0</v>
       </c>
       <c r="F52">
         <v>71575000.0</v>
       </c>
       <c r="G52">
         <v>174062000.0</v>
       </c>
       <c r="H52">
         <v>232975000.0</v>
       </c>
       <c r="I52">
         <v>235566000.0</v>
       </c>
       <c r="J52">
         <v>262777000.0</v>
       </c>
       <c r="K52">
         <v>243629000.0</v>
       </c>
       <c r="L52">
         <v>125452000.0</v>
       </c>
@@ -7660,54 +7662,54 @@
       <c r="E14">
         <v>86358000.0</v>
       </c>
       <c r="F14">
         <v>51508000.0</v>
       </c>
       <c r="G14">
         <v>20167000.0</v>
       </c>
       <c r="H14">
         <v>10549000.0</v>
       </c>
       <c r="I14">
         <v>3089778.0</v>
       </c>
       <c r="J14">
         <v>1436902.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>128</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>-264000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D15">
-        <v>-385000.0</v>
+        <v>385000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>10549000.0</v>
       </c>
       <c r="I15">
         <v>5500000.0</v>
       </c>
       <c r="J15">
         <v>4000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>129</v>
       </c>
       <c r="B16">
@@ -9085,51 +9087,51 @@
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>135</v>
       </c>
       <c r="B23">
         <v>-23995000.0</v>
       </c>
       <c r="C23">
         <v>-1786466000.0</v>
       </c>
       <c r="D23">
         <v>-41884000.0</v>
       </c>
       <c r="E23">
         <v>29290000.0</v>
       </c>
       <c r="F23">
         <v>-38773000.0</v>
       </c>
       <c r="G23">
         <v>-33980000.0</v>
       </c>
       <c r="H23">
-        <v>-5475000.0</v>
+        <v>-4729000.0</v>
       </c>
       <c r="I23">
         <v>6708000.0</v>
       </c>
       <c r="J23">
         <v>-30705000.0</v>
       </c>
       <c r="K23">
         <v>1259000.0</v>
       </c>
       <c r="L23">
         <v>-20714000.0</v>
       </c>
       <c r="M23">
         <v>-760000.0</v>
       </c>
       <c r="N23">
         <v>-2395000.0</v>
       </c>
       <c r="O23">
         <v>-3319000.0</v>
       </c>
       <c r="P23">
         <v>-3603000.0</v>
       </c>