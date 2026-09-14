--- v0 (2026-06-15)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3344,425 +3347,431 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BG1" t="s">
         <v>119</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>2502981.0</v>
+      </c>
+      <c r="C2">
         <v>2928000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2428000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2791000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1209000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2104000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2772000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1269000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1609005.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>892000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>758000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>493000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>539000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>584000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1116000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1286000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1658000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>601000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1102000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>961000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>732000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1072000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>781000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>911000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2055000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1093000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1320000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1563000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1980000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2578000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2243000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1240000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1427000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1676000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1631000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>943000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1109000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1401000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>810000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>888000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>594000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1031000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>944000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1260842.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1109076.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1594731.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1417000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>803355.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1113281.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>934383.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>722978.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>959308.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1885064.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1310643.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1026595.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>12729000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>7346000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5292000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3259000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3781,52 +3790,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3845,736 +3855,751 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>-2188000.0</v>
+        <v>367997.0</v>
       </c>
       <c r="C5">
         <v>-2188000.0</v>
       </c>
       <c r="D5">
         <v>-2188000.0</v>
       </c>
       <c r="E5">
         <v>-2188000.0</v>
       </c>
       <c r="F5">
         <v>-2188000.0</v>
       </c>
       <c r="G5">
+        <v>-2188000.0</v>
+      </c>
+      <c r="H5">
         <v>2683999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2188000.0</v>
       </c>
       <c r="I5">
         <v>-2188000.0</v>
       </c>
       <c r="J5">
         <v>-2188000.0</v>
       </c>
       <c r="K5">
         <v>-2188000.0</v>
       </c>
       <c r="L5">
         <v>-2188000.0</v>
       </c>
       <c r="M5">
         <v>-2188000.0</v>
       </c>
       <c r="N5">
         <v>-2188000.0</v>
       </c>
       <c r="O5">
         <v>-2188000.0</v>
       </c>
       <c r="P5">
         <v>-2188000.0</v>
       </c>
       <c r="Q5">
         <v>-2188000.0</v>
       </c>
       <c r="R5">
         <v>-2188000.0</v>
       </c>
       <c r="S5">
         <v>-2188000.0</v>
       </c>
       <c r="T5">
         <v>-2188000.0</v>
       </c>
       <c r="U5">
         <v>-2188000.0</v>
       </c>
       <c r="V5">
         <v>-2188000.0</v>
       </c>
       <c r="W5">
+        <v>-2188000.0</v>
+      </c>
+      <c r="X5">
         <v>1560000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2188000.0</v>
       </c>
       <c r="Y5">
         <v>-2188000.0</v>
       </c>
       <c r="Z5">
         <v>-2188000.0</v>
       </c>
       <c r="AA5">
         <v>-2188000.0</v>
       </c>
       <c r="AB5">
+        <v>-2188000.0</v>
+      </c>
+      <c r="AC5">
         <v>1965999.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1745000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1414000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2188000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1271000.0</v>
       </c>
       <c r="AG5">
         <v>-1271000.0</v>
       </c>
       <c r="AH5">
         <v>-1271000.0</v>
       </c>
       <c r="AI5">
         <v>-1271000.0</v>
       </c>
       <c r="AJ5">
         <v>-1271000.0</v>
       </c>
       <c r="AK5">
         <v>-1271000.0</v>
       </c>
       <c r="AL5">
         <v>-1271000.0</v>
       </c>
       <c r="AM5">
         <v>-1271000.0</v>
       </c>
       <c r="AN5">
         <v>-1271000.0</v>
       </c>
       <c r="AO5">
         <v>-1271000.0</v>
       </c>
       <c r="AP5">
         <v>-1271000.0</v>
       </c>
       <c r="AQ5">
         <v>-1271000.0</v>
       </c>
       <c r="AR5">
+        <v>-1271000.0</v>
+      </c>
+      <c r="AS5">
         <v>975791.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1034468.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3867000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1150000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3299758.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2528940.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2310315.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2146152.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1962852.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1666964.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1652085.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7">
+        <v>7133000.0</v>
+      </c>
+      <c r="C7">
         <v>6706000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>6817000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6752000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6130000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5565000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>5624000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>471000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>488000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>754000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>429000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>414000.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8">
+        <v>440000.0</v>
+      </c>
+      <c r="C8">
         <v>439000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>430000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000.0</v>
       </c>
       <c r="F8">
         <v>415000.0</v>
       </c>
       <c r="G8">
+        <v>415000.0</v>
+      </c>
+      <c r="H8">
         <v>413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000.0</v>
       </c>
       <c r="I8">
         <v>367000.0</v>
       </c>
       <c r="J8">
         <v>367000.0</v>
       </c>
       <c r="K8">
         <v>367000.0</v>
       </c>
       <c r="L8">
-        <v>365000.0</v>
+        <v>367000.0</v>
       </c>
       <c r="M8">
         <v>365000.0</v>
       </c>
       <c r="N8">
-        <v>364000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="O8">
         <v>364000.0</v>
       </c>
       <c r="P8">
-        <v>363000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="Q8">
         <v>363000.0</v>
       </c>
       <c r="R8">
         <v>363000.0</v>
       </c>
       <c r="S8">
         <v>363000.0</v>
       </c>
       <c r="T8">
-        <v>346000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="U8">
         <v>346000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>346000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>27617514.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>93649000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>93680000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>93612000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>67309000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>67193000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>66276000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>65043000.0</v>
       </c>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>62358551.0</v>
+      </c>
+      <c r="C10">
         <v>58636000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>67700000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>70458000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67912000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>71601000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69345000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>48127000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>48135155.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>12382000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10520000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>43893000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>43168000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>44051000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>47581000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>49352000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>52174000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>14105000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16921000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>14983000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15596000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>58280000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>16961000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15792000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>17613000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>17969000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>21674000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>23741000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>27413000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7541000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8968000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9502000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>10491000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13310000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>14509000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5857000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6638000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7221000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9174000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>10288000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10232000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>11338000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>11355000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>11552205.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>13006519.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>57157000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>17261000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>18157087.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22573552.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>22969054.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>10682893.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>5137671.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>4917834.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3831829.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>4374748.0</v>
       </c>
-      <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4593,830 +4618,844 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>62358551.0</v>
+      </c>
+      <c r="C12">
         <v>59774000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>69132000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>70458000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>77999000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71601000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>69345000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>48127000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>48135155.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>47578000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>45985000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>44164000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>43439000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>44322000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>47581000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>49623000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>52445000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>54658000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>57349000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>55336000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>55871000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>58501000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17182000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>16013000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>17834000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>18190000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21895000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>23741000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27413000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7541000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8968000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9502000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10491000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13310000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>14509000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5857000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>6638000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>7808000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9174000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10875000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10817000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11925000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>11940000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11552205.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>13006519.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>61557000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18340000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>20220454.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>23329639.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>23724068.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>12139808.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6597759.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7085630.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8135095.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9269357.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>439996.0</v>
+      </c>
+      <c r="C13">
         <v>439000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>430000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>415000.0</v>
       </c>
       <c r="F13">
         <v>415000.0</v>
       </c>
       <c r="G13">
+        <v>415000.0</v>
+      </c>
+      <c r="H13">
         <v>413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>367000.0</v>
       </c>
       <c r="I13">
         <v>367000.0</v>
       </c>
       <c r="J13">
         <v>367000.0</v>
       </c>
       <c r="K13">
         <v>367000.0</v>
       </c>
       <c r="L13">
-        <v>365000.0</v>
+        <v>367000.0</v>
       </c>
       <c r="M13">
         <v>365000.0</v>
       </c>
       <c r="N13">
-        <v>364000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="O13">
         <v>364000.0</v>
       </c>
       <c r="P13">
-        <v>363000.0</v>
+        <v>364000.0</v>
       </c>
       <c r="Q13">
         <v>363000.0</v>
       </c>
       <c r="R13">
         <v>363000.0</v>
       </c>
       <c r="S13">
         <v>363000.0</v>
       </c>
       <c r="T13">
-        <v>346000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="U13">
         <v>346000.0</v>
       </c>
       <c r="V13">
         <v>346000.0</v>
       </c>
       <c r="W13">
-        <v>233000.0</v>
+        <v>346000.0</v>
       </c>
       <c r="X13">
         <v>233000.0</v>
       </c>
       <c r="Y13">
         <v>233000.0</v>
       </c>
       <c r="Z13">
         <v>233000.0</v>
       </c>
       <c r="AA13">
         <v>233000.0</v>
       </c>
       <c r="AB13">
-        <v>202000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="AC13">
         <v>202000.0</v>
       </c>
       <c r="AD13">
-        <v>171000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="AE13">
         <v>171000.0</v>
       </c>
       <c r="AF13">
         <v>171000.0</v>
       </c>
       <c r="AG13">
         <v>171000.0</v>
       </c>
       <c r="AH13">
         <v>171000.0</v>
       </c>
       <c r="AI13">
         <v>171000.0</v>
       </c>
       <c r="AJ13">
-        <v>149000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="AK13">
         <v>149000.0</v>
       </c>
       <c r="AL13">
         <v>149000.0</v>
       </c>
       <c r="AM13">
         <v>149000.0</v>
       </c>
       <c r="AN13">
-        <v>147000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="AO13">
         <v>147000.0</v>
       </c>
       <c r="AP13">
         <v>147000.0</v>
       </c>
       <c r="AQ13">
         <v>147000.0</v>
       </c>
       <c r="AR13">
+        <v>147000.0</v>
+      </c>
+      <c r="AS13">
         <v>147615.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>153450.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>577000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>146000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>156653.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>168246.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>163323.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>153420.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>145753.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>140816.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>139593.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>134183.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>5937954.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="BF13">
         <v>6000.0</v>
       </c>
       <c r="BG13">
         <v>6000.0</v>
       </c>
       <c r="BH13">
+        <v>6000.0</v>
+      </c>
+      <c r="BI13">
         <v>4000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>20064705.0</v>
+      </c>
+      <c r="C14">
         <v>19083333.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20961000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>38007280.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37789726.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>36900000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38700000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33358010.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33329320.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>33273980.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>33242188.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>33197060.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>33165930.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>33118800.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33053322.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33017538.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32959880.0</v>
       </c>
       <c r="R14">
         <v>32959880.0</v>
       </c>
       <c r="S14">
+        <v>32959880.0</v>
+      </c>
+      <c r="T14">
         <v>32911132.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32903630.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32899880.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>27460000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>22250534.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22250530.0</v>
       </c>
       <c r="Y14">
         <v>22250530.0</v>
       </c>
       <c r="Z14">
         <v>22250530.0</v>
       </c>
       <c r="AA14">
+        <v>22250530.0</v>
+      </c>
+      <c r="AB14">
         <v>22236368.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>21933332.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>20429410.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16640446.0</v>
       </c>
       <c r="AE14">
         <v>16640446.0</v>
       </c>
       <c r="AF14">
         <v>16640446.0</v>
       </c>
       <c r="AG14">
+        <v>16640446.0</v>
+      </c>
+      <c r="AH14">
         <v>7608333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16640446.0</v>
       </c>
       <c r="AI14">
         <v>16640446.0</v>
       </c>
       <c r="AJ14">
-        <v>14715784.0</v>
+        <v>16640446.0</v>
       </c>
       <c r="AK14">
         <v>14715784.0</v>
       </c>
       <c r="AL14">
         <v>14715784.0</v>
       </c>
       <c r="AM14">
         <v>14715784.0</v>
       </c>
       <c r="AN14">
+        <v>14715784.0</v>
+      </c>
+      <c r="AO14">
         <v>14491034.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>13633333.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>15228571.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>14463000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>15450000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>15180000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>13760000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>14261000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14794444.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>14540000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>13310227.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>13286184.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>12855555.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12557894.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12642483.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12571382.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12483720.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>346000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
+      <c r="X15"/>
       <c r="Y15">
         <v>233000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="Z15">
+        <v>233000.0</v>
+      </c>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>202000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AD15">
+        <v>202000.0</v>
+      </c>
+      <c r="AE15"/>
+      <c r="AF15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>171000.0</v>
       </c>
       <c r="AG15">
         <v>171000.0</v>
       </c>
       <c r="AH15">
+        <v>171000.0</v>
+      </c>
+      <c r="AI15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ15"/>
       <c r="AK15">
         <v>149000.0</v>
       </c>
-      <c r="AL15"/>
+      <c r="AL15">
+        <v>149000.0</v>
+      </c>
       <c r="AM15"/>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
+      <c r="AN15"/>
       <c r="AO15">
         <v>147000.0</v>
       </c>
-      <c r="AP15"/>
+      <c r="AP15">
+        <v>147000.0</v>
+      </c>
       <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AR15"/>
+      <c r="AS15">
         <v>147615.75</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>153450.52</v>
       </c>
-      <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16">
+        <v>10231926.0</v>
+      </c>
+      <c r="C16">
         <v>11688000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>12230000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16103000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17047000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8363000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>4824000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4916015.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5480000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3512000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1693000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1984000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2263000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1477000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3578000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1972000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2240000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2195000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1628000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1556000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1812000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1543000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1184000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1533000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1356000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1305000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1141000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1045000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1043000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1333000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2175000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2162000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2333000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2448000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2328000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2131000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2103000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1861000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2180000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2436000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2514000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2724000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2339455.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2360492.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9449000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2758000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>1.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5435,124 +5474,126 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5571,834 +5612,848 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
-      <c r="AR20">
+      <c r="AR20"/>
+      <c r="AS20">
         <v>-35.82</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>-34.27</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>74114.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
         <v>14000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>16000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="AJ21">
         <v>18000.0</v>
       </c>
       <c r="AK21">
+        <v>18000.0</v>
+      </c>
+      <c r="AL21">
         <v>16000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>8000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>14000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>17597.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>21729.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>24886.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>25000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>30679.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>37031.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>36389.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>41815.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>43385.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>47855.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>53204.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>33211.0</v>
       </c>
-      <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>7309947.0</v>
+      </c>
+      <c r="C22">
         <v>7078000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7134000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4418000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>4190000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4680000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4426000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3690000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3765012.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>3832000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3717000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3504000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3301000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>4736000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3837000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3235000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2311000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1538000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>200000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2362000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1516000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>442000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-980000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1513000.0</v>
       </c>
       <c r="AC22">
         <v>-1513000.0</v>
       </c>
       <c r="AD22">
+        <v>-1513000.0</v>
+      </c>
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>91000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>376000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22">
         <v>-942000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>380000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-456000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-870000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-687000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-790000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-739298.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AW22">
         <v>1.0</v>
       </c>
       <c r="AX22">
         <v>1.0</v>
       </c>
       <c r="AY22">
         <v>1.0</v>
       </c>
       <c r="AZ22">
         <v>1.0</v>
       </c>
       <c r="BA22">
         <v>1.0</v>
       </c>
       <c r="BB22">
         <v>1.0</v>
       </c>
       <c r="BC22">
         <v>1.0</v>
       </c>
-      <c r="BD22"/>
-      <c r="BE22">
+      <c r="BD22">
+        <v>1.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22">
         <v>662000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1450000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1948000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1832000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>121974122.0</v>
+      </c>
+      <c r="C23">
         <v>116998000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>112917000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>113062000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>111564000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>100198000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>93987000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>72100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>65631000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>65143000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>62972000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>59774000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>59247000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>61955000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>64477000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>67666000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>71758000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>73187000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>75732000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>74081000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>74485000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>76090000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>34011000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>34381000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>35195000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>35032000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>38736000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>40843000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>43493000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>24299000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23602000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>23260000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>23817000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>25683000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>27030000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>16319000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17437000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>18978000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>19964000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>21267000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>21286000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>22258000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>22243000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>22577829.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>23284264.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>95172000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>25771000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>22007166.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>23107158.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>22848137.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11021743.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4405784.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4517663.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3502728.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
         <v>1737000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2083000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2431000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2779000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2753000.0</v>
       </c>
-      <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>4265000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1801000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1921000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>254000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>1737000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2083000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2431000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2779000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26">
+        <v>25000000.0</v>
+      </c>
+      <c r="C26">
         <v>23156000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>14337000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>12567000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6417,2194 +6472,2230 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-55225603.0</v>
+      </c>
+      <c r="C28">
         <v>-51930000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-60883000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-63706000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-61782000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-66036000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-69345000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-48127000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-43768141.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12382000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10049000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-43893000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-43168000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-44051000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-47093000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-49352000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-52174000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-14105000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-16167000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-14983000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-15596000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-58280000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-16289000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-15792000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-17613000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-17969000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-21260000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-23741000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-27413000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-4679000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-6135000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6696000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-7712000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10557000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-11782000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-5857000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-6638000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-7221000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8364000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-10288000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-10232000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-11338000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-10411000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-11552205.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-13006519.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-57157000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-17084000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-18157087.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-22573552.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-22969054.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-10650595.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-5137671.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4917834.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-3831829.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4374748.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
-    </row>
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>43</v>
       </c>
       <c r="B29">
+        <v>79189000.0</v>
+      </c>
+      <c r="C29">
         <v>75797000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>73221000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>70065000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>68132000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>63750000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>62313000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>44028000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42980000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41997000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>41581000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>41218000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>41355000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42917000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45397000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>48910000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>53663000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>55705000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>57324000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>58256000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>59666000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>61323000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>19634000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>19912000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20644000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21086000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>7031949.0</v>
+      </c>
+      <c r="C30">
         <v>7530000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4111000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5129000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3871000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6954000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4596000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3521000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3868012.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4339000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3780000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3418000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3416000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5350000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4844000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5598000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7412000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6387000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6332000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>9518000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9038000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8190000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5790000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8062000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6349000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6545000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5956000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5020000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4411000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3617000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3974000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3098000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3971000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2218000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2926000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2587000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2544000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2906000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2912000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2642000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2243000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>1998000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2799000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2646394.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1416079.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1986458.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1429000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1042000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>830150.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>620630.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>378359.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>296611.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>143291.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>156871.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>132308.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>41355000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>42917000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>45397000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>48910000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>53663000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>55705000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>57325000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>58256000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>59666000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>61323000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>19634000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>19912000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>20644000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>21086000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>24220000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>26255000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>28598000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>5406000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6952000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>8852000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>10157000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>11913000.0</v>
       </c>
-      <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32">
+        <v>58751000.0</v>
+      </c>
+      <c r="C32">
         <v>55071000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>62726000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56940000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>63982000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>67810000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>64324000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>44642000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45137000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>44571000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>45704000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>44283000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>44611000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46982000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49948000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>51401000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>55459000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>56011000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>56379000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>57103000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>57899000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>59833000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>17498000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>17103000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16658000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17804000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
-    </row>
-    <row r="33" spans="1:60">
+      <c r="BI32"/>
+    </row>
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>40550708.0</v>
+      </c>
+      <c r="C33">
         <v>38372000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>28028000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30129000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>22074000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15542000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14460000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14771000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>8296026.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>7750000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>7507000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>7228000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>7177000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>5809000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>6388000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>7474000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>8033000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>9047000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10285000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>9227000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9576000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9399000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9713000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10306000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11012000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10297000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9907000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>10227000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9854000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11706000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>10124000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8561000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8241000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>8313000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9143000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7052000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7215000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7322000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>6854000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>7294000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>7356000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>7648000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>7379000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>7294508.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>7065073.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>25755000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>5944000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>5589553.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>5819507.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>5367908.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>4873112.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>4641146.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3859790.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2253792.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>736802.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
-    </row>
-    <row r="34" spans="1:60">
+      <c r="BI33"/>
+    </row>
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
+      <c r="H34"/>
+      <c r="I34">
         <v>6347000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6086000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>5841000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6077000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>5370000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5575000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5108000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>10939000.0</v>
       </c>
-      <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34">
         <v>5946000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>5751000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>5921000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>5645000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>5666000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>5963000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>5524000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>5319000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>5067000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>4818000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>5367000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>5246000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>5328000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>5068000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
-    </row>
-    <row r="35" spans="1:60">
+      <c r="BI34"/>
+    </row>
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>15719886.0</v>
+      </c>
+      <c r="C35">
         <v>17646000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17533000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17004000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17924000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>19602000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>16701000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15385000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>10453000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10324000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11630000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10293000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10433000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>9874000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10939000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9965000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>9829000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9353000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>9340000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8074000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>7809000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7909000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7577000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7497000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>7026000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>7015000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>7798000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7335000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7776000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9452000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>8311000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7699000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>7848000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>7507000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8176000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4699000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4298000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5617000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>5282000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5449000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5002000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4729000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4452000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4669493.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4705375.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>19199000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>4723000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
-    </row>
-    <row r="36" spans="1:60">
+      <c r="BI35"/>
+    </row>
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>2162985.0</v>
+      </c>
+      <c r="C36">
         <v>2306000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1523000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3545000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3900000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3302000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2587000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2269000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2054006.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1876000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1717000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1395000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1217000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1064000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>766000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>863000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>999000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>987000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>954000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>175000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>280000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="X36">
         <v>163000.0</v>
       </c>
       <c r="Y36">
+        <v>163000.0</v>
+      </c>
+      <c r="Z36">
         <v>161000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>158000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-5323000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>160000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>156000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2503000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2498000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1175000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1168000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1036000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2034000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>25000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>22000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>27000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>24000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>26000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>35000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>29000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>34000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>31050.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>30691.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>116000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>29000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>26879.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>27119.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>24070.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>21342.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>32328.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>25580.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>23861.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-736802.02</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
-    </row>
-    <row r="37" spans="1:60">
+      <c r="BI36"/>
+    </row>
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
-    </row>
-    <row r="38" spans="1:60">
+      <c r="BI37"/>
+    </row>
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>143000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1217000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1064000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1042000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>863000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>999000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>987000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>954000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>175000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>280000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163000.0</v>
       </c>
       <c r="X38">
         <v>163000.0</v>
       </c>
       <c r="Y38">
+        <v>163000.0</v>
+      </c>
+      <c r="Z38">
         <v>161000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>158000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>168000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>160000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>156000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2352000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2498000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1175000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1168000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1036000.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
-      <c r="AR38">
-[...1 lines deleted...]
-      </c>
+      <c r="AR38"/>
       <c r="AS38">
         <v>1.0</v>
       </c>
-      <c r="AT38"/>
+      <c r="AT38">
+        <v>1.0</v>
+      </c>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>14998.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>10545000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>328425000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>316260000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>36086000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:60">
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>4722967.0</v>
+      </c>
+      <c r="C39">
         <v>4244000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4512000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2928000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3430000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1421000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1160000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1991000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1567005.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1644000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1983000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1460000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>1914000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1738000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>1827000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>1736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1557000.0</v>
       </c>
       <c r="R39">
         <v>1557000.0</v>
       </c>
       <c r="S39">
+        <v>1557000.0</v>
+      </c>
+      <c r="T39">
         <v>1566000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2220999.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2362000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-442000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>884000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1752000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1422000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1154000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>672000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1855000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1815000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1435000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1414000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2099000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1114000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1842000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>638000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>823000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1040000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>942000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>59000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>456000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>870000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>687000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>125000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1725300.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>718109.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>739298.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>58000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>381723.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>366818.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>290545.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>455069.28</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>626117.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1025866.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>372432.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>534054.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>10265836.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>4869000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>4208000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5176000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3899000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:60">
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>8698938.0</v>
+      </c>
+      <c r="C40">
         <v>7834000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>6430000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6056000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6341000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5561000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12201000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6594000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>5673018.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6450000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4755000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6077000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4936000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6317000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5314000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3927000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4636000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5288000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5252000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>5162000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4722000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3974000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4047000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4877000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3937000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4482000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3678000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>5690000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5139000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5738000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5216000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5094000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>430000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4571000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>4374000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3885000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3691000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1321000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>2775000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1328000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1371000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3975000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3008000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>995897.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>973089.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-10065745.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3877000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3225097.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2923167.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2562465.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2440016.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2276478.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1014315.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>899542.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>653240.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>1416434.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>14599000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>8788000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>10601000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>7106000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:60">
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>10433000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>9874000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>10685000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>9965000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>9829000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>9353000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>9086000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8074000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7809000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7909000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>7334000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>7497000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>7026000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>7015000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>7135000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7335000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>7776000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>7715000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6228000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>5268000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>5069000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>4754000.0</v>
       </c>
-      <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>785000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1942000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2090000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3164000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:60">
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>164185818.0</v>
+      </c>
+      <c r="C42">
         <v>166062000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>165727000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>165516000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>165152000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>162797000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>157597001.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>145778000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>145392000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>145009000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>144704000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>144470000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>144377000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>144278000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>144326000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>143973000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>143687000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>143279000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>142906000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>142507000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>142113000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>143188000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>95135000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>98755000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>98521000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>98392000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>98084000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>93680000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>93612000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>67309000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>67193000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>66276000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>69226000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>65034000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>65951000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>56593000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56585000.0</v>
       </c>
       <c r="AL42">
         <v>56585000.0</v>
       </c>
       <c r="AM42">
         <v>56585000.0</v>
       </c>
       <c r="AN42">
+        <v>56585000.0</v>
+      </c>
+      <c r="AO42">
         <v>56298000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>56231000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>56110000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>56016000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>54325635.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>56423591.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>50389842.45</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>55695000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>55133440.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>59213587.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>58141833.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>43679778.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>36430455.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>35100043.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>34035873.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>33306371.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
-    </row>
-    <row r="43" spans="1:60">
+      <c r="BI42"/>
+    </row>
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8623,2404 +8714,2445 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
-    </row>
-    <row r="44" spans="1:60">
+      <c r="BI43"/>
+    </row>
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
-    </row>
-    <row r="45" spans="1:60">
+      <c r="BI44"/>
+    </row>
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45">
+        <v>13388000.0</v>
+      </c>
+      <c r="C45">
         <v>12910000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>12168000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>14017000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>13174000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12240000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>18083000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>12502000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>6242000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>5874000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>12085000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>5833000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>5960000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4745000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>5346000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6611000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>9296000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
-      <c r="X45">
+      <c r="X45"/>
+      <c r="Y45">
         <v>10143000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>10851000.0</v>
       </c>
-      <c r="Z45"/>
       <c r="AA45"/>
-      <c r="AB45">
+      <c r="AB45"/>
+      <c r="AC45">
         <v>10067000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>9698000.0</v>
       </c>
-      <c r="AD45"/>
       <c r="AE45"/>
-      <c r="AF45">
+      <c r="AF45"/>
+      <c r="AG45">
         <v>7386000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>7059000.0</v>
       </c>
-      <c r="AH45"/>
       <c r="AI45"/>
-      <c r="AJ45">
+      <c r="AJ45"/>
+      <c r="AK45">
         <v>7009000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>7177000.0</v>
       </c>
-      <c r="AL45"/>
       <c r="AM45"/>
-      <c r="AN45">
+      <c r="AN45"/>
+      <c r="AO45">
         <v>7258000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>7309000.0</v>
       </c>
-      <c r="AP45"/>
       <c r="AQ45"/>
-      <c r="AR45">
+      <c r="AR45"/>
+      <c r="AS45">
         <v>7245897.3</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>7012688.77</v>
       </c>
-      <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
-    </row>
-    <row r="46" spans="1:60">
+      <c r="BI45"/>
+    </row>
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>13387903.0</v>
+      </c>
+      <c r="C46">
         <v>12910000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>12168000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>14017000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13174000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>12240000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>11873000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>12502000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6242020.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>5874000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5790000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5833000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>5960000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4745000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5346000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>6611000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>7034000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8060000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9331000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9052000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9296000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>9234000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9550000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>10143000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>10851000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>10139000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>15230000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>10067000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>9698000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>9203000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>7626000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>7386000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>7059000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>7261000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>7091000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>7009000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>7177000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>7287000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>6821000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>7258000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>7309000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>7605000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>7329000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>7245897.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>7012688.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>25540000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>5890000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>5531995.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>5755357.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>5307449.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4809955.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4565433.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>3786355.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2176727.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>703591.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
-    </row>
-    <row r="47" spans="1:60">
+      <c r="BI46"/>
+    </row>
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>5960000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>4745000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5346000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6611000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>7034000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8060000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9331000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9052000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>9296000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9234000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9550000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>10143000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10851000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>10139000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>9739000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>10067000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>9698000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>9203000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>7626000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>7386000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>7059000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>7261000.0</v>
       </c>
-      <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>42173000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>36459000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>26892000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>14727000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:60">
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-85805382.0</v>
+      </c>
+      <c r="C48">
         <v>-88516000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-90748000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-93681000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-95247000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-97274000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-98381000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-99929000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-100591000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-101191000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-101302000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-101429000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-101199000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-99537000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-97105000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-93238000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-88199000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-85749000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-83756000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-82409000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-80605000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-80023000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-77294000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-76888000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-75922000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-75351000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-71909000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-69593000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-66961000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-63488000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-61581000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-59432000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-57955000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-56129000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-55102000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-52315000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-50485000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-49974000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-48048000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-46541000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-45899000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-46717000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-45651000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-42050891.8</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-43407183.6</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-161146000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-41564000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-40611136.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-42840064.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-41264183.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-38152901.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-37369062.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-35289539.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-34535008.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-28545946.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
-    </row>
-    <row r="49" spans="1:60">
+      <c r="BI48"/>
+    </row>
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
-    </row>
-    <row r="50" spans="1:60">
+      <c r="BI49"/>
+    </row>
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...1 lines deleted...]
-      </c>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
+        <v>0.0</v>
+      </c>
+      <c r="AE50">
         <v>1125000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>750000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
-      <c r="AI50"/>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
-    </row>
-    <row r="51" spans="1:60">
+      <c r="BI50"/>
+    </row>
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>7132948.0</v>
+      </c>
+      <c r="C51">
         <v>6706000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6817000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6752000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>6130000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>5565000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
-      <c r="I51">
+      <c r="I51"/>
+      <c r="J51">
         <v>4367014.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4483000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>471000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4923000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4858000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>488000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
-      <c r="R51">
-[...1 lines deleted...]
-      </c>
+      <c r="R51"/>
       <c r="S51">
         <v>754000.0</v>
       </c>
-      <c r="T51"/>
+      <c r="T51">
+        <v>754000.0</v>
+      </c>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>429000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>672000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>414000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>2862000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2833000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2806000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4558000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2753000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2727000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>810000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>944000.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>177000.0</v>
       </c>
-      <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>32298.0</v>
       </c>
-      <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
-    </row>
-    <row r="52" spans="1:60">
+      <c r="BI51"/>
+    </row>
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>1238991.0</v>
+      </c>
+      <c r="C52">
         <v>1105000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1075000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1043000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>911000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>818000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>1.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>232000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4651000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4031000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>234000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
-      <c r="R52">
-[...1 lines deleted...]
-      </c>
+      <c r="R52"/>
       <c r="S52">
         <v>500000.0</v>
       </c>
       <c r="T52">
+        <v>500000.0</v>
+      </c>
+      <c r="U52">
         <v>3937000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3977000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>429000.0</v>
       </c>
       <c r="W52">
         <v>429000.0</v>
       </c>
       <c r="X52">
+        <v>429000.0</v>
+      </c>
+      <c r="Y52">
         <v>3817000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2939000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>3542000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>414000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>3504000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>3185000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1125000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>750000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>375000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1779000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1824000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1803000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>1307000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1459000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1184000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>810000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1162000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>1259000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>1349000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>944000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>879586.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>904828.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>4088000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>177000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>32298.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
-    </row>
-    <row r="53" spans="1:60">
+      <c r="BI52"/>
+    </row>
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53">
+        <v>1060000.0</v>
+      </c>
+      <c r="C53">
         <v>1138000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1432000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1079000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>10087000.0</v>
       </c>
-      <c r="F53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
+        <v>0.0</v>
+      </c>
+      <c r="J53">
         <v>271000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>35196000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>35465000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="M53">
         <v>271000.0</v>
       </c>
       <c r="N53">
         <v>271000.0</v>
       </c>
       <c r="O53">
         <v>271000.0</v>
       </c>
       <c r="P53">
         <v>271000.0</v>
       </c>
       <c r="Q53">
         <v>271000.0</v>
       </c>
       <c r="R53">
+        <v>271000.0</v>
+      </c>
+      <c r="S53">
         <v>40553000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>40428000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>40353000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>40275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>221000.0</v>
       </c>
       <c r="W53">
         <v>221000.0</v>
       </c>
       <c r="X53">
         <v>221000.0</v>
       </c>
       <c r="Y53">
         <v>221000.0</v>
       </c>
       <c r="Z53">
         <v>221000.0</v>
       </c>
       <c r="AA53">
         <v>221000.0</v>
       </c>
       <c r="AB53">
+        <v>221000.0</v>
+      </c>
+      <c r="AC53">
         <v>171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="AD53">
         <v>151000.0</v>
       </c>
       <c r="AE53">
+        <v>151000.0</v>
+      </c>
+      <c r="AF53">
         <v>101000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>1118000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1114000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1109000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="AK53">
         <v>25000.0</v>
       </c>
       <c r="AL53">
+        <v>25000.0</v>
+      </c>
+      <c r="AM53">
         <v>587000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>585000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>587000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>585000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>587000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>585000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>4262000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>4089000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>4400000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>1079000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>2063367.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>756086.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>755014.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1456915.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>1460087.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2167796.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>4303266.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>4894608.0</v>
       </c>
-      <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
-    </row>
-    <row r="54" spans="1:60">
+      <c r="BI53"/>
+    </row>
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
-    </row>
-    <row r="55" spans="1:60">
+      <c r="BI54"/>
+    </row>
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>121974122.0</v>
+      </c>
+      <c r="C55">
         <v>116998000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>112917000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>113062000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>111564000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>100198000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>93987000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>72100000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>65631212.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>65143000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>62972000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>59774000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>59247000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>61955000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>64477000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>67666000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>71758000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>73187000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>75732000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>74081000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>74485000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>76090000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>34011000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>34381000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>35195000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>35032000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>38736000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>40843000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>43493000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>24299000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>23602000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>23260000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>23817000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>25683000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>27030000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>16319000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>17437000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>18978000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>19964000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>21267000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>21286000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>22258000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>22243000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>22577829.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>23284264.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>95172000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>25771000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>27233730.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>30346114.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>30003151.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>17846349.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>12161633.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>12114578.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>10918191.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>10687521.0</v>
       </c>
-      <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>77272000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>438981000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>427326000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>86575000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:60">
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>81423414.0</v>
+      </c>
+      <c r="C56">
         <v>78626000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>84889000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>82933000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>89490000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>84656000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>79527000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>57329000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>57335185.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>57393000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>55465000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>52546000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>52070000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>56146000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>58089000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>60192000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>63725000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>64140000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>65447000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>64854000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>64909000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>66691000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>24298000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>24075000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>24183000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>24735000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>28829000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>30616000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>33639000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>12593000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>13478000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>14699000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>15576000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>17370000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>17887000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>9267000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>10222000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>11656000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>13110000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>13973000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>13930000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>14610000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>14864000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>15283320.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>16219190.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>69417000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>19827000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>21644177.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>24526607.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>24635243.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>12973237.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>7520487.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>8254788.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>8664399.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>9935720.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>10265836.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
-    </row>
-    <row r="57" spans="1:60">
+      <c r="BI56"/>
+    </row>
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>22672836.0</v>
+      </c>
+      <c r="C57">
         <v>23555000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>22163000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>25993000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>25508000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>16846000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>14973000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>12687000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>12198039.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>12822000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9761000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8263000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7459000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>9164000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8141000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>8791000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>8266000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8129000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9067000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7751000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7010000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>6858000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>6800000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6972000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7525000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6931000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6718000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7253000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>7119000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9441000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>8339000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>6709000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>5798000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>6247000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>6133000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4828000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4800000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4825000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4395000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4396000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4401000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>5006000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4896000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>4596194.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>4442657.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>20153000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5471000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>4028452.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>4036448.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3496848.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3195293.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>3235786.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2899379.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2210185.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1679835.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>1416434.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>29830000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>27416000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>19001000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>10887000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:60">
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>42785692.0</v>
+      </c>
+      <c r="C58">
         <v>41201000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>39696000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>42997000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>43432000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>36448000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>31674000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28072000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>22651000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>23146000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21391000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>18556000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>17892000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>19038000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>19080000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>18756000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>18095000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>17482000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>18407000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>15825000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>14819000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>14767000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>14377000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>14469000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>14551000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>13946000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>14516000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>14588000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>14895000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>18893000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>16650000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>14408000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>13646000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>13754000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>14309000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>9527000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>9098000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>10442000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>9677000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>9845000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9403000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>9735000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>9348000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>9265687.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>9148032.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>39352000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>10194000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>4028452.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>4036448.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3496848.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3195293.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>3235786.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>2899379.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2210185.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1679835.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4858535.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>34880000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>58835000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>50012000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>14305000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:60">
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
-    </row>
-    <row r="60" spans="1:60">
+      <c r="BI59"/>
+    </row>
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>79188430.0</v>
+      </c>
+      <c r="C60">
         <v>75797000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>73221000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>70065000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>68132000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>63750000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>62313000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>44028000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>42980000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>41997000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>41581000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>41218000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>41355000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>42917000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>45397000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>48910000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>53663000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>55705000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>57325000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>58256000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>59666000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>61323000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>19634000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>19912000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>20644000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>21086000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>24220000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>26255000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>28598000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5406000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>6952000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>8852000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>10171000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>11929000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>12721000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6792000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>8339000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>8536000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>10287000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>11422000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>11883000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>12523000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>12895000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>13312141.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>14136232.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>55820000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>15577000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>17978714.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>19070710.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>19351289.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>7826450.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1169998.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1618284.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1292543.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>4894608.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5937954.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>42392000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>380146000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>377314000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>72270000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:60">
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
-    </row>
-    <row r="62" spans="1:60">
+      <c r="BI61"/>
+    </row>
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11039,50 +11171,51 @@
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11139,1267 +11272,1267 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
         <v>12839000.0</v>
       </c>
       <c r="C2">
         <v>10435000.0</v>
       </c>
       <c r="D2">
         <v>8308000.0</v>
       </c>
       <c r="E2">
         <v>7129000.0</v>
       </c>
       <c r="F2">
         <v>6599000.0</v>
       </c>
       <c r="G2">
         <v>5058000.0</v>
       </c>
       <c r="H2">
         <v>5129000.0</v>
       </c>
       <c r="I2">
         <v>3589000.0</v>
       </c>
       <c r="J2">
         <v>2595000.0</v>
       </c>
       <c r="K2">
         <v>2427000.0</v>
       </c>
       <c r="L2">
         <v>1466000.0</v>
       </c>
       <c r="M2">
         <v>656000.0</v>
       </c>
       <c r="N2">
         <v>199000.0</v>
       </c>
       <c r="O2">
         <v>46066.0</v>
       </c>
       <c r="P2">
         <v>58609000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
         <v>1538000.0</v>
       </c>
       <c r="C3">
         <v>1771000.0</v>
       </c>
       <c r="D3">
         <v>1337000.0</v>
       </c>
       <c r="E3">
         <v>1534000.0</v>
       </c>
       <c r="F3">
         <v>1686000.0</v>
       </c>
       <c r="G3">
         <v>2679000.0</v>
       </c>
       <c r="H3">
         <v>2795000.0</v>
       </c>
       <c r="I3">
         <v>1228000.0</v>
       </c>
       <c r="J3">
         <v>1072000.0</v>
       </c>
       <c r="K3">
         <v>649000.0</v>
       </c>
       <c r="L3">
         <v>611000.0</v>
       </c>
       <c r="M3">
         <v>336000.0</v>
       </c>
       <c r="N3">
         <v>206000.0</v>
       </c>
       <c r="O3">
         <v>109275.0</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
         <v>9919000.0</v>
       </c>
       <c r="C5">
         <v>3586000.0</v>
       </c>
       <c r="D5">
         <v>-3898000.0</v>
       </c>
       <c r="E5">
         <v>-12988000.0</v>
       </c>
       <c r="F5">
         <v>-6359000.0</v>
       </c>
       <c r="G5">
         <v>-4829000.0</v>
       </c>
       <c r="H5">
         <v>-9508000.0</v>
       </c>
       <c r="I5">
         <v>-5630000.0</v>
       </c>
       <c r="J5">
         <v>-6636000.0</v>
       </c>
       <c r="K5">
         <v>-1993000.0</v>
       </c>
       <c r="L5">
         <v>-3989000.0</v>
       </c>
       <c r="M5">
         <v>-6020000.0</v>
       </c>
       <c r="N5">
         <v>-4267000.0</v>
       </c>
       <c r="O5">
         <v>-5683102.0</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
         <v>11457000.0</v>
       </c>
       <c r="C6">
         <v>5357000.0</v>
       </c>
       <c r="D6">
         <v>-2561000.0</v>
       </c>
       <c r="E6">
         <v>-11454000.0</v>
       </c>
       <c r="F6">
         <v>-4673000.0</v>
       </c>
       <c r="G6">
         <v>-2150000.0</v>
       </c>
       <c r="H6">
         <v>-6713000.0</v>
       </c>
       <c r="I6">
         <v>-4402000.0</v>
       </c>
       <c r="J6">
         <v>-5564000.0</v>
       </c>
       <c r="K6">
         <v>-1344000.0</v>
       </c>
       <c r="L6">
         <v>-3378000.0</v>
       </c>
       <c r="M6">
         <v>-5684000.0</v>
       </c>
       <c r="N6">
         <v>-4061000.0</v>
       </c>
       <c r="O6">
         <v>-5573827.0</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
         <v>39386000.0</v>
       </c>
       <c r="C9">
         <v>30581000.0</v>
       </c>
       <c r="D9">
         <v>23477000.0</v>
       </c>
       <c r="E9">
         <v>20048000.0</v>
       </c>
       <c r="F9">
         <v>23058000.0</v>
       </c>
       <c r="G9">
         <v>16999000.0</v>
       </c>
       <c r="H9">
         <v>17972000.0</v>
       </c>
       <c r="I9">
         <v>12808000.0</v>
       </c>
       <c r="J9">
         <v>8550000.0</v>
       </c>
       <c r="K9">
         <v>9097000.0</v>
       </c>
       <c r="L9">
         <v>5334000.0</v>
       </c>
       <c r="M9">
         <v>2724000.0</v>
       </c>
       <c r="N9">
         <v>990000.0</v>
       </c>
       <c r="O9">
         <v>318182.0</v>
       </c>
       <c r="P9">
         <v>43870000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
         <v>7710000.0</v>
       </c>
       <c r="C10">
         <v>3459000.0</v>
       </c>
       <c r="D10">
         <v>-3946000.0</v>
       </c>
       <c r="E10">
         <v>-13034000.0</v>
       </c>
       <c r="F10">
         <v>-6419000.0</v>
       </c>
       <c r="G10">
         <v>-5148000.0</v>
       </c>
       <c r="H10">
         <v>-9906000.0</v>
       </c>
       <c r="I10">
         <v>-6270000.0</v>
       </c>
       <c r="J10">
         <v>-6885000.0</v>
       </c>
       <c r="K10">
         <v>-2397000.0</v>
       </c>
       <c r="L10">
         <v>-4087000.0</v>
       </c>
       <c r="M10">
         <v>-6545000.0</v>
       </c>
       <c r="N10">
         <v>-7094000.0</v>
       </c>
       <c r="O10">
         <v>-5916383.0</v>
       </c>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
         <v>77000.0</v>
       </c>
       <c r="C11">
         <v>538000.0</v>
       </c>
       <c r="D11">
         <v>251000.0</v>
       </c>
       <c r="E11">
         <v>315000.0</v>
       </c>
       <c r="F11">
         <v>43000.0</v>
       </c>
       <c r="G11">
         <v>237000.0</v>
       </c>
       <c r="H11">
         <v>422000.0</v>
       </c>
       <c r="I11">
         <v>209000.0</v>
       </c>
       <c r="J11">
         <v>169000.0</v>
       </c>
       <c r="K11">
         <v>404000.0</v>
       </c>
       <c r="L11">
         <v>98000.0</v>
       </c>
       <c r="M11">
         <v>525000.0</v>
       </c>
       <c r="N11">
         <v>28000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
         <v>2226523.0</v>
       </c>
       <c r="C12">
         <v>1356000.0</v>
       </c>
       <c r="D12">
         <v>298000.0</v>
       </c>
       <c r="E12">
         <v>68000.0</v>
       </c>
       <c r="F12">
         <v>141000.0</v>
       </c>
       <c r="G12">
         <v>319000.0</v>
       </c>
       <c r="H12">
         <v>506000.0</v>
       </c>
       <c r="I12">
         <v>395000.0</v>
       </c>
       <c r="J12">
         <v>134000.0</v>
       </c>
       <c r="K12">
         <v>61000.0</v>
       </c>
       <c r="L12">
         <v>37000.0</v>
       </c>
       <c r="M12">
         <v>525000.0</v>
       </c>
       <c r="N12">
         <v>283000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13">
         <v>5596000.0</v>
       </c>
       <c r="C13">
         <v>2477000.0</v>
       </c>
       <c r="D13">
         <v>2171000.0</v>
       </c>
       <c r="E13">
         <v>1109000.0</v>
       </c>
       <c r="F13">
         <v>225000.0</v>
       </c>
       <c r="G13">
         <v>61000.0</v>
       </c>
       <c r="H13">
         <v>175000.0</v>
       </c>
       <c r="I13">
         <v>44000.0</v>
       </c>
       <c r="J13">
         <v>22000.0</v>
       </c>
       <c r="K13">
         <v>12000.0</v>
       </c>
       <c r="L13">
         <v>65000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
         <v>7633000.0</v>
       </c>
       <c r="C15">
         <v>2921000.0</v>
       </c>
       <c r="D15">
         <v>-4197000.0</v>
       </c>
       <c r="E15">
         <v>-13349000.0</v>
       </c>
       <c r="F15">
         <v>-6462000.0</v>
       </c>
       <c r="G15">
         <v>-5385000.0</v>
       </c>
       <c r="H15">
         <v>-10328000.0</v>
       </c>
       <c r="I15">
         <v>-6479000.0</v>
       </c>
       <c r="J15">
         <v>-7054000.0</v>
       </c>
       <c r="K15">
         <v>-2397000.0</v>
       </c>
       <c r="L15">
         <v>-4087000.0</v>
       </c>
       <c r="M15">
         <v>-6545000.0</v>
       </c>
       <c r="N15">
         <v>-7122000.0</v>
       </c>
       <c r="O15">
         <v>-5916383.0</v>
       </c>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-13349000.0</v>
       </c>
       <c r="F16">
         <v>-6462000.0</v>
       </c>
       <c r="G16">
         <v>-5385000.0</v>
       </c>
       <c r="H16">
         <v>-10328000.0</v>
       </c>
       <c r="I16">
         <v>-6479000.0</v>
       </c>
       <c r="J16">
         <v>-7054000.0</v>
       </c>
       <c r="K16">
         <v>-2397000.0</v>
       </c>
       <c r="L16">
         <v>-4087000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
         <v>7633000.0</v>
       </c>
       <c r="C17">
         <v>2921000.0</v>
       </c>
       <c r="D17">
         <v>-8191000.0</v>
       </c>
       <c r="E17">
         <v>-13349000.0</v>
       </c>
       <c r="F17">
         <v>-6462000.0</v>
       </c>
       <c r="G17">
         <v>-5385000.0</v>
       </c>
       <c r="H17">
         <v>-10328000.0</v>
       </c>
       <c r="I17">
         <v>-6479000.0</v>
       </c>
       <c r="J17">
         <v>-7054000.0</v>
       </c>
       <c r="K17">
         <v>-2397000.0</v>
       </c>
       <c r="L17">
         <v>-4087000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
         <v>3387000.0</v>
       </c>
       <c r="C18">
         <v>1121000.0</v>
       </c>
       <c r="D18">
         <v>1879000.0</v>
       </c>
       <c r="E18">
         <v>-351000.0</v>
       </c>
       <c r="F18">
         <v>-1420000.0</v>
       </c>
       <c r="G18">
         <v>-319000.0</v>
       </c>
       <c r="H18">
         <v>-1300000.0</v>
       </c>
       <c r="I18">
         <v>-870000.0</v>
       </c>
       <c r="J18">
         <v>-385000.0</v>
       </c>
       <c r="K18">
         <v>-453000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
         <v>4323000.0</v>
       </c>
       <c r="C21">
         <v>1391000.0</v>
       </c>
       <c r="D21">
         <v>-4959000.0</v>
       </c>
       <c r="E21">
         <v>-12683000.0</v>
       </c>
       <c r="F21">
         <v>-4999000.0</v>
       </c>
       <c r="G21">
         <v>-4829000.0</v>
       </c>
       <c r="H21">
         <v>-8476000.0</v>
       </c>
       <c r="I21">
         <v>-5114000.0</v>
       </c>
       <c r="J21">
         <v>-6611000.0</v>
       </c>
       <c r="K21">
         <v>-2069000.0</v>
       </c>
       <c r="L21">
         <v>-4505000.0</v>
       </c>
       <c r="M21">
         <v>-7277000.0</v>
       </c>
       <c r="N21">
         <v>-4267000.0</v>
       </c>
       <c r="O21">
         <v>-5683102.0</v>
       </c>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
         <v>47902000.0</v>
       </c>
       <c r="C23">
         <v>39625000.0</v>
       </c>
       <c r="D23">
         <v>36744000.0</v>
       </c>
       <c r="E23">
         <v>39860000.0</v>
       </c>
       <c r="F23">
         <v>34656000.0</v>
       </c>
       <c r="G23">
         <v>26886000.0</v>
       </c>
       <c r="H23">
         <v>31577000.0</v>
       </c>
       <c r="I23">
         <v>21511000.0</v>
       </c>
       <c r="J23">
         <v>17756000.0</v>
       </c>
       <c r="K23">
         <v>13593000.0</v>
       </c>
       <c r="L23">
         <v>11305000.0</v>
       </c>
       <c r="M23">
         <v>10657000.0</v>
       </c>
       <c r="N23">
         <v>5456000.0</v>
       </c>
       <c r="O23">
         <v>5992446.0</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
         <v>1538000.0</v>
       </c>
       <c r="C25">
         <v>1771000.0</v>
       </c>
       <c r="D25">
         <v>1340000.0</v>
       </c>
       <c r="E25">
         <v>1535000.0</v>
       </c>
       <c r="F25">
         <v>1686000.0</v>
       </c>
       <c r="G25">
         <v>2679000.0</v>
       </c>
       <c r="H25">
         <v>2795000.0</v>
       </c>
       <c r="I25">
         <v>1228000.0</v>
       </c>
       <c r="J25">
         <v>1072000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
         <v>9603000.0</v>
       </c>
       <c r="C26">
         <v>7190000.0</v>
       </c>
       <c r="D26">
         <v>6665000.0</v>
       </c>
       <c r="E26">
         <v>7678000.0</v>
       </c>
       <c r="F26">
         <v>6393000.0</v>
       </c>
       <c r="G26">
         <v>5823000.0</v>
       </c>
       <c r="H26">
         <v>7876000.0</v>
       </c>
       <c r="I26">
         <v>6156000.0</v>
       </c>
       <c r="J26">
         <v>5343000.0</v>
       </c>
       <c r="K26">
         <v>3792000.0</v>
       </c>
       <c r="L26">
         <v>4103000.0</v>
       </c>
       <c r="M26">
         <v>6438000.0</v>
       </c>
       <c r="N26">
         <v>3688000.0</v>
       </c>
       <c r="O26">
         <v>5971824.0</v>
       </c>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>18933000.0</v>
       </c>
       <c r="C27">
         <v>16203000.0</v>
       </c>
       <c r="D27">
         <v>5920000.0</v>
       </c>
       <c r="E27">
         <v>18199000.0</v>
       </c>
       <c r="F27">
         <v>15880000.0</v>
       </c>
       <c r="G27">
         <v>11283000.0</v>
       </c>
       <c r="H27">
         <v>13269000.0</v>
       </c>
       <c r="I27">
         <v>3106000.0</v>
       </c>
       <c r="J27">
         <v>1828000.0</v>
       </c>
       <c r="K27">
         <v>1206000.0</v>
       </c>
       <c r="L27">
         <v>1929000.0</v>
       </c>
       <c r="M27">
         <v>1212000.0</v>
       </c>
       <c r="N27">
         <v>633000.0</v>
       </c>
       <c r="O27">
         <v>140343.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>6527000.0</v>
       </c>
       <c r="C28">
         <v>5797000.0</v>
       </c>
       <c r="D28">
         <v>15718000.0</v>
       </c>
       <c r="E28">
         <v>6854000.0</v>
       </c>
       <c r="F28">
         <v>5784000.0</v>
       </c>
       <c r="G28">
         <v>4722000.0</v>
       </c>
       <c r="H28">
         <v>4387000.0</v>
       </c>
       <c r="I28">
         <v>8233000.0</v>
       </c>
       <c r="J28">
         <v>7467000.0</v>
       </c>
       <c r="K28">
         <v>5742000.0</v>
       </c>
       <c r="L28">
         <v>3607000.0</v>
       </c>
       <c r="M28">
         <v>2340000.0</v>
       </c>
       <c r="N28">
         <v>1429000.0</v>
       </c>
       <c r="O28">
         <v>1305139.0</v>
       </c>
       <c r="P28">
         <v>89507000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>77000.0</v>
       </c>
       <c r="C29">
         <v>538000.0</v>
       </c>
       <c r="D29">
         <v>360000.0</v>
       </c>
       <c r="E29">
         <v>315000.0</v>
       </c>
       <c r="F29">
         <v>43000.0</v>
       </c>
       <c r="G29">
         <v>237000.0</v>
       </c>
       <c r="H29">
         <v>422000.0</v>
       </c>
       <c r="I29">
         <v>209000.0</v>
       </c>
       <c r="J29">
         <v>169000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>35063000.0</v>
       </c>
       <c r="C30">
         <v>29190000.0</v>
       </c>
       <c r="D30">
         <v>28436000.0</v>
       </c>
       <c r="E30">
         <v>32731000.0</v>
       </c>
       <c r="F30">
         <v>28057000.0</v>
       </c>
       <c r="G30">
         <v>21828000.0</v>
       </c>
       <c r="H30">
         <v>26448000.0</v>
       </c>
       <c r="I30">
         <v>17922000.0</v>
       </c>
       <c r="J30">
         <v>15161000.0</v>
       </c>
       <c r="K30">
         <v>11166000.0</v>
       </c>
       <c r="L30">
         <v>9839000.0</v>
       </c>
       <c r="M30">
         <v>10001000.0</v>
       </c>
       <c r="N30">
         <v>5257000.0</v>
       </c>
       <c r="O30">
         <v>5946380.0</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
         <v>3387000.0</v>
       </c>
       <c r="C31">
         <v>2068000.0</v>
       </c>
       <c r="D31">
         <v>1013000.0</v>
       </c>
       <c r="E31">
         <v>-351000.0</v>
       </c>
       <c r="F31">
         <v>-1420000.0</v>
       </c>
       <c r="G31">
         <v>-319000.0</v>
       </c>
       <c r="H31">
         <v>-1430000.0</v>
       </c>
       <c r="I31">
         <v>-1156000.0</v>
       </c>
       <c r="J31">
         <v>-274000.0</v>
       </c>
       <c r="K31">
         <v>-328000.0</v>
       </c>
       <c r="L31">
         <v>418000.0</v>
       </c>
       <c r="M31">
         <v>732000.0</v>
       </c>
       <c r="N31">
         <v>-2827000.0</v>
       </c>
       <c r="O31">
         <v>-233281.0</v>
       </c>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
         <v>52225000.0</v>
       </c>
       <c r="C32">
         <v>41016000.0</v>
       </c>
       <c r="D32">
         <v>31785000.0</v>
       </c>
       <c r="E32">
         <v>27177000.0</v>
       </c>
       <c r="F32">
         <v>29657000.0</v>
       </c>
       <c r="G32">
         <v>22057000.0</v>
       </c>
       <c r="H32">
         <v>23101000.0</v>
       </c>
       <c r="I32">
         <v>16397000.0</v>
       </c>
@@ -12424,2553 +12557,2597 @@
       <c r="P32">
         <v>102479000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH32"/>
+  <dimension ref="A1:BI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BG1" t="s">
         <v>119</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B2">
+        <v>4415540.0</v>
+      </c>
+      <c r="C2">
         <v>3856000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3427000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3353000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3133000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2926000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2903000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2781000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2468000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2283000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2290000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2131000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2095000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1792000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1729000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1341000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2192000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1867000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1906000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1930000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1300000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1463000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1566000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1485000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>992000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1015000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1442000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1153000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1376000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1158000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1105000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>926000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>862000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>697000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>911000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>681000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>556000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>447000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>767000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>649000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>538000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>473000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>579796.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>306175.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>312721.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1097000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>209119.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>176093.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>113319.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>609000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>66905.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>98114.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>21177.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>17826.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>15802.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>10204.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>22396000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>15218000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>13780000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>7215000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B3">
+        <v>449589.0</v>
+      </c>
+      <c r="C3">
         <v>465000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>352000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>404000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>388000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>394000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>636000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>448000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>298000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>317000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>339000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>332000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>340000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>326000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>342000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>404000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>400000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>387000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>304000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>388000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>419000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>442000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>531000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>834000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>575000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>739000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>659000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>711000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1069000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>356000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>247000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>407000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>313000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>261000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>517000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>207000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>184000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>164000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>168000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>162000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>164000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>155000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>169934.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>133872.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>140751.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>675000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>81763.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>93608.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>89432.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>285000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>73538.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>59549.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>40430.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>36202.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>32140.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>25257.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
-    </row>
-    <row r="4" spans="1:60">
+      <c r="BI3"/>
+    </row>
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B5">
+        <v>2432056.0</v>
+      </c>
+      <c r="C5">
         <v>2729000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2972000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2379000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2881000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1850000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>431000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1111000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1104000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>711000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1245000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>42000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-900000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2243000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4628000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4870000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2008000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1482000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1452000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1233000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1513000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-801000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-660000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-586000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-215000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3621000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3023000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2175000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2701000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1609000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2587000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-941000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1004000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1417000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3470000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1256000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-382000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1417000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1753000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-479000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1028000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-869000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2127768.67</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-479872.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-882751.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1690000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3448876.78</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-610762.83</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-820619.93</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1462404.57</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1245530.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1226995.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-611669.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1245372.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1600289.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1545781.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B6">
+        <v>2881645.0</v>
+      </c>
+      <c r="C6">
         <v>3194000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3324000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2783000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3269000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2244000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1067000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1559000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1402000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1028000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1584000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>374000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-560000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1917000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4286000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4466000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1608000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1095000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1148000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-845000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1094000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-359000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-129000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>248000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>360000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2882000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2364000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1464000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1632000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1253000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2340000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-534000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-691000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1156000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2953000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1049000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-198000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1253000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1585000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-317000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1192000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-714000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1957834.67</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-346000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-742000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-1015000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-3367113.78</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-517154.83</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-731187.93</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1177404.57</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1171992.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1167446.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-571239.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-1209170.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1568149.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1520524.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
-      <c r="AI7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
-      <c r="AI8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B9">
+        <v>12985209.0</v>
+      </c>
+      <c r="C9">
         <v>11675000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>11118000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10159000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9499000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8610000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8511000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7721000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7537000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6812000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6739000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6171000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>5734000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4833000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4304000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3827000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5814000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6103000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6564000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6131000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5705000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4658000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5500000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>4529000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3828000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3142000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4850000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4779000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4319000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>4024000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3667000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>3369000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2864000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2908000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>2691000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2335000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1823000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1701000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2109000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>2758000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2215000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2015000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1723268.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1484811.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1171780.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3924000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>986946.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>663944.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>610877.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1858000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>544180.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>223451.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>124314.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>122041.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>104185.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>73730.0</v>
       </c>
-      <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
-    </row>
-    <row r="10" spans="1:60">
+      <c r="BI9"/>
+    </row>
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B10">
+        <v>2968106.0</v>
+      </c>
+      <c r="C10">
         <v>2410000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2541000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1808000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2097000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1264000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1736000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>737000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>703000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>283000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-37000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-171000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1478000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2260000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3922000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4969000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2337000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1806000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1831000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1593000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1782000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1213000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-646000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-796000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-394000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-3312000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2169000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2519000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3373000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1845000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2074000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1449000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1745000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1002000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2660000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1788000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-511000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1926000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1507000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-642000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>818000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1066000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1667119.72</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-294213.46</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-772808.57</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5431000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1855333.6</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-722551.59</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-847129.29</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-11713000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-149094.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-984262.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-656224.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-5277404.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-2176929.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1369492.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B11">
+        <v>211571.0</v>
+      </c>
+      <c r="C11">
         <v>120000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-392000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>242000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>70000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>157000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>188000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>75000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>103000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>172000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-164000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>59000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>185000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>171000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-55000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>70000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>113000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>187000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-484000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>211000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>156000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>160000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-240000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>170000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>177000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>130000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>147000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>113000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>62000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>75000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>28000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>81000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>25000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>127000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>42000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1406000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>65000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-358000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>51000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>80000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>303000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-242948.57</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>252728.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>424370.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-9749000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1213187.62</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1935125.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>508627.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-9042000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>27425.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-    </row>
-    <row r="12" spans="1:60">
+      <c r="BI11"/>
+    </row>
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B12">
+        <v>894093.0</v>
+      </c>
+      <c r="C12">
         <v>319000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>433692.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>571000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>784000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>586000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1055000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>374000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>401000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>428000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>160000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>213000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>578000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>17000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>22000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>99000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>329000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>324000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>379000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>360000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>269000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>412000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>239000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>210000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>179000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>309000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>48000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>344000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>672000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>236000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>333000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>508000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>741000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>98000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>696000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>532000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>129000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>509000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>237000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>163000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>290000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>197000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>317299.3</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>80679.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>298699.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>749000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>804643.58</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>111787.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>26509.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7305000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>303000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>131000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>137000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>88000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B13">
+        <v>1406000.0</v>
+      </c>
+      <c r="C13">
         <v>724000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1056000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1126000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2303000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1274000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>532000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>830000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>518000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>618000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>175000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>443000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1424000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>309000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>178000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>344000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>672000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>236000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
-      <c r="AI14"/>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B15">
+        <v>2756534.0</v>
+      </c>
+      <c r="C15">
         <v>2290000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2933000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1566000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2027000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1107000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1548000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>662000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>600000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>111000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>127000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-230000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1663000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2431000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3867000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-5039000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2450000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1993000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1347000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1804000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-1938000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1373000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-406000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-966000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-571000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-3442000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2316000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2632000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3473000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1907000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-2149000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-1477000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1826000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1027000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-2787000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-1830000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-511000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1926000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1507000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-642000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>818000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1066000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1667119.72</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-294213.46</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-772808.57</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-5431000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-1855333.6</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-722551.59</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-847129.29</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-11713000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-149094.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-984262.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-656224.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-5304829.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2176929.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1369492.0</v>
       </c>
-      <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-1663000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2431000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3867000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-5039000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2450000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1993000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1347000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1804000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1938000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2728000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-406000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-966000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-571000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-3442000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2316000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2632000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3473000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1907000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-2149000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-1477000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1826000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1027000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B17">
+        <v>2710000.0</v>
+      </c>
+      <c r="C17">
         <v>2290000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>2933000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1566000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2027000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1107000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1548000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>662000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>600000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>111000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>127000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-230000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1663000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2431000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-3867000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-5039000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-2450000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1993000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1347000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1804000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-1938000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2728000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-406000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-966000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-571000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-3442000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2316000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2632000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3473000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1907000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-2149000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-1477000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1826000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1027000.0</v>
       </c>
-      <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B18">
+        <v>527000.0</v>
+      </c>
+      <c r="C18">
         <v>405000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>625000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>555000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1519000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>688000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>358000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>456000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>117000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>190000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-160000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-38000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-135000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1407000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>401000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-99000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-329000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-324000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-379000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-360000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-269000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-412000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-239000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-210000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-179000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>309000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-48000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-344000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-672000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-236000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -14987,546 +15164,555 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B21">
+        <v>2432056.0</v>
+      </c>
+      <c r="C21">
         <v>2005000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1916000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1253000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>578000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>576000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>431000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>281000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>586000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>93000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10102000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-133000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1343000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3667000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4323000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-4870000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2008000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1482000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1452000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1233000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1513000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-801000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-407000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-586000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-215000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-3621000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1991000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2175000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2701000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1609000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1752000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-941000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1004000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1417000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2075000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1266000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1788000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1482000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1395000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-530000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1028000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-1172000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1884820.42</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-466262.17</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-898479.25</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5067000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2235690.02</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-2545888.67</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-1329247.23</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4634000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1245530.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-1226995.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-611669.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-1245372.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1600289.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1545781.0</v>
       </c>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
+        <v>14968694.0</v>
+      </c>
+      <c r="C23">
         <v>13526000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12629000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12259000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12054000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10960000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10983000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10221000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9419000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9002000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1073000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8435000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9172000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10292000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10356000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10038000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10014000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9452000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9922000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9294000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8518000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6922000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7473000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5035000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7778000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8283000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8107000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>8396000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>6791000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6524000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5236000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4730000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5022000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5677000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>4282000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4167000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3630000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4271000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3937000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1725000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3660000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4187884.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2257248.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2382980.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10088000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3431755.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3385926.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2053443.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7101000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4854366.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1548560.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>757160.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5208567.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1665372.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1629715.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15543,1370 +15729,1393 @@
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
-    </row>
-    <row r="25" spans="1:60">
+      <c r="BI24"/>
+    </row>
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
+        <v>442000.0</v>
+      </c>
+      <c r="C25">
         <v>465000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>352000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>404000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>388000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>394000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>708000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>448000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>298000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>317000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>339000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>332000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>340000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>326000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>343000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>404000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>400000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>387000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-448000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>793000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>646000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>695000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>531000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>834000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>575000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>739000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>711000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1069000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>407000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>313000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
-      <c r="AJ25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>207000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>184000.0</v>
       </c>
-      <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25">
+      <c r="AN25"/>
+      <c r="AO25">
         <v>162000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>164000.0</v>
       </c>
-      <c r="AP25"/>
       <c r="AQ25"/>
-      <c r="AR25">
+      <c r="AR25"/>
+      <c r="AS25">
         <v>133872.22</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>140751.17</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
-      <c r="AV25">
+      <c r="AV25"/>
+      <c r="AW25">
         <v>93608.82</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>89432.15</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B26">
+        <v>3274274.0</v>
+      </c>
+      <c r="C26">
         <v>2881000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>2531000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2396000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2344000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2332000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2044000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1809000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1711000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1626000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1434000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1544000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1902000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1785000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2151000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2220000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1731000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1576000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2133000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1786000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1650000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>925000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1576000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1411000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1040999.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1795000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1809000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1913000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2362000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1792000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1822000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1353000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1270000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1711000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1507000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1336000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1339000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1161000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1252000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1303000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>193000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1044000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1280994.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1062069.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>723334.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>4181000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>2144203.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>2133738.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1141061.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>4044000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>2518456.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>881894.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>621845.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1103035.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>2802046.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>1184274.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>147</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>4930000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5102000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4729000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4940000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4162000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4472000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4108000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3796000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3827000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6577000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3602000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3983000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4912000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4750000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4751000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4552000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>4146000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4518000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4042000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4191000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3129000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2999000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2393000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2178000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3713000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3604000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3549000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3278000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2838000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2710000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2028000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1907000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1881000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2743000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1523000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1612000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1436000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2514000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1397000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1283000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1040000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>196157.8</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>495530.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>834188.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3250000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>145734.94</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>625415.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>429099.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1226000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>294439.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>244718.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>197472.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>165373.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>46602.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>66076.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>7156000.0</v>
+      </c>
+      <c r="C28">
         <v>1859000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1569000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1781000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1637000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1540000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1564000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1523000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1444000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1266000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11565000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1158000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1192000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1803000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1726000.0</v>
       </c>
       <c r="P28">
         <v>1726000.0</v>
       </c>
       <c r="Q28">
+        <v>1726000.0</v>
+      </c>
+      <c r="R28">
         <v>1539000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1863000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1466000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1536000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1377000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1405000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1332000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1311000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>824000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1255000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>512000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1492000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1380000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1003000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5880000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>929000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>691000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>733000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5479000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>742000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>660000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>586000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4340000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>588000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>289000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1103000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2323251.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>393472.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>512736.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1560000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1213166.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>450679.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>369963.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1222000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>363652.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>327803.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>314360.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>197186.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>271848.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>369160.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>33743000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>22130000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>21028000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>12606000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>208000.0</v>
+      </c>
+      <c r="C29">
         <v>120000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-392000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>242000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>157000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>188000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>75000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>103000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>172000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-164000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>59000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>185000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>171000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-55000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>70000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>113000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>187000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-484000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>211000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>156000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>160000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-240000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>170000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>177000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>130000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>147000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>113000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>62000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>75000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>10553153.0</v>
+      </c>
+      <c r="C30">
         <v>9670000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9202000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8906000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8921000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8034000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8080000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7440000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6951000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6719000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3363000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6304000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7077000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8500000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8627000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8697000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7822000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7585000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>8016000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7364000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>7218000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5459000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5907000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5115000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4043000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6763000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6841000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6954000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>7020000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5633000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5419000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4310000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3868000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4325000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4766000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3601000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3611000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3183000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3504000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3288000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1187000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3187000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3608088.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1951073.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2070259.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8991000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3222635.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3209832.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1940124.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6492000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4787461.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1450446.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>735983.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5190741.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1649570.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1619511.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
-    </row>
-    <row r="31" spans="1:60">
+      <c r="BI30"/>
+    </row>
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B31">
+        <v>536050.0</v>
+      </c>
+      <c r="C31">
         <v>405000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>625000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>555000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1519000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>688000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1305000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>456000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>117000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>190000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-10139000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-38000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-135000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1407000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>401000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-99000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-329000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-324000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-379000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-360000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-269000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-412000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-239000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-210000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-179000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>309000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-178000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-344000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-672000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-236000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-322000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-508000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-741000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>415000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-585000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-522000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>1277000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-444000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-112000.0</v>
       </c>
       <c r="AN31">
         <v>-112000.0</v>
       </c>
       <c r="AO31">
+        <v>-112000.0</v>
+      </c>
+      <c r="AP31">
         <v>-210000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>106000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>217700.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>173000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>121000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-92000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>380356.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>1823337.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>482117.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2028367.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>1096436.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>242733.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-44555.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-4032032.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-576640.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>176289.0</v>
       </c>
-      <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
-    </row>
-    <row r="32" spans="1:60">
+      <c r="BI31"/>
+    </row>
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B32">
+        <v>17400750.0</v>
+      </c>
+      <c r="C32">
         <v>15531000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14545000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>13512000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12632000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11536000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11414000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10502000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10005000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9095000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9029000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8302000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7829000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>6625000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6033000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5168000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8006000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7970000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8470000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>8061000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7005000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6121000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7066000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6014000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4820000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4157000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6292000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>5932000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5695000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>5182000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4772000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4295000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3726000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3605000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3602000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3016000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>2379000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2148000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>2876000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3407000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>2753000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2488000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>2303064.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1790986.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1484501.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5021000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>1196065.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>840037.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>724196.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2467000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>611085.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>321565.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>145491.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>139867.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>119988.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>83934.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>14552000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>34601000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>35179000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>18147000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -16965,1201 +17174,1203 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
         <v>69615982.0</v>
       </c>
       <c r="C2">
         <v>10520000.0</v>
       </c>
       <c r="D2">
         <v>47581000.0</v>
       </c>
       <c r="E2">
         <v>16921000.0</v>
       </c>
       <c r="F2">
         <v>16961000.0</v>
       </c>
       <c r="G2">
         <v>21674000.0</v>
       </c>
       <c r="H2">
         <v>8968000.0</v>
       </c>
       <c r="I2">
         <v>14509000.0</v>
       </c>
       <c r="J2">
         <v>9174000.0</v>
       </c>
       <c r="K2">
         <v>11355000.0</v>
       </c>
       <c r="L2">
         <v>17261000.0</v>
       </c>
       <c r="M2">
         <v>10672000.0</v>
       </c>
       <c r="N2">
         <v>4376000.0</v>
       </c>
       <c r="O2">
         <v>7054930.0</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
         <v>1760862</v>
       </c>
       <c r="C3">
         <v>3794000</v>
       </c>
       <c r="D3">
         <v>2387000</v>
       </c>
       <c r="E3">
-        <v>1936000</v>
+        <v>9721811</v>
       </c>
       <c r="F3">
         <v>2238000</v>
       </c>
       <c r="G3">
         <v>2470000</v>
       </c>
       <c r="H3">
         <v>3311000</v>
       </c>
       <c r="I3">
         <v>1972000</v>
       </c>
       <c r="J3">
         <v>985000</v>
       </c>
       <c r="K3">
         <v>408000</v>
       </c>
       <c r="L3">
         <v>2270000</v>
       </c>
       <c r="M3">
         <v>1496000</v>
       </c>
       <c r="N3">
         <v>4044000</v>
       </c>
       <c r="O3">
         <v>328360</v>
       </c>
       <c r="P3">
         <v>35871000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
         <v>-1666036.0</v>
       </c>
       <c r="C6">
         <v>58825000.0</v>
       </c>
       <c r="D6">
         <v>-37061000.0</v>
       </c>
       <c r="E6">
         <v>30660000.0</v>
       </c>
       <c r="F6">
         <v>-40000.0</v>
       </c>
       <c r="G6">
         <v>-4713000.0</v>
       </c>
       <c r="H6">
         <v>12706000.0</v>
       </c>
       <c r="I6">
         <v>-5541000.0</v>
       </c>
       <c r="J6">
         <v>5335000.0</v>
       </c>
       <c r="K6">
         <v>-2181000.0</v>
       </c>
       <c r="L6">
         <v>-5906000.0</v>
       </c>
       <c r="M6">
         <v>6589000.0</v>
       </c>
       <c r="N6">
         <v>6296000.0</v>
       </c>
       <c r="O6">
         <v>-2680182.0</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
-        <v>7646179.0</v>
+        <v>8225741.0</v>
       </c>
       <c r="C7">
         <v>2387000.0</v>
       </c>
       <c r="D7">
         <v>1635000.0</v>
       </c>
       <c r="E7">
         <v>-1454000.0</v>
       </c>
       <c r="F7">
         <v>1068000.0</v>
       </c>
       <c r="G7">
         <v>179000.0</v>
       </c>
       <c r="H7">
         <v>-2153000.0</v>
       </c>
       <c r="I7">
         <v>-204000.0</v>
       </c>
       <c r="J7">
         <v>1088000.0</v>
       </c>
       <c r="K7">
         <v>-580000.0</v>
       </c>
       <c r="L7">
         <v>-2090000.0</v>
       </c>
       <c r="M7">
         <v>1647000.0</v>
       </c>
       <c r="N7">
         <v>1263000.0</v>
       </c>
       <c r="O7">
         <v>-132308.0</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
         <v>611815.0</v>
       </c>
       <c r="C9">
         <v>-867000.0</v>
       </c>
       <c r="D9">
         <v>1089000.0</v>
       </c>
       <c r="E9">
         <v>1456000.0</v>
       </c>
       <c r="F9">
         <v>-849000.0</v>
       </c>
       <c r="G9">
         <v>-104000.0</v>
       </c>
       <c r="H9">
         <v>-2498000.0</v>
       </c>
       <c r="I9">
         <v>-419000.0</v>
       </c>
       <c r="J9">
         <v>-21000.0</v>
       </c>
       <c r="K9">
         <v>-499000.0</v>
       </c>
       <c r="L9">
         <v>-1162000.0</v>
       </c>
       <c r="M9">
         <v>-699000.0</v>
       </c>
       <c r="N9">
         <v>-228000.0</v>
       </c>
       <c r="O9">
         <v>-132308.0</v>
       </c>
       <c r="P9">
         <v>1916000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
-        <v>-2004778.0</v>
+        <v>-1407074.0</v>
       </c>
       <c r="C10">
         <v>-920000.0</v>
       </c>
       <c r="D10">
         <v>-506000.0</v>
       </c>
       <c r="E10">
         <v>-3595000.0</v>
       </c>
       <c r="F10">
         <v>-411000.0</v>
       </c>
       <c r="G10">
         <v>418000.0</v>
       </c>
       <c r="H10">
         <v>-249000.0</v>
       </c>
       <c r="I10">
         <v>-330000.0</v>
       </c>
       <c r="J10">
         <v>276000.0</v>
       </c>
       <c r="K10">
         <v>264000.0</v>
       </c>
       <c r="L10">
         <v>-358000.0</v>
       </c>
       <c r="M10">
         <v>266000.0</v>
       </c>
       <c r="N10">
         <v>148000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>156000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>790000.0</v>
       </c>
       <c r="F11">
         <v>2328000.0</v>
       </c>
       <c r="G11">
         <v>-232000.0</v>
       </c>
       <c r="H11">
         <v>730000.0</v>
       </c>
       <c r="I11">
         <v>545000.0</v>
       </c>
       <c r="J11">
         <v>833000.0</v>
       </c>
       <c r="K11">
         <v>-345000.0</v>
       </c>
       <c r="L11">
         <v>-570000.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3509000.0</v>
       </c>
       <c r="F12">
         <v>4592000.0</v>
       </c>
       <c r="G12">
         <v>2152000.0</v>
       </c>
       <c r="H12">
         <v>3633000.0</v>
       </c>
       <c r="I12">
         <v>2022000.0</v>
       </c>
       <c r="J12">
         <v>1427000.0</v>
       </c>
       <c r="K12">
         <v>-74000.0</v>
       </c>
       <c r="L12">
         <v>1014000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-105000.0</v>
       </c>
       <c r="F13">
         <v>-411000.0</v>
       </c>
       <c r="G13">
         <v>418000.0</v>
       </c>
       <c r="H13">
         <v>-249000.0</v>
       </c>
       <c r="I13">
         <v>-330000.0</v>
       </c>
       <c r="J13">
         <v>276000.0</v>
       </c>
       <c r="K13">
         <v>264000.0</v>
       </c>
       <c r="L13">
         <v>-358000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
-        <v>1550200.0</v>
+        <v>1538000.0</v>
       </c>
       <c r="C14">
         <v>1771000.0</v>
       </c>
       <c r="D14">
         <v>1337000.0</v>
       </c>
       <c r="E14">
         <v>1534000.0</v>
       </c>
       <c r="F14">
         <v>1686000.0</v>
       </c>
       <c r="G14">
         <v>1618000.0</v>
       </c>
       <c r="H14">
         <v>1604000.0</v>
       </c>
       <c r="I14">
         <v>1228000.0</v>
       </c>
       <c r="J14">
         <v>1072000.0</v>
       </c>
       <c r="K14">
         <v>649000.0</v>
       </c>
       <c r="L14">
         <v>611000.0</v>
       </c>
       <c r="M14">
         <v>336000.0</v>
       </c>
       <c r="N14">
         <v>206000.0</v>
       </c>
       <c r="O14">
         <v>109274.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
         <v>67949946.0</v>
       </c>
       <c r="C16">
         <v>69345000.0</v>
       </c>
       <c r="D16">
         <v>10520000.0</v>
       </c>
       <c r="E16">
         <v>47581000.0</v>
       </c>
       <c r="F16">
         <v>16921000.0</v>
       </c>
       <c r="G16">
         <v>16961000.0</v>
       </c>
       <c r="H16">
         <v>21674000.0</v>
       </c>
       <c r="I16">
         <v>8968000.0</v>
       </c>
       <c r="J16">
         <v>14509000.0</v>
       </c>
       <c r="K16">
         <v>9174000.0</v>
       </c>
       <c r="L16">
         <v>11355000.0</v>
       </c>
       <c r="M16">
         <v>17261000.0</v>
       </c>
       <c r="N16">
         <v>10672000.0</v>
       </c>
       <c r="O16">
         <v>4374748.0</v>
       </c>
       <c r="P16">
         <v>4376000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
         <v>16402090.0</v>
       </c>
       <c r="C18">
         <v>6504000.0</v>
       </c>
       <c r="D18">
         <v>-1103000.0</v>
       </c>
       <c r="E18">
         <v>-9760000.0</v>
       </c>
       <c r="F18">
         <v>-1354000.0</v>
       </c>
       <c r="G18">
         <v>-3906000.0</v>
       </c>
       <c r="H18">
         <v>-10555000.0</v>
       </c>
       <c r="I18">
         <v>-5745000.0</v>
       </c>
       <c r="J18">
         <v>-4452000.0</v>
       </c>
       <c r="K18">
         <v>-2810000.0</v>
       </c>
       <c r="L18">
         <v>-6822000.0</v>
       </c>
       <c r="M18">
         <v>-5289000.0</v>
       </c>
       <c r="N18">
         <v>-6407000.0</v>
       </c>
       <c r="O18">
         <v>-5931916.0</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
         <v>-15766000.0</v>
       </c>
       <c r="C19">
         <v>30311000.0</v>
       </c>
       <c r="D19">
         <v>-1526000.0</v>
       </c>
       <c r="E19">
         <v>42169000.0</v>
       </c>
       <c r="F19">
         <v>-40000000.0</v>
       </c>
       <c r="G19">
         <v>-2465000.0</v>
       </c>
       <c r="H19">
         <v>-120000.0</v>
       </c>
       <c r="I19">
         <v>-50000.0</v>
       </c>
       <c r="J19">
         <v>535000.0</v>
       </c>
       <c r="K19">
         <v>-393000.0</v>
       </c>
       <c r="L19">
         <v>495000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>16353000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>42260000.0</v>
       </c>
       <c r="G20">
         <v>42260000.0</v>
       </c>
       <c r="H20">
         <v>26333000.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
         <v>-832000.0</v>
       </c>
       <c r="C21">
         <v>-424000.0</v>
       </c>
       <c r="D21">
         <v>-271000.0</v>
       </c>
       <c r="E21">
         <v>-533000.0</v>
       </c>
       <c r="F21">
         <v>-475000.0</v>
       </c>
       <c r="G21">
         <v>-417000.0</v>
       </c>
       <c r="H21">
         <v>-3434000.0</v>
       </c>
       <c r="I21">
         <v>-3434000.0</v>
       </c>
       <c r="J21">
         <v>2702000.0</v>
       </c>
       <c r="K21">
         <v>2702000.0</v>
       </c>
       <c r="L21">
         <v>2702000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
-        <v>7693552.0</v>
+        <v>7633000.0</v>
       </c>
       <c r="C22">
         <v>2921000.0</v>
       </c>
       <c r="D22">
         <v>-4197000.0</v>
       </c>
       <c r="E22">
         <v>-13349000.0</v>
       </c>
       <c r="F22">
         <v>-6462000.0</v>
       </c>
       <c r="G22">
         <v>-5385000.0</v>
       </c>
       <c r="H22">
         <v>-10328000.0</v>
       </c>
       <c r="I22">
         <v>-6479000.0</v>
       </c>
       <c r="J22">
         <v>-7054000.0</v>
       </c>
       <c r="K22">
         <v>-2397000.0</v>
       </c>
       <c r="L22">
         <v>-4087000.0</v>
       </c>
       <c r="M22">
         <v>-6545000.0</v>
       </c>
       <c r="N22">
         <v>-7122000.0</v>
       </c>
       <c r="O22">
         <v>-5916383.0</v>
       </c>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
         <v>-1399563.0</v>
       </c>
       <c r="C23">
         <v>2334000.0</v>
       </c>
       <c r="D23">
         <v>-755000.0</v>
       </c>
       <c r="E23">
         <v>-962000.0</v>
       </c>
       <c r="F23">
         <v>-269000.0</v>
       </c>
       <c r="G23">
         <v>-613000.0</v>
       </c>
       <c r="H23">
         <v>-425000.0</v>
       </c>
       <c r="I23">
         <v>-265000.0</v>
       </c>
       <c r="J23">
         <v>-39000.0</v>
       </c>
       <c r="K23">
         <v>570000.0</v>
       </c>
       <c r="L23">
         <v>514000.0</v>
       </c>
       <c r="M23">
         <v>12081000.0</v>
       </c>
       <c r="N23">
         <v>9199000.0</v>
       </c>
       <c r="O23">
         <v>5512762.0</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>174</v>
+      </c>
+      <c r="B24">
+        <v>20000.0</v>
+      </c>
       <c r="C24">
         <v>35076000.0</v>
       </c>
       <c r="D24">
         <v>-35022000.0</v>
       </c>
       <c r="E24">
         <v>40233000.0</v>
       </c>
       <c r="F24">
         <v>-39978000.0</v>
       </c>
       <c r="G24">
         <v>5000.0</v>
       </c>
       <c r="H24">
         <v>865000.0</v>
       </c>
       <c r="I24">
         <v>1007000.0</v>
       </c>
       <c r="J24">
         <v>-2000000.0</v>
       </c>
       <c r="K24">
         <v>5000.0</v>
       </c>
       <c r="L24">
         <v>2000.0</v>
       </c>
       <c r="M24">
         <v>411000.0</v>
       </c>
       <c r="N24">
         <v>2000.0</v>
       </c>
       <c r="O24">
         <v>-2321290.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
-        <v>1273021.0</v>
+        <v>-506789.0</v>
       </c>
       <c r="C25">
         <v>1240000.0</v>
       </c>
       <c r="D25">
         <v>1877000.0</v>
       </c>
       <c r="E25">
         <v>1720000.0</v>
       </c>
       <c r="F25">
         <v>2656000.0</v>
       </c>
       <c r="G25">
         <v>1116000.0</v>
       </c>
       <c r="H25">
         <v>1948000.0</v>
       </c>
       <c r="I25">
         <v>763000.0</v>
       </c>
       <c r="J25">
         <v>230000.0</v>
       </c>
       <c r="K25">
         <v>334000.0</v>
       </c>
       <c r="L25">
         <v>-419000.0</v>
       </c>
       <c r="M25">
         <v>-732000.0</v>
       </c>
       <c r="N25">
         <v>2860000.0</v>
       </c>
       <c r="O25">
         <v>203553.0</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-52000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>26333000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>8595000.0</v>
       </c>
       <c r="K26">
         <v>179000.0</v>
       </c>
       <c r="L26">
         <v>99000.0</v>
       </c>
       <c r="M26">
         <v>13111000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
         <v>1196000.0</v>
       </c>
       <c r="C27">
         <v>1441000.0</v>
       </c>
       <c r="D27">
         <v>381000.0</v>
       </c>
       <c r="E27">
         <v>1474000.0</v>
       </c>
       <c r="F27">
         <v>1893000.0</v>
       </c>
       <c r="G27">
         <v>799000.0</v>
       </c>
       <c r="H27">
         <v>1263000.0</v>
       </c>
       <c r="I27">
         <v>710000.0</v>
       </c>
       <c r="J27">
         <v>1028000.0</v>
       </c>
       <c r="K27">
         <v>-420000.0</v>
       </c>
       <c r="L27">
         <v>1416000.0</v>
       </c>
       <c r="M27">
         <v>1408000.0</v>
       </c>
       <c r="N27">
         <v>402000.0</v>
       </c>
       <c r="O27">
         <v>65618.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
         <v>-2231563.0</v>
       </c>
       <c r="C28">
         <v>18263000.0</v>
       </c>
       <c r="D28">
         <v>-1026000.0</v>
       </c>
       <c r="E28">
         <v>-1547000.0</v>
       </c>
       <c r="F28">
         <v>41516000.0</v>
       </c>
       <c r="G28">
         <v>-1030000.0</v>
       </c>
       <c r="H28">
         <v>22474000.0</v>
       </c>
       <c r="I28">
         <v>-265000.0</v>
       </c>
       <c r="J28">
         <v>11108000.0</v>
       </c>
       <c r="K28">
         <v>570000.0</v>
       </c>
       <c r="L28">
         <v>514000.0</v>
       </c>
       <c r="M28">
         <v>13427000.0</v>
       </c>
       <c r="N28">
         <v>9199000.0</v>
       </c>
       <c r="O28">
         <v>5512762.0</v>
       </c>
       <c r="P28">
         <v>41180000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
         <v>18162952.0</v>
       </c>
       <c r="C29">
         <v>10298000.0</v>
       </c>
       <c r="D29">
         <v>1284000.0</v>
       </c>
       <c r="E29">
         <v>-9760000.0</v>
       </c>
       <c r="F29">
         <v>884000.0</v>
       </c>
       <c r="G29">
         <v>-1436000.0</v>
       </c>
       <c r="H29">
         <v>-7244000.0</v>
       </c>
       <c r="I29">
         <v>-3773000.0</v>
       </c>
       <c r="J29">
         <v>-3467000.0</v>
       </c>
       <c r="K29">
         <v>-2402000.0</v>
       </c>
       <c r="L29">
         <v>-4552000.0</v>
       </c>
       <c r="M29">
         <v>-3793000.0</v>
       </c>
       <c r="N29">
         <v>-2363000.0</v>
       </c>
       <c r="O29">
         <v>-5603556.0</v>
       </c>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
         <v>-17631771.0</v>
       </c>
       <c r="C30">
         <v>30311000.0</v>
       </c>
       <c r="D30">
         <v>-37409000.0</v>
       </c>
       <c r="E30">
         <v>42169000.0</v>
       </c>
       <c r="F30">
         <v>-42216000.0</v>
       </c>
       <c r="G30">
         <v>-2465000.0</v>
       </c>
       <c r="H30">
         <v>-2446000.0</v>
       </c>
       <c r="I30">
         <v>-1136000.0</v>
       </c>
@@ -18182,603 +18393,612 @@
         <v>-2649650.0</v>
       </c>
       <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH30"/>
+  <dimension ref="A1:BI30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BG1" t="s">
         <v>119</v>
       </c>
       <c r="BH1" t="s">
         <v>120</v>
       </c>
-    </row>
-    <row r="2" spans="1:60">
+      <c r="BI1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B2">
+        <v>58887696.0</v>
+      </c>
+      <c r="C2">
         <v>67700000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>70458000.0</v>
+      </c>
+      <c r="E2">
         <v>67912000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>71601000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>69345000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>48127000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>47864000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12382000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10520000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>43893000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>43168000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>44051000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47581000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>49352000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>52174000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14105000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>16921000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14983000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>15596000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>58280000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16961000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>15792000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17613000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>17969000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>21674000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23741000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>27413000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7541000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8968000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9502000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10491000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13310000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>14509000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>5857000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>6638000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7221000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9174000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10288000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10232000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>11338000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>11355000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11552205.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>12511961.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15122019.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>67130000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>18146002.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21005277.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>23351986.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>37044000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5137671.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4917834.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3831829.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4479608.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>5003699.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>8316451.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
-    </row>
-    <row r="3" spans="1:60">
+      <c r="BI2"/>
+    </row>
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
+        <v>897549</v>
+      </c>
+      <c r="C3">
         <v>769000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1269754</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1166000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1043000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>851000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1300000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>847000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>724000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>442000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>514000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1497000</v>
       </c>
-      <c r="N3">
-[...1 lines deleted...]
-      </c>
       <c r="O3">
-        <v>1936000</v>
+        <v>3541000</v>
       </c>
       <c r="P3">
-        <v>14999</v>
+        <v>2243000</v>
       </c>
       <c r="Q3">
-        <v>2000</v>
+        <v>2223999</v>
       </c>
       <c r="R3">
+        <v>2306000</v>
+      </c>
+      <c r="S3">
+        <v>2986999</v>
+      </c>
+      <c r="T3">
         <v>1176000</v>
       </c>
-      <c r="S3">
-[...2 lines deleted...]
-      <c r="T3">
+      <c r="U3">
         <v>145000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>538000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>379000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>85000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>644000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>965000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>946000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>338000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1193000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1422000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>358000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>532000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>533000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>448000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>459000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>195000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>275000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>428000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>87000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>176000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>149000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>425000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>604741.62</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>307447.98</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>736827.07</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2550000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>590843.37</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>250166.19</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>424729.88</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2075000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>534375</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1587693</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>449951</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1511669</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>222567</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>58677.96</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>35871000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>28059000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>16466000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7393000</v>
       </c>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18795,54 +19015,55 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
-    </row>
-    <row r="5" spans="1:60">
+      <c r="BI4"/>
+    </row>
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -18859,402 +19080,409 @@
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
-    </row>
-    <row r="6" spans="1:60">
+      <c r="BI5"/>
+    </row>
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
+        <v>3470855.0</v>
+      </c>
+      <c r="C6">
         <v>-9064000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
+        <v>-2758000.0</v>
+      </c>
+      <c r="E6">
         <v>2546000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3689000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2256000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21218000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>263000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>35482000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1862000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-33373000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>725000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-883000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3530000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1771000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-2822000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>38069000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2816000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1938000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-613000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-42684000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>41319000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1169000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1821000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-356000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3705000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2067000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-3672000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>19872000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1427000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-534000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-989000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2819000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1199000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8652000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-781000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-583000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1953000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1114000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>56000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1106000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-17000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-197205.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-959756.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-2115500.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9973000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-885002.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2859275.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-799937.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>43118000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>5545222.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>219837.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1086005.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-647779.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-628951.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3312752.0</v>
       </c>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
-    </row>
-    <row r="7" spans="1:60">
+      <c r="BI6"/>
+    </row>
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7">
+        <v>2220453.0</v>
+      </c>
+      <c r="C7">
         <v>-1758000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>-4148000.0</v>
+      </c>
+      <c r="E7">
         <v>-1945000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10991000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2688000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>267000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1346000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1237000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>135000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1332000.0</v>
       </c>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
       <c r="O7">
+        <v>-1031000.0</v>
+      </c>
+      <c r="P7">
         <v>682000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1488000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-1437000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2186000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3767000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-495000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1370000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-834000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1398000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1345000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>128000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-2000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-189000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-764000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1340000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>140000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>306000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>85000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-964000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>369000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>773000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>343000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>560000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-588000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-73000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-256000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-647000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>396000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>171829.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-630930.08</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-664334.92</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3897000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1335513.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-47211.41</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>468717.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>832000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>318663.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>293776.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-507432.56</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>134108.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-42049.44</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-76536.47</v>
       </c>
-      <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
-    </row>
-    <row r="8" spans="1:60">
+      <c r="BI7"/>
+    </row>
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19271,1148 +19499,1165 @@
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
-    </row>
-    <row r="9" spans="1:60">
+      <c r="BI8"/>
+    </row>
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B9">
+        <v>504371.0</v>
+      </c>
+      <c r="C9">
         <v>-3455000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>1026000.0</v>
+      </c>
+      <c r="E9">
         <v>-1246000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3176000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2349000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1162000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>415000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>454000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-574000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-315000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-31000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1928000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-493000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1076000.0</v>
       </c>
-      <c r="P9">
-[...1 lines deleted...]
-      </c>
       <c r="Q9">
-        <v>-1072000.0</v>
+        <v>1430000.0</v>
       </c>
       <c r="R9">
-        <v>-63000.0</v>
+        <v>-1329000.0</v>
       </c>
       <c r="S9">
+        <v>-124000.0</v>
+      </c>
+      <c r="T9">
         <v>938000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-549000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1055000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1075000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>989000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1678000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>236000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>352000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-469000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-637000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-783000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-745000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>219000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-248000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-614000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>224000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>130000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-31000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>337000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-457000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>159000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-417000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-244000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-91531.29</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-610569.29</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-169853.85</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1165000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-35327.01</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-244196.93</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-201295.16</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-855000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-76998.5</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-148872.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>12651.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-21665.8</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-42049.44</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-76536.47</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1916000.0</v>
       </c>
-      <c r="BF9"/>
       <c r="BG9"/>
-      <c r="BH9">
+      <c r="BH9"/>
+      <c r="BI9">
         <v>338000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>-138915.0</v>
+      </c>
+      <c r="C10">
         <v>-100000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>-2299000.0</v>
+      </c>
+      <c r="E10">
         <v>-115000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>498000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-73000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-348000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-465000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-54000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-53000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-373000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1295000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-928000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-643000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-846000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-792000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1313000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1076000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-288000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1005000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-194000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>192000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>673000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-785000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>338000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-5000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>322000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1100000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>534000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-910000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>628000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-260000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>212000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>206000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>86000.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-113000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-295000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>371000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-161000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>349000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>73903.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>52683.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-114294.18</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1472000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>39439.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>74887.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>122350.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>139000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>156000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-    </row>
-    <row r="11" spans="1:60">
+      <c r="BI10"/>
+    </row>
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-335000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>165000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-482000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>443000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1068000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-239000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1753000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>449000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-327000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>453000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>217000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-664000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>643000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-428000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>285000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-449000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>543000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>351000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>997000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-295000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-90000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-67000.0</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>1518000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4180000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2811000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1050000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-469000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>600000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>924000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1181000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>805000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1601000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>951000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>843000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2552000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1178000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>362000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>484000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>128000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1807000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>625000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>721000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>465000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>592000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>648000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>671000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-229000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
-    </row>
-    <row r="13" spans="1:60">
+      <c r="BI12"/>
+    </row>
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-1620000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>289000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>986000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>121000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-641000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-571000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1076000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-288000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1005000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-194000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>192000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>673000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-785000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>338000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>322000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1100000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>534000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-910000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>628000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-260000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>212000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
-    </row>
-    <row r="14" spans="1:60">
+      <c r="BI13"/>
+    </row>
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B14">
+        <v>449589.0</v>
+      </c>
+      <c r="C14">
         <v>465000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>352000.0</v>
+      </c>
+      <c r="E14">
         <v>404000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>388000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>394000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>636000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>448000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>298000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>317000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>339000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>332000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>340000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>326000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>342000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>404000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>400000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>387000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-448000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>388000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>419000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>442000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>531000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>834000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>575000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>739000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>659000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>711000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1069000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>356000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>247000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>407000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>313000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>261000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>517000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>207000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>184000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>164000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>168000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>162000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>164000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>155000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>169934.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>133872.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>140751.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>675000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>81763.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>93608.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>89432.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>285000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>73537.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>59549.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>40429.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>36201.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>32139.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>25257.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
-    </row>
-    <row r="15" spans="1:60">
+      <c r="BI14"/>
+    </row>
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>1000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-    </row>
-    <row r="16" spans="1:60">
+      <c r="BI15"/>
+    </row>
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16">
+        <v>62358551.0</v>
+      </c>
+      <c r="C16">
         <v>58636000.0</v>
       </c>
-      <c r="C16">
-[...1 lines deleted...]
-      </c>
       <c r="D16">
+        <v>67700000.0</v>
+      </c>
+      <c r="E16">
         <v>70458000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>67912000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>71601000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>69345000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>48127000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>47864000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>12382000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10520000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>43893000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>43168000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>44051000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>47581000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>49352000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>52174000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>14105000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16921000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14983000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>15596000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>58280000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16961000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15792000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17613000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>17969000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>21674000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>23741000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>27413000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7541000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8968000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>9502000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10491000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13310000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>14509000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5857000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6638000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>7221000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>9174000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>10288000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>10232000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>11338000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>11355000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>11552205.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>13006519.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>57157000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17261000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>18146002.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>22552049.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>80162000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>10682893.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5137671.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4917834.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3831829.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4374748.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>5003699.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>23351986.88</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
-    </row>
-    <row r="17" spans="1:60">
+      <c r="BI16"/>
+    </row>
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20429,2044 +20674,2080 @@
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
-    </row>
-    <row r="18" spans="1:60">
+      <c r="BI17"/>
+    </row>
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B18">
+        <v>5461480.0</v>
+      </c>
+      <c r="C18">
         <v>402000.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
-        <v>585999.0</v>
+        <v>-759000.0</v>
       </c>
       <c r="E18">
+        <v>586000.0</v>
+      </c>
+      <c r="F18">
         <v>11217000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3967000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2575000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>978000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>501000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2454000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2032000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>842000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-502000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3541000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2243000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2223000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2306000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2987000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2397000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2357000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-694000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1725000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1759000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-349000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3523000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1568000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-3253000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4445000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1304000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1536000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-870000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2254000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1085000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-704000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-771000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1155000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-1822000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1119000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-266000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1065000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-360000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-930349.96</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1245826.04</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2127935.4</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-10211000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1233431.63</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-1793219.47</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-984627.57</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4958000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1200253.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1044095.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2097388.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-2102130.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1596271.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1420005.96</v>
       </c>
-      <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
-    </row>
-    <row r="19" spans="1:60">
+      <c r="BI18"/>
+    </row>
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19">
+        <v>-1638000.0</v>
+      </c>
+      <c r="C19">
         <v>-8497000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2295000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1365000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15859000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1966000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1843000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1334000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>34198000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-710000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-35456000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-506000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1511000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>64000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>427000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>93000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>40304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-50000.0</v>
       </c>
       <c r="S19">
         <v>-50000.0</v>
       </c>
       <c r="T19">
+        <v>-50000.0</v>
+      </c>
+      <c r="U19">
         <v>-146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="V19">
         <v>-40000000.0</v>
       </c>
       <c r="W19">
         <v>-40000000.0</v>
       </c>
       <c r="X19">
+        <v>-40000000.0</v>
+      </c>
+      <c r="Y19">
         <v>-646000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-968000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-936000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-396000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1217000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-420000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55000.0</v>
       </c>
       <c r="AF19">
         <v>-55000.0</v>
       </c>
       <c r="AG19">
         <v>-55000.0</v>
       </c>
       <c r="AH19">
+        <v>-55000.0</v>
+      </c>
+      <c r="AI19">
         <v>-50000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
-    </row>
-    <row r="20" spans="1:60">
+      <c r="BI19"/>
+    </row>
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>16353000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
       <c r="U20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
-    </row>
-    <row r="21" spans="1:60">
+      <c r="BI20"/>
+    </row>
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>-158000.0</v>
+      </c>
+      <c r="C21">
         <v>-168000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-246000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-208000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-261000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-117000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-187000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-126000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-64000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-66000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-73000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-162000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-150000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-148000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-115000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-227000.0</v>
       </c>
       <c r="V21">
         <v>-227000.0</v>
       </c>
       <c r="W21">
+        <v>-227000.0</v>
+      </c>
+      <c r="X21">
         <v>-95000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-101000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-111000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-110000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-123000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-104000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-101000.0</v>
       </c>
       <c r="AE21">
         <v>-101000.0</v>
       </c>
       <c r="AF21">
         <v>-101000.0</v>
       </c>
       <c r="AG21">
         <v>-101000.0</v>
       </c>
       <c r="AH21">
+        <v>-101000.0</v>
+      </c>
+      <c r="AI21">
         <v>0.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
-    </row>
-    <row r="22" spans="1:60">
+      <c r="BI21"/>
+    </row>
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22">
+        <v>2756534.0</v>
+      </c>
+      <c r="C22">
         <v>2290000.0</v>
       </c>
-      <c r="C22">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
+        <v>2933000.0</v>
+      </c>
+      <c r="E22">
         <v>1566000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2027000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1107000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1548000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>662000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>600000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>111000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>127000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-230000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1663000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2431000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3867000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-5039000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2450000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1993000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1347000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1804000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-1938000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1373000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-406000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-966000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-571000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-3442000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2316000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2632000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3473000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1907000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-2149000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1477000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1826000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1027000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-2787000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-1830000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-511000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1926000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1507000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-642000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>818000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1066000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1667119.72</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-294213.46</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-772808.57</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-5431000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1855333.6</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-722551.59</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-847129.29</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-11713000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-149094.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-984262.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-656224.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-5304829.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2176929.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-1369492.0</v>
       </c>
-      <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-    </row>
-    <row r="23" spans="1:60">
+      <c r="BI22"/>
+    </row>
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>-6768.0</v>
+      </c>
+      <c r="C23">
         <v>-733000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23"/>
+      <c r="D23">
+        <v>-741000.0</v>
+      </c>
       <c r="E23">
+        <v>-208781.0</v>
+      </c>
+      <c r="F23">
         <v>-3000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-638000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19772000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-572000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>19000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-532000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-442000.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-56000.0</v>
+      </c>
+      <c r="N23">
         <v>-313000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
-        <v>427000.0</v>
+        <v>-66000.0</v>
       </c>
       <c r="P23">
+        <v>-72999.0</v>
+      </c>
+      <c r="Q23">
         <v>-470000.0</v>
       </c>
-      <c r="Q23">
-[...1 lines deleted...]
-      </c>
       <c r="R23">
+        <v>-150000.0</v>
+      </c>
+      <c r="S23">
         <v>-492000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-365000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>302000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-296000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>90000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-655000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-646000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-968000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>42000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-291000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-259000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>78000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>47000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-99000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-183000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-511000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2852000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>28000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>137000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-217000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>254000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>209000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>97000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>114673.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>166000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>169000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>71000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1484376.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>45583.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>224230.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>45595000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6802110.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>437827.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1084998.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1003208.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1118729.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>33676.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-    </row>
-    <row r="24" spans="1:60">
+      <c r="BI23"/>
+    </row>
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>174</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-61000.0</v>
       </c>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
       <c r="D24">
+        <v>1262000.0</v>
+      </c>
+      <c r="E24">
         <v>2165000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>20000.0</v>
       </c>
-      <c r="F24">
-[...1 lines deleted...]
-      </c>
       <c r="G24">
+        <v>-2.0</v>
+      </c>
+      <c r="H24">
         <v>-923000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-34000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>35045000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>20000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-35014000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8000.0</v>
       </c>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
       <c r="N24">
+        <v>-1431001.0</v>
+      </c>
+      <c r="O24">
         <v>66000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>427000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>108000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>448000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>951000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>22000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
+        <v>-1.0</v>
+      </c>
+      <c r="V24">
         <v>-40011000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="W24">
         <v>-11000.0</v>
       </c>
       <c r="X24">
+        <v>-11000.0</v>
+      </c>
+      <c r="Y24">
         <v>-2000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-3000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>10000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-58000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-24000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1002000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-55000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1007000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-127000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-3000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>565000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-3000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>181000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-6000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>5000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>495472.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>0.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1587.42</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-25000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>693408.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>11535.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>760811.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2116365.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>554535.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-275598.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-2028981.04</v>
       </c>
-      <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>1050000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1027000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1290000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B25">
+        <v>932453.0</v>
+      </c>
+      <c r="C25">
         <v>-287000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>216000.0</v>
+      </c>
+      <c r="E25">
         <v>755000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1320000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>339000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>612000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>676000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-28000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>927000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>701000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>965000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>698000.0</v>
       </c>
-      <c r="N25">
-[...1 lines deleted...]
-      </c>
       <c r="O25">
+        <v>-525000.0</v>
+      </c>
+      <c r="P25">
         <v>302000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>515000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>660000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>244000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1669000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>751000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>634000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>487000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>229000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-42000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>178000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-310000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>187000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>223000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>290000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-20000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>268000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>456000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>525000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-486000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>593000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>462000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1277000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>444000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>112000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>118000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>210000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-106000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-217428.15</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-172048.7</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-127258.1</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>365000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-380356.42</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-1823337.09</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-482117.94</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7079000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1041064.39</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>907981.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-534386.2</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4539944.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>771085.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-17093.04</v>
       </c>
-      <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-    </row>
-    <row r="26" spans="1:60">
+      <c r="BI25"/>
+    </row>
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="M26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>53000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-53000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>26333000.0</v>
       </c>
       <c r="AC26">
         <v>26333000.0</v>
       </c>
-      <c r="AD26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD26">
+        <v>26333000.0</v>
+      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
-    </row>
-    <row r="27" spans="1:60">
+      <c r="BI26"/>
+    </row>
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27">
+        <v>667000.0</v>
+      </c>
+      <c r="C27">
         <v>342000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>280000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>364000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>227000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>325000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>363000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>388000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>364000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>305000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>234000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>95000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>103000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>-51000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>353000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>339000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>408000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>374000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>416000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>394000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>280000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>803000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>128000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>234000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>129000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>308000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>282000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>289000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>331000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>361000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>249000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>164000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>65000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>232000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>268000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>280000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>311000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>169000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>186000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>174000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>-1465000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>685000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1212901.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>23000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>29000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>153000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>160425.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>926320.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>174494.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>167058.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>132079.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>266553.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>10176.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4113.76</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>8034.93</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>12500.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
-    </row>
-    <row r="28" spans="1:60">
+      <c r="BI27"/>
+    </row>
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>-164768.0</v>
+      </c>
+      <c r="C28">
         <v>-901000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-987000.0</v>
+      </c>
+      <c r="E28">
         <v>-208000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-264000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-755000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19585000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-698000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-35000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-589000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-527000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-56000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-377000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-66000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-73000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-685000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-150000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-639000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-480000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>169000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-523000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>42350000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-750000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-101000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-111000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-68000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-414000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-363000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23305000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-54000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>17000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-183000.0</v>
       </c>
       <c r="AH28">
         <v>-183000.0</v>
       </c>
       <c r="AI28">
+        <v>-183000.0</v>
+      </c>
+      <c r="AJ28">
         <v>11297000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>28000.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>-217000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>254000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>209000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>97000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>114673.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>163140.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>171970.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>278000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>801475.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>45583.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>224017.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>45595000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6802110.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>437827.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1084998.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1003208.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1118729.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>33676.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>41180000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>48261000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>41155000.0</v>
       </c>
-      <c r="BH28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:60">
+      <c r="BI28"/>
+    </row>
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>6359029.0</v>
+      </c>
+      <c r="C29">
         <v>1171000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>-759000.0</v>
+      </c>
+      <c r="E29">
         <v>1386000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>12383000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5010000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3426000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2278000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1348000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3178000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2474000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1356000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>995000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3541000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2243000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2223000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2306000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-2987000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3573000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-555000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1819000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-315000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1640000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1115000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>616000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2577000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1230000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2060000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-3023000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-946000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1004000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-337000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1806000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-626000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-509000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-496000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-727000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-1735000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1109000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-442000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-916000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>65000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-325608.34</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-938378.06</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1391108.34</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-7661000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-642588.26</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-1543053.28</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-559897.69</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2883000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-665878.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>543598.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-1647437.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-590461.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1373704.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1361328.0</v>
       </c>
-      <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
-    </row>
-    <row r="30" spans="1:60">
+      <c r="BI29"/>
+    </row>
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>-2742258.0</v>
+      </c>
+      <c r="C30">
         <v>-9327000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>-1033000.0</v>
+      </c>
+      <c r="E30">
         <v>1365000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15859000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1966000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-1334000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34198000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-710000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-35456000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-506000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1511000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>64000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>427000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>93000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>40750000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>898000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1142000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-146000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-40549000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-379000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>85000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-646000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-968000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-936000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-396000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1217000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-420000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-413000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>485000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-535000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-575000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-511000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2220000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-278000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>137000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-90000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-8000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>190000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-155000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-420000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-108160.44</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-308975.04</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-713544.92</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2650000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>372584.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1460297.65</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-423564.64</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>345000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-522840.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-826882.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1666414.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-957134.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-498165.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-2087659.0</v>
       </c>
-      <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>3513000.0</v>
       </c>
-      <c r="BG30"/>
-      <c r="BH30">
+      <c r="BH30"/>
+      <c r="BI30">
         <v>4107000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>