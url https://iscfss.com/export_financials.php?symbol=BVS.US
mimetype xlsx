--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4582,51 +4582,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>-17096000.0</v>
+        <v>236230000.0</v>
       </c>
       <c r="C28">
         <v>260108000.0</v>
       </c>
       <c r="D28">
         <v>280420000.0</v>
       </c>
       <c r="E28">
         <v>308328000.0</v>
       </c>
       <c r="F28">
         <v>323130000.0</v>
       </c>
       <c r="G28">
         <v>294045000.0</v>
       </c>
       <c r="H28">
         <v>340513000.0</v>
       </c>
       <c r="I28">
         <v>351288000.0</v>
       </c>
       <c r="J28">
         <v>366068000.0</v>
       </c>
@@ -6296,51 +6296,51 @@
         <v>15000000.0</v>
       </c>
       <c r="V50">
         <v>15000000.0</v>
       </c>
       <c r="W50">
         <v>15000000.0</v>
       </c>
       <c r="X50">
         <v>16250000.0</v>
       </c>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>18750000.0</v>
+        <v>272076000.0</v>
       </c>
       <c r="C51">
         <v>311346000.0</v>
       </c>
       <c r="D51">
         <v>322584000.0</v>
       </c>
       <c r="E51">
         <v>341238000.0</v>
       </c>
       <c r="F51">
         <v>345932000.0</v>
       </c>
       <c r="G51">
         <v>335627000.0</v>
       </c>
       <c r="H51">
         <v>383587000.0</v>
       </c>
       <c r="I51">
         <v>383282000.0</v>
       </c>
       <c r="J51">
         <v>391241000.0</v>
       </c>
@@ -7319,95 +7319,95 @@
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-1815000.0</v>
       </c>
       <c r="I4">
         <v>-16650000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4">
         <v>-16650000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>102</v>
       </c>
       <c r="B5">
-        <v>58547000.0</v>
+        <v>52195000.0</v>
       </c>
       <c r="C5">
         <v>-10334000.0</v>
       </c>
       <c r="D5">
         <v>-80435000.0</v>
       </c>
       <c r="E5">
         <v>-177004000.0</v>
       </c>
       <c r="F5">
         <v>10600000.0</v>
       </c>
       <c r="G5">
         <v>25665000.0</v>
       </c>
       <c r="H5">
         <v>31268000.0</v>
       </c>
       <c r="I5">
         <v>25278000.0</v>
       </c>
       <c r="J5">
         <v>27555000.0</v>
       </c>
       <c r="K5">
         <v>10284000.0</v>
       </c>
       <c r="L5">
         <v>-17894000.0</v>
       </c>
       <c r="M5">
         <v>482000.0</v>
       </c>
       <c r="N5">
         <v>-8781000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>103</v>
       </c>
       <c r="B6">
-        <v>105558000.0</v>
+        <v>99206000.0</v>
       </c>
       <c r="C6">
         <v>39221000.0</v>
       </c>
       <c r="D6">
         <v>-23070000.0</v>
       </c>
       <c r="E6">
         <v>-121606000.0</v>
       </c>
       <c r="F6">
         <v>45475000.0</v>
       </c>
       <c r="G6">
         <v>54308000.0</v>
       </c>
       <c r="H6">
         <v>61584000.0</v>
       </c>
       <c r="I6">
         <v>54516000.0</v>
       </c>
       <c r="J6">
         <v>59847000.0</v>
       </c>
@@ -8655,63 +8655,63 @@
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4">
         <v>-199000.0</v>
       </c>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>102</v>
       </c>
       <c r="B5">
-        <v>8889000.0</v>
+        <v>8843000.0</v>
       </c>
       <c r="C5">
-        <v>21713000.0</v>
+        <v>19449000.0</v>
       </c>
       <c r="D5">
-        <v>12104000.0</v>
+        <v>10847000.0</v>
       </c>
       <c r="E5">
-        <v>18620000.0</v>
+        <v>17807000.0</v>
       </c>
       <c r="F5">
-        <v>4973000.0</v>
+        <v>4092000.0</v>
       </c>
       <c r="G5">
         <v>9229000.0</v>
       </c>
       <c r="H5">
         <v>4700000.0</v>
       </c>
       <c r="I5">
         <v>-31632000.0</v>
       </c>
       <c r="J5">
         <v>4865000.0</v>
       </c>
       <c r="K5">
         <v>1874000.0</v>
       </c>
       <c r="L5">
         <v>1924000.0</v>
       </c>
       <c r="M5">
         <v>6237000.0</v>
       </c>
       <c r="N5">
         <v>-90470000.0</v>
       </c>
@@ -8753,63 +8753,63 @@
       </c>
       <c r="AA5">
         <v>13849000.0</v>
       </c>
       <c r="AB5">
         <v>10605000.0</v>
       </c>
       <c r="AC5">
         <v>3712500.0</v>
       </c>
       <c r="AD5">
         <v>3712500.0</v>
       </c>
       <c r="AE5">
         <v>-2239000.0</v>
       </c>
       <c r="AF5">
         <v>-17251000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>103</v>
       </c>
       <c r="B6">
-        <v>20094000.0</v>
+        <v>20048000.0</v>
       </c>
       <c r="C6">
-        <v>33407000.0</v>
+        <v>31143000.0</v>
       </c>
       <c r="D6">
-        <v>23507000.0</v>
+        <v>22250000.0</v>
       </c>
       <c r="E6">
-        <v>30669000.0</v>
+        <v>29856000.0</v>
       </c>
       <c r="F6">
-        <v>16838000.0</v>
+        <v>15957000.0</v>
       </c>
       <c r="G6">
         <v>21634000.0</v>
       </c>
       <c r="H6">
         <v>16975000.0</v>
       </c>
       <c r="I6">
         <v>-18542000.0</v>
       </c>
       <c r="J6">
         <v>16650000.0</v>
       </c>
       <c r="K6">
         <v>14339000.0</v>
       </c>
       <c r="L6">
         <v>15751000.0</v>
       </c>
       <c r="M6">
         <v>20837000.0</v>
       </c>
       <c r="N6">
         <v>-73997000.0</v>
       </c>
@@ -11542,51 +11542,51 @@
         <v>59621000.0</v>
       </c>
       <c r="F21">
         <v>166203000.0</v>
       </c>
       <c r="G21">
         <v>-10000000.0</v>
       </c>
       <c r="H21">
         <v>-1366000.0</v>
       </c>
       <c r="I21">
         <v>-5250000.0</v>
       </c>
       <c r="J21">
         <v>-675000.0</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>112</v>
       </c>
       <c r="B22">
-        <v>22732000.0</v>
+        <v>27274000.0</v>
       </c>
       <c r="C22">
         <v>-318000.0</v>
       </c>
       <c r="D22">
         <v>-121196000.0</v>
       </c>
       <c r="E22">
         <v>-144651000.0</v>
       </c>
       <c r="F22">
         <v>9586000.0</v>
       </c>
       <c r="G22">
         <v>14722000.0</v>
       </c>
       <c r="H22">
         <v>8113000.0</v>
       </c>
       <c r="I22">
         <v>4443000.0</v>
       </c>
       <c r="J22">
         <v>-34111000.0</v>
       </c>
@@ -11656,51 +11656,51 @@
       </c>
       <c r="G24">
         <v>172000.0</v>
       </c>
       <c r="H24">
         <v>430000.0</v>
       </c>
       <c r="I24">
         <v>-40000.0</v>
       </c>
       <c r="J24">
         <v>-6608000.0</v>
       </c>
       <c r="K24">
         <v>-19668000.0</v>
       </c>
       <c r="L24">
         <v>-4643000.0</v>
       </c>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>152</v>
       </c>
       <c r="B25">
-        <v>87816000.0</v>
+        <v>1767000.0</v>
       </c>
       <c r="C25">
         <v>-3326000.0</v>
       </c>
       <c r="D25">
         <v>82011000.0</v>
       </c>
       <c r="E25">
         <v>134519000.0</v>
       </c>
       <c r="F25">
         <v>6075000.0</v>
       </c>
       <c r="G25">
         <v>3534000.0</v>
       </c>
       <c r="H25">
         <v>5360000.0</v>
       </c>
       <c r="I25">
         <v>-5592000.0</v>
       </c>
       <c r="J25">
         <v>31032000.0</v>
       </c>
@@ -12002,51 +12002,51 @@
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>130</v>
       </c>
       <c r="B2">
         <v>51238000.0</v>
       </c>
       <c r="C2">
         <v>42164000.0</v>
       </c>
       <c r="D2">
-        <v>32909999.0</v>
+        <v>32910000.0</v>
       </c>
       <c r="E2">
         <v>22802000.0</v>
       </c>
       <c r="F2">
         <v>41582000.0</v>
       </c>
       <c r="G2">
         <v>43074000.0</v>
       </c>
       <c r="H2">
         <v>31994000.0</v>
       </c>
       <c r="I2">
         <v>25173000.0</v>
       </c>
       <c r="J2">
         <v>36964000.0</v>
       </c>
       <c r="K2">
         <v>26827000.0</v>
       </c>
       <c r="L2">
         <v>29389000.0</v>
       </c>
@@ -13574,57 +13574,57 @@
         <v>-5000000.0</v>
       </c>
       <c r="X21">
         <v>-5000000.0</v>
       </c>
       <c r="Y21">
         <v>-2500000.0</v>
       </c>
       <c r="Z21">
         <v>49000000.0</v>
       </c>
       <c r="AA21">
         <v>1259000.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>112</v>
       </c>
       <c r="B22">
-        <v>3113000.0</v>
+        <v>3946000.0</v>
       </c>
       <c r="C22">
         <v>17318000.0</v>
       </c>
       <c r="D22">
-        <v>3155000.0</v>
+        <v>4006000.0</v>
       </c>
       <c r="E22">
         <v>9272000.0</v>
       </c>
       <c r="F22">
         <v>-3322000.0</v>
       </c>
       <c r="G22">
         <v>-318000.0</v>
       </c>
       <c r="H22">
         <v>-5421000.0</v>
       </c>
       <c r="I22">
         <v>-23992000.0</v>
       </c>
       <c r="J22">
         <v>-4570000.0</v>
       </c>
       <c r="K22">
         <v>-6096000.0</v>
       </c>
       <c r="L22">
         <v>-8791000.0</v>
       </c>
@@ -13678,51 +13678,51 @@
       </c>
       <c r="AC22">
         <v>-2212500.0</v>
       </c>
       <c r="AD22">
         <v>-2212500.0</v>
       </c>
       <c r="AE22">
         <v>-6049000.0</v>
       </c>
       <c r="AF22">
         <v>-21018000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>150</v>
       </c>
       <c r="B23">
         <v>-1264000.0</v>
       </c>
       <c r="C23">
         <v>-208000.0</v>
       </c>
       <c r="D23">
-        <v>-216000.0</v>
+        <v>-913000.0</v>
       </c>
       <c r="E23">
         <v>-10980000.0</v>
       </c>
       <c r="F23">
         <v>-9203000.0</v>
       </c>
       <c r="G23">
         <v>4306000.0</v>
       </c>
       <c r="H23">
         <v>-191000.0</v>
       </c>
       <c r="I23">
         <v>-190000.0</v>
       </c>
       <c r="J23">
         <v>-1363000.0</v>
       </c>
       <c r="K23">
         <v>-172000.0</v>
       </c>
       <c r="L23">
         <v>-168000.0</v>
       </c>
@@ -13854,57 +13854,57 @@
       <c r="Z24">
         <v>-152000.0</v>
       </c>
       <c r="AA24">
         <v>-152000.0</v>
       </c>
       <c r="AB24">
         <v>430000.0</v>
       </c>
       <c r="AC24">
         <v>-3000000.0</v>
       </c>
       <c r="AD24">
         <v>-3000000.0</v>
       </c>
       <c r="AE24">
         <v>-6000000.0</v>
       </c>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>152</v>
       </c>
       <c r="B25">
-        <v>4656000.0</v>
+        <v>559000.0</v>
       </c>
       <c r="C25">
         <v>440000.0</v>
       </c>
       <c r="D25">
-        <v>4728000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="E25">
         <v>453000.0</v>
       </c>
       <c r="F25">
         <v>870000.0</v>
       </c>
       <c r="G25">
         <v>4397000.0</v>
       </c>
       <c r="H25">
         <v>2367000.0</v>
       </c>
       <c r="I25">
         <v>25028000.0</v>
       </c>
       <c r="J25">
         <v>-1135000.0</v>
       </c>
       <c r="K25">
         <v>867000.0</v>
       </c>
       <c r="L25">
         <v>1029000.0</v>
       </c>