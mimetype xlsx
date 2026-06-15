--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -953,78 +959,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1032,2886 +1039,3040 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>11958207000.0</v>
+      </c>
+      <c r="C2">
         <v>8039757000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8610640000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>121984710175.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12637144000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>178401678424.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>292443341077.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>30231976231.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13268834206.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>50462672735.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>41215680977.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4798031636.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4097078857.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3476584462.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3808302021.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3444977654.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9027014143.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>1185310775000.0</v>
+      </c>
+      <c r="C5">
         <v>1181799514000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>785447602000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>714844725915.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>713201338000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>710189032609.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>940676913542.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>926256615556.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>630895602873.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>613673554253.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>563573162605.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-535659314.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>546947328.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>1424176510.0</v>
+      </c>
+      <c r="C7">
         <v>1650158016.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1727359288.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2364207321.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2327718026.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3963844566.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
-        <v>1029523660650.0</v>
+        <v>1230852732100.0</v>
       </c>
       <c r="C8">
         <v>1029523660650.0</v>
       </c>
       <c r="D8">
-        <v>340563460000.0</v>
+        <v>1029523660650.0</v>
       </c>
       <c r="E8">
         <v>340563460000.0</v>
       </c>
       <c r="F8">
         <v>340563460000.0</v>
       </c>
       <c r="G8">
         <v>340563460000.0</v>
       </c>
       <c r="H8">
         <v>340563460000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>340563460000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9">
-        <v>478419330070.0</v>
+        <v>876549542310.0</v>
       </c>
       <c r="C9">
         <v>478419330070.0</v>
       </c>
       <c r="D9">
-        <v>345753913590.0</v>
+        <v>478419330070.0</v>
       </c>
       <c r="E9">
         <v>345753913590.0</v>
       </c>
       <c r="F9">
         <v>345753913590.0</v>
       </c>
       <c r="G9">
         <v>345753913590.0</v>
       </c>
       <c r="H9">
         <v>345753913590.0</v>
       </c>
       <c r="I9">
         <v>345753913590.0</v>
       </c>
       <c r="J9">
+        <v>345753913590.0</v>
+      </c>
+      <c r="K9">
         <v>349555393240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210314512180.0</v>
       </c>
       <c r="L9">
         <v>210314512180.0</v>
       </c>
-      <c r="M9"/>
+      <c r="M9">
+        <v>210314512180.0</v>
+      </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>285254548000.0</v>
+      </c>
+      <c r="C10">
         <v>248908443000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>117338147000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>6822534078.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4421754000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2820659621.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14768583370.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20125518997.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>28005654794.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>90178747963.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>23676943954.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>38206784445.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>33044056175.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>35083897309.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>71435396320.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>22864742733.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6281351509.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>285254548000.0</v>
+      </c>
+      <c r="C12">
         <v>248908443000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>117338147000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6822534078.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4421754000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2820659621.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>53708583370.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>59065518997.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>66945654794.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>129118747963.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>62616943954.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>115346784445.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>107846834257.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>139199897309.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>90800896320.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>77864742733.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6281351509.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>1029523661000.0</v>
+        <v>1230852732000.0</v>
       </c>
       <c r="C13">
         <v>1029523661000.0</v>
       </c>
       <c r="D13">
-        <v>340563460000.0</v>
+        <v>1029523661000.0</v>
       </c>
       <c r="E13">
         <v>340563460000.0</v>
       </c>
       <c r="F13">
         <v>340563460000.0</v>
       </c>
       <c r="G13">
         <v>340563460000.0</v>
       </c>
       <c r="H13">
         <v>340563460000.0</v>
       </c>
       <c r="I13">
         <v>340563460000.0</v>
       </c>
       <c r="J13">
         <v>340563460000.0</v>
       </c>
       <c r="K13">
-        <v>309603150000.0</v>
+        <v>340563460000.0</v>
       </c>
       <c r="L13">
         <v>309603150000.0</v>
       </c>
       <c r="M13">
         <v>309603150000.0</v>
       </c>
       <c r="N13">
         <v>309603150000.0</v>
       </c>
       <c r="O13">
-        <v>285714250000.0</v>
+        <v>309603150000.0</v>
       </c>
       <c r="P13">
         <v>285714250000.0</v>
       </c>
       <c r="Q13">
+        <v>285714250000.0</v>
+      </c>
+      <c r="R13">
         <v>200000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>24617055000.0</v>
+      </c>
+      <c r="C14">
         <v>20590473000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19384747000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6811269200.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6811269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6811269200.0</v>
       </c>
       <c r="G14">
         <v>6811269200.0</v>
       </c>
       <c r="H14">
         <v>6811269200.0</v>
       </c>
       <c r="I14">
         <v>6811269200.0</v>
       </c>
       <c r="J14">
+        <v>6811269200.0</v>
+      </c>
+      <c r="K14">
         <v>6295264050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6192063000.0</v>
       </c>
       <c r="L14">
         <v>6192063000.0</v>
       </c>
       <c r="M14">
         <v>6192063000.0</v>
       </c>
       <c r="N14">
+        <v>6192063000.0</v>
+      </c>
+      <c r="O14">
         <v>5993641536.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5714285000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>4864187506.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3752054794.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>23673013000.0</v>
+      </c>
+      <c r="C16">
         <v>32273718000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>25453011000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38056092591.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32371132000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>49790250275.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51615501564.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>37025118465.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>28534399060.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>27747860708.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>51374360659.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48420081507.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>38139399008.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>36</v>
+      </c>
+      <c r="B20">
+        <v>60213881234.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>65607901383.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>7260159580.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6197071250.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>359714745502.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>2988076000.0</v>
+      </c>
+      <c r="C22">
         <v>3962596000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4333064000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2194641623.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>807647000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1129547960.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10702663867.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>12317916960.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4167227411.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4539149515.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4472579391.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4001168717.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3386801455.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2595375619.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3959165703.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2245322411.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2652656733.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>2638689284000.0</v>
+      </c>
+      <c r="C23">
         <v>2118632499000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1708249421000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1843780969151.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1862859398000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2277220195897.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4190493064381.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4106726921085.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3284333367539.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2972885482438.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2563343153139.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1667411833809.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1480720812133.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1218538917931.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>868679772686.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>882189671288.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>551180950708.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>436026000000.0</v>
+      </c>
+      <c r="C24">
         <v>471462000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>455143291669.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>73667751810.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>564226574205.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>655626215831.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>454129900612.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>733544938016.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>740820224590.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>523292478480.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>434835840000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>307062692000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>233362572000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>249674809000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>217681891000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25">
+        <v>436353195760.0</v>
+      </c>
+      <c r="C25">
         <v>472157096180.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>455894350170.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>879677290.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>358249680.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>75721912330.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>564226574210.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>655626215830.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>454129900610.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>733544938020.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>740820224590.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>523292478480.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>13706031030.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>30476613239.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>29588189818.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>23034940224.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>187631629000.0</v>
+      </c>
+      <c r="C28">
         <v>301450579000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>501510576000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1121601844296.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1122770397000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1210685199082.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1322427253156.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1349474258841.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1342214510342.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1007152923234.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1015410692201.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>663209013723.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>542336169508.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>369687299737.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>161927175536.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>226810066613.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>211400539400.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>2550698433865.0</v>
+      </c>
+      <c r="C29">
         <v>1897065354495.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1570944419191.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1142590537087.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1315410923024.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1743696864113.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3102166215506.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3171795669439.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2844416651502.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>10514452000.0</v>
+      </c>
+      <c r="C30">
         <v>17728828000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>40256704000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>83112905555.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>64721054000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>134341631665.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>309397716216.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>302417482749.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>359714745502.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>420884953119.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>85886235530.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>184105280051.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>179408085000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>75251434000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>65607901383.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>56604885000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6239437232.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>16530366034.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>190546489836.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>534154849976.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1757710219400.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1795998820351.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1474196486366.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1498281482615.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1288671741506.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>202378705781.0</v>
+      </c>
+      <c r="C32">
         <v>46500712677.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-41631543101.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1888087868503.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-1723666318742.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1568294121448.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-984956471983.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-705817878007.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-561990350670.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>2333482610000.0</v>
+      </c>
+      <c r="C33">
         <v>1843285509000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1472020934000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1747913722975.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1791375195000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2137409316470.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3802286500627.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3718507942840.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2760616270135.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2413986248373.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2317856837235.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1363953700596.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1185262105099.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>998618477993.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>705805331956.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>744808731347.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>534683709694.0</v>
       </c>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>453298357000.0</v>
+      </c>
+      <c r="C35">
         <v>537744082000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>474130964000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>18914988492.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>31317665000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>107427842324.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>589505862237.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>693317993326.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>489210859571.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>775601283503.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>780401506960.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>543339357588.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>439932950220.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>311304596377.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>236732162586.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>252094209346.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>219528482146.0</v>
       </c>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>6481213000.0</v>
+      </c>
+      <c r="C36">
         <v>1801992000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>299906574000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>629442254854.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>666453258000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>969523966968.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2103612725476.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2188078117918.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>347916550.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>124747945888.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1311769579138.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>976733672343.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>788766621176.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>29371759113.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>22492573830.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>10009612674.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>34943917111.0</v>
       </c>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38">
+        <v>6481212570.0</v>
+      </c>
+      <c r="C38">
         <v>1801992240.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1135552630.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>635507317144.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>666634821246.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>971981096071.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2079798079835.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2158628907780.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1646737617807.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1331570543619.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>227210721960.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>67975034500.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>711874156000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>501213038000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>149091591000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>118790699000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>472739782000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>6449598000.0</v>
+      </c>
+      <c r="C39">
         <v>4747123000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>74300572000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3737164920.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1533748000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1519040181.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>14397600301.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14418059539.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>92889469697.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>425241336587.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>6231290115.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4816986949.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>2873733556.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3916917393.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>665989594.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>7563232772.0</v>
       </c>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>30663767000.0</v>
+      </c>
+      <c r="C40">
         <v>152887994000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>80640324000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>696369610826.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>587800887000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>342129125802.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>256134930775.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>288744241255.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>122721155735.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>72633581065.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>26664901000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7424386716.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>49764449283.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>32609847690.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>97138092781.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>49702066286.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>92194217603.0</v>
       </c>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>18035311205.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>30959415265.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>31705929995.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>25279288032.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>37691777495.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>35080958959.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>42056345487.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>39581282369.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>20046879000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>5097110000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>4241904000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3369591000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2419400000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1846591000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>876549542000.0</v>
+      </c>
+      <c r="C42">
         <v>478419330000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>488090811000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>345582432417.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>345753914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345582432417.0</v>
       </c>
       <c r="G42">
         <v>345582432417.0</v>
       </c>
       <c r="H42">
-        <v>345753913585.0</v>
+        <v>345582432417.0</v>
       </c>
       <c r="I42">
         <v>345753913585.0</v>
       </c>
       <c r="J42">
+        <v>345753913585.0</v>
+      </c>
+      <c r="K42">
         <v>963228947497.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>210314512176.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>210904170439.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>210314512176.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>212889271678.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>127873423739.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>126322006540.0</v>
       </c>
-      <c r="Q42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>2024671185808.0</v>
+      </c>
+      <c r="C45">
         <v>2043114007328.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1599981683336.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1539176662168.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1526675587861.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1525513338435.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2075840229288.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>2238226812000.0</v>
+      </c>
+      <c r="C46">
         <v>1706892579000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1147366803000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1091039784991.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1119808788000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1162816894615.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1705277189244.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1539975932780.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1083402039089.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1052827514936.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1021992317873.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>440079577406.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>456769145023.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>473094817248.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>608564995079.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>607293403200.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>499739792583.0</v>
       </c>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47">
+        <v>2238226811710.0</v>
+      </c>
+      <c r="C47">
         <v>1706892578600.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1356137824650.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1085187747851.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1119808788356.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1160541328665.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1705277189244.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1539975932780.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1083402039089.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1052827514936.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>2034689758640.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1255175386250.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>458858832000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>477225557000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>484074386000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>503466764000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>48737728000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-1213476615000.0</v>
+      </c>
+      <c r="C48">
         <v>-1341386014000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1349239019000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1384460252298.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1208800740000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-862180075050.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>138147573021.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>189621902460.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>156983509908.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>194489075118.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>205180916725.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>251483697738.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>221509799482.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>156514989867.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>101010821700.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>46625132367.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>5756502778.0</v>
       </c>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50">
+        <v>35436000000.0</v>
+      </c>
+      <c r="C50">
         <v>30434000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>161978072698.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1126060171053.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1124864433188.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1135874262327.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>772969262321.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>713973562007.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>916090264524.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>363786733181.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>298267411564.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>472886177000.0</v>
+      </c>
+      <c r="C51">
         <v>550359022000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>618848724000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1128424378377.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1127192151000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1213505858704.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1337195836531.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1369599777838.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1370220165136.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1097331671201.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1039087636155.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>701415798173.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>575380225683.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>404771197046.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>233362571856.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>249674809346.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>217681890909.0</v>
       </c>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>36532981000.0</v>
+      </c>
+      <c r="C52">
         <v>31389062000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>162954374000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1127544701087.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1126833901000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1137783946374.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>772969262321.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>714165148996.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>916090264524.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>363786733181.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>298267411564.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>178123319693.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>140544385270.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>97708505033.0</v>
       </c>
-      <c r="O52"/>
-      <c r="P52">
+      <c r="P52"/>
+      <c r="Q52">
         <v>109709150000.0</v>
       </c>
-      <c r="Q52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>70000000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>-213025150.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-181563153.0</v>
       </c>
       <c r="F53">
         <v>-181563153.0</v>
       </c>
       <c r="G53">
-        <v>38940000000.0</v>
+        <v>-181563153.0</v>
       </c>
       <c r="H53">
         <v>38940000000.0</v>
       </c>
       <c r="I53">
         <v>38940000000.0</v>
       </c>
       <c r="J53">
         <v>38940000000.0</v>
       </c>
       <c r="K53">
         <v>38940000000.0</v>
       </c>
       <c r="L53">
+        <v>38940000000.0</v>
+      </c>
+      <c r="M53">
         <v>77140000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>74802778082.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>104116000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>19365500000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>55000000000.0</v>
       </c>
-      <c r="Q53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>2638689284000.0</v>
+      </c>
+      <c r="C55">
         <v>2118632499000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1708249421000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1843780969151.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1862859398000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2277220195897.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4190493064381.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4106726921085.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3284333367539.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2972885482438.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2563343153139.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1667411833809.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1480720812133.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1218538917931.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>868679772686.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>882189671288.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>551180950708.0</v>
       </c>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>305206675000.0</v>
+      </c>
+      <c r="C56">
         <v>275346990000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>236228487000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>95867246176.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>71484204000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>139810879427.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>388206563754.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>388218978245.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>523717097404.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>558899234065.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>245486315904.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>303458133213.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>295458707034.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>219920439938.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>162874440730.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>137380939941.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>16497241014.0</v>
       </c>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>102827969000.0</v>
+      </c>
+      <c r="C57">
         <v>228846277000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>277860030000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1983955114679.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1795150522000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1708105000875.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1373163035737.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1094036856252.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1085707448074.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>486882986981.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>378948112101.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>241720098704.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>205297343351.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>143636313447.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>114451066809.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>169740179092.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>125895965784.0</v>
       </c>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>556126326000.0</v>
+      </c>
+      <c r="C58">
         <v>766590360000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>751990994000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2002870103171.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1826468187000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1815532843199.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1962668897974.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1787354849578.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1574918307645.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1262484270484.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1159349619061.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>785059456292.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>645230293571.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>454940909824.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>351183229395.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>421834388438.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>345424447930.0</v>
       </c>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>2079236434000.0</v>
+      </c>
+      <c r="C60">
         <v>1348356490000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>953823055000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16530366034.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>190546490000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>534154849976.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1764970378980.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1802195891601.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1474196486366.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1498281482615.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1288671741506.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>771991018177.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>741974408987.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>676507411545.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>513598495439.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>458661388907.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>205756502778.0</v>
       </c>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BM62"/>
+  <dimension ref="A1:BO62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:65">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BK1" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:65">
+        <v>126</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>11351545000.0</v>
+      </c>
+      <c r="C2">
+        <v>11958207000.0</v>
+      </c>
+      <c r="D2">
         <v>13210873000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13846655000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17063261000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8039757000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7775815000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>8606377000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9520501000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8610640000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>7669222011.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8951605674.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5766512505.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>121984710175.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>9542727347.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>9765511990.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11235059703.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12637144191.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12480052368.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12148160944.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>182057525353.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11699623572.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>177661151999.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>10720692919.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>176321786704.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>292443341077.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>291141568121.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>38275382073.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>34541098002.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>30231976231.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>22548907091.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>22168874364.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>32905608338.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>13268834206.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>8824764496.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>7673482597.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>7132511139.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>6449931910.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>8052248864.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>6645234200.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>5323177039.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>41215680977.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>5947047687.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>5526954844.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>3943183678.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>5017907054.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4490413828.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>4150881435.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>5250159917.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4097078857.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>3580345201.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3678474597.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3957036315.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3476584462.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3676814393.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>5136553590.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>4886676353.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3808302021.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5304000200.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>4325075900.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>3500884000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>3444977700.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>3329857500.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>4466881400.0</v>
       </c>
-      <c r="BL2"/>
-      <c r="BM2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>9027014100.0</v>
       </c>
     </row>
-    <row r="3" spans="1:65">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3933,54 +4094,56 @@
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
-    </row>
-    <row r="4" spans="1:65">
+      <c r="BN3"/>
+      <c r="BO3"/>
+    </row>
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4002,223 +4165,231 @@
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
-    </row>
-    <row r="5" spans="1:65">
+      <c r="BN4"/>
+      <c r="BO4"/>
+    </row>
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5">
+        <v>11139846000.0</v>
+      </c>
+      <c r="C5">
+        <v>11139877000.0</v>
+      </c>
+      <c r="D5">
         <v>6355769000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>6355769000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>7628616000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>7628616000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>7155256000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>7400635000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>7388462000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>7316944000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>6431506479.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>84190262565.0</v>
       </c>
       <c r="M5">
         <v>84190262565.0</v>
       </c>
       <c r="N5">
+        <v>84190262565.0</v>
+      </c>
+      <c r="O5">
+        <v>84190262565.0</v>
+      </c>
+      <c r="P5">
         <v>85063748690.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>79591445880.0</v>
       </c>
       <c r="Q5">
         <v>82546874151.0</v>
       </c>
       <c r="R5">
+        <v>79591445880.0</v>
+      </c>
+      <c r="S5">
+        <v>82546874151.0</v>
+      </c>
+      <c r="T5">
         <v>81670548111.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>83619830128.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>83619830128.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5">
+      <c r="W5"/>
+      <c r="X5">
         <v>931657371874.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>931157371874.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>931157371874.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>931005432374.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>917756615556.0</v>
       </c>
       <c r="AB5">
         <v>917756615556.0</v>
       </c>
       <c r="AC5">
         <v>917756615556.0</v>
       </c>
       <c r="AD5">
+        <v>917756615556.0</v>
+      </c>
+      <c r="AE5">
+        <v>917756615556.0</v>
+      </c>
+      <c r="AF5">
         <v>723206227300.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>622892087961.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>622554150810.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>622395602873.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>605992573044.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>605933136614.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>615182867125.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>606173554253.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>567416228349.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>567547515853.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>593984477162.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>556073162605.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>939806702.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>33670331184.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>695034215.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-535659314.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>416686856.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>490308714.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>341421559.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>546947328.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>1205517430.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>790385384.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>749852255.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-    </row>
-    <row r="6" spans="1:65">
+      <c r="BN5"/>
+      <c r="BO5"/>
+    </row>
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4240,538 +4411,562 @@
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
-    </row>
-    <row r="7" spans="1:65">
+      <c r="BN6"/>
+      <c r="BO6"/>
+    </row>
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>23</v>
+      </c>
+      <c r="B7">
+        <v>1950466918.0</v>
+      </c>
       <c r="C7">
+        <v>1424176510.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>1868165019.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>2173103407.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1650158016.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>945951008.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1192840983.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1437087551.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1727359288.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1648124697.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1760152216.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2039922994.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2364207321.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1467100182.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>156913497.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="R7"/>
+      <c r="S7">
         <v>2327718026.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
-    </row>
-    <row r="8" spans="1:65">
+      <c r="BN7"/>
+      <c r="BO7"/>
+    </row>
+    <row r="8" spans="1:67">
       <c r="A8" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>24</v>
+      </c>
+      <c r="B8">
+        <v>1230852732100.0</v>
+      </c>
       <c r="C8">
-        <v>1029523660650.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1230852732100.0</v>
+      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>1029523660650.0</v>
       </c>
       <c r="F8">
         <v>1029523660650.0</v>
       </c>
       <c r="G8">
         <v>1029523660650.0</v>
       </c>
       <c r="H8">
         <v>1029523660650.0</v>
       </c>
       <c r="I8">
         <v>1029523660650.0</v>
       </c>
       <c r="J8">
+        <v>1029523660650.0</v>
+      </c>
+      <c r="K8">
+        <v>1029523660650.0</v>
+      </c>
+      <c r="L8">
         <v>969237327300.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>340563460000.0</v>
       </c>
       <c r="M8">
         <v>340563460000.0</v>
       </c>
       <c r="N8">
         <v>340563460000.0</v>
       </c>
       <c r="O8">
         <v>340563460000.0</v>
       </c>
       <c r="P8">
         <v>340563460000.0</v>
       </c>
       <c r="Q8">
         <v>340563460000.0</v>
       </c>
       <c r="R8">
         <v>340563460000.0</v>
       </c>
       <c r="S8">
         <v>340563460000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>340563460000.0</v>
+      </c>
+      <c r="U8">
+        <v>340563460000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
-    </row>
-    <row r="9" spans="1:65">
+      <c r="BN8"/>
+      <c r="BO8"/>
+    </row>
+    <row r="9" spans="1:67">
       <c r="A9" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>478419330070.0</v>
+        <v>876549542310.0</v>
       </c>
       <c r="D9">
         <v>478419330070.0</v>
       </c>
       <c r="E9">
         <v>478419330070.0</v>
       </c>
       <c r="F9">
         <v>478419330070.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>478419330070.0</v>
+      </c>
+      <c r="H9">
+        <v>478419330070.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>345753913590.0</v>
       </c>
-      <c r="M9">
-[...2 lines deleted...]
-      <c r="N9"/>
       <c r="O9">
         <v>345753913590.0</v>
       </c>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>345753913590.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9">
         <v>345753913590.0</v>
       </c>
-      <c r="S9">
-[...1 lines deleted...]
-      </c>
+      <c r="S9"/>
       <c r="T9">
         <v>345753913590.0</v>
       </c>
-      <c r="U9"/>
+      <c r="U9">
+        <v>345753913590.0</v>
+      </c>
       <c r="V9">
         <v>345753913590.0</v>
       </c>
-      <c r="W9">
-[...1 lines deleted...]
-      </c>
+      <c r="W9"/>
       <c r="X9">
         <v>345753913590.0</v>
       </c>
       <c r="Y9">
         <v>345753913590.0</v>
       </c>
       <c r="Z9">
         <v>345753913590.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>345753913590.0</v>
+      </c>
+      <c r="AB9">
+        <v>345753913590.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-    </row>
-    <row r="10" spans="1:65">
+      <c r="BN9"/>
+      <c r="BO9"/>
+    </row>
+    <row r="10" spans="1:67">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>278216902000.0</v>
+      </c>
+      <c r="C10">
+        <v>285254548000.0</v>
+      </c>
+      <c r="D10">
         <v>123667117000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>106121281000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>90737166000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>248908443000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>124560386000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>88099694000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>80606419000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>117338147000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>32324246893.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9060544060.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8353386364.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>6822534078.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>13261481535.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>7977770920.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2744600207.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4421754060.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2357103187.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1963626166.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1726304800.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2820659621.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1902740047.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3947360345.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7511595043.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>14768583370.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>20726247938.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>13977081213.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>19840344110.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>20125518997.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>27918957371.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>27517169839.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>20852604827.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>28005654794.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>40663589099.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>28178677556.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>29144661000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>90178747963.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>13042145405.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>16517303464.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>21493006526.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>23676943954.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>20312225018.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>14236412259.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>11820473807.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>38206784445.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>42582744407.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>23379630418.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>30722851811.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>33044056175.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>36629706919.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>33587985483.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>48116400910.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>35083897309.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>111290926640.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>106758045152.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>94831747068.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>71435396320.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-    </row>
-    <row r="11" spans="1:65">
+      <c r="BN10"/>
+      <c r="BO10"/>
+    </row>
+    <row r="11" spans="1:67">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4793,268 +4988,276 @@
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-    </row>
-    <row r="12" spans="1:65">
+      <c r="BN11"/>
+      <c r="BO11"/>
+    </row>
+    <row r="12" spans="1:67">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>278216902000.0</v>
+      </c>
+      <c r="C12">
+        <v>285254548000.0</v>
+      </c>
+      <c r="D12">
         <v>123667117000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>106121281000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>90737166000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>248908443000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>124560386000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>88099694000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>80606419000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>187338147000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>32324246893.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>9060544060.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8353386364.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6822534078.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13261481535.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>7977770920.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2744600207.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4421754060.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2357103187.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1963626166.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1726304800.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2820659621.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1902740047.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>42887360345.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>46451595043.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>53708583370.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>59666247938.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>52917081213.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>58780344110.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>59065518997.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>66858957371.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>66457169839.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>59792604827.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>66945654794.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>79603589099.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>67118677556.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>80214229577.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>129118747963.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>51982145405.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>55457303464.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>60433006526.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>62616943954.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>77252225018.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>91176412259.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>88760473807.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>115346784445.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>119522744407.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>129279630418.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>113322851811.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>107846834257.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>88629706919.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>144587985483.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>148116400910.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>139199897309.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>111290926640.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>106758045152.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>94831747068.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>90800896320.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
-    </row>
-    <row r="13" spans="1:65">
+      <c r="BN12"/>
+      <c r="BO12"/>
+    </row>
+    <row r="13" spans="1:67">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
-        <v>1029523661000.0</v>
+        <v>1230852732000.0</v>
       </c>
       <c r="C13">
-        <v>1029523661000.0</v>
+        <v>1230852732000.0</v>
       </c>
       <c r="D13">
         <v>1029523661000.0</v>
       </c>
       <c r="E13">
         <v>1029523661000.0</v>
       </c>
       <c r="F13">
         <v>1029523661000.0</v>
       </c>
       <c r="G13">
         <v>1029523661000.0</v>
       </c>
       <c r="H13">
         <v>1029523661000.0</v>
       </c>
       <c r="I13">
         <v>1029523661000.0</v>
       </c>
       <c r="J13">
+        <v>1029523661000.0</v>
+      </c>
+      <c r="K13">
+        <v>1029523661000.0</v>
+      </c>
+      <c r="L13">
         <v>969237327300.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>340563460000.0</v>
       </c>
       <c r="M13">
         <v>340563460000.0</v>
       </c>
       <c r="N13">
         <v>340563460000.0</v>
       </c>
       <c r="O13">
         <v>340563460000.0</v>
       </c>
       <c r="P13">
         <v>340563460000.0</v>
       </c>
       <c r="Q13">
         <v>340563460000.0</v>
       </c>
       <c r="R13">
         <v>340563460000.0</v>
       </c>
       <c r="S13">
         <v>340563460000.0</v>
       </c>
       <c r="T13">
         <v>340563460000.0</v>
       </c>
@@ -5088,168 +5291,174 @@
       <c r="AD13">
         <v>340563460000.0</v>
       </c>
       <c r="AE13">
         <v>340563460000.0</v>
       </c>
       <c r="AF13">
         <v>340563460000.0</v>
       </c>
       <c r="AG13">
         <v>340563460000.0</v>
       </c>
       <c r="AH13">
         <v>340563460000.0</v>
       </c>
       <c r="AI13">
         <v>340563460000.0</v>
       </c>
       <c r="AJ13">
         <v>340563460000.0</v>
       </c>
       <c r="AK13">
         <v>340563460000.0</v>
       </c>
       <c r="AL13">
-        <v>309603150000.0</v>
+        <v>340563460000.0</v>
       </c>
       <c r="AM13">
-        <v>309603150000.0</v>
+        <v>340563460000.0</v>
       </c>
       <c r="AN13">
         <v>309603150000.0</v>
       </c>
       <c r="AO13">
         <v>309603150000.0</v>
       </c>
       <c r="AP13">
         <v>309603150000.0</v>
       </c>
       <c r="AQ13">
         <v>309603150000.0</v>
       </c>
       <c r="AR13">
         <v>309603150000.0</v>
       </c>
       <c r="AS13">
         <v>309603150000.0</v>
       </c>
       <c r="AT13">
         <v>309603150000.0</v>
       </c>
       <c r="AU13">
         <v>309603150000.0</v>
       </c>
       <c r="AV13">
         <v>309603150000.0</v>
       </c>
       <c r="AW13">
         <v>309603150000.0</v>
       </c>
       <c r="AX13">
         <v>309603150000.0</v>
       </c>
       <c r="AY13">
         <v>309603150000.0</v>
       </c>
       <c r="AZ13">
         <v>309603150000.0</v>
       </c>
       <c r="BA13">
         <v>309603150000.0</v>
       </c>
       <c r="BB13">
         <v>309603150000.0</v>
       </c>
       <c r="BC13">
         <v>309603150000.0</v>
       </c>
       <c r="BD13">
-        <v>285714250000.0</v>
+        <v>309603150000.0</v>
       </c>
       <c r="BE13">
-        <v>285714250000.0</v>
+        <v>309603150000.0</v>
       </c>
       <c r="BF13">
         <v>285714250000.0</v>
       </c>
       <c r="BG13">
         <v>285714250000.0</v>
       </c>
       <c r="BH13">
         <v>285714250000.0</v>
       </c>
       <c r="BI13">
         <v>285714250000.0</v>
       </c>
       <c r="BJ13">
         <v>285714250000.0</v>
       </c>
       <c r="BK13">
-        <v>200000000000.0</v>
-[...1 lines deleted...]
-      <c r="BL13"/>
+        <v>285714250000.0</v>
+      </c>
+      <c r="BL13">
+        <v>285714250000.0</v>
+      </c>
       <c r="BM13">
         <v>200000000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:65">
+      <c r="BN13"/>
+      <c r="BO13">
+        <v>200000000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:67">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>24617055000.0</v>
+      </c>
+      <c r="C14">
+        <v>24617055000.0</v>
+      </c>
+      <c r="D14">
         <v>23814119000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>20590473000.0</v>
       </c>
       <c r="E14">
         <v>20590473000.0</v>
       </c>
       <c r="F14">
         <v>20590473000.0</v>
       </c>
       <c r="G14">
         <v>20590473000.0</v>
       </c>
       <c r="H14">
         <v>20590473000.0</v>
       </c>
       <c r="I14">
+        <v>20590473000.0</v>
+      </c>
+      <c r="J14">
+        <v>20590473000.0</v>
+      </c>
+      <c r="K14">
         <v>19384747000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>19384746546.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6811269200.0</v>
       </c>
       <c r="M14">
         <v>6811269200.0</v>
       </c>
       <c r="N14">
         <v>6811269200.0</v>
       </c>
       <c r="O14">
         <v>6811269200.0</v>
       </c>
       <c r="P14">
         <v>6811269200.0</v>
       </c>
       <c r="Q14">
         <v>6811269200.0</v>
       </c>
       <c r="R14">
         <v>6811269200.0</v>
       </c>
       <c r="S14">
         <v>6811269200.0</v>
       </c>
       <c r="T14">
         <v>6811269200.0</v>
       </c>
@@ -5274,138 +5483,144 @@
       <c r="AA14">
         <v>6811269200.0</v>
       </c>
       <c r="AB14">
         <v>6811269200.0</v>
       </c>
       <c r="AC14">
         <v>6811269200.0</v>
       </c>
       <c r="AD14">
         <v>6811269200.0</v>
       </c>
       <c r="AE14">
         <v>6811269200.0</v>
       </c>
       <c r="AF14">
         <v>6811269200.0</v>
       </c>
       <c r="AG14">
         <v>6811269200.0</v>
       </c>
       <c r="AH14">
         <v>6811269200.0</v>
       </c>
       <c r="AI14">
-        <v>6811269300.0</v>
+        <v>6811269200.0</v>
       </c>
       <c r="AJ14">
-        <v>6806578454.0</v>
+        <v>6811269200.0</v>
       </c>
       <c r="AK14">
         <v>6811269300.0</v>
       </c>
       <c r="AL14">
+        <v>6806578454.0</v>
+      </c>
+      <c r="AM14">
         <v>6811269300.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
-        <v>6295264050.0</v>
+        <v>6811269300.0</v>
       </c>
       <c r="AO14">
         <v>6192063000.0</v>
       </c>
       <c r="AP14">
-        <v>6192063000.0</v>
+        <v>6295264050.0</v>
       </c>
       <c r="AQ14">
         <v>6192063000.0</v>
       </c>
       <c r="AR14">
         <v>6192063000.0</v>
       </c>
       <c r="AS14">
         <v>6192063000.0</v>
       </c>
       <c r="AT14">
         <v>6192063000.0</v>
       </c>
       <c r="AU14">
         <v>6192063000.0</v>
       </c>
       <c r="AV14">
         <v>6192063000.0</v>
       </c>
       <c r="AW14">
         <v>6192063000.0</v>
       </c>
       <c r="AX14">
         <v>6192063000.0</v>
       </c>
       <c r="AY14">
-        <v>5993641536.0</v>
+        <v>6192063000.0</v>
       </c>
       <c r="AZ14">
         <v>6192063000.0</v>
       </c>
       <c r="BA14">
         <v>5993641536.0</v>
       </c>
       <c r="BB14">
+        <v>6192063000.0</v>
+      </c>
+      <c r="BC14">
         <v>5993641536.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5714285000.0</v>
       </c>
       <c r="BD14">
         <v>5993641536.0</v>
       </c>
       <c r="BE14">
         <v>5714285000.0</v>
       </c>
       <c r="BF14">
-        <v>5714285000.0</v>
+        <v>5993641536.0</v>
       </c>
       <c r="BG14">
         <v>5714285000.0</v>
       </c>
       <c r="BH14">
         <v>5714285000.0</v>
       </c>
       <c r="BI14">
+        <v>5714285000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>5714285000.0</v>
+      </c>
+      <c r="BK14">
         <v>2857142500.0</v>
       </c>
-      <c r="BJ14"/>
-      <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
-    </row>
-    <row r="15" spans="1:65">
+      <c r="BN14"/>
+      <c r="BO14"/>
+    </row>
+    <row r="15" spans="1:67">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -5427,189 +5642,195 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-    </row>
-    <row r="16" spans="1:65">
+      <c r="BN15"/>
+      <c r="BO15"/>
+    </row>
+    <row r="16" spans="1:67">
       <c r="A16" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>32</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>23673013000.0</v>
+      </c>
+      <c r="D16">
         <v>34825248000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>32273718000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>28834474000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>33375630000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>33895711000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>25453011000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>34542376259.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>41843029733.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>41853136736.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>38056092591.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>34648886758.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>39767064179.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>47631400160.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>32371132164.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>52242598384.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>52170201187.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>49954912335.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>68480113879.0</v>
       </c>
-      <c r="AI16"/>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>26769811590.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>28588909944.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>22896242773.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>27747860708.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>27091142670.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>68000469620.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>51374360659.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>28958525789.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>52343183008.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>56856703690.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>48420081507.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>47484435331.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>37193624484.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>38139399008.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>25609726107.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-    </row>
-    <row r="17" spans="1:65">
+      <c r="BN16"/>
+      <c r="BO16"/>
+    </row>
+    <row r="17" spans="1:67">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5631,125 +5852,129 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
-    </row>
-    <row r="18" spans="1:65">
+      <c r="BN17"/>
+      <c r="BO17"/>
+    </row>
+    <row r="18" spans="1:67">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
         <v>8828046287.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
-    </row>
-    <row r="19" spans="1:65">
+      <c r="BN18"/>
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5771,973 +5996,1009 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
-    </row>
-    <row r="20" spans="1:65">
+      <c r="BN19"/>
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
       <c r="A20" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>36</v>
+      </c>
+      <c r="B20">
+        <v>60213881000.0</v>
+      </c>
+      <c r="C20">
+        <v>60213881234.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>128955287752.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>56491372924.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>54612246391.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>75251433454.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>22543441509.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>77710289214.0</v>
       </c>
-      <c r="BD20"/>
-      <c r="BE20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>67018341452.0</v>
       </c>
-      <c r="BF20"/>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-    </row>
-    <row r="21" spans="1:65">
+      <c r="BN20"/>
+      <c r="BO20"/>
+    </row>
+    <row r="21" spans="1:67">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
-      <c r="V21">
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
         <v>0.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>7260159580.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>7687616671.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>8115073756.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>5838364169.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>6197071250.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4054820000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4163431249.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>4272042499.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>359714745502.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21">
         <v>22543441500.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>22543441500.0</v>
       </c>
-      <c r="BD21"/>
-      <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-    </row>
-    <row r="22" spans="1:65">
+      <c r="BN21"/>
+      <c r="BO21"/>
+    </row>
+    <row r="22" spans="1:67">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>2969056000.0</v>
+      </c>
+      <c r="C22">
+        <v>2988076000.0</v>
+      </c>
+      <c r="D22">
         <v>3022021000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3219238000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3552084000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3962596000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4268522000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4612284000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>4657480000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4333064000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3684107912.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3230098313.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2494152717.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>2194641623.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1207013873.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>876288287.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>738700192.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>807646904.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>873892108.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>950320207.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1037499302.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1129547960.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>1257359090.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1004273029.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1063645911.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>10702663867.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12742534496.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>10671982032.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>11090463975.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>12317916960.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>11527502895.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>12255507131.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>8860469617.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>4167227411.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3847313674.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>4655901171.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>4342788559.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>4539149515.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>4177940420.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>3783382715.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>3877149333.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>4472579391.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>3595331904.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>3699814717.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3523789256.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>4001168717.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>4134097209.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>4157568869.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3658613262.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>3386801455.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>3255722732.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>3292112914.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>3141256528.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>2595375619.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>2431926656.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2404853973.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2610994482.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>3959165703.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>2453830100.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>2284048000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2274711700.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>2245322400.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>112798397900.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>3132697100.0</v>
       </c>
-      <c r="BL22"/>
-      <c r="BM22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>2652656700.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:67">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>2597150110000.0</v>
+      </c>
+      <c r="C23">
+        <v>2638689284000.0</v>
+      </c>
+      <c r="D23">
         <v>2043225812000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2030865228000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>2142230184000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>2118632499000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1663586660000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1621485155000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1628294906000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1708249421000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1956838324394.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1810579499627.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1835088840752.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1843780969151.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1847078318364.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1882249115507.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3674586261697.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1862859398129.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3632449041224.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3640147850915.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3639679902451.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2277220195897.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3667301095100.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3673673011990.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3687775678181.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4190493064381.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4161139861108.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4139319523030.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4129209418251.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4106726921085.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3818562704921.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3706325200031.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3678461992438.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3284333367539.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>3163950020110.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>3061047645107.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2988099217416.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2972885482438.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2730428012795.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2690983493643.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2652811660783.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2563343153139.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1942425420411.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>1733365430400.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1692489154715.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1667411833809.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1590456035662.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1560943279654.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1498526688596.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1480720812133.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1361886710059.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>1297478512648.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1243388596510.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>1218538917931.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1134986631333.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1109608450266.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>882039628294.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>868679772686.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-    </row>
-    <row r="24" spans="1:65">
+      <c r="BN23"/>
+      <c r="BO23"/>
+    </row>
+    <row r="24" spans="1:67">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>426027000000.0</v>
+      </c>
+      <c r="C24">
+        <v>436026000000.0</v>
+      </c>
+      <c r="D24">
         <v>445209000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>460772864368.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>462711000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>471462000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>432425583330.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>439863083332.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>447300583334.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>455143291669.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>29744092547.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...1 lines deleted...]
-      </c>
+      <c r="N24"/>
       <c r="O24"/>
       <c r="P24">
+        <v>0.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
         <v>254924338313.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>302879940380.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>300102298590.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>323466146870.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="W24"/>
+      <c r="X24">
         <v>369849658679.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>390923147114.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>459438532115.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>564226574205.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>637019662770.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>636999311479.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>637407887882.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>655626215831.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>705498906511.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>719977551200.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>726800510200.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>454129900600.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>798431805800.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>782602962900.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>762026809600.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>733544938000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>728410280100.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>749472976200.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>748164679800.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>740820224600.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>744301311400.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>528356760600.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>510895877300.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>523292478500.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>481155283400.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>482162560400.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>436552849400.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>434835840400.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>397309954800.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>361761337600.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>337150536800.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>307062692000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>276868434500.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>257687240200.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>296379020300.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>233362571900.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>194604229200.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>209848114900.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>228879112100.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>249674809300.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>265141690900.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>207679265900.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>217681890900.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:67">
       <c r="A25" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>41</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>436353195760.0</v>
+      </c>
+      <c r="D25">
         <v>445683573460.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>454684295800.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>463831762080.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>472157096180.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>432776511760.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
         <v>812672380.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>879677290.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>0.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>254924338310.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>302879940380.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>300102298590.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>323466146870.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="W25"/>
+      <c r="X25">
         <v>369849658680.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>390923147110.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>459438532120.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>564226574210.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>637019662770.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
-    </row>
-    <row r="26" spans="1:65">
+      <c r="BN25"/>
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>10624178931.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>11138961679.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>12130356411.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>13706031030.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>28549594282.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-    </row>
-    <row r="27" spans="1:65">
+      <c r="BN26"/>
+      <c r="BO26"/>
+    </row>
+    <row r="27" spans="1:67">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6759,930 +7020,964 @@
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-    </row>
-    <row r="28" spans="1:65">
+      <c r="BN27"/>
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>186444565000.0</v>
+      </c>
+      <c r="C28">
+        <v>187631629000.0</v>
+      </c>
+      <c r="D28">
         <v>357285537000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>389455748000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>412644802000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>301450579000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>423691429000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>450337512000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>463013533000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>501510576000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>698134777739.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1476969493751.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1119761707683.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1121601844296.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1114250834703.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1117263545983.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1207680263676.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1122770397154.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1207623032158.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1208004916108.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1208227821652.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1210685199082.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1248132868095.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1246259748882.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1242940486793.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1322427253156.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1339724471799.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1353979189349.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1349299397108.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1349474258841.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1364730377966.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1413934421450.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1425344114899.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1342214510342.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1174329750797.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1133536233893.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1081136867107.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1007152923234.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1098179769458.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>1067342852816.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>1034012967484.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>1015410692201.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>914566798089.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>706834146319.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>705641947787.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>663209013723.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>624813247839.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>610389716218.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>558812588986.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>542336169508.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>493218427190.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>454341122579.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>381113645854.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>369687299737.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>271451959088.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>255388619816.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>235169109227.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>161927175536.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-    </row>
-    <row r="29" spans="1:65">
+      <c r="BN28"/>
+      <c r="BO28"/>
+    </row>
+    <row r="29" spans="1:67">
       <c r="A29" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>45</v>
+      </c>
+      <c r="B29">
+        <v>2504634935679.0</v>
+      </c>
       <c r="C29">
+        <v>2550698433865.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>1921915720729.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1920629942502.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1897065354495.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1514722267540.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1480911838607.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1485262699360.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1570944419191.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1631678337012.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1535226035180.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1141331377774.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1142590537087.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1164955622014.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1277850189269.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2719668375529.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1315410923024.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2769191636800.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2797458178139.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2823842215463.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="W29"/>
+      <c r="X29">
         <v>2917647578875.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2951225819378.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2981595705219.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
-    </row>
-    <row r="30" spans="1:65">
+      <c r="BN29"/>
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>5026283000.0</v>
+      </c>
+      <c r="C30">
+        <v>10514452000.0</v>
+      </c>
+      <c r="D30">
         <v>12423255000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>11287246000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>12671935000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17728828000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>55882209000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>33517792000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>45347442000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40256704000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>45260130233.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>81251151497.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>76854302644.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>83112905555.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>78770123143.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>75177758130.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>276675874538.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2978682613.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>270460593166.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>281029927357.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>279456538005.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="W30"/>
+      <c r="X30">
         <v>275379797318.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>274324101245.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>277448723987.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>309397716216.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>229206999820.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>91569829551.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>82783767596.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>302417482749.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>359923514704.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>337468480400.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>333470827900.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>359714745502.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>462677613200.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>439094778700.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>426984241100.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>420884953100.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>212110920100.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>202122564906.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>196387595421.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>172165502444.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>185295777498.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>176463941935.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>178028235867.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>184105280051.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>138595298048.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-91301158.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>154187112807.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>179408084373.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>128955287752.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>56491372924.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>54612246391.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>75251433454.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>73068132521.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>77710289214.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>52297981172.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>67018341452.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>28119317500.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>61922363400.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>66577085200.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>56604885200.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>39947931400.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>8583421700.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>6542839900.0</v>
       </c>
     </row>
-    <row r="31" spans="1:65">
+    <row r="31" spans="1:67">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>15256206721.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>16530366034.0</v>
       </c>
-      <c r="N31"/>
-[...3 lines deleted...]
-      </c>
+      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31">
+        <v>1509243511646.0</v>
+      </c>
+      <c r="S31"/>
+      <c r="T31">
         <v>1559211501455.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1587489635865.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1613888089011.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="W31"/>
+      <c r="X31">
         <v>1667611970733.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1701018710151.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1731143623383.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1757710219400.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1748251962625.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1748008454689.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1764089160404.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1795998820351.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1529432314165.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
-    </row>
-    <row r="32" spans="1:65">
+      <c r="BN31"/>
+      <c r="BO31"/>
+    </row>
+    <row r="32" spans="1:67">
       <c r="A32" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>48</v>
+      </c>
+      <c r="B32">
+        <v>181827521002.0</v>
+      </c>
       <c r="C32">
+        <v>202378705781.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>11530974935.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-118715708745.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>46500712677.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-53497638926.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-86574295299.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-82025406012.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-41631543101.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-1105517904552.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-1818799515171.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-1885051036369.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-1888087868503.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-1864474994536.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-1767040250880.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-1386696888138.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-1723666318742.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-1256565143622.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-1231169535183.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-1181471138096.0</v>
       </c>
-      <c r="U32"/>
-      <c r="V32">
+      <c r="W32"/>
+      <c r="X32">
         <v>-1106273735389.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>-1014386669377.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-920964886526.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
-    </row>
-    <row r="33" spans="1:65">
+      <c r="BN32"/>
+      <c r="BO32"/>
+    </row>
+    <row r="33" spans="1:67">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>2305173784000.0</v>
+      </c>
+      <c r="C33">
+        <v>2333482610000.0</v>
+      </c>
+      <c r="D33">
         <v>1896960791000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1902308269000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2030406096000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1843285509000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1474677258000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1490916391000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1494151826000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1472020934000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1869987518864.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1710625848217.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1742449082523.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1747913722975.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1749931501673.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1794427652562.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3386154109811.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1791375194614.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3350685433133.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3349248800753.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>3350557127455.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2137409316470.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>3380254623875.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>3345472891718.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>3352728473106.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3802286500627.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>3753236051094.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3762236192259.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3742675236531.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3718507942840.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3363978548251.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3275926476233.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3264719408481.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2760616270135.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>2608441899881.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>2541950216527.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>2472192837196.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>2413986248373.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>2457188645994.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>2423359285177.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>2386723991130.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2317856837235.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>1671249650790.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>1456744017139.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>1417974389737.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>1363953700596.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>1324598497786.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1278660380154.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1222370894989.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1185262105099.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1136422327089.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1089147763391.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1034203229147.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>998618477993.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>943924377636.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>921459067480.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>728989391322.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>705805331956.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
-    </row>
-    <row r="34" spans="1:65">
+      <c r="BN33"/>
+      <c r="BO33"/>
+    </row>
+    <row r="34" spans="1:67">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7704,416 +7999,430 @@
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
-    </row>
-    <row r="35" spans="1:65">
+      <c r="BN34"/>
+      <c r="BO34"/>
+    </row>
+    <row r="35" spans="1:67">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>443436804000.0</v>
+      </c>
+      <c r="C35">
+        <v>453298357000.0</v>
+      </c>
+      <c r="D35">
         <v>466564946000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>482626375000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>489436748000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>537744082000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>450332152000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>458091688000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>466650558000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>474130964000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>52758701923.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>18897591451.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>18916983588.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>18914988492.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>21468687132.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>30829767689.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>286059006559.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>31317664945.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>328971544854.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>323697454650.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>347115655836.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>107427842324.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>394477721977.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>415553210412.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>484072595413.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>589505862237.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>669925779656.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>669990840216.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>671427512837.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>693317993326.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>739850829382.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>754110391000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>761527477923.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>489210859571.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>853159466447.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>819893010308.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>802335800318.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>775601283503.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>773188478573.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>793588240200.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>790529698392.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>780401506960.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>768792359014.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>551396107265.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>533057207778.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>543339357588.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>500672252780.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>491784107696.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>441649959163.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>439932950220.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>401551859165.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>366003242000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>341392441129.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>311304596377.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>280236025241.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>261055830882.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>299748611067.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>236732162586.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
-    </row>
-    <row r="36" spans="1:65">
+      <c r="BN35"/>
+      <c r="BO35"/>
+    </row>
+    <row r="36" spans="1:67">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>627328609000.0</v>
+      </c>
+      <c r="C36">
+        <v>6481213000.0</v>
+      </c>
+      <c r="D36">
         <v>6581283000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>283356392000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>271898399000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1801992000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>196468435000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>35690811000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>212810702000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>126963552000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>613252163730.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>604774781020.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>629842897239.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>629442254854.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>631321260260.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>682711889912.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2063125802137.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>666453258093.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>2009540874931.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1997649569911.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1988334565639.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>974592421855.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>2000770104878.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>715042208.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>617431408.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2103612725476.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2149931407800.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2143743954913.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2112089458435.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2188078117918.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2086719126524.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2002404655514.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>1984482337710.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>347916550.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>618997385.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>1900472603.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>136867344313.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>124747945888.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>1476927345891.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1437190442077.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1393619205586.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1311769579138.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1279049941875.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1081010749535.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1036565622045.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>976733672343.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>941736887630.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>922496142268.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>838275743946.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>788766621176.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>48371293759.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>44068345817.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>33463242641.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>29371759113.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>29713304393.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>64670677419.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>94938080051.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>22492573830.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
-    </row>
-    <row r="37" spans="1:65">
+      <c r="BN36"/>
+      <c r="BO36"/>
+    </row>
+    <row r="37" spans="1:67">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8135,973 +8444,999 @@
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
-    </row>
-    <row r="38" spans="1:65">
+      <c r="BN37"/>
+      <c r="BO37"/>
+    </row>
+    <row r="38" spans="1:67">
       <c r="A38" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>54</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>6481212570.0</v>
+      </c>
+      <c r="D38">
         <v>126578698640.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>126127901410.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>120808876250.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1801992240.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1849780300.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38"/>
+      <c r="N38">
         <v>638016703529.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>635507317144.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>309489683310.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2067965314356.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="S38"/>
+      <c r="T38">
         <v>2014672695175.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2002636312366.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>1993289872485.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38">
+      <c r="W38"/>
+      <c r="X38">
         <v>2005264084477.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1963815616192.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>1965820684475.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2079798079835.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>389580617330.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2114294744775.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2082640248297.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2158628907780.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2060257395960.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2007897041100.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1989560985900.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1677214231000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1539172209900.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1466481566500.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1427102133300.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1361158733400.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1454268275500.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1414257941600.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>1370993949900.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>1295864519400.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1245311898300.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1027494628200.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>983132510500.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>923238512100.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>878827086900.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>834853416600.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>767919264500.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>726403273300.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>676260197400.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>622182155900.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>563521381400.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>521392920700.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>476442531500.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>447726020700.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>250629968600.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>221730946200.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>222481712000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>226069614800.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>224745724100.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>241341966900.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>139483608600.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>17720570400.0</v>
       </c>
-      <c r="BL38"/>
-      <c r="BM38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>485945981800.0</v>
       </c>
     </row>
-    <row r="39" spans="1:65">
+    <row r="39" spans="1:67">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>5764086000.0</v>
+      </c>
+      <c r="C39">
+        <v>6449598000.0</v>
+      </c>
+      <c r="D39">
         <v>7152629000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>7929194000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4862902000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4747123000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>4198286000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>4338994000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3531739000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4300572000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>50842450725.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>87663009037.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>4937916504.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3737164920.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>3908198140.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3789645608.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8272976949.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1533748173.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>8072019629.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>6955176432.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>286358970894.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1519040181.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>283886372088.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>9984385653.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>287531964121.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>323795316517.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>335495027580.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>18737211009.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>26338475125.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>14418059539.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>16274181700.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>14217566381.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>11618681642.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>92889469697.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>9379604209.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>8228071138.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>4365121025.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>4356383468.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>4968360828.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>208383522287.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>201777513794.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>178396792559.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>190328212699.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>181745186285.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>182230501915.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>184110180051.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>142200696260.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>148845700213.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>159174328534.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>184225071322.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>133578953319.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>60450650860.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>57927709925.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>78125167010.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>4271267880.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>78986483661.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>3309514250.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>2506477324.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>1100989900.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>2136492600.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>1495037500.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>665989600.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>1820997600.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>1278826400.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>1020392900.0</v>
       </c>
     </row>
-    <row r="40" spans="1:65">
+    <row r="40" spans="1:67">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>55460599000.0</v>
+      </c>
+      <c r="C40">
+        <v>30663767000.0</v>
+      </c>
+      <c r="D40">
         <v>34467774000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>64239469000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>177567679000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>152887994000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>84823007000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>70398155000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>71782554000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>80640324000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>633127660636.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>716530351250.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>781647743542.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>696369610826.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>757097798580.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>643146178797.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>625319239021.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>587800887417.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>531863941867.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>518055620923.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>402048408156.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>483397539079.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>335473105152.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>451487801931.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>288676755176.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>307750432339.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>247194867443.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>428200685283.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>392816853662.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>325960946709.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>300488460713.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>264498829873.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>226711701379.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>151255554795.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>172236037218.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>139018735869.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>123420706960.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>101579061054.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>88256943489.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>88026175315.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>75798832692.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>26664901000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>61913701762.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>59066824819.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>69498870497.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>47326366654.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>45246984064.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>62634397964.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>65281270686.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>49764449283.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>49444652351.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>38752259438.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>41756357306.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>32609847690.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>23924817074.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>17560179356.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>20521570093.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>97138092781.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>35908696000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>59844388000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>56052756000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>50036506000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>61856231000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>59483499000.0</v>
       </c>
-      <c r="BL40"/>
-      <c r="BM40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>45080398000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:65">
+    <row r="41" spans="1:67">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>18160151474.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>18104311206.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>18035311205.0</v>
       </c>
-      <c r="N41"/>
-[...3 lines deleted...]
-      </c>
+      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41">
+        <v>31134668246.0</v>
+      </c>
+      <c r="S41"/>
+      <c r="T41">
         <v>26091604471.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>23595156058.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>23649508967.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="W41"/>
+      <c r="X41">
         <v>24628063298.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>24630063298.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>24634063298.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>25279288032.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>32906116889.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>32991528737.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>34019624955.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>37691777495.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>34351922871.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>34132839800.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>34726967700.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>35080959000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>54727660700.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>37290047400.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>40308990700.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>42056345500.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>44778198500.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>44115264000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>42365018500.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>39581282400.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>24491047600.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>23039346600.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>22161330500.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>20046879100.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>19516969400.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>14652774600.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>5097109800.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>5097109800.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4241904400.0</v>
       </c>
       <c r="AZ41">
         <v>4241904400.0</v>
       </c>
       <c r="BA41">
         <v>4241904400.0</v>
       </c>
       <c r="BB41">
+        <v>4241904400.0</v>
+      </c>
+      <c r="BC41">
+        <v>4241904400.0</v>
+      </c>
+      <c r="BD41">
         <v>3367590700.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>3368590700.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>3369590700.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>3369590700.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>2929568000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2419400000.0</v>
       </c>
       <c r="BI41">
         <v>2419400000.0</v>
       </c>
       <c r="BJ41">
+        <v>2419400000.0</v>
+      </c>
+      <c r="BK41">
+        <v>2419400000.0</v>
+      </c>
+      <c r="BL41">
         <v>30019948900.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>32746437900.0</v>
       </c>
-      <c r="BL41"/>
-      <c r="BM41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>1846591200.0</v>
       </c>
     </row>
-    <row r="42" spans="1:65">
+    <row r="42" spans="1:67">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
-        <v>1652590227000.0</v>
+        <v>2050720439000.0</v>
       </c>
       <c r="C42">
-        <v>1652590227000.0</v>
+        <v>2050720439000.0</v>
       </c>
       <c r="D42">
         <v>1652590227000.0</v>
       </c>
       <c r="E42">
         <v>1652590227000.0</v>
       </c>
       <c r="F42">
-        <v>1266221469000.0</v>
+        <v>1652590227000.0</v>
       </c>
       <c r="G42">
-        <v>1266221469000.0</v>
+        <v>1652590227000.0</v>
       </c>
       <c r="H42">
         <v>1266221469000.0</v>
       </c>
       <c r="I42">
         <v>1266221469000.0</v>
       </c>
       <c r="J42">
+        <v>1266221469000.0</v>
+      </c>
+      <c r="K42">
+        <v>1266221469000.0</v>
+      </c>
+      <c r="L42">
         <v>1254164202892.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>976408376935.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>976236895767.0</v>
       </c>
       <c r="N42">
         <v>976408376935.0</v>
       </c>
       <c r="O42">
+        <v>976236895767.0</v>
+      </c>
+      <c r="P42">
         <v>976408376935.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205253776935.0</v>
       </c>
       <c r="Q42">
         <v>976408376935.0</v>
       </c>
       <c r="R42">
         <v>1205253776935.0</v>
       </c>
       <c r="S42">
+        <v>976408376935.0</v>
+      </c>
+      <c r="T42">
         <v>1205253776935.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
+        <v>1205253776935.0</v>
+      </c>
+      <c r="V42">
         <v>1288702125895.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>976408376935.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>1286911285459.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>1205253776935.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>1286411285459.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>1286259345959.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>1273010529141.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>345753913585.0</v>
       </c>
       <c r="AC42">
         <v>1205253776935.0</v>
       </c>
       <c r="AD42">
+        <v>345753913585.0</v>
+      </c>
+      <c r="AE42">
+        <v>1205253776935.0</v>
+      </c>
+      <c r="AF42">
         <v>1077460140885.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>970274040935.0</v>
       </c>
       <c r="AG42">
         <v>970274040935.0</v>
       </c>
       <c r="AH42">
-        <v>951949816935.0</v>
+        <v>970274040935.0</v>
       </c>
       <c r="AI42">
-        <v>345753913585.0</v>
+        <v>970274040935.0</v>
       </c>
       <c r="AJ42">
         <v>951949816935.0</v>
       </c>
       <c r="AK42">
+        <v>345753913585.0</v>
+      </c>
+      <c r="AL42">
+        <v>951949816935.0</v>
+      </c>
+      <c r="AM42">
         <v>955751296594.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>769760308063.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>785362028029.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>811798989338.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>773887674781.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>218754318879.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>251484843361.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>217509546391.0</v>
       </c>
-      <c r="AS42">
-[...2 lines deleted...]
-      <c r="AT42">
+      <c r="AU42">
+        <v>216278852862.0</v>
+      </c>
+      <c r="AV42">
         <v>217231199033.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>217302518774.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>214655933735.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>214861459505.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>214863155297.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>214448023252.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>212907490122.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>212889271678.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>210256889294.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>210257158260.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>126982424900.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>127873423739.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
-    </row>
-    <row r="43" spans="1:65">
+      <c r="BN42"/>
+      <c r="BO42"/>
+    </row>
+    <row r="43" spans="1:67">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9123,54 +9458,56 @@
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
-    </row>
-    <row r="44" spans="1:65">
+      <c r="BN43"/>
+      <c r="BO43"/>
+    </row>
+    <row r="44" spans="1:67">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9192,700 +9529,724 @@
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
-    </row>
-    <row r="45" spans="1:65">
+      <c r="BN44"/>
+      <c r="BO44"/>
+    </row>
+    <row r="45" spans="1:67">
       <c r="A45" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>61</v>
+      </c>
+      <c r="B45">
+        <v>2035443581023.0</v>
+      </c>
       <c r="C45">
+        <v>2024671185808.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>2038909801601.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2045280784687.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2043114007328.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1624360047072.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1647107359851.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1600849472326.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1599981683336.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1705830214511.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1546698191668.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1543127221474.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1539176662168.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1530620857398.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
-    </row>
-    <row r="46" spans="1:65">
+      <c r="BN45"/>
+      <c r="BO45"/>
+    </row>
+    <row r="46" spans="1:67">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>1527871222000.0</v>
+      </c>
+      <c r="C46">
+        <v>2238226812000.0</v>
+      </c>
+      <c r="D46">
         <v>1682677303000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1532491487000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1548008180000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1706892579000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1143856977000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1318758525000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1139090035000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1320309825000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1227318846869.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1077600198322.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1084723167907.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1091039784991.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1092625818507.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1101330235855.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1313097563718.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1119808788356.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1331290193402.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1341744866042.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1352368197016.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1162816894615.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1369911673439.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1376535887217.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1381185174274.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1705277189244.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1614442057830.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1628687412049.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1642066267654.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1539975932780.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1271116738009.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1268029435184.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1275158422610.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1083402039089.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1069269690008.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1075468650025.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1045090703850.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1052827514936.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1002920370460.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1009101343555.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1015730041245.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1021992317873.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>425937752517.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>429249388988.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>434365170951.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>440079577406.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>445771410867.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>447790383191.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>452725462602.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>456769145023.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>457562179539.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>463855394062.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>467061370985.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>473094817248.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>462840842816.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>468581780067.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>633614783748.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>608564995079.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
-    </row>
-    <row r="47" spans="1:65">
+      <c r="BN46"/>
+      <c r="BO46"/>
+    </row>
+    <row r="47" spans="1:67">
       <c r="A47" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>63</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2238226811710.0</v>
+      </c>
+      <c r="D47">
         <v>1682677302520.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1689719976790.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1699097703140.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1706892578600.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1338475632070.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>1076758630767.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1085187747851.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="P47"/>
+      <c r="Q47">
         <v>1474552442460.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1313097563718.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="S47"/>
+      <c r="T47">
         <v>1331290193402.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1341744866042.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1352368197016.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47">
+      <c r="W47"/>
+      <c r="X47">
         <v>1369911673439.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1376535887217.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1381185174274.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1705277189244.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>3051629907160.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1628687412049.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1642066267654.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1539975932780.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1271116738009.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1268029435200.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1275158422600.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1083402039100.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1069269690000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1075468650000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1045090703900.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1052827514900.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1002920370500.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1009101343600.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1015730041200.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1021992317900.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>425937752500.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>429249389000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>434841879200.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>440715188400.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>445771410900.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>450149208900.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>454451630500.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>458858831800.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>460162129700.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>466965607500.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>470681847700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>477225557300.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>467481846200.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>473733046700.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>478359422700.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>484074385800.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>489042825700.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>495424640500.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>501675392800.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>503466764400.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>517628417300.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>526903580700.0</v>
       </c>
-      <c r="BL47"/>
-      <c r="BM47">
+      <c r="BN47"/>
+      <c r="BO47">
         <v>48737727900.0</v>
       </c>
     </row>
-    <row r="48" spans="1:65">
+    <row r="48" spans="1:67">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-1250275267000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1213476615000.0</v>
+      </c>
+      <c r="D48">
         <v>-1232803969000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-1260091319000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-1270149945000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1341386014000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-1335483983000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-1359478291000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-1360053757000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1349239019000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1326965599594.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1350205949915.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1385734411611.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1384460252298.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1362953698499.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1246581444055.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-115993690000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-1208800740082.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-68104802423.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-41775950030.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-15377496884.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-862180075050.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>40137225274.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>74043964692.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>104168877924.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>138147573021.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>142365590155.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>142549539304.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>157353535432.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>189621902460.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>115463533280.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>121007785890.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>126489794169.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>156983509908.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>174620035505.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>182184834727.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>181332469469.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>194489075118.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>188593959404.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>174830654744.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>186139635850.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>205180916725.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>232012627786.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>226741810009.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>239022115427.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>251483697738.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>208342556725.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>212352897676.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>210275156332.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>221509799482.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>156712458697.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>144836174161.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>149249929556.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>156514989867.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>114415184512.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>116076506800.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>92121385495.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>101010821700.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>55810741100.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>60962299800.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>60565293200.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>46625132400.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>29940046900.0</v>
       </c>
-      <c r="BK48"/>
-[...1 lines deleted...]
-      <c r="BM48">
+      <c r="BM48"/>
+      <c r="BN48"/>
+      <c r="BO48">
         <v>5756502800.0</v>
       </c>
     </row>
-    <row r="49" spans="1:65">
+    <row r="49" spans="1:67">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9907,686 +10268,708 @@
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
-    </row>
-    <row r="50" spans="1:65">
+      <c r="BN49"/>
+      <c r="BO49"/>
+    </row>
+    <row r="50" spans="1:67">
       <c r="A50" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>66</v>
+      </c>
+      <c r="B50">
+        <v>36684000000.0</v>
+      </c>
       <c r="C50">
+        <v>35436000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>32936000000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>31685000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>30434000000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>114880281034.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>97381281033.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>94882281032.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>161978072698.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>699066807388.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1484269885595.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1126075171053.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>1126060171053.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1126045216056.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1125084403406.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>955500525570.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>1124864433188.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>907100194962.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>909866243682.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>886487979583.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="W50"/>
+      <c r="X50">
         <v>880185949463.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>859283962113.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>791013549721.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>772969262321.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>723431056970.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>730956959083.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>731731853336.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>713973562007.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>653560178826.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
-    </row>
-    <row r="51" spans="1:65">
+      <c r="BN50"/>
+      <c r="BO50"/>
+    </row>
+    <row r="51" spans="1:67">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>464661467000.0</v>
+      </c>
+      <c r="C51">
+        <v>472886177000.0</v>
+      </c>
+      <c r="D51">
         <v>480952654000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>495577029000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>503381968000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>550359022000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>548251815000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>538437205000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>543619952000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>618848724000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>730459024632.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1486030037811.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1128115094047.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1128424378377.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1127512316238.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1125241316903.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1210424863883.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1127192151214.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1209980135345.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1209968542274.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1209954126453.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1213505858703.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1250035608143.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1250207109227.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1250452081841.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1337195836531.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1360450719740.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1367956270562.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1369139741218.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1369599777838.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1392649335337.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1441451591289.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1446196719726.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1370220165136.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1214993339896.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1161714911449.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1110281528107.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1097331671197.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1111221914863.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1083860156280.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1055505974010.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1039087636155.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>934879023107.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>721070558578.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>717462421594.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>701415798168.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>667395992246.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>633769346636.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>589535440797.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>575380225683.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>529848134109.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>487929108062.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>429230046764.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>404771197046.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>382742885728.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>362146664968.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>330000856295.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>233362571856.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
-    </row>
-    <row r="52" spans="1:65">
+      <c r="BN51"/>
+      <c r="BO51"/>
+    </row>
+    <row r="52" spans="1:67">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>37669856000.0</v>
+      </c>
+      <c r="C52">
+        <v>36532981000.0</v>
+      </c>
+      <c r="D52">
         <v>35269080000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>34079869000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>32737341000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>31389062000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>115475304000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>98104053000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>95698844000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>162954374000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>699953498455.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1485292597834.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1127302421665.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1127544701087.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1126993111563.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1125241316903.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>955500525570.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1126833901534.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>907100194962.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>909866243682.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>886487979583.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1137783946374.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>880185949463.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>859283962113.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>791013549721.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>772969262321.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>723431056970.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>730956959083.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>731731853336.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>713973562007.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>687150428826.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>721474040120.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>719396209539.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>916090264524.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>416561534140.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>379111948585.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>348254718488.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>363786733181.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>382811634765.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>334387180096.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>307341294166.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>298267411564.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>218577711690.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>208713797934.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>206566544309.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>178123319693.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>186240708831.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>147082348747.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>152982591441.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>140544385270.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>132538179308.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>126167770425.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>92079510000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>97708505033.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>105874451217.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>104459424816.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>33621835958.0</v>
       </c>
-      <c r="BE52"/>
-      <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-    </row>
-    <row r="53" spans="1:65">
+      <c r="BN52"/>
+      <c r="BO52"/>
+    </row>
+    <row r="53" spans="1:67">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53"/>
       <c r="K53">
+        <v>70000000000.0</v>
+      </c>
+      <c r="L53"/>
+      <c r="M53">
         <v>-211615150.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-209269150.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-213025150.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>-5233328064.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38940000000.0</v>
       </c>
       <c r="Y53">
         <v>38940000000.0</v>
       </c>
       <c r="Z53">
         <v>38940000000.0</v>
       </c>
       <c r="AA53">
         <v>38940000000.0</v>
       </c>
       <c r="AB53">
         <v>38940000000.0</v>
       </c>
       <c r="AC53">
         <v>38940000000.0</v>
       </c>
       <c r="AD53">
         <v>38940000000.0</v>
       </c>
       <c r="AE53">
         <v>38940000000.0</v>
       </c>
       <c r="AF53">
         <v>38940000000.0</v>
       </c>
       <c r="AG53">
         <v>38940000000.0</v>
       </c>
       <c r="AH53">
         <v>38940000000.0</v>
       </c>
       <c r="AI53">
         <v>38940000000.0</v>
       </c>
       <c r="AJ53">
-        <v>51069568577.0</v>
+        <v>38940000000.0</v>
       </c>
       <c r="AK53">
         <v>38940000000.0</v>
       </c>
       <c r="AL53">
-        <v>38940000000.0</v>
+        <v>51069568577.0</v>
       </c>
       <c r="AM53">
         <v>38940000000.0</v>
       </c>
       <c r="AN53">
         <v>38940000000.0</v>
       </c>
       <c r="AO53">
         <v>38940000000.0</v>
       </c>
       <c r="AP53">
+        <v>38940000000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>38940000000.0</v>
+      </c>
+      <c r="AR53">
         <v>56940000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>76940000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>77140000000.0</v>
       </c>
       <c r="AT53">
         <v>76940000000.0</v>
       </c>
       <c r="AU53">
+        <v>77140000000.0</v>
+      </c>
+      <c r="AV53">
+        <v>76940000000.0</v>
+      </c>
+      <c r="AW53">
         <v>105900000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>82600000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>74802778082.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>52000000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>111000000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>100000000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>104116000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>-413659843450.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>-350513608923.0</v>
       </c>
-      <c r="BD53"/>
-      <c r="BE53">
+      <c r="BF53"/>
+      <c r="BG53">
         <v>19365500000.0</v>
       </c>
-      <c r="BF53"/>
-      <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
-    </row>
-    <row r="54" spans="1:65">
+      <c r="BN53"/>
+      <c r="BO53"/>
+    </row>
+    <row r="54" spans="1:67">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10608,820 +10991,846 @@
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
-    </row>
-    <row r="55" spans="1:65">
+      <c r="BN54"/>
+      <c r="BO54"/>
+    </row>
+    <row r="55" spans="1:67">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>2597150110000.0</v>
+      </c>
+      <c r="C55">
+        <v>2638689284000.0</v>
+      </c>
+      <c r="D55">
         <v>2043225812000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2030865228000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>2142230184000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>2118632499000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1663586660000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1621485155000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1628294906000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1708249421000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1956838324394.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1810579499627.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1835088840752.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1843780969151.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1847078318364.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1882249115507.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>3674586261697.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1862859398129.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>3632449041224.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>3640147850915.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>3639679902451.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2277220195897.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>3667301095100.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3673673011990.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3687775678181.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4190493064381.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>4161139861108.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4139319523030.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4129209418251.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4106726921085.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>3818562704921.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3706325200031.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3678461992438.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3284333367539.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>3163950020110.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>3061047645107.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2988099217416.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2972885482438.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2730428012795.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2690983493643.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2652811660783.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2563343153139.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1942425420411.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>1733365430400.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>1692489154715.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>1667411833809.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>1590456035662.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1560943279654.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1498526688596.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>1480720812133.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1361886710059.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>1297478512648.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>1243388596510.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>1218538917931.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1134986631333.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1109608450266.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>882039628294.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>868679772686.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>822586686300.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>868676225000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>885092428000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>882189671300.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>890605057100.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>561288954100.0</v>
       </c>
-      <c r="BL55"/>
-      <c r="BM55">
+      <c r="BN55"/>
+      <c r="BO55">
         <v>551180950700.0</v>
       </c>
     </row>
-    <row r="56" spans="1:65">
+    <row r="56" spans="1:67">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>291976327000.0</v>
+      </c>
+      <c r="C56">
+        <v>305206675000.0</v>
+      </c>
+      <c r="D56">
         <v>146265021000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>128556959000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>111824087000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>275346990000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>188909403000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>130568764000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>134143080000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>236228487000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>86850805530.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>99953651410.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>92639758229.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>95867246176.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>97146816691.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>87821462945.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>288432151886.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>71484203515.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>281763608091.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>290899050162.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>289122774996.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>139810879427.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>287046471225.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>328200120272.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>335047205075.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>388206563754.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>407903810014.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>377083330771.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>386534181720.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>388218978245.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>454584156670.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>430398723798.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>413742583957.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>523717097404.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>555508120229.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>519097428580.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>515906380220.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>558899234065.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>273239366801.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>267624208466.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>266087669653.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>245486315904.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>271175769621.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>276621413261.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>274514764978.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>303458133213.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>265857537876.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>282282899500.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>276155793607.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>295458707034.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>225464382970.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>208330749257.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>209185367363.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>219920439938.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>191062253697.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>188149382786.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>153050236972.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>162874440730.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
-    </row>
-    <row r="57" spans="1:65">
+      <c r="BN56"/>
+      <c r="BO56"/>
+    </row>
+    <row r="57" spans="1:67">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>110148806000.0</v>
+      </c>
+      <c r="C57">
+        <v>102827969000.0</v>
+      </c>
+      <c r="D57">
         <v>117772975000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>117025984000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>230539796000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>228846277000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>242407042000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>217143059000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>216168486000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>277860030000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1192368710082.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1918753166581.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1977690794598.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1983955114679.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1961621811227.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1854861713825.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1675129040024.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1795150522257.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1538328751713.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1522068585345.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1470593913092.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1708105000875.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1393320206614.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1342586789649.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1256012091601.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1373163035737.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1261767492534.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1228960989196.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1186483447486.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1094036856252.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1027810790193.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1022108080381.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>988515562667.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1085707448074.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>605035389989.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>532701094194.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>483745041425.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>486882986981.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>485492189623.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>441568926699.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>399426920886.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>378948112101.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>298216434430.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>283803532524.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>290060032489.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>241720098704.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>243682276233.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>225002212749.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>233335343196.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>205297343351.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>192354496000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>175735858486.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>145719176944.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>143636313447.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>141226462889.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>136178006432.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>70887740044.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>114451066809.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>153825510100.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>179715028800.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>178493966900.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>169740179100.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>160544768000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>121313005400.0</v>
       </c>
-      <c r="BL57"/>
-      <c r="BM57">
+      <c r="BN57"/>
+      <c r="BO57">
         <v>125895965800.0</v>
       </c>
     </row>
-    <row r="58" spans="1:65">
+    <row r="58" spans="1:67">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>553585609000.0</v>
+      </c>
+      <c r="C58">
+        <v>556126326000.0</v>
+      </c>
+      <c r="D58">
         <v>584337921000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>599652359000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>719976544000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>766590360000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>692739193000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>675234747000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>682819044000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>751990994000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1245127412005.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1937650758032.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1996607778186.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2002870103171.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1983090498359.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1885691481514.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1961188046583.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1826468187202.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1867300296567.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1845766039995.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1817709568928.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1815532843199.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1787797928591.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1758140000061.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1740084687014.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1962668897974.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1931693272190.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1898951829412.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1857910960323.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1787354849578.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>1767661619575.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>1776218471381.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>1750043040590.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1574918307645.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1458194856436.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1352594104502.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1286080841743.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1262484270484.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1258680668196.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1235157166899.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1189956619278.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1159349619061.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1067008793444.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>835199639789.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>823117240267.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>785059456292.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>744354529013.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>716786320445.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>674985302359.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>645230293571.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>593906355165.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>541739100487.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>487111618073.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>454940909824.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>421462488130.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>397233837314.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>370636351111.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>351183229395.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>351359307000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>391982544000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>409792479000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>421834388000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>455706408000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>361738709000.0</v>
       </c>
-      <c r="BL58"/>
-      <c r="BM58">
+      <c r="BN58"/>
+      <c r="BO58">
         <v>345424448000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:65">
+    <row r="59" spans="1:67">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -11443,251 +11852,259 @@
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
-    </row>
-    <row r="60" spans="1:65">
+      <c r="BN59"/>
+      <c r="BO59"/>
+    </row>
+    <row r="60" spans="1:67">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>2041923936000.0</v>
+      </c>
+      <c r="C60">
+        <v>2079236434000.0</v>
+      </c>
+      <c r="D60">
         <v>1455665688000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1428206856000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1419421078000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1348356490000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>967416403000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>943667474000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>943079835000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>953823055000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>902867437077.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>50956149585.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>15256206721.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>16530366034.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>38910405958.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>152765785863.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1509243511646.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>190546489836.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1559211501455.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1587489635865.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1613888089011.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>534154849976.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1667611970733.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1701018710151.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1731143623383.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1764970378980.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1755939579296.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1756123528445.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1769927524573.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1802195891601.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1533487134165.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1438717247436.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1443861318564.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1474196486366.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1475429982134.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1482935344926.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1490332710179.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1498281482615.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1283997822466.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1269795832773.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1307541775188.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1288671741506.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>760370096665.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>787829803370.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>759634811818.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>771991018177.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>735176905758.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>732758566450.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>730534240067.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>741974408987.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>677178763994.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>664887347413.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>669260569678.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>676507411545.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>634275223806.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>635936815060.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>504818060395.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>513598495439.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>468411135500.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>473656661600.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>473351398100.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>458661388900.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>434898649300.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>199550244900.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>205756502800.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>205756502800.0</v>
       </c>
     </row>
-    <row r="61" spans="1:65">
+    <row r="61" spans="1:67">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11709,54 +12126,56 @@
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
-    </row>
-    <row r="62" spans="1:65">
+      <c r="BN61"/>
+      <c r="BO61"/>
+    </row>
+    <row r="62" spans="1:67">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11778,100 +12197,103 @@
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11879,2004 +12301,2100 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>156899680000.0</v>
+      </c>
+      <c r="C2">
         <v>104471177000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>106082667000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>65317148000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27460534000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>36219853000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>266534069000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>193678898238.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>86624826645.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>89428114248.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>61764186884.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>76356351295.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>59721974725.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>54479467563.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52124096587.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29678898000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>18511683000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>44344186000.0</v>
+      </c>
+      <c r="C3">
         <v>37815737000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42607349000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>40957384000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>44986833000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>45722177000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>93621626000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>60568922439.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>38059873919.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>35009879880.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>29886792528.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>28311446805.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>30044984244.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>29156811273.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3904427700.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8872918593.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1957192516.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>85241271000.0</v>
+      </c>
+      <c r="C5">
         <v>56648926000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>58197546000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6156459000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-188871647000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1066306809000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-38529638000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>97674225078.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23852530504.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>65553451015.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3697808853.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>65983160170.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>102173047052.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>90450988941.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>107698408238.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>57338772577.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6185256225.0</v>
       </c>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>129585457000.0</v>
+      </c>
+      <c r="C6">
         <v>94464663000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>100804895000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>34800925000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-143884814000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1020584632000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>55091988000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>158243147517.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>61912404423.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>100563330895.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33584601381.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>94294606975.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>132218031296.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>119607800214.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>111602835938.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>66211691170.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>8142448741.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>218684506000.0</v>
+      </c>
+      <c r="C9">
         <v>250788156000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>265202088000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>160549714000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33961927000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31686035000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>346171450000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>295124701984.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>165377753484.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>147286675420.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>137168236520.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>180143038787.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>183966987648.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>169951597656.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>164585170269.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>166461025020.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>45877806537.0</v>
       </c>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>131226812000.0</v>
+      </c>
+      <c r="C10">
         <v>10200936000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17122185000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-197202351000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-361395328000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1179518935000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-118910736000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>21422268769.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-38796333237.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3037412059.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-40839275239.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>31884124530.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>71054417468.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>62252253530.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>57218635358.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>44558709282.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7933299383.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11">
+        <v>2756286000.0</v>
+      </c>
+      <c r="C11">
         <v>463589000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>21996000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1598664000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-383638000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10079477000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-5488621000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7567527439.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>316177675.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-9645708497.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1439403331.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4075226509.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7031576008.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>5526806647.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3056686809.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3746185750.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3341352000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>40057522000.0</v>
+      </c>
+      <c r="C12">
         <v>46447991000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41075360000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>191045892000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>172523681000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>113212126000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>80381098000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>76251956313.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>62648863738.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>62516038955.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>44537084095.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>38043171990.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>31118629586.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28198735409.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>26083555588.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21652981888.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>209149358.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13">
+        <v>2755615311.0</v>
+      </c>
+      <c r="C13">
         <v>55130897800.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>51561568039.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>182591999440.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>172523144850.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>111719812400.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>72949205690.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>68001387220.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>40508765570.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>53768431350.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>32969989130.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>24075027990.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>-561127160.0</v>
+      </c>
+      <c r="C14">
         <v>-1281942598.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>18255382579.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>21477937990.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14391025464.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>287744803084.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>462853787427.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>517176179906.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>235218573528.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>212119729339.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>115321792572.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>1221279000.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>127909399000.0</v>
+      </c>
+      <c r="C15">
         <v>8455404000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>35377568000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-177323077000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-346620665000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-901853609000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-50474329000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>32638392552.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-36505565210.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-10691841607.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-39092977074.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>29973898256.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>64994809615.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>55504168167.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>54161948549.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>40812523532.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4591947383.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>127909399010.0</v>
+      </c>
+      <c r="C16">
         <v>8455404380.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>35377567940.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-177323077262.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-346620665032.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-901853609257.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-50474329439.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>32638392552.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-36505565210.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-10691841607.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-39092977070.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>30104634460.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>64994810000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>55504168000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>54385689000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>40868630000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4591947000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17">
+        <v>128470526174.0</v>
+      </c>
+      <c r="C17">
         <v>9737346979.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>17122185356.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-198801015252.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-361011690496.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1189598412341.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-113422115432.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13854741330.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-39112510912.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12683120556.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-40839275239.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-37301906394.0</v>
+      </c>
+      <c r="C18">
         <v>-32665026091.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>10486207649.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-182591999437.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-173326747356.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-112998433094.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-81935406806.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-75352603675.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-43470857737.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-53768431351.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>85241271000.0</v>
+      </c>
+      <c r="C21">
         <v>67044560000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5678637000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15820278000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-98238573000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-96459107000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-48877491000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>90017703478.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22801130501.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-3928093371.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5205304397.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>57505447984.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>95265625623.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>86145399258.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>79397763246.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>57338772577.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6185256225.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>290342915000.0</v>
+      </c>
+      <c r="C23">
         <v>288214773000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>364626780000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>235030901000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>159661034000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>164364995000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>659442781000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>546495737646.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>248251061776.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>240642883039.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>203069390218.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>198993942098.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>148423336750.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>138285665961.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>137311503610.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>62946718266.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22231273234.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>44344186277.0</v>
+      </c>
+      <c r="C25">
         <v>37815736885.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>42607349188.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>40957384401.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>44986833259.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>45722176949.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>93621626122.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>60568922439.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>38059873919.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>17988951000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20853859000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11936350000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3049898000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>7067876000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>58948113000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>50177736031.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17394972323.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>18968161603.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12898026374.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>13338936755.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9796644766.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9250426557.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>9627030764.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7893965037.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2741019134.0</v>
       </c>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>62526411399.0</v>
+      </c>
+      <c r="C28">
         <v>41932216000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>44055558000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21022267000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14661732000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>15419481000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>59992012000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>81551188505.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24319295258.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>104509530059.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19394616623.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>78306986062.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70042342107.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>66176165538.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>72266271977.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>55052753229.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>19490254100.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>2756285525.0</v>
+      </c>
+      <c r="C29">
         <v>463588730.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1598663900.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-383637970.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10079476850.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5488620510.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7567527440.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>316177680.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9645708500.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1439403330.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4075226510.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>133443235000.0</v>
+      </c>
+      <c r="C30">
         <v>183743596000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>258544113000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>169713753000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>132200500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>128145142000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>392908712000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>352816839408.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>161626235131.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>151214768791.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>141305203334.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>122637590803.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>88701362025.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>83806198398.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>85187407023.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>62946718266.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22231273234.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B31">
+        <v>45985541000.0</v>
+      </c>
+      <c r="C31">
         <v>-56843625000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>11443548000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-213022629000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-263156756000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1083059829000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-63187273000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-68595434709.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-61597463738.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6965505430.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-35077395308.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-29696549963.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-24211208155.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23893145728.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-22179127888.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-18231927757.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1748043158.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>375584185000.0</v>
+      </c>
+      <c r="C32">
         <v>355259334000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>371284754000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>225866862000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61422461000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>67905888000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>612705519000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>488803600222.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>252002580129.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>236714789668.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>198932423404.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>256499390082.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>243688962373.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>224431065219.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>216709266856.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>166461025020.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>45877806537.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP32"/>
+  <dimension ref="A1:BR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BK1" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="BN1" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="BO1" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>159</v>
       </c>
-    </row>
-    <row r="2" spans="1:68">
+      <c r="BQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>22608425000.0</v>
+      </c>
+      <c r="C2">
+        <v>37019244000.0</v>
+      </c>
+      <c r="D2">
         <v>43964080000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>24490197000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>28967574000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>25451229000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>29913906000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>35672665000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>22815749000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>37803937000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>30056097652.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>26906990787.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>22531426129.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>18534004378.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>23311843070.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14424905849.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9046394259.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8410913519.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5779523922.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6896957193.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>6373139370.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7251390300.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5356528009.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>5717345827.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17894588889.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>68831672181.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>65421395584.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>73175479861.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>59105521444.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>56912913651.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>56444177280.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>60409948504.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19911858803.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>20646693267.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>25460042503.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>21956802403.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18561288472.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>23737820906.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>19462558193.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>20324062208.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>25903672941.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>18786722834.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>16199825213.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>14148241866.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>12629396971.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>35115578890.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>15282116787.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>14361641069.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>11597014549.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>24836407430.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>13548571557.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>11638031688.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>9698964050.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>22001821793.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>11342343432.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>12630025080.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>8505277258.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>17872332652.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>10981100427.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>9433642512.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>13837020996.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>10335328500.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>12080426900.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>3002069600.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>4261073400.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>5198946800.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5146203100.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>2552104500.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2552104500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>11219780000.0</v>
+      </c>
+      <c r="C3">
+        <v>11251440000.0</v>
+      </c>
+      <c r="D3">
         <v>10634162000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>12092428000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>10366157000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9863702000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9432575000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9382372000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>9137089000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>11215785000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10338374297.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10767026304.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10286163890.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10242807076.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11056675328.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>9411237797.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>10246664200.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11933939343.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>10863639857.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>11032298187.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>11156955872.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>11347908997.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>11738826330.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11143591775.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>11491849847.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>29539633948.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>19410452416.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>25095389785.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>19576149973.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>12449635343.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>17448744008.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13286378856.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>17384164232.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>14219870656.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1672013973.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2107072140.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1833105379.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>64966497065.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>8708913463.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>8699946331.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>8695138994.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>8465309047.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>7231222159.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>7101968815.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>7088292507.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>7221843231.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>7180591045.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6981770781.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>6927241748.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>7838962159.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>7487692837.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>7610195587.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>7108133661.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>6649754339.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-2038335027.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>989529592.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1048805435.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3904427700.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-1832674172.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>971449713.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>861224459.0</v>
       </c>
-      <c r="BI3"/>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
-    </row>
-    <row r="4" spans="1:68">
+      <c r="BQ3"/>
+      <c r="BR3"/>
+    </row>
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13901,434 +14419,448 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
-    </row>
-    <row r="5" spans="1:68">
+      <c r="BQ4"/>
+      <c r="BR4"/>
+    </row>
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5">
+        <v>1861368000.0</v>
+      </c>
+      <c r="C5">
+        <v>8666635000.0</v>
+      </c>
+      <c r="D5">
         <v>36881687000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>20893050000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>80695448000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>6359211000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>34994642000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>13456833000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1838240000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-13881002000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>59531912218.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>12170522960.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>376112029.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>12722063705.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-709770551.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6569691669.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-15768209073.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-138087057285.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-16237522534.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-16494629245.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-18052438537.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1004720396268.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-24696458115.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-20007491865.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-16882463190.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-4977692494.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>5092927537.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-12608036857.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-26036836050.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>99622656103.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>10895428275.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>11604177956.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-24448037256.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-105005752.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>27568306651.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>4515805947.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>957320038.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-9179976992.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>28326103509.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-7271789425.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2381502048.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-13273826068.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>14136064001.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>282536146.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-3803525159.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>50395953968.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>11922958715.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>323856538.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3020408649.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>68441172748.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>19942088446.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>2850251936.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-479476633.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>52497113631.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3545673375.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>29845617977.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-2087170383.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>54755242786.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1952484727.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>5308423497.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>21286581690.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
-    </row>
-    <row r="6" spans="1:68">
+      <c r="BQ5"/>
+      <c r="BR5"/>
+    </row>
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>13081148000.0</v>
+      </c>
+      <c r="C6">
+        <v>19918075000.0</v>
+      </c>
+      <c r="D6">
         <v>47515849000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>32985478000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>91061605000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>16222913000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>44427217000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>22839205000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>10975329000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-2665217000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>69870286515.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>22937549264.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>10662275919.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>22964870781.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>10346904777.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>2841546128.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5521544873.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-126153117942.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-5373882677.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-5462331058.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6895482665.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-993372487271.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-12957631785.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-8863900090.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5390613343.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>24561941454.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>24503379953.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>12487352928.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-6460686077.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>112072291446.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>28344172283.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>24890556812.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-7063873024.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>14114864904.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>29240320624.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>6622878087.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>2790425417.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>55786520073.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>37035016972.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>1428156906.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>6313636946.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-4808517021.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>21367286160.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>7384504961.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>3284767348.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>57617797199.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>19103549760.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>7305627319.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>3906833099.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>76280134907.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>27429781283.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>10460447523.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>6628657028.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>59146867970.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>1507338348.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>30835147569.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1038364948.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>58659670486.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-3785158899.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>6279873210.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>22147806149.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
-    </row>
-    <row r="7" spans="1:68">
+      <c r="BQ6"/>
+      <c r="BR6"/>
+    </row>
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14353,54 +14885,56 @@
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
-    </row>
-    <row r="8" spans="1:68">
+      <c r="BQ7"/>
+      <c r="BR7"/>
+    </row>
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14425,1674 +14959,1734 @@
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
-    </row>
-    <row r="9" spans="1:68">
+      <c r="BQ8"/>
+      <c r="BR8"/>
+    </row>
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9">
+        <v>41523458000.0</v>
+      </c>
+      <c r="C9">
+        <v>49856798000.0</v>
+      </c>
+      <c r="D9">
         <v>78623707000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>67324119000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>45338466000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>57632070000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>84435684000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>56808369000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>42529662000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>54893654000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>85506050385.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>68224962533.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>45361636115.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>59811945458.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>59208761962.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>30053001876.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>11476004778.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>18985085157.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3385789593.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5903215276.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>5687837096.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>7386559630.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>84286599.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2406496121.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>26621684878.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>93430331511.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>98924701913.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>91322314323.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>62494102294.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>77286359058.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>100438794919.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>75839744305.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>41559803702.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>31713737650.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>60892454982.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>44415609342.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>28355951510.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>30185118625.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>52079734533.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>30143905726.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>34877916536.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>34866876641.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>45395027445.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>33764505637.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>23141826797.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>82046677907.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>39411618290.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>34763148185.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>23921594405.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>104507360992.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>34822642309.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>26202094147.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>18434890200.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>74559685794.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>28392137442.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>49873400895.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>17126373525.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>84028737677.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>24261077644.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>21780532831.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>34514822117.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>47554879000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>55569207000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>22820369000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>12110607000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>6840528000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>13939039000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>5369387000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>5369387000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10">
+        <v>-7570563000.0</v>
+      </c>
+      <c r="C10">
+        <v>22156792000.0</v>
+      </c>
+      <c r="D10">
         <v>27675022000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>10525463000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>71162921000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-5081065000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>24588989000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1507910000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-10814898000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-25350860000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>34165304393.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>10737194032.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2429452991.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-22171630151.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-135197144265.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-17473098848.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-22360478086.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-277303134851.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-27283784246.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-27588522604.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-29219886760.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1077938222119.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-36529845420.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-32157979238.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-32892888713.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-29464535994.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-12171104704.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-32360376980.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-44914718261.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>81370957887.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-11666331397.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-7373596599.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-40908761122.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-16685795825.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-9804763361.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1284895443.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-13590669494.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>20263222647.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>13948227040.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-13591753450.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-17582284178.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-27454350286.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>4836360838.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-5135446770.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-13085839021.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>40152875971.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>2005867181.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1468987933.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-11743606555.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>71228975909.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>11775399378.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-4588853264.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-7361104555.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>48550236826.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-2980694528.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>24013098083.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-7330386851.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>46433108844.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-6872782358.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>852063914.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>16806244958.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>20204843300.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>30558060100.0</v>
       </c>
-      <c r="BK10"/>
-[...1 lines deleted...]
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>1760548600.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>5489628000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>341561400.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>341561400.0</v>
       </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B11"/>
+        <v>137</v>
+      </c>
+      <c r="B11">
+        <v>398258000.0</v>
+      </c>
       <c r="C11">
-        <v>293387000.0</v>
+        <v>2756286000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
+        <v>293387000.0</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11">
         <v>463589000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>171410000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>478436000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-46152176.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-3062294593.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>6219007975.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>23835091455.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>350423.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1598663902.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-18591584810.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1699487223.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-356585738.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>79613673022.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-954931853.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1190069457.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2413434079.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>10079476851.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2623106002.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-2033066006.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>118148321.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-5488620507.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-11987155555.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-18559380852.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-12646351233.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>7567527439.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-6122078787.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1891588320.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-10415045383.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>316177675.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>119319518.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2674541955.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2267169224.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-9645708497.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>34758640.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>166935272.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1172635019.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>831927141.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>193785189.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>413691001.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>6313762429.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>4075226509.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>6161471637.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>5227885975.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>5634512949.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>7109597617.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-50411310.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-10753858.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-16856441.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>3808754305.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-130493745.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>176665669.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1671880418.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>1456769049.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-1645705780.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>379539410.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>2866084130.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>3575863900.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>170321800.0</v>
       </c>
-      <c r="BK11"/>
-[...1 lines deleted...]
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
         <v>644063800.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>2427519400.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>134884400.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>134884400.0</v>
       </c>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12">
+        <v>9431931000.0</v>
+      </c>
+      <c r="C12">
+        <v>9706343000.0</v>
+      </c>
+      <c r="D12">
         <v>10451065000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>10367586000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9532527000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11440275000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10405654000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>11948924000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>12653138000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>11469859000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>25367243182.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1432693570.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2805565017.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>34893693859.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>134487373713.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>10903407183.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>10761416969.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>139216077568.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>11046261713.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>11093893364.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>11167448219.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>73217825851.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>11833387306.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>12150487371.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>16010425526.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>24486843497.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>17264032240.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>19752340125.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>18877882216.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>18251698215.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>22561759674.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>18977774556.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>16460723868.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>22192300326.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>27668146799.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>5337982644.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>7450433969.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>26617416334.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>14377876466.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>6319964025.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>15200782130.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>15779410062.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>9299703163.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>10175657008.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>9282313862.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>10243077997.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>9917091534.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>9159804553.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>8723197906.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>8631207396.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>8166689068.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>7439105200.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6881627922.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>8932718629.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>5337489408.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6822049486.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>6292021903.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>8101357663.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>5065556060.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>5427809296.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>5341561191.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>5780045300.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>5868949300.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>6045177400.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3914870200.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2565000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
-    </row>
-    <row r="13" spans="1:68">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+    </row>
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13">
+        <v>1991287654.0</v>
+      </c>
+      <c r="C13">
+        <v>979671787.0</v>
+      </c>
+      <c r="D13">
         <v>8897655220.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>631356961.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>67211628340.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>9365741130.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>21546557430.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>15369487.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>368092875.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>113515748.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>51444875508.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1424666.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>2803812900.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>182591999440.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2222405196.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>9784639020.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1106480124.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>3355943010.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>9914958220.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>9975148370.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>10061017690.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>1341187546.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>10341055590.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>14313433920.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>22440754180.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>15406070660.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>1836124963.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>1691716531.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
-    </row>
-    <row r="14" spans="1:68">
+      <c r="BQ13"/>
+      <c r="BR13"/>
+    </row>
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>140</v>
+      </c>
+      <c r="B14">
+        <v>-284024324.0</v>
+      </c>
       <c r="C14">
+        <v>-73152991.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-173451227.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-98332863.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-254978326.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-594680130.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-478436318.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>46152176.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>3062294596.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>12785180047.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1252263835.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1155644101.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>600175208.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>18824889821.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1696287223.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>356585738.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10022590075.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>954931853.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>206892175055.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>208082244512.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="W14"/>
+      <c r="X14">
         <v>211891195776.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>214514301778.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>216547367784.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>462853787427.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>473507009622.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>484244165173.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>501370933355.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>517176179906.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>517413951181.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-      <c r="AK14">
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14">
         <v>24013815400.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>184922400.0</v>
       </c>
-      <c r="AM14"/>
-      <c r="AN14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>1458996700.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14">
         <v>2641677200.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-      <c r="BF14">
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14">
         <v>145258400.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>94708400.0</v>
       </c>
-      <c r="BH14"/>
-      <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
-    </row>
-    <row r="15" spans="1:68">
+      <c r="BQ14"/>
+      <c r="BR14"/>
+    </row>
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15">
+        <v>-8252845000.0</v>
+      </c>
+      <c r="C15">
+        <v>19327354000.0</v>
+      </c>
+      <c r="D15">
         <v>27458832000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>10058626000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>71064588000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-5799632000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>23994309000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1029473000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-10768746000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-22288565000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>46950484440.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>11989808290.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-2429803414.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-23770294053.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-116605559455.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-15773611625.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-22003892348.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-266896906811.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-26328852393.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-26398453147.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-26996452681.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-803843261510.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-33906739418.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-30124913232.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-33978695097.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-4218017134.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-183949149.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-13803996128.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-32268367028.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>74158369180.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-5544252610.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-5482008279.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-30493715739.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-17636525597.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-7564799222.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>1852365258.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-13156605649.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>5895115714.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>13763304660.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-11308981106.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-19041280875.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-27121907122.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>5270817777.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-4780305418.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-12461582311.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>36641141013.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2489659049.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2077741344.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-11234643150.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>64797340785.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>11876284536.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-4413755395.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-7265060311.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>42099805355.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-1661322288.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>23955121305.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-8889436205.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>45197116074.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-5372335007.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>416197243.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>13920970239.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-    </row>
-    <row r="16" spans="1:68">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+    </row>
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>142</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>19327353680.0</v>
+      </c>
+      <c r="D16">
         <v>27458831780.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>10058625550.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>71064588010.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-5799631840.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>23994308560.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-1274159313.0</v>
       </c>
-      <c r="M16">
-[...2 lines deleted...]
-      <c r="N16"/>
       <c r="O16">
         <v>-23170118845.0</v>
       </c>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
+        <v>-23170118845.0</v>
+      </c>
+      <c r="R16">
         <v>-22003892348.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-26328852393.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-26398453147.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-26996452681.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-33906739418.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-30124913232.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-33978695097.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-4218017134.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-183949150.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-13803996128.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-32268367028.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>74158369180.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-5544252610.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
-    </row>
-    <row r="17" spans="1:68">
+      <c r="BQ16"/>
+      <c r="BR16"/>
+    </row>
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>143</v>
+      </c>
+      <c r="B17">
+        <v>-7968820251.0</v>
+      </c>
       <c r="C17">
+        <v>19400506674.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>10232076773.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>71162920869.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-5544653512.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>24588988686.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1507909714.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-10814897911.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-25350860078.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>34165304393.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>10737544455.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-2429803414.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-23770294053.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-135197144265.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-17473098848.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-22360478086.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-276919496886.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-27283784246.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-27588522604.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-29219886760.0</v>
       </c>
-      <c r="U17"/>
-      <c r="V17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-36529845420.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-32157979238.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-32892888713.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-23975915487.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-12171104704.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-32360376980.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-44914718261.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>73803430448.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-11666331397.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
-    </row>
-    <row r="18" spans="1:68">
+      <c r="BQ17"/>
+      <c r="BR17"/>
+    </row>
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>144</v>
+      </c>
+      <c r="B18">
+        <v>-7440643464.0</v>
+      </c>
       <c r="C18">
+        <v>-8726671650.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-9736229173.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8696950753.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1485637510.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-9932064362.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-11933554196.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12285045043.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-11356342873.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>26077632326.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1431268904.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-2803812900.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-26442644661.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-136709778909.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-9784639022.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-9654936845.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-142839292313.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10451288989.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-9817717202.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10218448852.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-10606495229.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-10443469114.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-15163891577.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-24846415756.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-17708194689.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-20232972985.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-19147823376.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
-    </row>
-    <row r="19" spans="1:68">
+      <c r="BQ18"/>
+      <c r="BR18"/>
+    </row>
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16117,54 +16711,56 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
-    </row>
-    <row r="20" spans="1:68">
+      <c r="BQ19"/>
+      <c r="BR19"/>
+    </row>
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -16189,252 +16785,260 @@
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
-    </row>
-    <row r="21" spans="1:68">
+      <c r="BQ20"/>
+      <c r="BR20"/>
+    </row>
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21">
+        <v>-499489000.0</v>
+      </c>
+      <c r="C21">
+        <v>8666635000.0</v>
+      </c>
+      <c r="D21">
         <v>44627599000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>19016908000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>4382021000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5350433000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>46782517000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>13441464000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1470147000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7078421000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>33175278653.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-12917818111.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>374359909.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>17937192586.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-476465541.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-6572891665.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-12705495216.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-134731177675.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-17368731997.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-17613333772.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-19158832965.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1001365033439.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-24696458114.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-20007491867.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-18461306472.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-83907304438.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>80443799251.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-14300645159.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-27611459270.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>97626623014.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>8988059729.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>11604177957.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-24448037254.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-8713366155.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>16191369465.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>4515805947.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-7973340904.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-18085858084.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>26376684092.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-9104125826.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-3114793553.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-13335430822.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>11711192496.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2566753811.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-6147819882.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>47148820180.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>8651130686.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>7305627319.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-5600130201.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>76280134907.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>18864215401.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>2012673383.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-1891398068.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>54841278289.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>3545673375.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>29845617977.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2087170383.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>54755242786.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-1952484727.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>5308423497.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>21286581690.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>24488494000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>31151015000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>1878117000.0</v>
       </c>
-      <c r="BL21"/>
-[...1 lines deleted...]
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21">
         <v>4214823000.0</v>
       </c>
-      <c r="BO21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:68">
+      <c r="BQ21"/>
+      <c r="BR21"/>
+    </row>
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -16459,244 +17063,252 @@
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
-    </row>
-    <row r="23" spans="1:68">
+      <c r="BQ22"/>
+      <c r="BR22"/>
+    </row>
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>64631371000.0</v>
+      </c>
+      <c r="C23">
+        <v>78209406000.0</v>
+      </c>
+      <c r="D23">
         <v>77960189000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>72797408000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>69924019000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>77732866000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>67567073000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>65083772000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>63875264000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>85619170000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>114826866688.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>82962855027.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>67518702335.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>68859194809.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>80774289439.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>52169522252.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>33227894253.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>71840003554.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>25997714740.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>30570937424.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>31252378248.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>45765372733.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>31585317461.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24887181806.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>62127122582.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>177048110150.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>158660563863.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>176484681520.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>147249425317.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>189774570662.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>145653401180.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>124149984643.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>86917781161.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>61073797072.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>71864150395.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>60422533423.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>54890580886.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>73767154537.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>44474027634.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>58990258993.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>63411441875.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>67033388575.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>49706029157.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>44410928836.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>41919043650.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>71898394722.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>44157646286.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>41819161935.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>41118739155.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>53063633515.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>29506998465.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>35827452452.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>30025252318.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>41720229298.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>36188807499.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>32657807998.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>27718821166.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>47145827543.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>37194662798.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>25905751846.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>27065261423.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
-    </row>
-    <row r="24" spans="1:68">
+      <c r="BQ23"/>
+      <c r="BR23"/>
+    </row>
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16721,168 +17333,176 @@
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-    </row>
-    <row r="25" spans="1:68">
+      <c r="BQ24"/>
+      <c r="BR24"/>
+    </row>
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>151</v>
+      </c>
+      <c r="B25">
+        <v>11219780091.0</v>
+      </c>
       <c r="C25">
+        <v>11251440048.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>12092427579.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>10366156605.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9863702036.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>9432574782.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>9382371523.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>9137088544.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>11215784697.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>10338374297.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>10767026304.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>10286163890.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>10242807076.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>11056675328.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>9411237797.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>10246664200.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11933939343.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>10863639857.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>11032298187.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>11156955872.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="W25"/>
+      <c r="X25">
         <v>11738826330.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>11143591775.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>11491849847.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
-    </row>
-    <row r="26" spans="1:68">
+      <c r="BQ25"/>
+      <c r="BR25"/>
+    </row>
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16907,1190 +17527,1227 @@
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-    </row>
-    <row r="27" spans="1:68">
+      <c r="BQ26"/>
+      <c r="BR26"/>
+    </row>
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>153</v>
+      </c>
+      <c r="B27">
+        <v>4175703000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>5124355000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3710008000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4495467000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5248438000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4029890000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4215156000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7271230000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>5601760945.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4789588502.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3191279929.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4360298446.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>4214397213.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1967161862.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1394492676.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1063718620.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>801272444.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>650794593.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>534112590.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1286887737.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>924925321.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1228894019.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>3627168542.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>16431115558.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>13500760870.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>18258562396.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>10757674636.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>24663496862.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>10472537027.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>9809886473.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>5231815669.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>3399049806.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>5220380110.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>4049672060.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>4725870347.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>5858708080.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>4589658092.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4073922913.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4445872518.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4695459129.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2994151375.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2242856275.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2965559595.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>6215154017.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1310062916.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3245173694.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>2568546128.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2870499049.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>2336841511.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2272347068.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2316957138.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2511720813.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>2317302413.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2384613997.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2036789334.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2753542073.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>2768613466.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>1971859291.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>2133015934.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
-    </row>
-    <row r="28" spans="1:68">
+      <c r="BQ27"/>
+      <c r="BR27"/>
+    </row>
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>6235710000.0</v>
+      </c>
+      <c r="C28">
+        <v>21696305238.0</v>
+      </c>
+      <c r="D28">
         <v>62444087290.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>10126878000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7088014000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8138832000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>11092241000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12680522000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9215237000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16613250000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8887919049.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13309566826.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8463285694.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2450880538.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>10925142290.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3175228774.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4471015886.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>5072671753.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2884648409.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3456552055.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3247859546.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3520110123.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2726867186.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2900269186.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6272234609.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7709417305.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>21621128561.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>14820896431.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>15840569364.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>37836495985.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>14097562163.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>12932938690.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>16684191667.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>54848161382.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>69676507270.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>14402209147.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>23893158517.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>89213620552.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3611320451.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7653433793.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4031155263.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5109255304.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>4373679034.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>9524674652.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>19436356937.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>66500791562.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>23542649459.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>16936338711.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>18412505248.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>20080833977.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>17652681941.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>17185728839.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>15123097350.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>19621203917.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>14810971024.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>17657067674.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>14086922923.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>32753815812.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>11893765802.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>15163501016.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>12455189347.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>16127556500.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>16146491000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>14054938600.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>11755498900.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>5965576600.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>7109507400.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>4284823100.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>4284823100.0</v>
       </c>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
-        <v>0.0</v>
+        <v>398257531.0</v>
       </c>
       <c r="C29">
-        <v>293386705.0</v>
+        <v>2756285525.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>293386705.0</v>
+      </c>
+      <c r="F29">
+        <v>167115313.0</v>
+      </c>
+      <c r="G29">
         <v>463588730.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29"/>
+      <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29">
         <v>350423.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1598663900.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>0.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>46030.0</v>
       </c>
-      <c r="Q29"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S29"/>
       <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29">
         <v>118148321.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-5488620510.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AB29">
         <v>0.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
+      <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
-    </row>
-    <row r="30" spans="1:68">
+      <c r="BQ29"/>
+      <c r="BR29"/>
+    </row>
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>42022947000.0</v>
+      </c>
+      <c r="C30">
+        <v>41190162000.0</v>
+      </c>
+      <c r="D30">
         <v>33996108000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>48307211000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>40956445000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>52281638000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>37653167000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>29411107000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>41059515000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>47815233000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>84770769036.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>56055864240.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>44987276206.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>50325190431.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>57462446369.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>37744616403.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>24181499994.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>63429090035.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>20218190818.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>23673980231.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>24879238878.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>38513982433.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>26228789452.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>19169835979.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>44232533693.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>108216437969.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>93239168279.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>103309201659.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>88143903873.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>132861657011.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>89209223900.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>63740036139.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>67005922358.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>40427103805.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>46404107892.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>38465731020.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>36329292414.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>50029333631.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>25011469441.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>38666196785.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>37507768934.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>48246665741.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>33506203944.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>30262686970.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>29289646679.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>36782815832.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>28875529499.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>27457520866.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>29521724606.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>28227226085.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>15958426908.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>24189420764.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>20326288268.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>19718407505.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>24846464067.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>20027782918.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>19213543908.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>29273494891.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>26213562371.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>16472109334.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>13228240427.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
-    </row>
-    <row r="31" spans="1:68">
+      <c r="BQ30"/>
+      <c r="BR30"/>
+    </row>
+    <row r="31" spans="1:70">
       <c r="A31" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B31">
+        <v>-7071074000.0</v>
+      </c>
+      <c r="C31">
+        <v>13490157000.0</v>
+      </c>
+      <c r="D31">
         <v>-16952577000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-8491445000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>66780900000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-10431497000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-22193528000.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="I31"/>
+      <c r="J31">
         <v>-12285045000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-32429281000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>990025740.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1431904261.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-2803812900.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-26375669832.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-136710154847.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-12839049673.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-11512901336.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-236197490038.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-9915052249.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-9975188832.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-10061053895.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1044008378831.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-10271047098.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-10479233611.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-14431582241.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-12645431289.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-15178850978.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-18059731821.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-17303258991.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>138805945960.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-20654391126.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-17034503413.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-14650875043.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-9019379670.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-25727182826.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-3230910504.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-5613578590.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>38349080731.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-12428499489.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-4487627624.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-13152936215.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-13005659396.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-6874831658.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-7702200581.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-6938019139.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-6995944209.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-6645263505.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-5836639386.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-6143476354.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-5051158998.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-7088816023.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-6601526647.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-5469706487.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-6291041463.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-6526367903.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-5832519894.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-5243216468.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-8322133942.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-4920297631.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-4456359583.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-4480336732.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
-    </row>
-    <row r="32" spans="1:68">
+      <c r="BQ31"/>
+      <c r="BR31"/>
+    </row>
+    <row r="32" spans="1:70">
       <c r="A32" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B32">
+        <v>64131883000.0</v>
+      </c>
+      <c r="C32">
+        <v>86876042000.0</v>
+      </c>
+      <c r="D32">
         <v>122587788000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>91814316000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>74306040000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>83083299000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>114349590000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>92481034000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>65345411000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>92697591000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>115562148037.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>95131953320.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>67893062244.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>78345949836.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>82520605032.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>44477907725.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>20522399037.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>27395998676.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>9165313515.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>12800172469.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>12060976466.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>14637949930.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>5440814608.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3310849706.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>44516273767.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>162262003692.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>164346097497.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>164497794184.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>121599623738.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>134199272709.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>156882972199.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>136249692809.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>61471662505.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>52360430917.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>86352497485.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>66372411745.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>46917239982.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>53922939531.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>71542292726.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>50467967934.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>60781589477.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>53653599475.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>61594852658.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>47912747503.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>35771223768.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>117162256797.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>54693735077.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>49124789254.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>35518608954.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>129343768422.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>48371213866.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>37840125835.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>28133854250.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>96561507587.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>39734480874.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>62503425975.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>25631650783.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>101901070329.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>35242178071.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>31214175343.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>48351843113.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>57890207000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>67649634200.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>25822439000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>16371679900.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>12039475300.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>19085241700.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>7921490600.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>7921490600.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q30"/>
+  <dimension ref="A1:R30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18098,1828 +18755,1918 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>248908443000.0</v>
+      </c>
+      <c r="C2">
         <v>117338147000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6822534000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4421754000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2820659621.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14768583000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20125519000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>28005654794.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>90178747963.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23676943954.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38206784445.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>33044056175.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>35083897309.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>71435396320.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22864742733.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6281351509.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3260392935.0</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>552515116000</v>
+      </c>
+      <c r="C3">
         <v>34349274000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28561285000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5891035000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4417399176</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4206356000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29422683000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>158063274740</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17542576661</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9411342388</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>36195013138</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9734263286</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>178999541135</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>168997286670</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>27542866879</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>21238160265</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>110845243279</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>36346105000.0</v>
+      </c>
+      <c r="C6">
         <v>131570296000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>110515613000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2400780000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1601094439.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11947924000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5356936000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7880135797.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-62173093169.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>66501804009.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-14529840491.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5162728270.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2039841134.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36351499011.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>48570653587.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>16665207474.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3020958574.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B7">
+        <v>-102135695720.0</v>
+      </c>
+      <c r="C7">
         <v>-138711189270.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-66859441930.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-112209423010.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16233811860.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-149541580210.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>77795058380.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-240273266700.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7951531500.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>33897131160.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>26343992430.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>206023020.0</v>
       </c>
-      <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>300594003631.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>800792314510.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>41569338732.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-61558357599.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-39537073420.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-125681959360.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-2360923383.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B14">
+        <v>44344186000.0</v>
+      </c>
+      <c r="C14">
         <v>37819499000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>42607349000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>40957384000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>44986833259.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>45722177000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>93621626000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>60568922439.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38059873919.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>35009879880.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>29886792528.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28311446805.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>30044984244.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>29156811273.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>170306305921.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>285254548000.0</v>
+      </c>
+      <c r="C16">
         <v>248908443000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>117338147000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6822534000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4421754060.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2820660000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>14768583000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20125518997.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>28005654794.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>90178747963.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>23676943954.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>38206784445.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>33044056175.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>35083897309.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>71435396320.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>22946558983.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6281351509.0</v>
       </c>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>-489355126000.0</v>
+      </c>
+      <c r="C18">
         <v>33747257000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-93705254000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-204692050000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3120226923.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-58828635000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>55293952000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-97494352301.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>20517297258.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-110775263475.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6308220610.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>67937727962.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-190874799756.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-262062410226.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>31482823668.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-5751901698.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-109165213137.0</v>
       </c>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>137416470110.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>26159018714.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>30028362649.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-174356603.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38940000000.0</v>
       </c>
       <c r="G19">
         <v>38940000000.0</v>
       </c>
       <c r="H19">
+        <v>38940000000.0</v>
+      </c>
+      <c r="I19">
         <v>-70863791484.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-33947700000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-37437000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-98838127469.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>180</v>
+      </c>
+      <c r="B20">
+        <v>603987214350.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>500000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>14543600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>57300000000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B21">
+        <v>-30434000000.0</v>
+      </c>
+      <c r="C21">
         <v>-72603999996.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>436184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1219974381.0</v>
       </c>
       <c r="E21">
         <v>-1219974381.0</v>
       </c>
       <c r="F21">
+        <v>-1219974381.0</v>
+      </c>
+      <c r="G21">
         <v>5431681749.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-28465812962.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-66501359428.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>255559761912.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>166863844639.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>333676921183.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>127909399000.0</v>
+      </c>
+      <c r="C22">
         <v>8455404000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>35377568000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-198801015000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-346620665032.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-901853609000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-50474329000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>32638392552.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-36505565210.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-10691841607.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-39092977074.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>29973898256.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>64994809615.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>55504168167.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>54161948549.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>40812523532.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>4591947383.0</v>
       </c>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-1639117000.0</v>
+      </c>
+      <c r="C23">
         <v>-261120000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-353959903000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-500858000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1258458347.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5431682000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9145399000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>311402254446.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14930641872.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>32692862848.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5558647967.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>18893873977.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>330788295.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>82856051667.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>14866736666.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-9789008040.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7711279523.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>5802178920.0</v>
+      </c>
+      <c r="C24">
         <v>-9183858000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>23700662000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-963402000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2089009802.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2005200000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-68248476000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-296183164519.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-290480916970.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-21853310058.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-167568143503.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-196860145793.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>7070010383.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-14148930443.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>49181582912.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-155325026655.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-15487394588.0</v>
       </c>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>-109093596000.0</v>
+      </c>
+      <c r="C25">
         <v>21821627000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-143128886000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>131834780000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>302931004026.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>801509153000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>41569339000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-93207314991.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1554308709.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10691841607.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>9206184546.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-29973898256.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-64994809615.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-55504168167.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-54161948549.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-25326264965.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2911917241.0</v>
       </c>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>185</v>
+      </c>
+      <c r="B26">
+        <v>-4527930661.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>500000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>14543600000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>57300000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3801479659.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>170201191070.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-7502931477.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-60369400.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-13022768546.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>520573302000.0</v>
+      </c>
+      <c r="C28">
         <v>-72865120000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>152224097000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1720832000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>475565807.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5931682000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5296819000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>306269504222.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>283861697281.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>355398181182.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>337599966551.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>144382347649.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>180707846212.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>291779560376.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-59596763557.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>188849799827.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>140879766299.0</v>
       </c>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>63159990000.0</v>
+      </c>
+      <c r="C29">
         <v>68096531000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-65143969000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-26008851000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1297172253.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-54622279000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>84716635000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>60568922439.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38059873919.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-101363921087.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>29886792528.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>77671991248.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-11875258621.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-93065123556.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>59025690547.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>15486258567.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1680030142.0</v>
       </c>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-546712937000.0</v>
+      </c>
+      <c r="C30">
         <v>137416470000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>26159019000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30028363000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-174356603.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36738844000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-84712898000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-345904750791.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-308023493631.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-187575499657.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-340801284110.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-216982409079.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-172713530752.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-235227264363.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>49118447033.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-187670850920.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-139538837867.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP30"/>
+  <dimension ref="A1:BR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:70">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>123</v>
       </c>
       <c r="BJ1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BK1" t="s">
-        <v>124</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>126</v>
       </c>
       <c r="BN1" t="s">
-        <v>157</v>
+        <v>127</v>
       </c>
       <c r="BO1" t="s">
-        <v>158</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>159</v>
       </c>
-    </row>
-    <row r="2" spans="1:68">
+      <c r="BQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="2" spans="1:70">
       <c r="A2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B2">
+        <v>285254548000.0</v>
+      </c>
+      <c r="C2">
+        <v>123667117000.0</v>
+      </c>
+      <c r="D2">
         <v>106121281000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>90737166000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>248908443000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>124560386000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>88099694000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>80606419000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>187338147000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>32324247000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9060544060.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8353386364.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6822534078.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13261481535.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>7977770920.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2744600207.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4481476917.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2357103187.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1963626166.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1726304800.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2823048488.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1902740047.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3947360345.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7511595043.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>14768583370.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>20726247938.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>13977081213.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>19840344110.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>20125518997.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>27918957371.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>27517169839.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>20852604827.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>28005654794.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>40663589099.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>28178677556.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>29144661000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>90178747963.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>13042145405.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>16517303464.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>21493006526.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>23676943954.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>20312225018.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>14236412259.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>11820473807.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>38206784445.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>42582744407.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>23379630418.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>30722851811.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>33044056175.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>36629706919.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>33587985483.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>48116400910.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>35083897309.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>111290926640.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>106758045152.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>94831747064.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>80935396320.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>24388011000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>25839065755.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>33324476776.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>22864742733.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
-    </row>
-    <row r="3" spans="1:68">
+      <c r="BQ2"/>
+      <c r="BR2"/>
+    </row>
+    <row r="3" spans="1:70">
       <c r="A3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B3">
+        <v>10162083000</v>
+      </c>
+      <c r="C3">
+        <v>541995742000</v>
+      </c>
+      <c r="D3">
         <v>3470947000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>491126000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6557300000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>9903040000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>3031783000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>20546662000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>867789000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18238277000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>3859607955</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>12344555956</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1838059306</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3251972382</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2347073301</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>784658190</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1076647688</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>195994702</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2479838524</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>100000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1641565950</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4741393160</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>671291241</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>6057458337</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2218999740</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>18441030240</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5148780754</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>8015431867</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>13848304062</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>29281103060</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>9836644023</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>111449669300</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>7495858357</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10165984212</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>3462462270</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2716530329</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1197599850</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3332566108</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1515247088</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2071248642</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>2492280550</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>29853808361</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>3868027807</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1412867250</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1060309720</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2033747238</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>45452994458</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>59492620685</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>20582325883</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>42096297352</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>133804211477</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>2689281786</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>409750520</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>164199925813</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>599992590</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>33956883454</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>38154251721</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>25489068697</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>435486146</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>2965121591</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>4583433627</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>21238160300</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>24015919100</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>20614905100</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>8627623600</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>110845243300</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>94498794500</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>48159942100</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>24079971000</v>
       </c>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:70">
       <c r="A4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19944,54 +20691,56 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
-    </row>
-    <row r="5" spans="1:68">
+      <c r="BQ4"/>
+      <c r="BR4"/>
+    </row>
+    <row r="5" spans="1:70">
       <c r="A5" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20016,350 +20765,362 @@
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
-    </row>
-    <row r="6" spans="1:68">
+      <c r="BQ5"/>
+      <c r="BR5"/>
+    </row>
+    <row r="6" spans="1:70">
       <c r="A6" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B6">
+        <v>-7037646000.0</v>
+      </c>
+      <c r="C6">
+        <v>161587432000.0</v>
+      </c>
+      <c r="D6">
         <v>17545836000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>15384115000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-158171278000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>124348057000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>36460693000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>7493274000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-106731728000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>85013900000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>23263702833.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>707157696.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1530852286.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-6438947457.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>5283710615.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5233170713.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1736876710.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2064650873.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>393477021.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>237321366.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1096743688.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>917919574.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2044620298.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-3564234698.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-7256988327.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-5957664568.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>6749166725.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5863262897.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-285174887.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-7793438374.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>401787532.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>6664565012.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-7153049967.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-12657934305.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>12484911543.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-965983444.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-61034086963.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>77136602558.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3475158059.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4975703062.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2183937428.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>3364718936.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>6075812759.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2415938452.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-26386310638.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-4375959962.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>19203113989.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-7343221393.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-2321204364.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-3585650744.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>3041721436.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-14528415427.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>13032503601.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-76207029331.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>4532881488.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>11926298088.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>13896350744.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>47047385320.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1451054755.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-7485411021.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>10459734043.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
-    </row>
-    <row r="7" spans="1:68">
+      <c r="BQ6"/>
+      <c r="BR6"/>
+    </row>
+    <row r="7" spans="1:70">
       <c r="A7" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>167</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-102135695720.0</v>
+      </c>
+      <c r="D7">
         <v>-65956157520.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-66106230900.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-23281448290.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-138711189270.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-39983593730.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7">
         <v>-410572890.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-112209423010.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>48662699360.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>36071514130.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="S7"/>
+      <c r="T7">
         <v>80766283820.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>57231868870.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>28516556350.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="W7"/>
+      <c r="X7">
         <v>328949612730.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>299790036390.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>269565134570.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>77795058380.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>58373766320.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
-    </row>
-    <row r="8" spans="1:68">
+      <c r="BQ7"/>
+      <c r="BR7"/>
+    </row>
+    <row r="8" spans="1:70">
       <c r="A8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20384,54 +21145,56 @@
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
-    </row>
-    <row r="9" spans="1:68">
+      <c r="BQ8"/>
+      <c r="BR8"/>
+    </row>
+    <row r="9" spans="1:70">
       <c r="A9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -20456,54 +21219,56 @@
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
-    </row>
-    <row r="10" spans="1:68">
+      <c r="BQ9"/>
+      <c r="BR9"/>
+    </row>
+    <row r="10" spans="1:70">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -20528,266 +21293,272 @@
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
-    </row>
-    <row r="11" spans="1:68">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+    </row>
+    <row r="11" spans="1:70">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
       <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11">
         <v>0.0</v>
       </c>
-      <c r="S11">
-[...1 lines deleted...]
-      </c>
+      <c r="S11"/>
       <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="U11"/>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
       <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
+      <c r="W11"/>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-    </row>
-    <row r="12" spans="1:68">
+      <c r="BQ11"/>
+      <c r="BR11"/>
+    </row>
+    <row r="12" spans="1:70">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>9558854229.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4145136912.0</v>
       </c>
-      <c r="M12">
-[...2 lines deleted...]
-      <c r="N12"/>
       <c r="O12">
         <v>4145136912.0</v>
       </c>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
+        <v>4145136912.0</v>
+      </c>
+      <c r="R12">
         <v>-24401890828.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="S12"/>
+      <c r="T12">
         <v>34406995196.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>18777066148.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-21883423466.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-16577315175.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>20470124929.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>281487355182.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-22109917233.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>5874248508.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11265310756.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>46539696701.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-97221555991.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-22198395146.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-    </row>
-    <row r="13" spans="1:68">
+      <c r="BQ12"/>
+      <c r="BR12"/>
+    </row>
+    <row r="13" spans="1:70">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -20812,228 +21583,234 @@
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
-    </row>
-    <row r="14" spans="1:68">
+      <c r="BQ13"/>
+      <c r="BR13"/>
+    </row>
+    <row r="14" spans="1:70">
       <c r="A14" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>174</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>11251440000.0</v>
+      </c>
+      <c r="D14">
         <v>10634162000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>9863702000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>9432575000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>9382372000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>9137089000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>11215785000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>10338374297.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>10767026304.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>10286163890.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>10242807076.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>11056675328.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>9411237797.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>10246664200.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>11933939343.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>10863639857.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>11032298187.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>11156955872.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>11347908997.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>11738826330.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11143591775.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11491849847.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>29539633948.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>19410452416.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>25095389785.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>19576149973.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>12449635343.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>17448744008.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13286378856.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>17384164232.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>9650860400.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>10329987189.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>9144615392.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>8934410938.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8905881092.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>8708913463.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>8699946331.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>8695138994.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>8465309047.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>7231222159.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>7101968815.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>7088292507.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>7221843231.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>7180591045.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>7018930593.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>6927241748.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>7838962159.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>7487692837.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>7610195587.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>7108133661.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>6649754339.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>7459213669.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
-    </row>
-    <row r="15" spans="1:68">
+      <c r="BQ14"/>
+      <c r="BR14"/>
+    </row>
+    <row r="15" spans="1:70">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -21058,246 +21835,254 @@
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
-    </row>
-    <row r="16" spans="1:68">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+    </row>
+    <row r="16" spans="1:70">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B16">
+        <v>278216902000.0</v>
+      </c>
+      <c r="C16">
+        <v>285254548000.0</v>
+      </c>
+      <c r="D16">
         <v>123667117000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>106121281000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>90737166000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>248908443000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>124560386000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>88099694000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>80606419000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>117338147000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>32324246893.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>9060544060.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8353386364.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>6822534078.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>13261481535.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>7977770920.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2744600207.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4421754060.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2357103187.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1963626166.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1726304800.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2820659621.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1902740047.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3947360345.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>7511595043.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>14768583370.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>20726247938.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>13977081213.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>19840344110.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>20125518997.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>27918957371.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>27517169839.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>20852604827.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>28005654794.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>40663589099.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>28178677556.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>29144661000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>90178747963.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>13042145405.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>16517303464.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>21493006526.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>23676943954.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>20312225018.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>14236412259.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>11820473807.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>38206784445.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>42582744407.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>23379630418.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>30722851811.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>33044056175.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>36629706919.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>33587985483.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>48116400910.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>35083897309.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>111290926640.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>106758045152.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>94831747064.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>71435396320.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>24388011000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>25839065755.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>33324476776.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>22864742733.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
-    </row>
-    <row r="17" spans="1:68">
+      <c r="BQ16"/>
+      <c r="BR16"/>
+    </row>
+    <row r="17" spans="1:70">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -21322,370 +22107,384 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
-    </row>
-    <row r="18" spans="1:68">
+      <c r="BQ17"/>
+      <c r="BR17"/>
+    </row>
+    <row r="18" spans="1:70">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B18">
+        <v>4689273000.0</v>
+      </c>
+      <c r="C18">
+        <v>-550395489000.0</v>
+      </c>
+      <c r="D18">
         <v>30482163000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>20933424000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>9624776000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>3895025000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>6138170000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>19018484000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>4695578000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-88283634000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-5372480288.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1082057327.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-4267862720.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>5632818624.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-39150750911.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>38794089576.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>9170016512.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-345178863232.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>8383801333.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>10932298187.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>9515389922.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1071928396813.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>11067535089.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5086133438.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>9272850107.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>11098603708.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>14261671662.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>33110821652.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>5727845911.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-16831467717.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>7612099985.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-98163290444.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>9888305875.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-69778474958.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>26712170817.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-4557276722.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-7901760509.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-127561644798.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>7193666375.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>6628697689.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>6202858444.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-21388499314.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>3363194352.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-39824447938.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>10329199930.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>28747021802.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-38272403413.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-46597404943.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-5206552079.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-9385390387.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-187940287598.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-8372845592.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>14823723821.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-265119775470.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>9903927257.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>22053523515.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-38400085528.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-10777194302.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>19860796586.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>11312307099.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-4583433627.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
-    </row>
-    <row r="19" spans="1:68">
+      <c r="BQ18"/>
+      <c r="BR18"/>
+    </row>
+    <row r="19" spans="1:70">
       <c r="A19" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>179</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
+        <v>119997416000.0</v>
+      </c>
+      <c r="D19"/>
+      <c r="E19">
         <v>4861573784.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-126554716288.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>163887813846.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>29968217137.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-22221771983.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-34217788890.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>6281178021.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>33523697208.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-12237535032.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1408321483.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11204057600.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>41232209262.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-35944207586.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>35944418573.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-17080365318.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-38728100000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>785000000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>37943100000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>39930000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-633500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-8423400000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>12958260761.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-13244454748.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-30522429386.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-30786689483.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-70863791484.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-70863791484.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
-    </row>
-    <row r="20" spans="1:68">
+      <c r="BQ19"/>
+      <c r="BR19"/>
+    </row>
+    <row r="20" spans="1:70">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21710,1036 +22509,1072 @@
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
-    </row>
-    <row r="21" spans="1:68">
+      <c r="BQ20"/>
+      <c r="BR20"/>
+    </row>
+    <row r="21" spans="1:70">
       <c r="A21" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>181</v>
+      </c>
+      <c r="B21">
+        <v>-8751000000.0</v>
+      </c>
       <c r="C21">
+        <v>-7934000000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>32500000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-47500000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12399000004.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4876000002.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5063499999.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-45638491.0</v>
       </c>
-      <c r="M21">
-[...2 lines deleted...]
-      <c r="N21"/>
       <c r="O21">
         <v>-359356537.0</v>
       </c>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
+        <v>-359356537.0</v>
+      </c>
+      <c r="R21">
         <v>511140870.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="S21"/>
+      <c r="T21">
         <v>-985796229.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1281832153.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-434056701.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21">
+      <c r="W21"/>
+      <c r="X21">
         <v>535880903.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-348468681.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3064431720.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-22896404772.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-6426038046.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>618642383.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-149115486.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4663467712.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-50408438757.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
-    </row>
-    <row r="22" spans="1:68">
+      <c r="BQ21"/>
+      <c r="BR21"/>
+    </row>
+    <row r="22" spans="1:70">
       <c r="A22" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B22">
+        <v>-8252844575.0</v>
+      </c>
+      <c r="C22">
+        <v>19327354000.0</v>
+      </c>
+      <c r="D22">
         <v>27458832000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>10058625546.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>71064588006.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-5799632000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>23994309000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1029473000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-10768746000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-22288565000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>46950484440.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>11989808290.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2429803414.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-23170118845.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-116372254444.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-15776811625.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-22003892348.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-356916807873.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-26328852393.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-26398453147.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-26996452681.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1088017698970.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-33906739418.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-30124913232.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-33978695097.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-4218017134.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-183949149.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-13803996128.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-32268367028.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>74158369180.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-5544252610.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5482008279.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-30493715739.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-17636525597.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-7564799222.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1852365258.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-13156605649.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>5895115714.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>13763304660.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-11308981106.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-19041280875.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-27121907122.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>5270817777.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-4780305418.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-12461582311.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>36641141013.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2489659049.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2077741344.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-11234643150.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>64797340785.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>11876284536.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-4413755395.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-7265060311.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>42099805355.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-1661322288.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>23955121305.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-8889436205.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>45197116074.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-5372335007.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>416197243.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>13920970239.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>16685085400.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>30387738300.0</v>
       </c>
-      <c r="BK22"/>
-[...1 lines deleted...]
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22">
         <v>1116484800.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>3062108500.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>206677100.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>206677100.0</v>
       </c>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:70">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B23">
+        <v>-106222000.0</v>
+      </c>
+      <c r="C23">
+        <v>327023000.0</v>
+      </c>
+      <c r="D23">
         <v>41352190000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-43283305000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-35025000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>520289000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-246890000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-244247000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-290272000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-353243820000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-557813262.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1211652020.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-45638491.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-860214652.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1758867018.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1635856205.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-896486622.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2478976478.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-3250954933.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>75580859.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2174460607.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>8611444621.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-72786954.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>366076110.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-250365278055.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>9465440094.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1420894825.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1579743856.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3320679349.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>124623352658.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>26127080427.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>127186388945.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>33465432416.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>29871119960.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-20171567730.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>14100223819.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-8869134177.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-4355860462.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-11260517497.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9913904645.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>39163240617.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1864548428.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-30139227462.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>34475071833.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>182383739.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-476258509.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1523994856.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>18388230005.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-602461775.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>6388032627.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>727558028.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-59451545.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-299837802.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>82856051667.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-72539750040.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>69852581104.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>20111009772.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>18106426060.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-4164171544.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2145397394.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-220915244.0</v>
       </c>
-      <c r="BI23"/>
-[...1 lines deleted...]
-      <c r="BK23">
+      <c r="BK23"/>
+      <c r="BL23"/>
+      <c r="BM23">
         <v>87605100.0</v>
       </c>
-      <c r="BL23"/>
-[...1 lines deleted...]
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23"/>
+      <c r="BP23">
         <v>695187100.0</v>
       </c>
-      <c r="BO23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:68">
+      <c r="BQ23"/>
+      <c r="BR23"/>
+    </row>
+    <row r="24" spans="1:70">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B24">
+        <v>67500000.0</v>
+      </c>
+      <c r="C24">
+        <v>5802178920.0</v>
+      </c>
+      <c r="D24">
         <v>-114216716000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>352700000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-119997416000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>67264411000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>25000000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-8000000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>95072501000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>29664089253.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>107020924.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>429737823.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2388914782.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>46934799515.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-36728865776.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-3893460561.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>21358729384.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-12658801786.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-2996458009.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>36782672984.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>14848947707.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>37848028031.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1286672162.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-13038447900.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>563874594.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-8095673994.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-38537861253.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-16938385421.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-59974334106.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-53843873912.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-39166687757.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-34856580276.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-110260327280.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-66657860630.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-47410834449.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-66151894611.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-65852033057.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-55678773205.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-39641965336.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-97861385671.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-84156935594.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-50864511685.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-6726695717.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-52701538449.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-56106460905.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-18116581314.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-320947385.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-4488731211.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>3850229657.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>146597870990.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-55759542770.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-39952868744.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>250396907560.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-41863808438.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-233629277065.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>10947247500.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>73761586519.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-7767669738.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-28507968869.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>10326006687.0</v>
       </c>
-      <c r="BI24"/>
-[...1 lines deleted...]
-      <c r="BK24">
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>12393442200.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
-    </row>
-    <row r="25" spans="1:68">
+      <c r="BQ24"/>
+      <c r="BR24"/>
+    </row>
+    <row r="25" spans="1:70">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B25">
+        <v>14851356000.0</v>
+      </c>
+      <c r="C25">
+        <v>-38978541000.0</v>
+      </c>
+      <c r="D25">
         <v>-4139884000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>21424551000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>16182076000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>9733995000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-24256930000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>29153301000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7195024000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-58972576000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-66520946980.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-11494335965.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-10286163890.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>21812102775.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>68511901506.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>44375005214.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11757228148.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>344982868530.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>15465212536.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15366154960.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>15839496809.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1076669789973.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>22167913088.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>18981321457.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>22486845250.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-25321616814.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-19226503267.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-11291393657.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>12692217055.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-86608004523.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-11904491398.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-7804370577.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>13109551507.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>17636525597.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>7564799222.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1852365258.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>13156605649.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-5895115714.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-22472218123.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>2609034775.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>10346141881.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>18656598075.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-12502039936.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>4780305418.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>12461582311.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-36641141013.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-9670250094.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-2077741344.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>11234643150.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-64797340785.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-11876284536.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>4413755395.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>7265060311.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-42099805355.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>1661322288.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-23955121305.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>8889436205.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-45197116074.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>5372335007.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-416197243.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-13920970239.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
-    </row>
-    <row r="26" spans="1:68">
+      <c r="BQ25"/>
+      <c r="BR25"/>
+    </row>
+    <row r="26" spans="1:70">
       <c r="A26" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>603987214350.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
-[...1 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
-      <c r="T26"/>
+      <c r="T26">
+        <v>0.0</v>
+      </c>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
         <v>500000000.0</v>
       </c>
-      <c r="W26"/>
-[...1 lines deleted...]
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>14543600000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-42700000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>-12926479659.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26">
         <v>-41930000000.0</v>
       </c>
-      <c r="AN26"/>
-[...1 lines deleted...]
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>-32900000000.0</v>
       </c>
-      <c r="AQ26"/>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26">
         <v>4401072290.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-1154438259.0</v>
       </c>
-      <c r="BG26"/>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
-    </row>
-    <row r="27" spans="1:68">
+      <c r="BQ26"/>
+      <c r="BR26"/>
+    </row>
+    <row r="27" spans="1:70">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -22764,644 +23599,664 @@
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
-    </row>
-    <row r="28" spans="1:68">
+      <c r="BQ27"/>
+      <c r="BR27"/>
+    </row>
+    <row r="28" spans="1:70">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B28">
+        <v>-8857222000.0</v>
+      </c>
+      <c r="C28">
+        <v>591852306000.0</v>
+      </c>
+      <c r="D28">
         <v>-12960675000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-10783305000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-47535025000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12919289000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-5122890000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-5307747000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-75353772000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>151615897000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-557813262.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1211652020.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-45638491.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-4219069097.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1758867018.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2269525264.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1530155681.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2478976478.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-3406290532.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-76555534.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1479435395.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>257712820714.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-468954052.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-103186060.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-251208998853.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1023647071.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5152959760.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>2160701086.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-3328207845.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>92214196681.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>74339620899.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>120654545397.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>19061141245.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>167389030627.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>52479390277.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>50985531079.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>13007745298.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>189480028389.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>31401656698.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-3763938111.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>138280434206.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>76506383631.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>195929921754.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>49180509658.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>15983151508.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>31158585278.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>35040219128.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>62622135844.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>15561407399.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>53173273740.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>43644375888.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>56298346709.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>27591849875.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>104042430664.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-52226600220.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>209077751541.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>30885978391.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-2702048210.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-27489634803.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-18451893615.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-10953186929.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>188849799800.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>194693768700.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>12811293000.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>140879766300.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>98875203900.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>69720665800.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>34860332900.0</v>
       </c>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:70">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B29">
+        <v>14851356000.0</v>
+      </c>
+      <c r="C29">
+        <v>-8399747000.0</v>
+      </c>
+      <c r="D29">
         <v>33953109000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>21424551000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>16182076000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>13798065000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>9169953000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>39565146000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5563367000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-70045357000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-9232088243.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11262498629.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2429803414.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>8884791006.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-36803677610.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>38009431386.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10246664200.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-344982868530.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10863639857.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>11032298187.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>11156955872.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1076669789973.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11738826330.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11143591775.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11491849847.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>29539633948.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>19410452416.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>25095389785.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>19576149973.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>12449635343.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>17448744008.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>13286378856.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>17384164232.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-59612490746.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>30174633087.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1840746393.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-6704160659.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-124229078690.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>8708913463.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>8699946331.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>8695138994.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>8465309047.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>7231222159.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-38411580688.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>11389509650.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>30780769040.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>7180591045.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>12895215742.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>15375773804.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>32710906965.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-54136076121.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-5683563806.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>15233474341.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-100919849657.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>10503919847.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-11903359939.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-245833807.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>14711874395.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>20296282732.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>8347185508.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>15670347900.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>15486258600.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>8745274800.0</v>
       </c>
-      <c r="BK29"/>
-      <c r="BL29">
+      <c r="BM29"/>
+      <c r="BN29">
         <v>5994463600.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>1680030100.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>1328590500.0</v>
       </c>
-      <c r="BO29"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:68">
+      <c r="BQ29"/>
+      <c r="BR29"/>
+    </row>
+    <row r="30" spans="1:70">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B30">
+        <v>-12348362000.0</v>
+      </c>
+      <c r="C30">
+        <v>-421976847000.0</v>
+      </c>
+      <c r="D30">
         <v>-3042947000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4861574000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-126554716000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>163887814000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>29968217000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-22221772000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-34217789000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>76281178000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>33523697208.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-12237535032.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1408321483.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-11204057600.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>41232209262.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-35944207586.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>35944418573.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-17080365318.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-15138640310.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3096458009.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35141107034.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>19590340867.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>37176736790.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4770786175.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-15257447640.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-10159324837.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-13244454748.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-30522429386.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-30786689483.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-89255437166.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-63680517935.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-150616357057.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-42352438633.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-120426311492.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-70120322900.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-50127364778.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-67349494461.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>11685400835.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-57194020293.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-41713213978.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-100353666221.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-70408871424.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-208691001550.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-8139562967.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-53561848169.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-66390986225.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-34609575772.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-83113568070.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-32868279012.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-90362067695.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>12793659513.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-65332824556.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-29812298014.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-78816928546.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>45816729534.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-185376050741.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-16851014610.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>34845835704.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>5768029613.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>2762008656.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>5742573060.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
+      <c r="BQ30"/>
+      <c r="BR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>