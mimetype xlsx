--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3773,51 +3773,51 @@
       </c>
       <c r="BF1" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
         <v>1050057000.0</v>
       </c>
       <c r="C2">
         <v>1019152000.0</v>
       </c>
       <c r="D2">
         <v>1118350000.0</v>
       </c>
       <c r="E2">
         <v>1024320000.0</v>
       </c>
       <c r="F2">
         <v>914578000.0</v>
       </c>
       <c r="G2">
-        <v>1038148000.0</v>
+        <v>1038147999.0</v>
       </c>
       <c r="H2">
         <v>1101920000.0</v>
       </c>
       <c r="I2">
         <v>1017449000.0</v>
       </c>
       <c r="J2">
         <v>929759000.0</v>
       </c>
       <c r="K2">
         <v>956350000.0</v>
       </c>
       <c r="L2">
         <v>939658000.0</v>
       </c>
       <c r="M2">
         <v>773494000.0</v>
       </c>
       <c r="N2">
         <v>829212000.0</v>
       </c>
       <c r="O2">
         <v>955793000.0</v>
       </c>
@@ -8007,51 +8007,51 @@
       </c>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
     </row>
     <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
         <v>644714000.0</v>
       </c>
       <c r="C40">
         <v>734000000.0</v>
       </c>
       <c r="D40">
         <v>659563000.0</v>
       </c>
       <c r="E40">
         <v>656713000.0</v>
       </c>
       <c r="F40">
         <v>629909000.0</v>
       </c>
       <c r="G40">
-        <v>656581000.0</v>
+        <v>656581001.0</v>
       </c>
       <c r="H40">
         <v>626860000.0</v>
       </c>
       <c r="I40">
         <v>604465000.0</v>
       </c>
       <c r="J40">
         <v>602973000.0</v>
       </c>
       <c r="K40">
         <v>647338000.0</v>
       </c>
       <c r="L40">
         <v>588645000.0</v>
       </c>
       <c r="M40">
         <v>456075000.0</v>
       </c>
       <c r="N40">
         <v>472926000.0</v>
       </c>
       <c r="O40">
         <v>541413000.0</v>
       </c>