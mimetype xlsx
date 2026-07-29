--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1348,51 +1348,51 @@
       </c>
       <c r="L12">
         <v>45417000.0</v>
       </c>
       <c r="M12">
         <v>93640000.0</v>
       </c>
       <c r="N12">
         <v>57667000.0</v>
       </c>
       <c r="O12">
         <v>25559000.0</v>
       </c>
       <c r="P12">
         <v>153707000.0</v>
       </c>
       <c r="Q12">
         <v>239024000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
-        <v>590574000.0</v>
+        <v>615453000.0</v>
       </c>
       <c r="C13">
         <v>610037000.0</v>
       </c>
       <c r="D13">
         <v>602238000.0</v>
       </c>
       <c r="E13">
         <v>598813000.0</v>
       </c>
       <c r="F13">
         <v>598813000.0</v>
       </c>
       <c r="G13">
         <v>598813000.0</v>
       </c>
       <c r="H13">
         <v>596454000.0</v>
       </c>
       <c r="I13">
         <v>596454000.0</v>
       </c>
       <c r="J13">
         <v>351249000.0</v>
       </c>
@@ -2224,51 +2224,53 @@
         <v>71955000.0</v>
       </c>
       <c r="L35">
         <v>19999000.0</v>
       </c>
       <c r="M35">
         <v>5697000.0</v>
       </c>
       <c r="N35">
         <v>741000.0</v>
       </c>
       <c r="O35">
         <v>610000.0</v>
       </c>
       <c r="P35">
         <v>2354000.0</v>
       </c>
       <c r="Q35">
         <v>5333000.0</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>51</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>-14290000.0</v>
+      </c>
       <c r="C36">
         <v>5340400000.0</v>
       </c>
       <c r="D36">
         <v>5168320000.0</v>
       </c>
       <c r="E36">
         <v>3888302000.0</v>
       </c>
       <c r="F36">
         <v>3306485000.0</v>
       </c>
       <c r="G36">
         <v>-2341843000.0</v>
       </c>
       <c r="H36">
         <v>-2278077000.0</v>
       </c>
       <c r="I36">
         <v>-1792593000.0</v>
       </c>
       <c r="J36">
         <v>-1286045000.0</v>
       </c>
       <c r="K36">
@@ -2485,51 +2487,51 @@
       </c>
       <c r="H41">
         <v>263889000.0</v>
       </c>
       <c r="I41">
         <v>144302000.0</v>
       </c>
       <c r="J41">
         <v>147228000.0</v>
       </c>
       <c r="K41">
         <v>3092000.0</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
     </row>
     <row r="42" spans="1:17">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
-        <v>56877771.0</v>
+        <v>31998771.0</v>
       </c>
       <c r="C42">
         <v>42960000.0</v>
       </c>
       <c r="D42">
         <v>39378000.0</v>
       </c>
       <c r="E42">
         <v>69605000.0</v>
       </c>
       <c r="F42">
         <v>29286000.0</v>
       </c>
       <c r="G42">
         <v>-35275000.0</v>
       </c>
       <c r="H42">
         <v>-899062485.0</v>
       </c>
       <c r="I42">
         <v>-716217889.0</v>
       </c>
       <c r="J42">
         <v>-423219937.0</v>
       </c>
@@ -6102,51 +6104,51 @@
         <v>48</v>
       </c>
       <c r="B33"/>
       <c r="C33">
         <v>136753000.0</v>
       </c>
       <c r="D33">
         <v>6007784000.0</v>
       </c>
       <c r="E33">
         <v>5836140000.0</v>
       </c>
       <c r="F33">
         <v>5591518000.0</v>
       </c>
       <c r="G33">
         <v>5493916000.0</v>
       </c>
       <c r="H33">
         <v>5636399000.0</v>
       </c>
       <c r="I33">
         <v>5458656000.0</v>
       </c>
       <c r="J33">
-        <v>5290992027.0</v>
+        <v>6012208000.0</v>
       </c>
       <c r="K33">
         <v>5320624000.0</v>
       </c>
       <c r="L33">
         <v>5135578000.0</v>
       </c>
       <c r="M33">
         <v>4649030000.0</v>
       </c>
       <c r="N33">
         <v>4466856000.0</v>
       </c>
       <c r="O33">
         <v>4019855000.0</v>
       </c>
       <c r="P33"/>
       <c r="Q33">
         <v>3384315000.0</v>
       </c>
       <c r="R33"/>
       <c r="S33">
         <v>3222889000.0</v>
       </c>
       <c r="T33"/>
@@ -6282,51 +6284,51 @@
         <v>50</v>
       </c>
       <c r="B35"/>
       <c r="C35">
         <v>3144901000.0</v>
       </c>
       <c r="D35">
         <v>3146468000.0</v>
       </c>
       <c r="E35">
         <v>3053185000.0</v>
       </c>
       <c r="F35">
         <v>2977254000.0</v>
       </c>
       <c r="G35">
         <v>2906093000.0</v>
       </c>
       <c r="H35">
         <v>2936289000.0</v>
       </c>
       <c r="I35">
         <v>2844465000.0</v>
       </c>
       <c r="J35">
-        <v>2883783680.0</v>
+        <v>6012208000.0</v>
       </c>
       <c r="K35">
         <v>2595198000.0</v>
       </c>
       <c r="L35">
         <v>1524078000.0</v>
       </c>
       <c r="M35">
         <v>1658505000.0</v>
       </c>
       <c r="N35">
         <v>1262032000.0</v>
       </c>
       <c r="O35">
         <v>16815000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35">
         <v>17035000.0</v>
       </c>
       <c r="R35"/>
       <c r="S35">
         <v>13918000.0</v>
       </c>
       <c r="T35"/>
@@ -6389,51 +6391,53 @@
       </c>
       <c r="AP35">
         <v>610000.0</v>
       </c>
       <c r="AQ35">
         <v>16865000.0</v>
       </c>
       <c r="AR35">
         <v>2354000.0</v>
       </c>
       <c r="AS35">
         <v>2498000.0</v>
       </c>
       <c r="AT35">
         <v>5333000.0</v>
       </c>
       <c r="AU35">
         <v>742000.0</v>
       </c>
     </row>
     <row r="36" spans="1:47">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
+      <c r="C36">
+        <v>3430467000.0</v>
+      </c>
       <c r="D36">
         <v>5870042000.0</v>
       </c>
       <c r="E36">
         <v>5699757000.0</v>
       </c>
       <c r="F36">
         <v>5454339000.0</v>
       </c>
       <c r="G36">
         <v>5340400000.0</v>
       </c>
       <c r="H36">
         <v>5501515000.0</v>
       </c>
       <c r="I36">
         <v>5324699000.0</v>
       </c>
       <c r="J36">
         <v>-136689128.0</v>
       </c>
       <c r="K36">
         <v>5168320000.0</v>
       </c>
       <c r="L36">
@@ -7072,51 +7076,51 @@
       <c r="M42">
         <v>49483000.0</v>
       </c>
       <c r="N42">
         <v>27388706.0</v>
       </c>
       <c r="O42">
         <v>22556000.0</v>
       </c>
       <c r="P42">
         <v>47049000.0</v>
       </c>
       <c r="Q42">
         <v>21579000.0</v>
       </c>
       <c r="R42">
         <v>39451000.0</v>
       </c>
       <c r="S42">
         <v>-117716000.0</v>
       </c>
       <c r="T42">
         <v>4108000.0</v>
       </c>
       <c r="U42">
-        <v>1.0</v>
+        <v>-373000.0</v>
       </c>
       <c r="V42">
         <v>20861000.0</v>
       </c>
       <c r="W42">
         <v>-35275000.0</v>
       </c>
       <c r="X42">
         <v>-35275000.0</v>
       </c>
       <c r="Y42">
         <v>1108487000.0</v>
       </c>
       <c r="Z42">
         <v>70818000.0</v>
       </c>
       <c r="AA42">
         <v>923038000.0</v>
       </c>
       <c r="AB42">
         <v>37476000.0</v>
       </c>
       <c r="AC42">
         <v>970582000.0</v>
       </c>
@@ -10774,56 +10778,58 @@
       </c>
       <c r="G6">
         <v>16189000.0</v>
       </c>
       <c r="H6">
         <v>169332000.0</v>
       </c>
       <c r="I6">
         <v>86969000.0</v>
       </c>
       <c r="J6">
         <v>-18902000.0</v>
       </c>
       <c r="K6">
         <v>144494000.0</v>
       </c>
       <c r="L6">
         <v>272011000.0</v>
       </c>
       <c r="M6">
         <v>-12571000.0</v>
       </c>
       <c r="N6">
         <v>287090000.0</v>
       </c>
-      <c r="O6"/>
+      <c r="O6">
+        <v>138622000.0</v>
+      </c>
       <c r="P6">
         <v>-65898000.0</v>
       </c>
       <c r="Q6">
-        <v>-48486000.0</v>
+        <v>47784000.0</v>
       </c>
       <c r="R6">
         <v>75545000.0</v>
       </c>
       <c r="S6">
         <v>73772000.0</v>
       </c>
       <c r="T6"/>
       <c r="U6">
         <v>10518000.0</v>
       </c>
       <c r="V6"/>
       <c r="W6">
         <v>29595000.0</v>
       </c>
       <c r="X6">
         <v>29595000.0</v>
       </c>
       <c r="Y6">
         <v>218323000.0</v>
       </c>
       <c r="Z6"/>
       <c r="AA6">
         <v>19910000.0</v>
       </c>
@@ -12041,51 +12047,53 @@
       </c>
       <c r="G21">
         <v>16189000.0</v>
       </c>
       <c r="H21">
         <v>169332000.0</v>
       </c>
       <c r="I21">
         <v>86969000.0</v>
       </c>
       <c r="J21">
         <v>-18902000.0</v>
       </c>
       <c r="K21">
         <v>144494000.0</v>
       </c>
       <c r="L21">
         <v>272011000.0</v>
       </c>
       <c r="M21">
         <v>-10512000.0</v>
       </c>
       <c r="N21">
         <v>245134000.0</v>
       </c>
-      <c r="O21"/>
+      <c r="O21">
+        <v>140370000.0</v>
+      </c>
       <c r="P21">
         <v>-65898000.0</v>
       </c>
       <c r="Q21">
         <v>-3663000.0</v>
       </c>
       <c r="R21">
         <v>92301000.0</v>
       </c>
       <c r="S21">
         <v>63594000.0</v>
       </c>
       <c r="T21"/>
       <c r="U21">
         <v>10007000.0</v>
       </c>
       <c r="V21"/>
       <c r="W21">
         <v>24200000.0</v>
       </c>
       <c r="X21">
         <v>24200000.0</v>
       </c>
       <c r="Y21">
         <v>213029000.0</v>
@@ -14427,51 +14435,51 @@
       </c>
       <c r="AP1" t="s">
         <v>14</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>15</v>
       </c>
       <c r="AS1" t="s">
         <v>106</v>
       </c>
       <c r="AT1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>139</v>
       </c>
       <c r="B2">
         <v>566437000.0</v>
       </c>
       <c r="C2">
-        <v>677653000.0</v>
+        <v>566437000.0</v>
       </c>
       <c r="D2">
         <v>372248000.0</v>
       </c>
       <c r="E2">
         <v>486639000.0</v>
       </c>
       <c r="F2">
         <v>469930000.0</v>
       </c>
       <c r="G2">
         <v>574014000.0</v>
       </c>
       <c r="H2">
         <v>390673000.0</v>
       </c>
       <c r="I2">
         <v>482673000.0</v>
       </c>
       <c r="J2">
         <v>220549000.0</v>
       </c>
       <c r="K2">
         <v>255568000.0</v>
       </c>
@@ -14567,51 +14575,51 @@
       </c>
       <c r="AP2">
         <v>8902000.0</v>
       </c>
       <c r="AQ2">
         <v>2225500.0</v>
       </c>
       <c r="AR2">
         <v>2225500.0</v>
       </c>
       <c r="AS2">
         <v>2249250.0</v>
       </c>
       <c r="AT2">
         <v>2249250.0</v>
       </c>
     </row>
     <row r="3" spans="1:46">
       <c r="A3" t="s">
         <v>140</v>
       </c>
       <c r="B3">
         <v>41000</v>
       </c>
       <c r="C3">
-        <v>99000</v>
+        <v>41000</v>
       </c>
       <c r="D3">
         <v>58000</v>
       </c>
       <c r="E3">
         <v>103000</v>
       </c>
       <c r="F3">
         <v>24000</v>
       </c>
       <c r="G3">
         <v>522000</v>
       </c>
       <c r="H3">
         <v>51000</v>
       </c>
       <c r="I3">
         <v>88000</v>
       </c>
       <c r="J3">
         <v>43000</v>
       </c>
       <c r="K3">
         <v>255000</v>
       </c>
@@ -14807,51 +14815,51 @@
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
     </row>
     <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>143</v>
       </c>
       <c r="B6">
         <v>136480000.0</v>
       </c>
       <c r="C6">
-        <v>-111216000.0</v>
+        <v>136139000.0</v>
       </c>
       <c r="D6">
         <v>305405000.0</v>
       </c>
       <c r="E6">
         <v>-114391000.0</v>
       </c>
       <c r="F6">
         <v>16709000.0</v>
       </c>
       <c r="G6">
         <v>-104084000.0</v>
       </c>
       <c r="H6">
         <v>183341000.0</v>
       </c>
       <c r="I6">
         <v>390673000.0</v>
       </c>
       <c r="J6">
         <v>262124000.0</v>
       </c>
       <c r="K6">
         <v>-35019000.0</v>
       </c>
@@ -14945,51 +14953,51 @@
       </c>
       <c r="AP6">
         <v>16657000.0</v>
       </c>
       <c r="AQ6">
         <v>4164250.0</v>
       </c>
       <c r="AR6">
         <v>4164250.0</v>
       </c>
       <c r="AS6">
         <v>-23750.0</v>
       </c>
       <c r="AT6">
         <v>-23750.0</v>
       </c>
     </row>
     <row r="7" spans="1:46">
       <c r="A7" t="s">
         <v>144</v>
       </c>
       <c r="B7">
         <v>-933226000.0</v>
       </c>
       <c r="C7">
-        <v>28855000.0</v>
+        <v>-933226000.0</v>
       </c>
       <c r="D7">
         <v>55742000.0</v>
       </c>
       <c r="E7">
         <v>23250000.0</v>
       </c>
       <c r="F7">
         <v>243568000.0</v>
       </c>
       <c r="G7">
         <v>59684000.0</v>
       </c>
       <c r="H7">
         <v>378140000.0</v>
       </c>
       <c r="I7">
         <v>94631000.0</v>
       </c>
       <c r="J7">
         <v>106012000.0</v>
       </c>
       <c r="K7">
         <v>110531000.0</v>
       </c>
@@ -15619,64 +15627,64 @@
       </c>
       <c r="AN14">
         <v>5349000.0</v>
       </c>
       <c r="AO14">
         <v>6090000.0</v>
       </c>
       <c r="AP14">
         <v>5572500.0</v>
       </c>
       <c r="AQ14">
         <v>5572500.0</v>
       </c>
       <c r="AR14">
         <v>2786250.0</v>
       </c>
       <c r="AS14"/>
       <c r="AT14"/>
     </row>
     <row r="15" spans="1:46">
       <c r="A15" t="s">
         <v>152</v>
       </c>
       <c r="B15"/>
       <c r="C15">
-        <v>13720000.0</v>
+        <v>13633000.0</v>
       </c>
       <c r="D15">
         <v>13633000.0</v>
       </c>
       <c r="E15">
         <v>13667000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>13633000.0</v>
       </c>
       <c r="H15">
-        <v>0.0</v>
+        <v>121714.0</v>
       </c>
       <c r="I15">
         <v>13694000.0</v>
       </c>
       <c r="J15">
         <v>13688763.0</v>
       </c>
       <c r="K15">
         <v>13788000.0</v>
       </c>
       <c r="L15">
         <v>87764.0</v>
       </c>
       <c r="M15">
         <v>13711000.0</v>
       </c>
       <c r="N15">
         <v>13994000.0</v>
       </c>
       <c r="O15">
         <v>13994000.0</v>
       </c>
       <c r="P15">
         <v>6997000.0</v>
       </c>
@@ -15749,51 +15757,51 @@
       </c>
       <c r="AP15">
         <v>3294000.0</v>
       </c>
       <c r="AQ15">
         <v>3294000.0</v>
       </c>
       <c r="AR15">
         <v>1647000.0</v>
       </c>
       <c r="AS15">
         <v>3293500.0</v>
       </c>
       <c r="AT15">
         <v>1646750.0</v>
       </c>
     </row>
     <row r="16" spans="1:46">
       <c r="A16" t="s">
         <v>153</v>
       </c>
       <c r="B16">
         <v>702576000.0</v>
       </c>
       <c r="C16">
-        <v>566437000.0</v>
+        <v>702576000.0</v>
       </c>
       <c r="D16">
         <v>677653000.0</v>
       </c>
       <c r="E16">
         <v>372248000.0</v>
       </c>
       <c r="F16">
         <v>486639000.0</v>
       </c>
       <c r="G16">
         <v>469930000.0</v>
       </c>
       <c r="H16">
         <v>574014000.0</v>
       </c>
       <c r="I16">
         <v>390673000.0</v>
       </c>
       <c r="J16">
         <v>482673000.0</v>
       </c>
       <c r="K16">
         <v>220549000.0</v>
       </c>
@@ -15939,51 +15947,51 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
     </row>
     <row r="18" spans="1:46">
       <c r="A18" t="s">
         <v>155</v>
       </c>
       <c r="B18">
         <v>-136674000.0</v>
       </c>
       <c r="C18">
-        <v>-80002000.0</v>
+        <v>-136674000.0</v>
       </c>
       <c r="D18">
         <v>-20108000.0</v>
       </c>
       <c r="E18">
         <v>-84334000.0</v>
       </c>
       <c r="F18">
         <v>155146000.0</v>
       </c>
       <c r="G18">
         <v>-19183000.0</v>
       </c>
       <c r="H18">
         <v>279751000.0</v>
       </c>
       <c r="I18">
         <v>-44504000.0</v>
       </c>
       <c r="J18">
         <v>52920000.0</v>
       </c>
       <c r="K18">
         <v>-70686000.0</v>
       </c>
@@ -16299,51 +16307,51 @@
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
     </row>
     <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>121</v>
       </c>
       <c r="B22">
         <v>-1632069000.0</v>
       </c>
       <c r="C22">
-        <v>-49605000.0</v>
+        <v>-1633147000.0</v>
       </c>
       <c r="D22">
         <v>-20270000.0</v>
       </c>
       <c r="E22">
         <v>105153000.0</v>
       </c>
       <c r="F22">
         <v>36910000.0</v>
       </c>
       <c r="G22">
         <v>13945000.0</v>
       </c>
       <c r="H22">
         <v>157864000.0</v>
       </c>
       <c r="I22">
         <v>23809000.0</v>
       </c>
       <c r="J22">
         <v>-17498000.0</v>
       </c>
       <c r="K22">
         <v>139960000.0</v>
       </c>
@@ -16431,51 +16439,51 @@
       </c>
       <c r="AN22">
         <v>27048000.0</v>
       </c>
       <c r="AO22">
         <v>-24383000.0</v>
       </c>
       <c r="AP22">
         <v>16890000.0</v>
       </c>
       <c r="AQ22"/>
       <c r="AR22">
         <v>4222500.0</v>
       </c>
       <c r="AS22"/>
       <c r="AT22">
         <v>3973250.0</v>
       </c>
     </row>
     <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>159</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>-11000.0</v>
+        <v>-2194000.0</v>
       </c>
       <c r="D23">
         <v>-43063000.0</v>
       </c>
       <c r="E23">
         <v>4301000.0</v>
       </c>
       <c r="F23">
         <v>-123860000.0</v>
       </c>
       <c r="G23">
         <v>-54752000.0</v>
       </c>
       <c r="H23">
         <v>-86094000.0</v>
       </c>
       <c r="I23">
         <v>-28055000.0</v>
       </c>
       <c r="J23">
         <v>-71179000.0</v>
       </c>
       <c r="K23">
         <v>48172000.0</v>
       </c>
@@ -16635,51 +16643,51 @@
       </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24">
         <v>-13500.0</v>
       </c>
       <c r="AQ24">
         <v>13500.0</v>
       </c>
       <c r="AR24">
         <v>6750.0</v>
       </c>
       <c r="AS24"/>
       <c r="AT24"/>
     </row>
     <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>161</v>
       </c>
       <c r="B25">
         <v>28018000.0</v>
       </c>
       <c r="C25">
-        <v>-59153000.0</v>
+        <v>2429740000.0</v>
       </c>
       <c r="D25">
         <v>-55522000.0</v>
       </c>
       <c r="E25">
         <v>-212634000.0</v>
       </c>
       <c r="F25">
         <v>-125308000.0</v>
       </c>
       <c r="G25">
         <v>-92290000.0</v>
       </c>
       <c r="H25">
         <v>-256202000.0</v>
       </c>
       <c r="I25">
         <v>-170072000.0</v>
       </c>
       <c r="J25">
         <v>-35551000.0</v>
       </c>
       <c r="K25">
         <v>-328350000.0</v>
       </c>
@@ -16767,51 +16775,51 @@
       </c>
       <c r="AP25">
         <v>582500.0</v>
       </c>
       <c r="AQ25">
         <v>17472500.0</v>
       </c>
       <c r="AR25">
         <v>4513750.0</v>
       </c>
       <c r="AS25">
         <v>3334000.0</v>
       </c>
       <c r="AT25">
         <v>-2306250.0</v>
       </c>
     </row>
     <row r="26" spans="1:46">
       <c r="A26" t="s">
         <v>162</v>
       </c>
       <c r="B26">
         <v>-3653000.0</v>
       </c>
       <c r="C26">
-        <v>0.0</v>
+        <v>-3653000.0</v>
       </c>
       <c r="D26">
         <v>15310000.0</v>
       </c>
       <c r="E26">
         <v>-15310000.0</v>
       </c>
       <c r="F26">
         <v>-15310000.0</v>
       </c>
       <c r="G26">
         <v>8940000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-5090000.0</v>
       </c>
       <c r="J26">
         <v>-4378000.0</v>
       </c>
       <c r="K26">
         <v>-3849563.0</v>
       </c>
       <c r="L26">
         <v>-3759000.0</v>
@@ -16939,51 +16947,51 @@
       <c r="AE27"/>
       <c r="AF27">
         <v>1652000.0</v>
       </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
     </row>
     <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>164</v>
       </c>
       <c r="B28"/>
       <c r="C28">
-        <v>-31209000.0</v>
+        <v>276016000.0</v>
       </c>
       <c r="D28">
         <v>334152000.0</v>
       </c>
       <c r="E28">
         <v>-31358000.0</v>
       </c>
       <c r="F28">
         <v>-139170000.0</v>
       </c>
       <c r="G28">
         <v>-83429000.0</v>
       </c>
       <c r="H28">
         <v>-97573000.0</v>
       </c>
       <c r="I28">
         <v>214834000.0</v>
       </c>
       <c r="J28">
         <v>209412000.0</v>
       </c>
       <c r="K28">
         <v>34384000.0</v>
       </c>
@@ -17077,51 +17085,51 @@
       </c>
       <c r="AP28">
         <v>-3366000.0</v>
       </c>
       <c r="AQ28">
         <v>-3366000.0</v>
       </c>
       <c r="AR28">
         <v>-1683000.0</v>
       </c>
       <c r="AS28">
         <v>-3293500.0</v>
       </c>
       <c r="AT28">
         <v>-1646750.0</v>
       </c>
     </row>
     <row r="29" spans="1:46">
       <c r="A29" t="s">
         <v>165</v>
       </c>
       <c r="B29">
         <v>-136633000.0</v>
       </c>
       <c r="C29">
-        <v>-79903000.0</v>
+        <v>-136633000.0</v>
       </c>
       <c r="D29">
         <v>-20050000.0</v>
       </c>
       <c r="E29">
         <v>-84231000.0</v>
       </c>
       <c r="F29">
         <v>155170000.0</v>
       </c>
       <c r="G29">
         <v>-18661000.0</v>
       </c>
       <c r="H29">
         <v>279802000.0</v>
       </c>
       <c r="I29">
         <v>-44416000.0</v>
       </c>
       <c r="J29">
         <v>52963000.0</v>
       </c>
       <c r="K29">
         <v>-70431000.0</v>
       </c>
@@ -17215,51 +17223,51 @@
       <c r="AO29">
         <v>11705000.0</v>
       </c>
       <c r="AP29">
         <v>25171000.0</v>
       </c>
       <c r="AQ29">
         <v>25171000.0</v>
       </c>
       <c r="AR29">
         <v>12585500.0</v>
       </c>
       <c r="AS29">
         <v>3346000.0</v>
       </c>
       <c r="AT29">
         <v>1673000.0</v>
       </c>
     </row>
     <row r="30" spans="1:46">
       <c r="A30" t="s">
         <v>166</v>
       </c>
       <c r="B30"/>
       <c r="C30">
-        <v>-357000.0</v>
+        <v>-2903000.0</v>
       </c>
       <c r="D30">
         <v>-8315000.0</v>
       </c>
       <c r="E30">
         <v>-103000.0</v>
       </c>
       <c r="F30">
         <v>-24000.0</v>
       </c>
       <c r="G30">
         <v>-522000.0</v>
       </c>
       <c r="H30">
         <v>-51000.0</v>
       </c>
       <c r="I30">
         <v>-88000.0</v>
       </c>
       <c r="J30">
         <v>-43000.0</v>
       </c>
       <c r="K30">
         <v>-255000.0</v>
       </c>