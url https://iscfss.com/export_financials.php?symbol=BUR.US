--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3282,5688 +3285,5808 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AU62"/>
+  <dimension ref="A1:AV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47">
+    <row r="1" spans="1:48">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
       </c>
-      <c r="AG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>11</v>
       </c>
-      <c r="AK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>12</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
         <v>13</v>
       </c>
-      <c r="AO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>14</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS1" t="s">
         <v>15</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AU1" t="s">
         <v>16</v>
       </c>
-      <c r="AU1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:47">
+      <c r="AV1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="2" spans="1:48">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>78181000.0</v>
+      </c>
+      <c r="C2">
         <v>55009000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>60033000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>50468000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45246000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>42970000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12097000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>41262000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>34416000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>37464000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17266000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>31091000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16815000.0</v>
       </c>
-      <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>17035000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>13918000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>13908000.0</v>
       </c>
-      <c r="V2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W2"/>
       <c r="X2">
         <v>9556000.0</v>
       </c>
       <c r="Y2">
+        <v>9556000.0</v>
+      </c>
+      <c r="Z2">
         <v>9061000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>9462000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>29163000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9327000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>13308000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5902000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11316000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>71955000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4889000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19999000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4412000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5697000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1754000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16380000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1679000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>610000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2660000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>216000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2429000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5333000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>742000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:47">
+    <row r="3" spans="1:48">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
-    </row>
-    <row r="4" spans="1:47">
+      <c r="AV3"/>
+    </row>
+    <row r="4" spans="1:48">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
-    </row>
-    <row r="5" spans="1:47">
+      <c r="AV4"/>
+    </row>
+    <row r="5" spans="1:48">
       <c r="A5" t="s">
         <v>20</v>
       </c>
-      <c r="B5"/>
-      <c r="C5">
+      <c r="B5">
+        <v>12063000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-199000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>554000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2142999.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>10119999.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>8631999.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>8688461.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7312000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13142840.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>19016000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>37079294.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>47049000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>39451000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>2920000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>20861000.0</v>
       </c>
-      <c r="V5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>6551000.0</v>
       </c>
       <c r="Y5">
+        <v>6551000.0</v>
+      </c>
+      <c r="Z5">
         <v>70818000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>37476000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>54033000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>50482000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>34991000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>24095000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>40527000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>51149000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>20451000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2728000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1072000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>186000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1191000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>340000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1913000.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AR5"/>
+      <c r="AS5">
         <v>18896000.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
-    </row>
-    <row r="6" spans="1:47">
+      <c r="AV5"/>
+    </row>
+    <row r="6" spans="1:48">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
-    </row>
-    <row r="7" spans="1:47">
+      <c r="AV6"/>
+    </row>
+    <row r="7" spans="1:48">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
-    </row>
-    <row r="8" spans="1:47">
+      <c r="AV7"/>
+    </row>
+    <row r="8" spans="1:48">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
+        <v>624700000.0</v>
+      </c>
+      <c r="C8">
         <v>621251000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>615453000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>614841000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>614748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610037000.0</v>
       </c>
       <c r="G8">
         <v>610037000.0</v>
       </c>
       <c r="H8">
+        <v>610037000.0</v>
+      </c>
+      <c r="I8">
         <v>610033000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>602238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598813000.0</v>
       </c>
       <c r="M8">
         <v>598813000.0</v>
       </c>
       <c r="N8">
         <v>598813000.0</v>
       </c>
       <c r="O8">
         <v>598813000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="P8">
         <v>598813000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>598813000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8">
+      <c r="S8"/>
+      <c r="T8">
+        <v>598813000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8">
         <v>611940000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
-    </row>
-    <row r="9" spans="1:47">
+      <c r="AV8"/>
+    </row>
+    <row r="9" spans="1:48">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>26366000.0</v>
       </c>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>22529000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
-    </row>
-    <row r="10" spans="1:47">
+      <c r="AV9"/>
+    </row>
+    <row r="10" spans="1:48">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>696899000.0</v>
+      </c>
+      <c r="C10">
         <v>702576000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>566437000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>677653000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>372248000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>486639000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>469930000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>574014000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>390673000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>482310016.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>220549000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>255568000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>365336000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>65994000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>107658000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>353157000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>180255000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>192555000.0</v>
       </c>
-      <c r="V10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W10"/>
       <c r="X10">
         <v>322189000.0</v>
       </c>
       <c r="Y10">
+        <v>322189000.0</v>
+      </c>
+      <c r="Z10">
         <v>260313000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>186621000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>232467000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>265551000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>240735000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>135415000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>193736000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>158371000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>56372000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>45417000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20230000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>93640000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15337000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>57667000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>27263000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>25559000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13509000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>8902000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5558000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>8997000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>13491000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:47">
+    <row r="11" spans="1:48">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-    </row>
-    <row r="12" spans="1:47">
+      <c r="AV11"/>
+    </row>
+    <row r="12" spans="1:48">
       <c r="A12" t="s">
         <v>27</v>
       </c>
-      <c r="B12"/>
-      <c r="C12">
+      <c r="B12">
+        <v>747260000.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>655923000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>677653000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>372248000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>486639000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>469930000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>574014000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>483597000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>585105652.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>220549000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>255568000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>365336000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>65994000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>107658000.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="Q12"/>
+      <c r="R12">
         <v>353157000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="S12"/>
+      <c r="T12">
         <v>180255000.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>192555000.0</v>
       </c>
-      <c r="V12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W12"/>
       <c r="X12">
         <v>322189000.0</v>
       </c>
       <c r="Y12">
+        <v>322189000.0</v>
+      </c>
+      <c r="Z12">
         <v>260313000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>186621000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>232467000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>265551000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>240735000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>135415000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>193736000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>158371000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>56372000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>45417000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20230000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>93640000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>15337000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>57667000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>27263000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>25559000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>73835000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>153707000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>166818000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>239024000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>100023000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:47">
+    <row r="13" spans="1:48">
       <c r="A13" t="s">
         <v>28</v>
       </c>
-      <c r="B13"/>
-      <c r="C13">
+      <c r="B13">
+        <v>624700000.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>615453000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>614841000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>614748000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610037000.0</v>
       </c>
       <c r="G13">
         <v>610037000.0</v>
       </c>
       <c r="H13">
+        <v>610037000.0</v>
+      </c>
+      <c r="I13">
         <v>610033000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>609942000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>601785099.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>602238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598813000.0</v>
       </c>
       <c r="M13">
         <v>598813000.0</v>
       </c>
       <c r="N13">
         <v>598813000.0</v>
       </c>
       <c r="O13">
         <v>598813000.0</v>
       </c>
       <c r="P13">
         <v>598813000.0</v>
       </c>
       <c r="Q13">
         <v>598813000.0</v>
       </c>
       <c r="R13">
         <v>598813000.0</v>
       </c>
       <c r="S13">
         <v>598813000.0</v>
       </c>
       <c r="T13">
         <v>598813000.0</v>
       </c>
       <c r="U13">
         <v>598813000.0</v>
       </c>
       <c r="V13">
         <v>598813000.0</v>
       </c>
       <c r="W13">
         <v>598813000.0</v>
       </c>
       <c r="X13">
         <v>598813000.0</v>
       </c>
       <c r="Y13">
         <v>598813000.0</v>
       </c>
       <c r="Z13">
         <v>598813000.0</v>
       </c>
       <c r="AA13">
-        <v>596454000.0</v>
+        <v>598813000.0</v>
       </c>
       <c r="AB13">
         <v>596454000.0</v>
       </c>
       <c r="AC13">
         <v>596454000.0</v>
       </c>
       <c r="AD13">
         <v>596454000.0</v>
       </c>
       <c r="AE13">
-        <v>351249000.0</v>
+        <v>596454000.0</v>
       </c>
       <c r="AF13">
         <v>351249000.0</v>
       </c>
       <c r="AG13">
         <v>351249000.0</v>
       </c>
       <c r="AH13">
         <v>351249000.0</v>
       </c>
       <c r="AI13">
-        <v>328749000.0</v>
+        <v>351249000.0</v>
       </c>
       <c r="AJ13">
         <v>328749000.0</v>
       </c>
       <c r="AK13">
         <v>328749000.0</v>
       </c>
       <c r="AL13">
         <v>328749000.0</v>
       </c>
       <c r="AM13">
         <v>328749000.0</v>
       </c>
       <c r="AN13">
         <v>328749000.0</v>
       </c>
       <c r="AO13">
         <v>328749000.0</v>
       </c>
       <c r="AP13">
+        <v>328749000.0</v>
+      </c>
+      <c r="AQ13">
         <v>302210000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290376000.0</v>
       </c>
       <c r="AR13">
         <v>290376000.0</v>
       </c>
       <c r="AS13">
+        <v>290376000.0</v>
+      </c>
+      <c r="AT13">
         <v>290524000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>290577000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>123851000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:47">
+    <row r="14" spans="1:48">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>225087543.0</v>
+      </c>
+      <c r="C14">
         <v>219069315.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>218897440.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>219267032.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>223983079.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>223102344.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>223231672.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>223563853.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>223433894.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>218933963.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>224099566.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>222887375.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>221930214.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>218612226.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>220426182.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>218701464.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>230933333.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>221196385.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>219049877.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>219049877.0</v>
       </c>
-      <c r="V14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W14"/>
       <c r="X14">
         <v>219051305.0</v>
       </c>
       <c r="Y14">
+        <v>219051305.0</v>
+      </c>
+      <c r="Z14">
         <v>219690322.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>219872859.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>219373431.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>213947752.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>208715150.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>208835129.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>223405853.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>204908655.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>206912225.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204545455.0</v>
       </c>
       <c r="AK14">
         <v>204545455.0</v>
       </c>
       <c r="AL14">
         <v>204545455.0</v>
       </c>
       <c r="AM14">
         <v>204545455.0</v>
       </c>
       <c r="AN14">
         <v>204545455.0</v>
       </c>
       <c r="AO14">
+        <v>204545455.0</v>
+      </c>
+      <c r="AP14">
         <v>192909837.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180637110.0</v>
       </c>
       <c r="AQ14">
         <v>180637110.0</v>
       </c>
       <c r="AR14">
-        <v>199324939.0</v>
+        <v>180637110.0</v>
       </c>
       <c r="AS14">
         <v>199324939.0</v>
       </c>
       <c r="AT14">
-        <v>218649877.0</v>
+        <v>199324939.0</v>
       </c>
       <c r="AU14">
         <v>218649877.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:47">
+      <c r="AV14">
+        <v>218649877.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:48">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>611940000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>612313000.0</v>
       </c>
-      <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>596454000.0</v>
       </c>
-      <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>351249000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>351249000.0</v>
       </c>
-      <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
-    </row>
-    <row r="16" spans="1:47">
+      <c r="AV15"/>
+    </row>
+    <row r="16" spans="1:48">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-    </row>
-    <row r="17" spans="1:47">
+      <c r="AV16"/>
+    </row>
+    <row r="17" spans="1:48">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-    </row>
-    <row r="18" spans="1:47">
+      <c r="AV17"/>
+    </row>
+    <row r="18" spans="1:48">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
-    </row>
-    <row r="19" spans="1:47">
+      <c r="AV18"/>
+    </row>
+    <row r="19" spans="1:48">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-    </row>
-    <row r="20" spans="1:47">
+      <c r="AV19"/>
+    </row>
+    <row r="20" spans="1:48">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
+        <v>134002000.0</v>
+      </c>
+      <c r="C20">
         <v>134000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>134020000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>134016000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>134037000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>133977000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>133948000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>134015000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>133957000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>133855261.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>133965000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>133924000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>133962000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>133936000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>133912000.0</v>
       </c>
-      <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>133919000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>134019000.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>134045000.0</v>
       </c>
-      <c r="V20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>134032000.0</v>
       </c>
       <c r="Y20">
+        <v>134032000.0</v>
+      </c>
+      <c r="Z20">
         <v>133936000.0</v>
       </c>
-      <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>133999000.0</v>
       </c>
-      <c r="AB20"/>
-      <c r="AC20">
+      <c r="AC20"/>
+      <c r="AD20">
         <v>133963000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>133966000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>133999000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>134022000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>133983000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>133932000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1005000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1109000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1177000.0</v>
       </c>
-      <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
-    </row>
-    <row r="21" spans="1:47">
+      <c r="AV20"/>
+    </row>
+    <row r="21" spans="1:48">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>189157.0</v>
       </c>
       <c r="M21">
-        <v>0.0</v>
+        <v>189157.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="P21">
         <v>0.0</v>
       </c>
-      <c r="R21"/>
+      <c r="Q21"/>
+      <c r="R21">
+        <v>0.0</v>
+      </c>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>0.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>0.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>3956000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>8703000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>13451000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>18198000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>22945000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>27692000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>33544000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>39395000.0</v>
       </c>
-      <c r="AI21"/>
-      <c r="AJ21">
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>1109000.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>4124000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9771000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>13956000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21196000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>11067000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-    </row>
-    <row r="22" spans="1:47">
+      <c r="AV21"/>
+    </row>
+    <row r="22" spans="1:48">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>433555858.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>565992885.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>295788519.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
-      <c r="Q22">
+      <c r="Q22"/>
+      <c r="R22">
         <v>-20857000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>-23448000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>-24294000.0</v>
       </c>
       <c r="Y22">
+        <v>-24294000.0</v>
+      </c>
+      <c r="Z22">
         <v>-5880000.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-138587000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-44662000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3478000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1929000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-605000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1729000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-62005000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-26147000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-40979000.0</v>
       </c>
-      <c r="AP22"/>
       <c r="AQ22"/>
-      <c r="AR22">
+      <c r="AR22"/>
+      <c r="AS22">
         <v>-15098000.0</v>
       </c>
-      <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
-    </row>
-    <row r="23" spans="1:47">
+      <c r="AV22"/>
+    </row>
+    <row r="23" spans="1:48">
       <c r="A23" t="s">
         <v>38</v>
       </c>
-      <c r="B23"/>
-      <c r="C23">
+      <c r="B23">
+        <v>4272138000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>6641172000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6685437000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6326839000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6180805000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6175025000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6274902000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6120686000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6007686648.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5837394000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5526335000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5177712000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4681314000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4288359000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>3845340000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>3524706000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>3249524000.0</v>
       </c>
-      <c r="V23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W23"/>
       <c r="X23">
         <v>2728294000.0</v>
       </c>
       <c r="Y23">
+        <v>2728294000.0</v>
+      </c>
+      <c r="Z23">
         <v>2646100000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>2651984000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>2519938000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2318982000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1801038000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1499353000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1196476000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>968231000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>756778000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>594105000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>540554000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>533246000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>361342000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>376082000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>333675000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>345010000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>329013000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>321880000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>300766000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>301517000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>125736000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:47">
+    <row r="24" spans="1:48">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>1022557000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>1034233000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>667814000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>625625000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>655880000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>637788000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>638665000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>653761000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
-    </row>
-    <row r="25" spans="1:47">
+      <c r="AV24"/>
+    </row>
+    <row r="25" spans="1:48">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>1034453000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>1047014000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>681334000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>644069000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>675269000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>646676000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>638665000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>653761000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
-    </row>
-    <row r="26" spans="1:47">
+      <c r="AV25"/>
+    </row>
+    <row r="26" spans="1:48">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
+        <v>3235038000.0</v>
+      </c>
+      <c r="C26">
         <v>3172603000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5708280000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5694387000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5628970000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5388565000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5322937000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5432101000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>5152949000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5001654000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4515068000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>4332920000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>3871914000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>3240648000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>3075801000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>2682118000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>2192718000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>1925593000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2115191000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
-    </row>
-    <row r="27" spans="1:47">
+      <c r="AV26"/>
+    </row>
+    <row r="27" spans="1:48">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-    </row>
-    <row r="28" spans="1:47">
+      <c r="AV27"/>
+    </row>
+    <row r="28" spans="1:48">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>1718450000.0</v>
+      </c>
+      <c r="C28">
         <v>1699181000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1588156520.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1479445000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1422006000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1292605000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1308503000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1219195000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1399919000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1328863904.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1330034000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1268510000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1293169000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1196038000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1158786000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>909243000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>854198000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>854459000.0</v>
       </c>
-      <c r="V28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W28"/>
       <c r="X28">
         <v>359145000.0</v>
       </c>
       <c r="Y28">
+        <v>359145000.0</v>
+      </c>
+      <c r="Z28">
         <v>383756000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>488648000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>405321000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>373114000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>413026000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>351516000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>274304000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-114621000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>194890000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>85863000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>119081000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>44426000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-15337000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-57667000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-27263000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-25559000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-13509000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-8902000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-5489000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-8997000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-13491000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:47">
+    <row r="29" spans="1:48">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>3222395000.0</v>
+      </c>
+      <c r="C29">
         <v>3229683000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4575851000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4640401000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4282961000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4199101000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4183044000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4225318000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>3825588000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3732313000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3600530000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3254310000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2994854000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>2803827000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>2574347000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>2632944000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>2367626000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>2346425000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
-    </row>
-    <row r="30" spans="1:47">
+      <c r="AV29"/>
+    </row>
+    <row r="30" spans="1:48">
       <c r="A30" t="s">
         <v>45</v>
       </c>
-      <c r="B30"/>
-      <c r="C30">
+      <c r="B30">
+        <v>113149000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>186906284.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>118451000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>102648000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>200959000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>64489000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>178433000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>131588966.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>287071000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>71284000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>94391000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>100494000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>112832000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>116582000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64171000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>84122000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>82561000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>104816000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>193444000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>210372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26958000.0</v>
       </c>
       <c r="X30">
         <v>26958000.0</v>
       </c>
       <c r="Y30">
+        <v>26958000.0</v>
+      </c>
+      <c r="Z30">
         <v>292468000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>288718000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>53638000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>153666000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>287817000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>44317000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>39172000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4331000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7085000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>19214000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>31625000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>36093000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>33965000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17297000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16039000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>24646000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16786000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>56710000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11067000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15098000.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>1270000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:47">
+    <row r="31" spans="1:48">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>2074311000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1808063000.0</v>
       </c>
-      <c r="N31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O31"/>
       <c r="P31">
         <v>1608672000.0</v>
       </c>
       <c r="Q31">
-        <v>1416491000.0</v>
+        <v>1608672000.0</v>
       </c>
       <c r="R31">
         <v>1416491000.0</v>
       </c>
       <c r="S31">
-        <v>1417771000.0</v>
+        <v>1416491000.0</v>
       </c>
       <c r="T31">
         <v>1417771000.0</v>
       </c>
       <c r="U31">
-        <v>1464666000.0</v>
+        <v>1417771000.0</v>
       </c>
       <c r="V31">
         <v>1464666000.0</v>
       </c>
       <c r="W31">
-        <v>1565780000.0</v>
+        <v>1464666000.0</v>
       </c>
       <c r="X31">
         <v>1565780000.0</v>
       </c>
       <c r="Y31">
-        <v>1582908000.0</v>
+        <v>1565780000.0</v>
       </c>
       <c r="Z31">
         <v>1582908000.0</v>
       </c>
       <c r="AA31">
-        <v>1390290000.0</v>
+        <v>1582908000.0</v>
       </c>
       <c r="AB31">
         <v>1390290000.0</v>
       </c>
-      <c r="AC31"/>
+      <c r="AC31">
+        <v>1390290000.0</v>
+      </c>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
-    </row>
-    <row r="32" spans="1:47">
+      <c r="AV31"/>
+    </row>
+    <row r="32" spans="1:48">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
-    </row>
-    <row r="33" spans="1:47">
+      <c r="AV32"/>
+    </row>
+    <row r="33" spans="1:48">
       <c r="A33" t="s">
         <v>48</v>
       </c>
-      <c r="B33"/>
-      <c r="C33">
+      <c r="B33">
+        <v>135789000.0</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33">
         <v>136753000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6007784000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5836140000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5591518000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5493916000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5636399000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5458656000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>6012208000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>5320624000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>5135578000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4649030000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4466856000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4019855000.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="Q33"/>
+      <c r="R33">
         <v>3384315000.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="S33"/>
+      <c r="T33">
         <v>3222889000.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>2829659000.0</v>
       </c>
-      <c r="V33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W33"/>
       <c r="X33">
         <v>2341843000.0</v>
       </c>
       <c r="Y33">
+        <v>2341843000.0</v>
+      </c>
+      <c r="Z33">
         <v>2081362000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>2278077000.0</v>
       </c>
-      <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>1970608000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1792593000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1431983000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1286045000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>948485000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>746268000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>554692000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>452485000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>433637000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>362662000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>285919000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>251295000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>246624000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>262300000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>223032000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>167634000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>96076000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>61819000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>24404000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:47">
+    <row r="34" spans="1:48">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
-    </row>
-    <row r="35" spans="1:47">
+      <c r="AV34"/>
+    </row>
+    <row r="35" spans="1:48">
       <c r="A35" t="s">
         <v>50</v>
       </c>
-      <c r="B35"/>
-      <c r="C35">
+      <c r="B35">
+        <v>2661563000.0</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35">
         <v>3144901000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3146468000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3053185000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2977254000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2906093000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2936289000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2844465000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>6012208000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2595198000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1524078000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1658505000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1262032000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16815000.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="Q35"/>
+      <c r="R35">
         <v>17035000.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="S35"/>
+      <c r="T35">
         <v>13918000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>1047014000.0</v>
       </c>
-      <c r="V35"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W35"/>
       <c r="X35">
         <v>681334000.0</v>
       </c>
       <c r="Y35">
+        <v>681334000.0</v>
+      </c>
+      <c r="Z35">
         <v>644069000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>9462000.0</v>
       </c>
-      <c r="AB35"/>
-      <c r="AC35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>29163000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9708000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>13308000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>5902000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>11316000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>71955000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4889000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>19999000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4412000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>5697000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1754000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>741000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1679000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>610000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>16865000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2354000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2498000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>5333000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>742000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:47">
+    <row r="36" spans="1:48">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>3430467000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>5870042000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5699757000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5454339000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5340400000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5501515000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>5324699000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-136689128.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5168320000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-5135578000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-4649030000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-4466856000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-4019855000.0</v>
       </c>
-      <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36">
         <v>-3384315000.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-3222889000.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-2829659000.0</v>
       </c>
-      <c r="V36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W36"/>
       <c r="X36">
         <v>-2341843000.0</v>
       </c>
       <c r="Y36">
+        <v>-2341843000.0</v>
+      </c>
+      <c r="Z36">
         <v>-2081362000.0</v>
       </c>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>-2278077000.0</v>
       </c>
-      <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-1970608000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-1792593000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-1431983000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-1286045000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-948485000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-746268000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-554692000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-452485000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-433637000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-362662000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-285919000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-251295000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-246624000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-262300000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>17572000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>44694000.0</v>
       </c>
-      <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
-    </row>
-    <row r="37" spans="1:47">
+      <c r="AV36"/>
+    </row>
+    <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
-    </row>
-    <row r="38" spans="1:47">
+      <c r="AV37"/>
+    </row>
+    <row r="38" spans="1:48">
       <c r="A38" t="s">
         <v>53</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>3389089000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>5848496000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5790960000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5733921000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>5488781000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>5261134000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>6007686648.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>25448000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>63905000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>68955000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>47970000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>23024000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3793849000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>21681000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3137810000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>15157000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2916019000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>23594000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2431098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22387000.0</v>
       </c>
       <c r="X38">
         <v>22387000.0</v>
       </c>
       <c r="Y38">
+        <v>22387000.0</v>
+      </c>
+      <c r="Z38">
         <v>11957000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1923421000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>29870000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2077574000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>29046000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>31023000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>16916000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>12887000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>12931000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>11066000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>84224000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>11102000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>14046000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2032000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>753000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>856000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>176000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>441000.0</v>
       </c>
-      <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
-    </row>
-    <row r="39" spans="1:47">
+      <c r="AV38"/>
+    </row>
+    <row r="39" spans="1:48">
       <c r="A39" t="s">
         <v>54</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>-113149000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-186906284.0</v>
       </c>
-      <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-84287000.0</v>
       </c>
-      <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>10220000.0</v>
       </c>
-      <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>-683702155.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>-716694618.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9150000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-433555858.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>0.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-295788519.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>21638000.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="Q39"/>
+      <c r="R39">
         <v>21763000.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="S39"/>
+      <c r="T39">
         <v>24640000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="U39"/>
+      <c r="V39">
         <v>19062000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39">
+      <c r="W39"/>
+      <c r="X39">
         <v>24294000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>26248000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>5880000.0</v>
       </c>
-      <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>102778000.0</v>
       </c>
-      <c r="AB39"/>
-      <c r="AC39">
+      <c r="AC39"/>
+      <c r="AD39">
         <v>81511000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>138939000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>31697000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>45010000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>3478000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2729000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1929000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>729000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1729000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>608000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>247000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>26657000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>41751000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>441000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>21079000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>674000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>37872000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>135000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>39000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:47">
+    <row r="40" spans="1:48">
       <c r="A40" t="s">
         <v>55</v>
       </c>
-      <c r="B40"/>
-      <c r="C40">
+      <c r="B40">
+        <v>64069000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
         <v>308508000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>300311000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-2403000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-23586000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-21144000.0</v>
       </c>
-      <c r="H40"/>
-      <c r="I40">
+      <c r="I40"/>
+      <c r="J40">
         <v>43919000.0</v>
       </c>
-      <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>-4226000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-74928000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-17266000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-62182000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-19376000.0</v>
       </c>
-      <c r="P40"/>
-      <c r="Q40">
+      <c r="Q40"/>
+      <c r="R40">
         <v>-17035000.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="S40"/>
+      <c r="T40">
         <v>-13918000.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40">
         <v>-13908000.0</v>
       </c>
-      <c r="V40"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W40"/>
       <c r="X40">
         <v>-9556000.0</v>
       </c>
       <c r="Y40">
+        <v>-9556000.0</v>
+      </c>
+      <c r="Z40">
         <v>-13974000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4913000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>169061000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>92804000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-29163000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>163534000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-13308000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-5902000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-11316000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-71955000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-8927000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-20941000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-4801000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-8075000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-4431000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-18374000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-2948000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-1503000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1581000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>12392000.0</v>
       </c>
-      <c r="AS40"/>
       <c r="AT40"/>
       <c r="AU40"/>
-    </row>
-    <row r="41" spans="1:47">
+      <c r="AV40"/>
+    </row>
+    <row r="41" spans="1:48">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>927681000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>765875000.0</v>
       </c>
-      <c r="N41"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O41"/>
       <c r="P41">
         <v>632204000.0</v>
       </c>
       <c r="Q41">
-        <v>482592000.0</v>
+        <v>632204000.0</v>
       </c>
       <c r="R41">
         <v>482592000.0</v>
       </c>
       <c r="S41">
-        <v>489799000.0</v>
+        <v>482592000.0</v>
       </c>
       <c r="T41">
         <v>489799000.0</v>
       </c>
       <c r="U41">
-        <v>491841000.0</v>
+        <v>489799000.0</v>
       </c>
       <c r="V41">
         <v>491841000.0</v>
       </c>
       <c r="W41">
-        <v>297865000.0</v>
+        <v>491841000.0</v>
       </c>
       <c r="X41">
         <v>297865000.0</v>
       </c>
       <c r="Y41">
-        <v>254227000.0</v>
+        <v>297865000.0</v>
       </c>
       <c r="Z41">
         <v>254227000.0</v>
       </c>
       <c r="AA41">
-        <v>263889000.0</v>
+        <v>254227000.0</v>
       </c>
       <c r="AB41">
         <v>263889000.0</v>
       </c>
-      <c r="AC41"/>
+      <c r="AC41">
+        <v>263889000.0</v>
+      </c>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
-    </row>
-    <row r="42" spans="1:47">
+      <c r="AV41"/>
+    </row>
+    <row r="42" spans="1:48">
       <c r="A42" t="s">
         <v>57</v>
       </c>
-      <c r="B42"/>
-      <c r="C42">
+      <c r="B42">
+        <v>25048000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>31998771.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>30262000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>16944000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>26974000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>42960000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>29029000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>27183000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>31527273.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>39378000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>30042160.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>49483000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>27388706.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>22556000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>47049000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>21579000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>39451000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-117716000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>4108000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-373000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>20861000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-35275000.0</v>
       </c>
       <c r="X42">
         <v>-35275000.0</v>
       </c>
       <c r="Y42">
+        <v>-35275000.0</v>
+      </c>
+      <c r="Z42">
         <v>1108487000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>70818000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>923038000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>37476000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>970582000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>753200000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>602476000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>447315000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>353839000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>244910000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>163607000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>63953000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>53926000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>24656000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>22421000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-8363000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>29898000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>17394000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>18896000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>7744000.0</v>
       </c>
-      <c r="AT42"/>
-      <c r="AU42">
+      <c r="AU42"/>
+      <c r="AV42">
         <v>1143000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:47">
+    <row r="43" spans="1:48">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
-    </row>
-    <row r="44" spans="1:47">
+      <c r="AV43"/>
+    </row>
+    <row r="44" spans="1:48">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
-    </row>
-    <row r="45" spans="1:47">
+      <c r="AV44"/>
+    </row>
+    <row r="45" spans="1:48">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>13496000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>17877000.0</v>
       </c>
-      <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
+      <c r="AC45"/>
+      <c r="AD45">
         <v>10800000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>2122000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>2193000.0</v>
       </c>
-      <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
-    </row>
-    <row r="46" spans="1:47">
+      <c r="AV45"/>
+    </row>
+    <row r="46" spans="1:48">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46"/>
-      <c r="C46">
+      <c r="C46"/>
+      <c r="D46">
         <v>14290000.0</v>
       </c>
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-      <c r="G46">
+      <c r="G46"/>
+      <c r="H46">
         <v>16222000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>17412000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5135497057.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4648224302.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>4466438068.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>14029000.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="Q46"/>
+      <c r="R46">
         <v>9748000.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="S46"/>
+      <c r="T46">
         <v>13069000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>13496000.0</v>
       </c>
-      <c r="V46"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W46"/>
       <c r="X46">
         <v>14593000.0</v>
       </c>
       <c r="Y46">
+        <v>14593000.0</v>
+      </c>
+      <c r="Z46">
         <v>17877000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>20184000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>10800000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1866000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2122000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2399000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2193000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2156000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>980000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>563000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>668000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>386000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>498000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>504000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>463000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>565000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>245000.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
-    </row>
-    <row r="47" spans="1:47">
+      <c r="AV46"/>
+    </row>
+    <row r="47" spans="1:48">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
-      <c r="Q47">
-[...1 lines deleted...]
-      </c>
+      <c r="Q47"/>
       <c r="R47">
         <v>9748000.0</v>
       </c>
       <c r="S47">
-        <v>13069000.0</v>
+        <v>9748000.0</v>
       </c>
       <c r="T47">
         <v>13069000.0</v>
       </c>
       <c r="U47">
-        <v>13496000.0</v>
+        <v>13069000.0</v>
       </c>
       <c r="V47">
         <v>13496000.0</v>
       </c>
       <c r="W47">
-        <v>14593000.0</v>
+        <v>13496000.0</v>
       </c>
       <c r="X47">
         <v>14593000.0</v>
       </c>
       <c r="Y47">
-        <v>17877000.0</v>
+        <v>14593000.0</v>
       </c>
       <c r="Z47">
         <v>17877000.0</v>
       </c>
       <c r="AA47">
-        <v>20184000.0</v>
+        <v>17877000.0</v>
       </c>
       <c r="AB47">
         <v>20184000.0</v>
       </c>
       <c r="AC47">
+        <v>20184000.0</v>
+      </c>
+      <c r="AD47">
         <v>10800000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1866000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2122000.0</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
-    </row>
-    <row r="48" spans="1:47">
+      <c r="AV47"/>
+    </row>
+    <row r="48" spans="1:48">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>157248000.0</v>
+      </c>
+      <c r="C48">
         <v>168791000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>1800860000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1851848000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1871344000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1797364000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1766435000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1793047000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1657430000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1618087236.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1649242000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1566237000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1293729000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1328997000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074166000.0</v>
       </c>
       <c r="P48">
         <v>1074166000.0</v>
       </c>
       <c r="Q48">
-        <v>890567000.0</v>
+        <v>1074166000.0</v>
       </c>
       <c r="R48">
         <v>890567000.0</v>
       </c>
       <c r="S48">
-        <v>922503000.0</v>
+        <v>890567000.0</v>
       </c>
       <c r="T48">
         <v>922503000.0</v>
       </c>
       <c r="U48">
-        <v>979037000.0</v>
+        <v>922503000.0</v>
       </c>
       <c r="V48">
         <v>979037000.0</v>
       </c>
       <c r="W48">
-        <v>1136274000.0</v>
+        <v>979037000.0</v>
       </c>
       <c r="X48">
         <v>1136274000.0</v>
       </c>
       <c r="Y48">
-        <v>1051169000.0</v>
+        <v>1136274000.0</v>
       </c>
       <c r="Z48">
         <v>1051169000.0</v>
       </c>
       <c r="AA48">
-        <v>899062000.0</v>
+        <v>1051169000.0</v>
       </c>
       <c r="AB48">
         <v>899062000.0</v>
       </c>
       <c r="AC48">
+        <v>899062000.0</v>
+      </c>
+      <c r="AD48">
         <v>916549000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>716218000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>567485000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>423220000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>313312000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>193761000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>143156000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>102550000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>65959000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>53602000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>23359000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>22422000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-4537000.0</v>
       </c>
-      <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
-    </row>
-    <row r="49" spans="1:47">
+      <c r="AV48"/>
+    </row>
+    <row r="49" spans="1:48">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
-    </row>
-    <row r="50" spans="1:47">
+      <c r="AV49"/>
+    </row>
+    <row r="50" spans="1:48">
       <c r="A50" t="s">
         <v>65</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-    </row>
-    <row r="51" spans="1:47">
+      <c r="AV50"/>
+    </row>
+    <row r="51" spans="1:48">
       <c r="A51" t="s">
         <v>66</v>
       </c>
-      <c r="B51"/>
-      <c r="C51">
+      <c r="B51">
+        <v>2415349000.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>2154593520.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2157098000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1794254000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1779244000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1778433000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1793209000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1790592000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1811173920.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1550583000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1524078000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1658505000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1262032000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1266444000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>1262400000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>1034453000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>1047014000.0</v>
       </c>
-      <c r="V51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W51"/>
       <c r="X51">
         <v>681334000.0</v>
       </c>
       <c r="Y51">
+        <v>681334000.0</v>
+      </c>
+      <c r="Z51">
         <v>644069000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>675269000.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>637788000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>638665000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>653761000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>486931000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>468040000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>43750000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>251262000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>131280000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>139311000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>138066000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
-      <c r="AS51">
+      <c r="AS51"/>
+      <c r="AT51">
         <v>69000.0</v>
       </c>
-      <c r="AT51"/>
       <c r="AU51"/>
-    </row>
-    <row r="52" spans="1:47">
+      <c r="AV51"/>
+    </row>
+    <row r="52" spans="1:48">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>221971244.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>122786000.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>3165000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
         <v>2478495.0</v>
       </c>
-      <c r="M52"/>
+      <c r="M52">
+        <v>2478495.0</v>
+      </c>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>69000.0</v>
       </c>
-      <c r="AT52"/>
       <c r="AU52"/>
-    </row>
-    <row r="53" spans="1:47">
+      <c r="AV52"/>
+    </row>
+    <row r="53" spans="1:48">
       <c r="A53" t="s">
         <v>68</v>
       </c>
-      <c r="B53"/>
-      <c r="C53">
+      <c r="B53">
+        <v>50361000.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53">
         <v>89486000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>79082000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>84287000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>83544000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>79020000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>75801000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>92924000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>102795636.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>107561000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>106931480.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>107180000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>129724667.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>136358000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>125678000.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>175336000.0</v>
       </c>
-      <c r="T53"/>
-      <c r="U53">
+      <c r="U53"/>
+      <c r="V53">
         <v>266891000.0</v>
       </c>
-      <c r="V53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W53"/>
       <c r="X53">
         <v>16594000.0</v>
       </c>
       <c r="Y53">
+        <v>16594000.0</v>
+      </c>
+      <c r="Z53">
         <v>15957000.0</v>
       </c>
-      <c r="Z53"/>
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53">
         <v>69333000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>43810000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>41449000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>50807000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>39933000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>28180000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>11098000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>152172000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>140206000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>201993000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>95984000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>62005000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>26147000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>40979000.0</v>
       </c>
-      <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>60326000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>144805000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>161260000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>230027000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>86532000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:47">
+    <row r="54" spans="1:48">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
-    </row>
-    <row r="55" spans="1:47">
+      <c r="AV54"/>
+    </row>
+    <row r="55" spans="1:48">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>4272138000.0</v>
+      </c>
+      <c r="C55">
         <v>4269593000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6641172000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6685437000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6326839000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6180805000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>6175025000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6274902000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6120686000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6007686648.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5837394000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5526335000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5177712000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4681314000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4288359000.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="Q55"/>
+      <c r="R55">
         <v>3845340000.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="S55"/>
+      <c r="T55">
         <v>3524706000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>3249524000.0</v>
       </c>
-      <c r="V55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W55"/>
       <c r="X55">
         <v>2728294000.0</v>
       </c>
       <c r="Y55">
+        <v>2728294000.0</v>
+      </c>
+      <c r="Z55">
         <v>2646100000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>2651984000.0</v>
       </c>
-      <c r="AB55"/>
-      <c r="AC55">
+      <c r="AC55"/>
+      <c r="AD55">
         <v>2519938000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2318982000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1801038000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1499353000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1196476000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>968231000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>756778000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>594105000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>540554000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>533246000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>361342000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>376082000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>333675000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>345010000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>329013000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>321880000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>300766000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>301517000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>125736000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:47">
+    <row r="56" spans="1:48">
       <c r="A56" t="s">
         <v>71</v>
       </c>
-      <c r="B56"/>
-      <c r="C56">
+      <c r="B56">
+        <v>747260000.0</v>
+      </c>
+      <c r="C56"/>
+      <c r="D56">
         <v>655923000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>677653000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>490699000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>589287000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>681109000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>638503000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>662030000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>-1.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>516770000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>326852000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>459727000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>166488000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>245480000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>360598000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>439344000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>563863000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>286660000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>461599000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>396271000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>670885000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>364064000.0</v>
       </c>
       <c r="X56">
         <v>364064000.0</v>
       </c>
       <c r="Y56">
+        <v>364064000.0</v>
+      </c>
+      <c r="Z56">
         <v>552781000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>566392000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>344037000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>410995000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>520284000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>495366000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>352139000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>200421000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>235060000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>210897000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>117862000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>130518000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>92871000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>168552000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>74670000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>123931000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>86875000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>82269000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>105981000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>154246000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>204690000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>239698000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>101332000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:47">
+    <row r="57" spans="1:48">
       <c r="A57" t="s">
         <v>72</v>
       </c>
-      <c r="B57"/>
-      <c r="C57">
+      <c r="B57">
+        <v>142250000.0</v>
+      </c>
+      <c r="C57"/>
+      <c r="D57">
         <v>368541000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>350779000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>45246000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>42970000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>12097000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>41262000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>43919000.0</v>
       </c>
-      <c r="J57"/>
-      <c r="K57">
+      <c r="K57"/>
+      <c r="L57">
         <v>34416000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>37464000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>17266000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>31091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16815000.0</v>
       </c>
       <c r="P57">
         <v>16815000.0</v>
       </c>
       <c r="Q57">
+        <v>16815000.0</v>
+      </c>
+      <c r="R57">
         <v>17035000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>70258000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>13918000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>59764000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>13908000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>111958000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9556000.0</v>
       </c>
       <c r="X57">
         <v>9556000.0</v>
       </c>
       <c r="Y57">
+        <v>9556000.0</v>
+      </c>
+      <c r="Z57">
         <v>9061000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>27004000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9462000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>179834000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>29163000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>9708000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>13308000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5902000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>11316000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>71955000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>4889000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>19999000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4412000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>5697000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1754000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>741000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1679000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>610000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>4241000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>12608000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>2498000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5690000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>742000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:47">
+    <row r="58" spans="1:48">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>2803813000.0</v>
+      </c>
+      <c r="C58">
         <v>2755953000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3513442000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3497247000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3098431000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3020224000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2918190000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2977551000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2888384000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2883783680.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2629614000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2489223000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2441646000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2027953000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1901289000.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="Q58"/>
+      <c r="R58">
         <v>1813521000.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="S58"/>
+      <c r="T58">
         <v>1584016000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>1650813000.0</v>
       </c>
-      <c r="V58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W58"/>
       <c r="X58">
         <v>1028482000.0</v>
       </c>
       <c r="Y58">
+        <v>1028482000.0</v>
+      </c>
+      <c r="Z58">
         <v>925300000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>1118992000.0</v>
       </c>
-      <c r="AB58"/>
-      <c r="AC58">
+      <c r="AC58"/>
+      <c r="AD58">
         <v>952902000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>955828000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>847313000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>700789000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>491388000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>372072000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>264422000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>160078000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>146918000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>150709000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8043000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>24571000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11376000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>12902000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>21106000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>12608000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>2498000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5690000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>742000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:47">
+    <row r="59" spans="1:48">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
-    </row>
-    <row r="60" spans="1:47">
+      <c r="AV59"/>
+    </row>
+    <row r="60" spans="1:48">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>819059000.0</v>
+      </c>
+      <c r="C60">
         <v>827926000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2448022000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2496951000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2503036000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2434375000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2419432000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2432109000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2303187000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2260088070.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2290858000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2208235000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1942025000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1992278000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1742584000.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="Q60"/>
+      <c r="R60">
         <v>1550410000.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="S60"/>
+      <c r="T60">
         <v>1551790000.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>1598711000.0</v>
       </c>
-      <c r="V60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W60"/>
       <c r="X60">
         <v>1699812000.0</v>
       </c>
       <c r="Y60">
+        <v>1699812000.0</v>
+      </c>
+      <c r="Z60">
         <v>1720800000.0</v>
       </c>
-      <c r="Z60"/>
-      <c r="AA60">
+      <c r="AA60"/>
+      <c r="AB60">
         <v>1532992000.0</v>
       </c>
-      <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>1567036000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1363154000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>953725000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>798564000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>705088000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>596159000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>492356000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>434165000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>393774000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>382675000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>353405000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>351510000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>322299000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>332108000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>307770000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>309272000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>298268000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>295827000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>124994000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:47">
+    <row r="61" spans="1:48">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
-    </row>
-    <row r="62" spans="1:47">
+      <c r="AV61"/>
+    </row>
+    <row r="62" spans="1:48">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
+      <c r="AV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9020,1195 +9143,1195 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B2">
         <v>146082000.0</v>
       </c>
       <c r="C2">
         <v>131022000.0</v>
       </c>
       <c r="D2">
         <v>16496000.0</v>
       </c>
       <c r="E2">
         <v>74991000.0</v>
       </c>
       <c r="F2">
         <v>56454000.0</v>
       </c>
       <c r="G2">
         <v>4841000.0</v>
       </c>
       <c r="H2">
         <v>11246000.0</v>
       </c>
       <c r="I2">
         <v>71831000.0</v>
       </c>
       <c r="J2">
         <v>53641000.0</v>
       </c>
       <c r="K2">
         <v>39026000.0</v>
       </c>
       <c r="L2">
         <v>1051542.0</v>
       </c>
       <c r="M2">
         <v>13574000.0</v>
       </c>
       <c r="N2">
         <v>10498000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-406182000.0</v>
       </c>
       <c r="D3">
         <v>13536000.0</v>
       </c>
       <c r="E3">
         <v>4362000.0</v>
       </c>
       <c r="F3">
         <v>3193000.0</v>
       </c>
       <c r="G3">
         <v>10689000.0</v>
       </c>
       <c r="H3">
         <v>12602000.0</v>
       </c>
       <c r="I3">
         <v>10111000.0</v>
       </c>
       <c r="J3">
         <v>12147000.0</v>
       </c>
       <c r="K3">
         <v>578000.0</v>
       </c>
       <c r="L3">
         <v>241000.0</v>
       </c>
       <c r="M3">
         <v>9724000.0</v>
       </c>
       <c r="N3">
         <v>11439000.0</v>
       </c>
       <c r="O3">
         <v>11145000.0</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>659770000.0</v>
       </c>
       <c r="D5">
         <v>807655000.0</v>
       </c>
       <c r="E5">
         <v>109017000.0</v>
       </c>
       <c r="F5">
         <v>2789000.0</v>
       </c>
       <c r="G5">
         <v>208244000.0</v>
       </c>
       <c r="H5">
         <v>465720226.0</v>
       </c>
       <c r="I5">
         <v>344488000.0</v>
       </c>
       <c r="J5">
         <v>271793000.0</v>
       </c>
       <c r="K5">
         <v>123864000.0</v>
       </c>
       <c r="L5">
         <v>80906000.0</v>
       </c>
       <c r="M5">
         <v>44065000.0</v>
       </c>
       <c r="N5">
         <v>6408438.0</v>
       </c>
       <c r="O5">
         <v>19823950.0</v>
       </c>
       <c r="P5">
         <v>15893000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B6">
         <v>84032000.0</v>
       </c>
       <c r="C6">
         <v>253588000.0</v>
       </c>
       <c r="D6">
         <v>821191000.0</v>
       </c>
       <c r="E6">
         <v>113379000.0</v>
       </c>
       <c r="F6">
         <v>5982000.0</v>
       </c>
       <c r="G6">
         <v>218933000.0</v>
       </c>
       <c r="H6">
         <v>290244147.0</v>
       </c>
       <c r="I6">
         <v>354599000.0</v>
       </c>
       <c r="J6">
         <v>283940000.0</v>
       </c>
       <c r="K6">
         <v>124442000.0</v>
       </c>
       <c r="L6">
         <v>78222000.0</v>
       </c>
       <c r="M6">
         <v>53789000.0</v>
       </c>
       <c r="N6">
         <v>17847438.0</v>
       </c>
       <c r="O6">
         <v>30968950.0</v>
       </c>
       <c r="P6">
         <v>15893000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B9">
         <v>193770000.0</v>
       </c>
       <c r="C9">
         <v>341225000.0</v>
       </c>
       <c r="D9">
         <v>1062395000.0</v>
       </c>
       <c r="E9">
         <v>195624000.0</v>
       </c>
       <c r="F9">
         <v>51670000.0</v>
       </c>
       <c r="G9">
         <v>311834000.0</v>
       </c>
       <c r="H9">
         <v>316400000.0</v>
       </c>
       <c r="I9">
         <v>315812000.0</v>
       </c>
       <c r="J9">
         <v>265465000.0</v>
       </c>
       <c r="K9">
         <v>110749000.0</v>
       </c>
       <c r="L9">
         <v>318054458.0</v>
       </c>
       <c r="M9">
         <v>305532000.0</v>
       </c>
       <c r="N9">
         <v>48085000.0</v>
       </c>
       <c r="O9">
         <v>47542000.0</v>
       </c>
       <c r="P9">
         <v>24970000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
         <v>84032000.0</v>
       </c>
       <c r="C10">
         <v>253588000.0</v>
       </c>
       <c r="D10">
         <v>738283000.0</v>
       </c>
       <c r="E10">
         <v>109017000.0</v>
       </c>
       <c r="F10">
         <v>2789000.0</v>
       </c>
       <c r="G10">
         <v>208635000.0</v>
       </c>
       <c r="H10">
         <v>225524000.0</v>
       </c>
       <c r="I10">
         <v>305114000.0</v>
       </c>
       <c r="J10">
         <v>249181000.0</v>
       </c>
       <c r="K10">
         <v>104053000.0</v>
       </c>
       <c r="L10">
         <v>67877000.0</v>
       </c>
       <c r="M10">
         <v>47324000.0</v>
       </c>
       <c r="N10">
         <v>2146000.0</v>
       </c>
       <c r="O10">
         <v>16890000.0</v>
       </c>
       <c r="P10">
         <v>15893000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B11">
         <v>11844000.0</v>
       </c>
       <c r="C11">
         <v>24005000.0</v>
       </c>
       <c r="D11">
         <v>20084000.0</v>
       </c>
       <c r="E11">
         <v>11558000.0</v>
       </c>
       <c r="F11">
         <v>9727000.0</v>
       </c>
       <c r="G11">
         <v>36937000.0</v>
       </c>
       <c r="H11">
         <v>13417000.0</v>
       </c>
       <c r="I11">
         <v>-12463000.0</v>
       </c>
       <c r="J11">
         <v>-123000.0</v>
       </c>
       <c r="K11">
         <v>-4817000.0</v>
       </c>
       <c r="L11">
         <v>2204000.0</v>
       </c>
       <c r="M11">
         <v>687000.0</v>
       </c>
       <c r="N11">
         <v>-519000.0</v>
       </c>
       <c r="O11">
         <v>-423000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
         <v>146082000.0</v>
       </c>
       <c r="C12">
         <v>131022000.0</v>
       </c>
       <c r="D12">
         <v>94605000.0</v>
       </c>
       <c r="E12">
         <v>74991000.0</v>
       </c>
       <c r="F12">
         <v>56454000.0</v>
       </c>
       <c r="G12">
         <v>39048000.0</v>
       </c>
       <c r="H12">
         <v>38397000.0</v>
       </c>
       <c r="I12">
         <v>38538000.0</v>
       </c>
       <c r="J12">
         <v>23508000.0</v>
       </c>
       <c r="K12">
         <v>13628000.0</v>
       </c>
       <c r="L12">
         <v>8917000.0</v>
       </c>
       <c r="M12">
         <v>3536000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
         <v>0.0</v>
       </c>
       <c r="C13">
         <v>0.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>95750000.0</v>
       </c>
       <c r="F13">
         <v>64129000.0</v>
       </c>
       <c r="G13">
         <v>386000.0</v>
       </c>
       <c r="H13">
         <v>23725000.0</v>
       </c>
       <c r="I13">
         <v>9651000.0</v>
       </c>
       <c r="J13">
         <v>7521000.0</v>
       </c>
       <c r="K13">
         <v>5026000.0</v>
       </c>
       <c r="L13">
         <v>8917000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
         <v>-9616000.0</v>
       </c>
       <c r="C14">
         <v>-83099000.0</v>
       </c>
       <c r="D14">
         <v>-85614000.0</v>
       </c>
       <c r="E14">
         <v>-66953000.0</v>
       </c>
       <c r="F14">
         <v>-15638000.0</v>
       </c>
       <c r="G14">
         <v>-13700000.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
         <v>62572000.0</v>
       </c>
       <c r="C15">
         <v>146484000.0</v>
       </c>
       <c r="D15">
         <v>610522000.0</v>
       </c>
       <c r="E15">
         <v>30506000.0</v>
       </c>
       <c r="F15">
         <v>-28751000.0</v>
       </c>
       <c r="G15">
         <v>143275000.0</v>
       </c>
       <c r="H15">
         <v>212107000.0</v>
       </c>
       <c r="I15">
         <v>317577000.0</v>
       </c>
       <c r="J15">
         <v>249304000.0</v>
       </c>
       <c r="K15">
         <v>108870000.0</v>
       </c>
       <c r="L15">
         <v>65673000.0</v>
       </c>
       <c r="M15">
         <v>46637000.0</v>
       </c>
       <c r="N15">
         <v>2665000.0</v>
       </c>
       <c r="O15">
         <v>17380000.0</v>
       </c>
       <c r="P15">
         <v>15893000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>30506000.0</v>
       </c>
       <c r="F16">
         <v>-56428000.0</v>
       </c>
       <c r="G16">
         <v>171698000.0</v>
       </c>
       <c r="H16">
         <v>212107000.0</v>
       </c>
       <c r="I16">
         <v>317577000.0</v>
       </c>
       <c r="J16">
         <v>249304000.0</v>
       </c>
       <c r="K16">
         <v>108270000.0</v>
       </c>
       <c r="L16">
         <v>64473000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
         <v>72188000.0</v>
       </c>
       <c r="C17">
         <v>229583000.0</v>
       </c>
       <c r="D17">
         <v>677955000.0</v>
       </c>
       <c r="E17">
         <v>97459000.0</v>
       </c>
       <c r="F17">
         <v>-56428000.0</v>
       </c>
       <c r="G17">
         <v>171698000.0</v>
       </c>
       <c r="H17">
         <v>212107000.0</v>
       </c>
       <c r="I17">
         <v>317577000.0</v>
       </c>
       <c r="J17">
         <v>249304000.0</v>
       </c>
       <c r="K17">
         <v>108870000.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
         <v>-146082000.0</v>
       </c>
       <c r="C18">
         <v>-131022000.0</v>
       </c>
       <c r="D18">
         <v>-91154000.0</v>
       </c>
       <c r="E18">
         <v>-77389000.0</v>
       </c>
       <c r="F18">
         <v>-58647000.0</v>
       </c>
       <c r="G18">
         <v>-39912000.0</v>
       </c>
       <c r="H18">
         <v>-14672000.0</v>
       </c>
       <c r="I18">
         <v>-27683000.0</v>
       </c>
       <c r="J18">
         <v>-15987000.0</v>
       </c>
       <c r="K18">
         <v>-8602000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B21">
         <v>84032000.0</v>
       </c>
       <c r="C21">
         <v>253588000.0</v>
       </c>
       <c r="D21">
         <v>815666000.0</v>
       </c>
       <c r="E21">
         <v>109017000.0</v>
       </c>
       <c r="F21">
         <v>2789000.0</v>
       </c>
       <c r="G21">
         <v>208635000.0</v>
       </c>
       <c r="H21">
         <v>225524000.0</v>
       </c>
       <c r="I21">
         <v>342448000.0</v>
       </c>
       <c r="J21">
         <v>272689000.0</v>
       </c>
       <c r="K21">
         <v>117681000.0</v>
       </c>
       <c r="L21">
         <v>76794000.0</v>
       </c>
       <c r="M21">
         <v>50860000.0</v>
       </c>
       <c r="N21">
         <v>2146000.0</v>
       </c>
       <c r="O21">
         <v>16957000.0</v>
       </c>
       <c r="P21">
         <v>15893000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B23">
         <v>255820000.0</v>
       </c>
       <c r="C23">
         <v>218659000.0</v>
       </c>
       <c r="D23">
         <v>263225000.0</v>
       </c>
       <c r="E23">
         <v>161598000.0</v>
       </c>
       <c r="F23">
         <v>105335000.0</v>
       </c>
       <c r="G23">
         <v>108040000.0</v>
       </c>
       <c r="H23">
         <v>102122000.0</v>
       </c>
       <c r="I23">
         <v>82529000.0</v>
       </c>
       <c r="J23">
         <v>69925000.0</v>
       </c>
       <c r="K23">
         <v>45722000.0</v>
       </c>
       <c r="L23">
         <v>94090000.0</v>
       </c>
       <c r="M23">
         <v>78498000.0</v>
       </c>
       <c r="N23">
         <v>28727000.0</v>
       </c>
       <c r="O23">
         <v>19337000.0</v>
       </c>
       <c r="P23">
         <v>9077000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25">
         <v>4362000.0</v>
       </c>
       <c r="F25">
         <v>3193000.0</v>
       </c>
       <c r="G25">
         <v>10489000.0</v>
       </c>
       <c r="H25">
         <v>12987000.0</v>
       </c>
       <c r="I25">
         <v>10111000.0</v>
       </c>
       <c r="J25">
         <v>12147000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.69</v>
       </c>
       <c r="E26">
         <v>0.32</v>
       </c>
       <c r="F26">
         <v>0.01</v>
       </c>
       <c r="G26">
         <v>0.99</v>
       </c>
       <c r="H26">
         <v>2.3</v>
       </c>
       <c r="I26">
         <v>1.49</v>
       </c>
       <c r="J26">
         <v>1.59</v>
       </c>
       <c r="K26">
         <v>1.38</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>801000.0</v>
       </c>
       <c r="D27">
         <v>190483000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
         <v>53007000.0</v>
       </c>
       <c r="C28">
         <v>31826000.0</v>
       </c>
       <c r="D28">
         <v>64257000.0</v>
       </c>
       <c r="E28">
         <v>37926000.0</v>
       </c>
       <c r="F28">
         <v>46688000.0</v>
       </c>
       <c r="G28">
         <v>99337000.0</v>
       </c>
       <c r="H28">
         <v>9596000.0</v>
       </c>
       <c r="I28">
         <v>415000.0</v>
       </c>
       <c r="J28">
         <v>348000.0</v>
       </c>
       <c r="K28">
         <v>315000.0</v>
       </c>
       <c r="L28">
         <v>348000.0</v>
       </c>
       <c r="M28">
         <v>381000.0</v>
       </c>
       <c r="N28">
         <v>359000.0</v>
       </c>
       <c r="O28">
         <v>335000.0</v>
       </c>
       <c r="P28">
         <v>8643000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
         <v>11844000.0</v>
       </c>
       <c r="C29">
         <v>24005000.0</v>
       </c>
       <c r="D29">
         <v>16304000.0</v>
       </c>
       <c r="E29">
         <v>11558000.0</v>
       </c>
       <c r="F29">
         <v>-3015000.0</v>
       </c>
       <c r="G29">
         <v>36937000.0</v>
       </c>
       <c r="H29">
         <v>13417000.0</v>
       </c>
       <c r="I29">
         <v>-12463000.0</v>
       </c>
       <c r="J29">
         <v>-123000.0</v>
       </c>
       <c r="K29">
         <v>-4817000.0</v>
       </c>
       <c r="L29">
         <v>2204000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B30">
         <v>109738000.0</v>
       </c>
       <c r="C30">
         <v>87637000.0</v>
       </c>
       <c r="D30">
         <v>246729000.0</v>
       </c>
       <c r="E30">
         <v>86607000.0</v>
       </c>
       <c r="F30">
         <v>48881000.0</v>
       </c>
       <c r="G30">
         <v>108040000.0</v>
       </c>
       <c r="H30">
         <v>102122000.0</v>
       </c>
       <c r="I30">
         <v>82529000.0</v>
       </c>
       <c r="J30">
         <v>69925000.0</v>
       </c>
       <c r="K30">
         <v>45722000.0</v>
       </c>
       <c r="L30">
         <v>94090000.0</v>
       </c>
       <c r="M30">
         <v>78498000.0</v>
       </c>
       <c r="N30">
         <v>28727000.0</v>
       </c>
       <c r="O30">
         <v>19337000.0</v>
       </c>
       <c r="P30">
         <v>9077000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B31">
         <v>-130779239.0</v>
       </c>
       <c r="C31">
         <v>-137014000.0</v>
       </c>
       <c r="D31">
         <v>-77383000.0</v>
       </c>
       <c r="E31">
         <v>-85938000.0</v>
       </c>
       <c r="F31">
         <v>2789000.0</v>
       </c>
       <c r="G31">
         <v>-28302000.0</v>
       </c>
       <c r="H31">
         <v>225524000.0</v>
       </c>
       <c r="I31">
         <v>-38538000.0</v>
       </c>
       <c r="J31">
         <v>-24251000.0</v>
       </c>
       <c r="K31">
         <v>-20053000.0</v>
       </c>
       <c r="L31">
         <v>67877000.0</v>
       </c>
       <c r="M31">
         <v>47324000.0</v>
       </c>
       <c r="N31">
         <v>-40368000.0</v>
       </c>
       <c r="O31">
         <v>-67000.0</v>
       </c>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
         <v>339852000.0</v>
       </c>
       <c r="C32">
         <v>472247000.0</v>
       </c>
       <c r="D32">
         <v>1078891000.0</v>
       </c>
       <c r="E32">
         <v>270615000.0</v>
       </c>
       <c r="F32">
         <v>108124000.0</v>
       </c>
       <c r="G32">
         <v>316675000.0</v>
       </c>
       <c r="H32">
         <v>327646000.0</v>
       </c>
       <c r="I32">
         <v>387643000.0</v>
       </c>
@@ -10233,2830 +10356,2902 @@
       <c r="P32">
         <v>24970000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
       </c>
-      <c r="AG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>11</v>
       </c>
-      <c r="AK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>12</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
         <v>13</v>
       </c>
-      <c r="AO1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:41">
+      <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-      <c r="C2">
+        <v>109</v>
+      </c>
+      <c r="B2">
+        <v>18152000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>40218000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40217000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>33979000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33880000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>29590000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33259000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34466000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32567000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>23915000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>123376371.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10512000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4582000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>3663000.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>2768000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>2532000.0</v>
       </c>
-      <c r="V2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W2"/>
       <c r="X2">
         <v>32823000.0</v>
       </c>
       <c r="Y2">
+        <v>32823000.0</v>
+      </c>
+      <c r="Z2">
         <v>37664000.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>49025000.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AC2"/>
+      <c r="AD2">
         <v>40623000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>48561000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23270000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>33072000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20569000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>24491000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14535000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>13609000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12231000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4434000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9140000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>684000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9814000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>991440000.0</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="I3"/>
+      <c r="J3">
         <v>246951.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>43276.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-991730000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-39586.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>184075000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>41956000.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3">
+      <c r="P3"/>
+      <c r="Q3">
         <v>27081.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2003000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-16756000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>10178000.0</v>
       </c>
-      <c r="T3"/>
-      <c r="U3">
+      <c r="U3"/>
+      <c r="V3">
         <v>511000.0</v>
       </c>
-      <c r="V3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W3"/>
       <c r="X3">
         <v>5395000.0</v>
       </c>
       <c r="Y3">
+        <v>5395000.0</v>
+      </c>
+      <c r="Z3">
         <v>5294000.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>3679000.0</v>
       </c>
-      <c r="AB3"/>
-      <c r="AC3">
+      <c r="AC3"/>
+      <c r="AD3">
         <v>6476000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5031000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5080000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6106000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>6041000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>469000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>109000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>98000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>143000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3970000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>5976000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>5349000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6090000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>23796000.0</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5">
         <v>121502049.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14050707.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1127659806.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>272050586.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-196646000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>245134000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>68332000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-65925081.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-50489000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>92301000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>63594000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>23623500.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10007000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-18491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24200000.0</v>
       </c>
       <c r="X5">
         <v>24200000.0</v>
       </c>
       <c r="Y5">
+        <v>24200000.0</v>
+      </c>
+      <c r="Z5">
         <v>213029000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>106514500.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>16231000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>246923000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>165654000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>179451000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>127267000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>144526000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>62361000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>61503000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>50569000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>27412000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>31471000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>12372000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>28487000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4159000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-      <c r="C6">
+        <v>113</v>
+      </c>
+      <c r="B6">
+        <v>13966000.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>-53698000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16495000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>109747000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>44478000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>16189000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>169332000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>86969000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18902000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>144494000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>272011000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-12571000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>287090000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>138622000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-65898000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>47784000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>75545000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>73772000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>10518000.0</v>
       </c>
-      <c r="V6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W6"/>
       <c r="X6">
         <v>29595000.0</v>
       </c>
       <c r="Y6">
+        <v>29595000.0</v>
+      </c>
+      <c r="Z6">
         <v>218323000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>19910000.0</v>
       </c>
-      <c r="AB6"/>
-      <c r="AC6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>253399000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>170685000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>184531000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>133373000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>150567000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>62830000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>61612000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>50667000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>27555000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>35441000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>18348000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>33836000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10249000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-      <c r="C9">
+        <v>116</v>
+      </c>
+      <c r="B9">
+        <v>92531000.0</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9">
         <v>-34330000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>13106000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>140873000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>74459000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-11356000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>194014000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>107229000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4762000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>129998000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>320683000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8194000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>338551000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>89727000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-46461000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14683000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>97415000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>124928000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>92119000.0</v>
       </c>
-      <c r="V9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W9"/>
       <c r="X9">
         <v>65546000.0</v>
       </c>
       <c r="Y9">
+        <v>65546000.0</v>
+      </c>
+      <c r="Z9">
         <v>221776000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>22733000.0</v>
       </c>
-      <c r="AB9"/>
-      <c r="AC9">
+      <c r="AC9"/>
+      <c r="AD9">
         <v>251670000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>170401000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>184198000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>133119000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>154215000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>62632000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>61503000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>50569000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>27412000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>41684000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>18242000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>39901000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10086000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B10">
+        <v>-1621598000.0</v>
+      </c>
+      <c r="C10">
         <v>-1635564000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-53698000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-16495000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>109747000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>44478000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16189000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>169332000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>86969000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-18902000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>144494000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>296603000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-11307000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>308493000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>100470000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-64683000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3230000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>76460000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23202000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-20413000.0</v>
       </c>
-      <c r="V10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W10"/>
       <c r="X10">
         <v>21624000.0</v>
       </c>
       <c r="Y10">
+        <v>21624000.0</v>
+      </c>
+      <c r="Z10">
         <v>188615000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AA10"/>
+      <c r="AB10">
         <v>-1190000.0</v>
       </c>
-      <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>226714000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>146053000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>159061000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>113930000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>135251000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>48249000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>55804000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>44092000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>23785000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>34959000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>12365000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>26708000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-24562000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>118</v>
+      </c>
+      <c r="B11">
+        <v>2069000.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>-4093000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3775000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4594000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>7568000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2244000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>11468000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11697000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1404000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4534000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-531000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8969000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>7112000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>754000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-7562000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>14942000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3424000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10286000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1282500.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-559000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-225000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-227000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>227000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>37164000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>18582000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7180000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3590000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6237000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-10704000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1759000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2329000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2206000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-7817000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>3000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2135000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>69000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>557000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>130000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-340000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-179000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B12">
+        <v>48046000.0</v>
+      </c>
+      <c r="C12">
         <v>47795000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40218000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40217000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33979000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33880000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29590000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33259000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>34466000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32567000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>23915000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>29013000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20256000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>20553000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>20464000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>20364000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>19788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15841000.0</v>
       </c>
       <c r="S12">
         <v>15841000.0</v>
       </c>
-      <c r="T12"/>
+      <c r="T12">
+        <v>15841000.0</v>
+      </c>
       <c r="U12"/>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="V12">
+        <v>24518000.0</v>
+      </c>
+      <c r="W12"/>
+      <c r="X12">
         <v>7907000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>19766000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-    </row>
-    <row r="13" spans="1:41">
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B13">
         <v>0.0</v>
       </c>
       <c r="C13">
         <v>0.0</v>
       </c>
       <c r="D13">
         <v>0.0</v>
       </c>
       <c r="E13">
         <v>0.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
       <c r="H13">
         <v>0.0</v>
       </c>
       <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
         <v>6264000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13">
+        <v>0.0</v>
+      </c>
+      <c r="N13">
         <v>4813000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
+        <v>0.0</v>
+      </c>
+      <c r="T13">
         <v>38899000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>25230000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>19907000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>19159000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>19276000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>19121000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>19007000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>18327000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-    </row>
-    <row r="14" spans="1:41">
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B14">
+        <v>-7276000.0</v>
+      </c>
+      <c r="C14">
         <v>1078000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>12108000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1114000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-16857000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-5981000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-26913000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-22221000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-21526000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-12439000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-39865000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-24592000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1264000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-41956000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-17802000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-1215000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-8243000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-16756000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
-    </row>
-    <row r="15" spans="1:41">
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B15">
+        <v>-1629865000.0</v>
+      </c>
+      <c r="C15">
         <v>-1632069000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-37497000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-19156000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>88296000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>30929000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-12968000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>135643000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>53746000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-29937000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>100095000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>272542000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-21540000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>259425000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>81914000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-58336000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-49352000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>56280000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-161000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>-28590000.0</v>
       </c>
-      <c r="V15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W15"/>
       <c r="X15">
         <v>13664000.0</v>
       </c>
       <c r="Y15">
+        <v>13664000.0</v>
+      </c>
+      <c r="Z15">
         <v>151451000.0</v>
       </c>
-      <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>-8370000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>220477000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>156757000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>160820000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>116259000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>133045000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>56066000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>52204000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>41357000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>23116000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>33802000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11635000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>26959000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-24383000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>272542000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21540000.0</v>
       </c>
       <c r="N16">
         <v>-21540000.0</v>
       </c>
       <c r="O16">
-        <v>26003500.0</v>
+        <v>-21540000.0</v>
       </c>
       <c r="P16">
         <v>26003500.0</v>
       </c>
       <c r="Q16">
-        <v>-10750500.0</v>
+        <v>26003500.0</v>
       </c>
       <c r="R16">
         <v>-10750500.0</v>
       </c>
       <c r="S16">
-        <v>-2493000.0</v>
+        <v>-10750500.0</v>
       </c>
       <c r="T16">
         <v>-2493000.0</v>
       </c>
       <c r="U16">
-        <v>-33540000.0</v>
+        <v>-2493000.0</v>
       </c>
       <c r="V16">
         <v>-33540000.0</v>
       </c>
       <c r="W16">
-        <v>10123500.0</v>
+        <v>-33540000.0</v>
       </c>
       <c r="X16">
         <v>10123500.0</v>
       </c>
       <c r="Y16">
-        <v>75725500.0</v>
+        <v>10123500.0</v>
       </c>
       <c r="Z16">
         <v>75725500.0</v>
       </c>
       <c r="AA16">
-        <v>-4185000.0</v>
+        <v>75725500.0</v>
       </c>
       <c r="AB16">
         <v>-4185000.0</v>
       </c>
       <c r="AC16">
+        <v>-4185000.0</v>
+      </c>
+      <c r="AD16">
         <v>220477000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>156757000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>160820000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B17">
+        <v>9480000.0</v>
+      </c>
+      <c r="C17">
         <v>-1633147000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-49605000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-20270000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>105153000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>36910000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13945000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>157864000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>75272000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-17498000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>139960000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>297134000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-20276000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>301381000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>99716000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-57121000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-69538000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>73036000.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B18">
+        <v>-48046000.0</v>
+      </c>
+      <c r="C18">
         <v>-47795000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-40218000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40217000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-33979000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-33880000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-29590000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-33259000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-39554000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-32567000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-23915000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-29013000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-15443000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-20553000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-20464000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20364000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-19169000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-15841000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="C21">
+        <v>128</v>
+      </c>
+      <c r="B21">
+        <v>-1507036000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>-53698000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-16495000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>109747000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>44478000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16189000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>169332000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>86969000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-18902000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>144494000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>272011000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10512000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>245134000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>140370000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-65898000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3663000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>92301000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>63594000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>10007000.0</v>
       </c>
-      <c r="V21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W21"/>
       <c r="X21">
         <v>24200000.0</v>
       </c>
       <c r="Y21">
+        <v>24200000.0</v>
+      </c>
+      <c r="Z21">
         <v>213029000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>16231000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>246923000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>165654000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>179451000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>127267000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>144526000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>62361000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>61503000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>50569000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>27412000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>31471000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>12372000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>28487000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4159000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>130</v>
+      </c>
+      <c r="B23">
+        <v>96808000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>59586000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>69818000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>65105000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>63861000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2045000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>57941000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>54726000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>56231000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9419000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24080000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>18706000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>30058000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>89727000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>18222000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>18346000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20955000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>71493000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>348500.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>89418000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>598500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>123109000.0</v>
       </c>
       <c r="X23">
         <v>123109000.0</v>
       </c>
       <c r="Y23">
+        <v>123109000.0</v>
+      </c>
+      <c r="Z23">
         <v>51059000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>3953500.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>53059000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>45846000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>53283000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>29495000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>38025000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>29518000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>30642000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14712000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15385000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>13193000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7507000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>15017000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13877000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>44462000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>3447500.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>28997000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>28997000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>50998000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>45325000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>67654000.0</v>
       </c>
-      <c r="V27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>77661000.0</v>
       </c>
-      <c r="Y27"/>
+      <c r="Y27">
+        <v>77661000.0</v>
+      </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>5967000.0</v>
       </c>
-      <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>5205000.0</v>
       </c>
-      <c r="AO27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B28">
+        <v>8612000.0</v>
+      </c>
+      <c r="C28">
         <v>33564000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11788000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14320000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12112000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14787000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>83356000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10265000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9154000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8137000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24995000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9937000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15263000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14062000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22327000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7437000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10005000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9309000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16009000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>14458000.0</v>
       </c>
-      <c r="V28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W28"/>
       <c r="X28">
         <v>21468000.0</v>
       </c>
-      <c r="Y28"/>
+      <c r="Y28">
+        <v>21468000.0</v>
+      </c>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
-      <c r="AG28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>3838000.0</v>
       </c>
-      <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>381000.0</v>
       </c>
-      <c r="AM28"/>
-      <c r="AN28">
+      <c r="AN28"/>
+      <c r="AO28">
         <v>957000.0</v>
       </c>
-      <c r="AO28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:41">
+      <c r="AP28"/>
+    </row>
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B29">
+        <v>4486000.0</v>
+      </c>
+      <c r="C29">
         <v>-2417000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4093000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3775000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4594000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7568000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2244000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>11468000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11697000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1404000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4534000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-531000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>8969000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7112000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>754000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-7562000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4301000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3424000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2565000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>-450000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-227000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>37164000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>7180000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>6237000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-10704000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1759000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>137</v>
+      </c>
+      <c r="B30">
+        <v>29289000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>19368000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29601000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31126000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29981000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27545000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>24682000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>20260000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>23664000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-14496000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24080000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>18706000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30058000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>89727000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18222000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18346000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>20955000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>68725000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>86886000.0</v>
       </c>
-      <c r="V30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W30"/>
       <c r="X30">
         <v>90286000.0</v>
       </c>
       <c r="Y30">
+        <v>90286000.0</v>
+      </c>
+      <c r="Z30">
         <v>13395000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>4034000.0</v>
       </c>
-      <c r="AB30"/>
-      <c r="AC30">
+      <c r="AC30"/>
+      <c r="AD30">
         <v>5223000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4722000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6225000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4953000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8949000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6151000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>177000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1776000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>962000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3073000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5877000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13193000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>34648000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>138</v>
+      </c>
+      <c r="B31">
+        <v>-114562000.0</v>
+      </c>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-41282000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-32474000.0</v>
       </c>
-      <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-36533000.0</v>
       </c>
-      <c r="H31"/>
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31">
         <v>89068000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-32911844.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-27842000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>24592000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-795000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>63359000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>100470000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1215000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>433000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-15841000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-40392000.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-30420000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31">
+      <c r="W31"/>
+      <c r="X31">
         <v>-2576000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-8536000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-19766000.0</v>
       </c>
-      <c r="Z31"/>
-      <c r="AA31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-17421000.0</v>
       </c>
-      <c r="AB31"/>
-      <c r="AC31">
+      <c r="AC31"/>
+      <c r="AD31">
         <v>-19733000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-19626000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-18912000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14236000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-10015000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-14177000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-5876000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4701000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4589000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>14493000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-5870000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>12248000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-28721000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:41">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B32">
+        <v>-1603844000.0</v>
+      </c>
+      <c r="C32">
         <v>-1663160000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5888000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>53323000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>174852000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>108339000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>18234000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>227273000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>141695000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>37329000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>153913000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>320683000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18706000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>338551000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>89727000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-46461000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>18346000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>97415000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>127696000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>94651000.0</v>
       </c>
-      <c r="V32"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W32"/>
       <c r="X32">
         <v>98369000.0</v>
       </c>
       <c r="Y32">
+        <v>98369000.0</v>
+      </c>
+      <c r="Z32">
         <v>259440000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32">
+      <c r="AA32"/>
+      <c r="AB32">
         <v>71758000.0</v>
       </c>
-      <c r="AB32"/>
-      <c r="AC32">
+      <c r="AC32"/>
+      <c r="AD32">
         <v>292293000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>218962000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>207468000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>166191000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>174784000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>87123000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>76038000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>64178000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>39643000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>46118000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>27382000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>40585000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>19900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -13115,1145 +13310,1145 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>469930000.0</v>
       </c>
       <c r="C2">
         <v>220549000.0</v>
       </c>
       <c r="D2">
         <v>107658000.0</v>
       </c>
       <c r="E2">
         <v>180255000.0</v>
       </c>
       <c r="F2">
         <v>322085000.0</v>
       </c>
       <c r="G2">
         <v>186621000.0</v>
       </c>
       <c r="H2">
         <v>265551000.0</v>
       </c>
       <c r="I2">
         <v>135415000.0</v>
       </c>
       <c r="J2">
         <v>158371000.0</v>
       </c>
       <c r="K2">
         <v>45417000.0</v>
       </c>
       <c r="L2">
         <v>93640000.0</v>
       </c>
       <c r="M2">
         <v>57667000.0</v>
       </c>
       <c r="N2">
         <v>25559000.0</v>
       </c>
       <c r="O2">
         <v>8902000.0</v>
       </c>
       <c r="P2">
         <v>8997000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
         <v>284000</v>
       </c>
       <c r="C3">
         <v>661000</v>
       </c>
       <c r="D3">
         <v>3212000</v>
       </c>
       <c r="E3">
         <v>407000</v>
       </c>
       <c r="F3">
         <v>285000</v>
       </c>
       <c r="G3">
         <v>360000</v>
       </c>
       <c r="H3">
         <v>3398000</v>
       </c>
       <c r="I3">
         <v>104000</v>
       </c>
       <c r="J3">
         <v>650000</v>
       </c>
       <c r="K3">
         <v>1570000</v>
       </c>
       <c r="L3">
         <v>421000</v>
       </c>
       <c r="M3">
         <v>100000</v>
       </c>
       <c r="N3">
         <v>236000</v>
       </c>
       <c r="O3">
         <v>27000</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
         <v>96507000.0</v>
       </c>
       <c r="C6">
         <v>249381000.0</v>
       </c>
       <c r="D6">
         <v>112891000.0</v>
       </c>
       <c r="E6">
         <v>-247635000.0</v>
       </c>
       <c r="F6">
         <v>-141830000.0</v>
       </c>
       <c r="G6">
         <v>135568000.0</v>
       </c>
       <c r="H6">
         <v>-78930000.0</v>
       </c>
       <c r="I6">
         <v>130136000.0</v>
       </c>
       <c r="J6">
         <v>-22956000.0</v>
       </c>
       <c r="K6">
         <v>112954000.0</v>
       </c>
       <c r="L6">
         <v>-48223000.0</v>
       </c>
       <c r="M6">
         <v>35973000.0</v>
       </c>
       <c r="N6">
         <v>32108000.0</v>
       </c>
       <c r="O6">
         <v>16657000.0</v>
       </c>
       <c r="P6">
         <v>-95000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
         <v>351415000.0</v>
       </c>
       <c r="C7">
         <v>512569000.0</v>
       </c>
       <c r="D7">
         <v>309051000.0</v>
       </c>
       <c r="E7">
         <v>17522000.0</v>
       </c>
       <c r="F7">
         <v>16818000.0</v>
       </c>
       <c r="G7">
         <v>-12044000.0</v>
       </c>
       <c r="H7">
         <v>77090000.0</v>
       </c>
       <c r="I7">
         <v>-456818000.0</v>
       </c>
       <c r="J7">
         <v>103248000.0</v>
       </c>
       <c r="K7">
         <v>11722000.0</v>
       </c>
       <c r="L7">
         <v>9449000.0</v>
       </c>
       <c r="M7">
         <v>4098000.0</v>
       </c>
       <c r="N7">
         <v>-3408000.0</v>
       </c>
       <c r="O7">
         <v>4252000.0</v>
       </c>
       <c r="P7">
         <v>24000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>-310849482.0</v>
       </c>
       <c r="I9">
         <v>-59674839.0</v>
       </c>
       <c r="J9">
         <v>-2237000.0</v>
       </c>
       <c r="K9">
         <v>-10636000.0</v>
       </c>
       <c r="L9">
         <v>7385000.0</v>
       </c>
       <c r="M9">
         <v>516000.0</v>
       </c>
       <c r="N9">
         <v>157000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>-405679327.0</v>
       </c>
       <c r="J10">
         <v>78045353.0</v>
       </c>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>3524000.0</v>
       </c>
       <c r="K11">
         <v>22358000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-211386000.0</v>
       </c>
       <c r="F12">
         <v>-97562000.0</v>
       </c>
       <c r="G12">
         <v>-259307000.0</v>
       </c>
       <c r="H12">
         <v>-281651000.0</v>
       </c>
       <c r="I12">
         <v>-366832000.0</v>
       </c>
       <c r="J12">
         <v>-288859000.0</v>
       </c>
       <c r="K12">
         <v>-192279000.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-289586000.0</v>
       </c>
       <c r="F13">
         <v>-418929000.0</v>
       </c>
       <c r="G13">
         <v>265631000.0</v>
       </c>
       <c r="H13">
         <v>48690000.0</v>
       </c>
       <c r="I13">
         <v>-193100000.0</v>
       </c>
       <c r="J13">
         <v>-75881000.0</v>
       </c>
       <c r="K13">
         <v>63961000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>5525000.0</v>
       </c>
       <c r="E14">
         <v>4362000.0</v>
       </c>
       <c r="F14">
         <v>3193000.0</v>
       </c>
       <c r="G14">
         <v>9776000.0</v>
       </c>
       <c r="H14">
         <v>12017000.0</v>
       </c>
       <c r="I14">
         <v>10111000.0</v>
       </c>
       <c r="J14">
         <v>12147000.0</v>
       </c>
       <c r="K14">
         <v>578000.0</v>
       </c>
       <c r="L14">
         <v>-2684000.0</v>
       </c>
       <c r="M14">
         <v>9724000.0</v>
       </c>
       <c r="N14">
         <v>11439000.0</v>
       </c>
       <c r="O14">
         <v>11145000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B15">
         <v>27387000.0</v>
       </c>
       <c r="C15">
         <v>27327000.0</v>
       </c>
       <c r="D15">
         <v>27499000.0</v>
       </c>
       <c r="E15">
         <v>27665000.0</v>
       </c>
       <c r="F15">
         <v>41050000.0</v>
       </c>
       <c r="G15">
         <v>41050000.0</v>
       </c>
       <c r="H15">
         <v>28424000.0</v>
       </c>
       <c r="I15">
         <v>24579000.0</v>
       </c>
       <c r="J15">
         <v>19845000.0</v>
       </c>
       <c r="K15">
         <v>17659000.0</v>
       </c>
       <c r="L15">
         <v>16725000.0</v>
       </c>
       <c r="M15">
         <v>15546000.0</v>
       </c>
       <c r="N15">
         <v>9925000.0</v>
       </c>
       <c r="O15">
         <v>6588000.0</v>
       </c>
       <c r="P15">
         <v>6587000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
         <v>566437000.0</v>
       </c>
       <c r="C16">
         <v>469930000.0</v>
       </c>
       <c r="D16">
         <v>220549000.0</v>
       </c>
       <c r="E16">
         <v>-67380000.0</v>
       </c>
       <c r="F16">
         <v>180255000.0</v>
       </c>
       <c r="G16">
         <v>322189000.0</v>
       </c>
       <c r="H16">
         <v>186621000.0</v>
       </c>
       <c r="I16">
         <v>265551000.0</v>
       </c>
       <c r="J16">
         <v>135415000.0</v>
       </c>
       <c r="K16">
         <v>158371000.0</v>
       </c>
       <c r="L16">
         <v>45417000.0</v>
       </c>
       <c r="M16">
         <v>93640000.0</v>
       </c>
       <c r="N16">
         <v>57667000.0</v>
       </c>
       <c r="O16">
         <v>25559000.0</v>
       </c>
       <c r="P16">
         <v>8902000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
         <v>-29298000.0</v>
       </c>
       <c r="C18">
         <v>216064000.0</v>
       </c>
       <c r="D18">
         <v>-277894000.0</v>
       </c>
       <c r="E18">
         <v>-466511000.0</v>
       </c>
       <c r="F18">
         <v>-585649000.0</v>
       </c>
       <c r="G18">
         <v>180310000.0</v>
       </c>
       <c r="H18">
         <v>-11704000.0</v>
       </c>
       <c r="I18">
         <v>-233417000.0</v>
       </c>
       <c r="J18">
         <v>-102973000.0</v>
       </c>
       <c r="K18">
         <v>-8238000.0</v>
       </c>
       <c r="L18">
         <v>-20560000.0</v>
       </c>
       <c r="M18">
         <v>-92420000.0</v>
       </c>
       <c r="N18">
         <v>41688000.0</v>
       </c>
       <c r="O18">
         <v>50315000.0</v>
       </c>
       <c r="P18">
         <v>6692000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-661000.0</v>
       </c>
       <c r="D19">
         <v>-3212000.0</v>
       </c>
       <c r="E19">
         <v>-407000.0</v>
       </c>
       <c r="F19">
         <v>-285000.0</v>
       </c>
       <c r="G19">
         <v>-360000.0</v>
       </c>
       <c r="H19">
         <v>-3398000.0</v>
       </c>
       <c r="I19">
         <v>-104000.0</v>
       </c>
       <c r="J19">
         <v>-58513000.0</v>
       </c>
       <c r="K19">
         <v>-36988000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>249983000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
         <v>353055000.0</v>
       </c>
       <c r="C21">
         <v>235150000.0</v>
       </c>
       <c r="D21">
         <v>264494000.0</v>
       </c>
       <c r="E21">
         <v>277360000.0</v>
       </c>
       <c r="F21">
         <v>366071000.0</v>
       </c>
       <c r="G21">
         <v>-7324000.0</v>
       </c>
       <c r="H21">
         <v>-1433000.0</v>
       </c>
       <c r="I21">
         <v>180000000.0</v>
       </c>
       <c r="J21">
         <v>182053000.0</v>
       </c>
       <c r="K21">
         <v>189590000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
         <v>72188000.0</v>
       </c>
       <c r="C22">
         <v>229583000.0</v>
       </c>
       <c r="D22">
         <v>718199000.0</v>
       </c>
       <c r="E22">
         <v>233328000.0</v>
       </c>
       <c r="F22">
         <v>-56428000.0</v>
       </c>
       <c r="G22">
         <v>208635000.0</v>
       </c>
       <c r="H22">
         <v>225524000.0</v>
       </c>
       <c r="I22">
         <v>305114000.0</v>
       </c>
       <c r="J22">
         <v>249181000.0</v>
       </c>
       <c r="K22">
         <v>104053000.0</v>
       </c>
       <c r="L22">
         <v>67877000.0</v>
       </c>
       <c r="M22">
         <v>47324000.0</v>
       </c>
       <c r="N22">
         <v>2146000.0</v>
       </c>
       <c r="O22">
         <v>16890000.0</v>
       </c>
       <c r="P22">
         <v>15893000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B23">
         <v>-177943000.0</v>
       </c>
       <c r="C23">
         <v>-168901000.0</v>
       </c>
       <c r="D23">
         <v>152539000.0</v>
       </c>
       <c r="E23">
         <v>514747000.0</v>
       </c>
       <c r="F23">
         <v>132236000.0</v>
       </c>
       <c r="G23">
         <v>-293000.0</v>
       </c>
       <c r="H23">
         <v>-37568000.0</v>
       </c>
       <c r="I23">
         <v>-40523000.0</v>
       </c>
       <c r="J23">
         <v>-25850000.0</v>
       </c>
       <c r="K23">
         <v>-14036000.0</v>
       </c>
       <c r="L23">
         <v>-8926000.0</v>
       </c>
       <c r="M23">
         <v>-2572000.0</v>
       </c>
       <c r="N23">
         <v>1112000.0</v>
       </c>
       <c r="O23">
         <v>-144000.0</v>
       </c>
       <c r="P23">
         <v>-201000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24">
         <v>-8515000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>-230513510.0</v>
       </c>
       <c r="H24">
         <v>70010163.0</v>
       </c>
       <c r="I24">
         <v>126582066.0</v>
       </c>
       <c r="J24">
         <v>220082248.0</v>
       </c>
       <c r="K24">
         <v>58448153.0</v>
       </c>
       <c r="L24">
         <v>-32544774.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
         <v>-452617000.0</v>
       </c>
       <c r="C25">
         <v>-525427000.0</v>
       </c>
       <c r="D25">
         <v>-1301932000.0</v>
       </c>
       <c r="E25">
         <v>-716954000.0</v>
       </c>
       <c r="F25">
         <v>-548947000.0</v>
       </c>
       <c r="G25">
         <v>-25697000.0</v>
       </c>
       <c r="H25">
         <v>-322937000.0</v>
       </c>
       <c r="I25">
         <v>-91720000.0</v>
       </c>
       <c r="J25">
         <v>-468551000.0</v>
       </c>
       <c r="K25">
         <v>-123021000.0</v>
       </c>
       <c r="L25">
         <v>-94781000.0</v>
       </c>
       <c r="M25">
         <v>-153466000.0</v>
       </c>
       <c r="N25">
         <v>31747000.0</v>
       </c>
       <c r="O25">
         <v>18055000.0</v>
       </c>
       <c r="P25">
         <v>-9225000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>-15310000.0</v>
       </c>
       <c r="C26">
         <v>-5090000.0</v>
       </c>
       <c r="D26">
         <v>-3759000.0</v>
       </c>
       <c r="E26">
         <v>-8040000.0</v>
       </c>
       <c r="F26">
         <v>-3686000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>-169407877.0</v>
       </c>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B27">
         <v>13841000.0</v>
       </c>
       <c r="C27">
         <v>8686000.0</v>
       </c>
       <c r="D27">
         <v>14105000.0</v>
       </c>
       <c r="E27">
         <v>10277000.0</v>
       </c>
       <c r="F27">
         <v>9272000.0</v>
       </c>
       <c r="G27">
         <v>5328000.0</v>
       </c>
       <c r="H27">
         <v>4519000.0</v>
       </c>
       <c r="I27">
         <v>1686000.0</v>
       </c>
       <c r="J27">
         <v>1652000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B28">
         <v>132415000.0</v>
       </c>
       <c r="C28">
         <v>33832000.0</v>
       </c>
       <c r="D28">
         <v>389534000.0</v>
       </c>
       <c r="E28">
         <v>399131000.0</v>
       </c>
       <c r="F28">
         <v>444829000.0</v>
       </c>
       <c r="G28">
         <v>-45214000.0</v>
       </c>
       <c r="H28">
         <v>-67425000.0</v>
       </c>
       <c r="I28">
         <v>364881000.0</v>
       </c>
       <c r="J28">
         <v>136358000.0</v>
       </c>
       <c r="K28">
         <v>157895000.0</v>
       </c>
       <c r="L28">
         <v>-25651000.0</v>
       </c>
       <c r="M28">
         <v>130076000.0</v>
       </c>
       <c r="N28">
         <v>-10013000.0</v>
       </c>
       <c r="O28">
         <v>-6732000.0</v>
       </c>
       <c r="P28">
         <v>-6788000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
         <v>-29014000.0</v>
       </c>
       <c r="C29">
         <v>216725000.0</v>
       </c>
       <c r="D29">
         <v>-274682000.0</v>
       </c>
       <c r="E29">
         <v>-466104000.0</v>
       </c>
       <c r="F29">
         <v>-585364000.0</v>
       </c>
       <c r="G29">
         <v>180670000.0</v>
       </c>
       <c r="H29">
         <v>-8306000.0</v>
       </c>
       <c r="I29">
         <v>-233313000.0</v>
       </c>
       <c r="J29">
         <v>-102323000.0</v>
       </c>
       <c r="K29">
         <v>-6668000.0</v>
       </c>
       <c r="L29">
         <v>-20139000.0</v>
       </c>
       <c r="M29">
         <v>-92320000.0</v>
       </c>
       <c r="N29">
         <v>41924000.0</v>
       </c>
       <c r="O29">
         <v>50342000.0</v>
       </c>
       <c r="P29">
         <v>6692000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B30">
         <v>-8799000.0</v>
       </c>
       <c r="C30">
         <v>-661000.0</v>
       </c>
       <c r="D30">
         <v>-3212000.0</v>
       </c>
       <c r="E30">
         <v>-407000.0</v>
       </c>
       <c r="F30">
         <v>-285000.0</v>
       </c>
       <c r="G30">
         <v>-360000.0</v>
       </c>
       <c r="H30">
         <v>-3398000.0</v>
       </c>
       <c r="I30">
         <v>-104000.0</v>
       </c>
@@ -14276,3126 +14471,3192 @@
         <v>-27065000.0</v>
       </c>
       <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>78</v>
       </c>
       <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
         <v>81</v>
       </c>
       <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
         <v>84</v>
       </c>
       <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
         <v>87</v>
       </c>
       <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
         <v>90</v>
       </c>
       <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
         <v>93</v>
       </c>
       <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
         <v>96</v>
       </c>
       <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
-      <c r="AE1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" t="s">
         <v>9</v>
       </c>
-      <c r="AG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
       </c>
-      <c r="AI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
         <v>11</v>
       </c>
-      <c r="AK1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>12</v>
       </c>
-      <c r="AM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
         <v>13</v>
       </c>
-      <c r="AO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>14</v>
       </c>
-      <c r="AQ1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AS1" t="s">
         <v>15</v>
       </c>
-      <c r="AS1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AT1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AU1" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B2">
         <v>566437000.0</v>
       </c>
       <c r="C2">
         <v>566437000.0</v>
       </c>
       <c r="D2">
+        <v>566437000.0</v>
+      </c>
+      <c r="E2">
         <v>372248000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>486639000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>469930000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>574014000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>390673000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>482673000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>220549000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>255568000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>365336000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65994000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>296740000.0</v>
       </c>
       <c r="O2">
         <v>296740000.0</v>
       </c>
       <c r="P2">
+        <v>296740000.0</v>
+      </c>
+      <c r="Q2">
         <v>353157000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>159834000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>180255000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190774000.0</v>
       </c>
       <c r="T2">
         <v>190774000.0</v>
       </c>
       <c r="U2">
+        <v>190774000.0</v>
+      </c>
+      <c r="V2">
         <v>322085000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>235302999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260313000.0</v>
       </c>
       <c r="X2">
         <v>260313000.0</v>
       </c>
       <c r="Y2">
-        <v>186621000.0</v>
+        <v>260313000.0</v>
       </c>
       <c r="Z2">
         <v>186621000.0</v>
       </c>
       <c r="AA2">
-        <v>232467000.0</v>
+        <v>186621000.0</v>
       </c>
       <c r="AB2">
         <v>232467000.0</v>
       </c>
       <c r="AC2">
+        <v>232467000.0</v>
+      </c>
+      <c r="AD2">
         <v>265551000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>240735000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>135415000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>193736000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>158371000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>56372000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45417000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20230000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>93640000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>15337000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>57667000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>27263000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25559000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2225500.0</v>
       </c>
       <c r="AR2">
         <v>2225500.0</v>
       </c>
       <c r="AS2">
-        <v>2249250.0</v>
+        <v>2225500.0</v>
       </c>
       <c r="AT2">
         <v>2249250.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:46">
+      <c r="AU2">
+        <v>2249250.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B3">
-        <v>41000</v>
+        <v>96000</v>
       </c>
       <c r="C3">
         <v>41000</v>
       </c>
       <c r="D3">
+        <v>41000</v>
+      </c>
+      <c r="E3">
         <v>58000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>103000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>24000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>522000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>88000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>43000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>255000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2247000</v>
-      </c>
-[...1 lines deleted...]
-        <v>237000</v>
       </c>
       <c r="O3">
         <v>237000</v>
       </c>
       <c r="P3">
+        <v>237000</v>
+      </c>
+      <c r="Q3">
         <v>118000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>42000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>98000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>49000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>187000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>93500</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000</v>
       </c>
       <c r="X3">
         <v>216000</v>
       </c>
       <c r="Y3">
+        <v>216000</v>
+      </c>
+      <c r="Z3">
         <v>144000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>72000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2538000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>860000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>40000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>64000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>445000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>205000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1007000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>563000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>414000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>94000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>160000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>76000</v>
-      </c>
-[...1 lines deleted...]
-        <v>13500</v>
       </c>
       <c r="AQ3">
         <v>13500</v>
       </c>
       <c r="AR3">
+        <v>13500</v>
+      </c>
+      <c r="AS3">
         <v>6750</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:46">
+      <c r="AU3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B6">
+        <v>130766000.0</v>
+      </c>
+      <c r="C6">
         <v>136480000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>136139000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>305405000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-114391000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16709000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-104084000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>183341000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>390673000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>262124000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-35019000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-109768000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>299342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-189082000.0</v>
       </c>
       <c r="O6">
         <v>-189082000.0</v>
       </c>
       <c r="P6">
+        <v>-189082000.0</v>
+      </c>
+      <c r="Q6">
         <v>-56417000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>193323000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-20421000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10519000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6098000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-131311000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-64817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25010000.0</v>
       </c>
       <c r="X6">
         <v>-25010000.0</v>
       </c>
       <c r="Y6">
+        <v>-25010000.0</v>
+      </c>
+      <c r="Z6">
         <v>73692000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>36846000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-45846000.0</v>
       </c>
-      <c r="AB6"/>
-      <c r="AC6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>232467000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-194079750.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>240735000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-127348250.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>193736000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-22518250.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>56372000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-20230000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>20230000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-15337000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>15337000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>30404000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>27263000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>16657000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4164250.0</v>
       </c>
       <c r="AR6">
         <v>4164250.0</v>
       </c>
       <c r="AS6">
-        <v>-23750.0</v>
+        <v>4164250.0</v>
       </c>
       <c r="AT6">
         <v>-23750.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:46">
+      <c r="AU6">
+        <v>-23750.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B7">
-        <v>-933226000.0</v>
+        <v>-897125000.0</v>
       </c>
       <c r="C7">
         <v>-933226000.0</v>
       </c>
       <c r="D7">
+        <v>-933226000.0</v>
+      </c>
+      <c r="E7">
         <v>55742000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>23250000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>243568000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>59684000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>378140000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>94631000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>106012000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>110531000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>181774000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-135712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1288000.0</v>
       </c>
       <c r="O7">
         <v>-1288000.0</v>
       </c>
       <c r="P7">
+        <v>-1288000.0</v>
+      </c>
+      <c r="Q7">
         <v>14055000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1960000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>6255000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>132170000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>-543940000.0</v>
       </c>
-      <c r="V7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W7"/>
       <c r="X7">
         <v>18124000.0</v>
       </c>
       <c r="Y7">
+        <v>18124000.0</v>
+      </c>
+      <c r="Z7">
         <v>126603000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>17959000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>30731000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-172328000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-20772000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-38805000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-39313000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>153084000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-99759000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>42534000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-48633000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-99558000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2521000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-2680000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>2837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2126000.0</v>
       </c>
       <c r="AQ7">
         <v>2126000.0</v>
       </c>
       <c r="AR7">
+        <v>2126000.0</v>
+      </c>
+      <c r="AS7">
         <v>1063000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>12000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>6000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:46">
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9">
         <v>20494000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-20494000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6506000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>4269000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-7089000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3547000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1389000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>5996000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-2005000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2521000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2680000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2837000.0</v>
       </c>
-      <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
-        <v>8267000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB11">
         <v>8267000.0</v>
       </c>
-      <c r="AC11"/>
+      <c r="AC11">
+        <v>8267000.0</v>
+      </c>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-468660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-49596000.0</v>
       </c>
       <c r="N12">
         <v>-49596000.0</v>
       </c>
       <c r="O12">
-        <v>-70218000.0</v>
+        <v>-49596000.0</v>
       </c>
       <c r="P12">
         <v>-70218000.0</v>
       </c>
       <c r="Q12">
-        <v>-35475000.0</v>
+        <v>-70218000.0</v>
       </c>
       <c r="R12">
         <v>-35475000.0</v>
       </c>
       <c r="S12">
-        <v>-23503000.0</v>
+        <v>-35475000.0</v>
       </c>
       <c r="T12">
         <v>-23503000.0</v>
       </c>
       <c r="U12">
-        <v>-25278000.0</v>
+        <v>-23503000.0</v>
       </c>
       <c r="V12">
         <v>-25278000.0</v>
       </c>
       <c r="W12">
-        <v>-34898000.0</v>
+        <v>-25278000.0</v>
       </c>
       <c r="X12">
         <v>-34898000.0</v>
       </c>
       <c r="Y12">
-        <v>-94755500.0</v>
+        <v>-34898000.0</v>
       </c>
       <c r="Z12">
         <v>-94755500.0</v>
       </c>
       <c r="AA12">
-        <v>-15582000.0</v>
+        <v>-94755500.0</v>
       </c>
       <c r="AB12">
         <v>-15582000.0</v>
       </c>
-      <c r="AC12"/>
+      <c r="AC12">
+        <v>-15582000.0</v>
+      </c>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>211730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132638000.0</v>
       </c>
       <c r="N13">
         <v>-132638000.0</v>
       </c>
       <c r="O13">
-        <v>-119628500.0</v>
+        <v>-132638000.0</v>
       </c>
       <c r="P13">
         <v>-119628500.0</v>
       </c>
       <c r="Q13">
-        <v>-25164500.0</v>
+        <v>-119628500.0</v>
       </c>
       <c r="R13">
         <v>-25164500.0</v>
       </c>
       <c r="S13">
-        <v>-48137500.0</v>
+        <v>-25164500.0</v>
       </c>
       <c r="T13">
         <v>-48137500.0</v>
       </c>
       <c r="U13">
-        <v>-161327000.0</v>
+        <v>-48137500.0</v>
       </c>
       <c r="V13">
         <v>-161327000.0</v>
       </c>
       <c r="W13">
-        <v>69514000.0</v>
+        <v>-161327000.0</v>
       </c>
       <c r="X13">
         <v>69514000.0</v>
       </c>
       <c r="Y13">
-        <v>63301500.0</v>
+        <v>69514000.0</v>
       </c>
       <c r="Z13">
         <v>63301500.0</v>
       </c>
       <c r="AA13">
-        <v>-92500.0</v>
+        <v>63301500.0</v>
       </c>
       <c r="AB13">
         <v>-92500.0</v>
       </c>
-      <c r="AC13"/>
+      <c r="AC13">
+        <v>-92500.0</v>
+      </c>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>152</v>
+      </c>
+      <c r="B14">
+        <v>2397286000.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>-2936000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>2936000.0</v>
       </c>
-      <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
-      <c r="K14">
-[...1 lines deleted...]
-      </c>
+      <c r="K14"/>
       <c r="L14">
         <v>-2936000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="M14">
+        <v>-2936000.0</v>
+      </c>
+      <c r="N14"/>
+      <c r="O14">
         <v>-5553000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179500.0</v>
       </c>
       <c r="P14">
         <v>1179500.0</v>
       </c>
       <c r="Q14">
-        <v>1001500.0</v>
+        <v>1179500.0</v>
       </c>
       <c r="R14">
         <v>1001500.0</v>
       </c>
       <c r="S14">
+        <v>1001500.0</v>
+      </c>
+      <c r="T14">
         <v>-6060000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-3444500.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>511000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5395000.0</v>
       </c>
       <c r="X14">
         <v>5395000.0</v>
       </c>
       <c r="Y14">
+        <v>5395000.0</v>
+      </c>
+      <c r="Z14">
         <v>5294000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3447500.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5541000.0</v>
       </c>
-      <c r="AB14"/>
-      <c r="AC14">
+      <c r="AC14"/>
+      <c r="AD14">
         <v>7088000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5031000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5665000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6106000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6336000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>469000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>310000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-60000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>301000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4086000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>5976000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>5349000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>6090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5572500.0</v>
       </c>
       <c r="AQ14">
         <v>5572500.0</v>
       </c>
       <c r="AR14">
+        <v>5572500.0</v>
+      </c>
+      <c r="AS14">
         <v>2786250.0</v>
       </c>
-      <c r="AS14"/>
       <c r="AT14"/>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B15">
+        <v>13747000.0</v>
+      </c>
+      <c r="C15"/>
       <c r="D15">
         <v>13633000.0</v>
       </c>
       <c r="E15">
+        <v>13633000.0</v>
+      </c>
+      <c r="F15">
         <v>13667000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>13633000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>121714.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13694000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>13688763.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13788000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>87764.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13994000.0</v>
       </c>
       <c r="O15">
         <v>13994000.0</v>
       </c>
       <c r="P15">
+        <v>13994000.0</v>
+      </c>
+      <c r="Q15">
         <v>6997000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>13671000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6835500.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>13669000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6834500.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>27381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13690500.0</v>
       </c>
       <c r="W15">
         <v>13690500.0</v>
       </c>
       <c r="X15">
         <v>13690500.0</v>
       </c>
-      <c r="Y15"/>
+      <c r="Y15">
+        <v>13690500.0</v>
+      </c>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>9117000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>19307000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8024000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>16555000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6351000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>13494000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5461000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12198000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5366000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>11359000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4159000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11387000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>9925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3294000.0</v>
       </c>
       <c r="AQ15">
         <v>3294000.0</v>
       </c>
       <c r="AR15">
+        <v>3294000.0</v>
+      </c>
+      <c r="AS15">
         <v>1647000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3293500.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1646750.0</v>
       </c>
     </row>
-    <row r="16" spans="1:46">
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B16">
-        <v>702576000.0</v>
+        <v>696899000.0</v>
       </c>
       <c r="C16">
         <v>702576000.0</v>
       </c>
       <c r="D16">
+        <v>702576000.0</v>
+      </c>
+      <c r="E16">
         <v>677653000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>372248000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>486639000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>469930000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>574014000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>390673000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>482673000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>220549000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>255568000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>365336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107658000.0</v>
       </c>
       <c r="O16">
         <v>107658000.0</v>
       </c>
       <c r="P16">
+        <v>107658000.0</v>
+      </c>
+      <c r="Q16">
         <v>296740000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>353157000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>159834000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180255000.0</v>
       </c>
       <c r="T16">
         <v>180255000.0</v>
       </c>
       <c r="U16">
+        <v>180255000.0</v>
+      </c>
+      <c r="V16">
         <v>190774000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>322085001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>235303000.0</v>
       </c>
       <c r="X16">
         <v>235303000.0</v>
       </c>
       <c r="Y16">
+        <v>235303000.0</v>
+      </c>
+      <c r="Z16">
         <v>260313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>186621000.0</v>
       </c>
       <c r="AA16">
         <v>186621000.0</v>
       </c>
       <c r="AB16">
-        <v>232467000.0</v>
+        <v>186621000.0</v>
       </c>
       <c r="AC16">
         <v>232467000.0</v>
       </c>
       <c r="AD16">
+        <v>232467000.0</v>
+      </c>
+      <c r="AE16">
         <v>46655250.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>240735000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>66387750.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>193736000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>33853750.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56372000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>45417000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20230000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>93640000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>15337000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>57667000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>27263000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6389750.0</v>
       </c>
       <c r="AR16">
         <v>6389750.0</v>
       </c>
       <c r="AS16">
-        <v>2225500.0</v>
+        <v>6389750.0</v>
       </c>
       <c r="AT16">
         <v>2225500.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:46">
+      <c r="AU16">
+        <v>2225500.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B18">
-        <v>-136674000.0</v>
+        <v>-84749000.0</v>
       </c>
       <c r="C18">
         <v>-136674000.0</v>
       </c>
       <c r="D18">
+        <v>-136674000.0</v>
+      </c>
+      <c r="E18">
         <v>-20108000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-84334000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>155146000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-19183000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>279751000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-44504000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>52920000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-70686000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15619000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-206021000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-271755000.0</v>
       </c>
       <c r="O18">
         <v>-271755000.0</v>
       </c>
       <c r="P18">
+        <v>-271755000.0</v>
+      </c>
+      <c r="Q18">
         <v>-53927000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-88410000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-52419000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>60656000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>-646305000.0</v>
       </c>
-      <c r="V18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>-40704000.0</v>
       </c>
       <c r="Y18">
+        <v>-40704000.0</v>
+      </c>
+      <c r="Z18">
         <v>94171000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-17554000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>5850000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-192533000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-40884000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-38967000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-64006000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>107790000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-116028000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>35354000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-55914000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-60932000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-31488000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>30059000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25157500.0</v>
       </c>
       <c r="AQ18">
         <v>25157500.0</v>
       </c>
       <c r="AR18">
+        <v>25157500.0</v>
+      </c>
+      <c r="AS18">
         <v>12578750.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3346000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>1673000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:46">
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-8315000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-103000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-24000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-522000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-51000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-45000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-43000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-255000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>7000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2247000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-717000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-237000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-118000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-42000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B21">
+        <v>-68000.0</v>
+      </c>
+      <c r="C21">
         <v>281863000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-17478000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>377215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6682000.0</v>
       </c>
       <c r="F21">
         <v>-6682000.0</v>
       </c>
       <c r="G21">
+        <v>-6682000.0</v>
+      </c>
+      <c r="H21">
         <v>-15044000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11479000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-129970000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>394464000.0</v>
       </c>
       <c r="N21">
         <v>394464000.0</v>
       </c>
       <c r="O21">
         <v>394464000.0</v>
       </c>
       <c r="P21">
         <v>394464000.0</v>
       </c>
       <c r="Q21">
-        <v>138680000.0</v>
+        <v>394464000.0</v>
       </c>
       <c r="R21">
         <v>138680000.0</v>
       </c>
       <c r="S21">
-        <v>494000.0</v>
+        <v>138680000.0</v>
       </c>
       <c r="T21">
         <v>494000.0</v>
       </c>
       <c r="U21">
-        <v>182541500.0</v>
+        <v>494000.0</v>
       </c>
       <c r="V21">
         <v>182541500.0</v>
       </c>
       <c r="W21">
-        <v>-2989000.0</v>
+        <v>182541500.0</v>
       </c>
       <c r="X21">
         <v>-2989000.0</v>
       </c>
       <c r="Y21">
-        <v>-673000.0</v>
+        <v>-2989000.0</v>
       </c>
       <c r="Z21">
         <v>-673000.0</v>
       </c>
       <c r="AA21">
-        <v>-379500.0</v>
+        <v>-673000.0</v>
       </c>
       <c r="AB21">
         <v>-379500.0</v>
       </c>
-      <c r="AC21"/>
+      <c r="AC21">
+        <v>-379500.0</v>
+      </c>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B22">
+        <v>-1623667000.0</v>
+      </c>
+      <c r="C22">
         <v>-1632069000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1633147000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-20270000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>105153000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>36910000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>13945000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>157864000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>23809000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-17498000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>139960000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>297134000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-20276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99716000.0</v>
       </c>
       <c r="O22">
         <v>99716000.0</v>
       </c>
       <c r="P22">
+        <v>99716000.0</v>
+      </c>
+      <c r="Q22">
         <v>-5755000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-18172000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>73036000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-161000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-2493000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-28590000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-33540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13664000.0</v>
       </c>
       <c r="X22">
         <v>13664000.0</v>
       </c>
       <c r="Y22">
+        <v>13664000.0</v>
+      </c>
+      <c r="Z22">
         <v>151451000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>75725500.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-8370000.0</v>
       </c>
-      <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>220477000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>156757000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>160820000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>116259000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>133045000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>56066000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>52804000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>41957000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>23716000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>34402000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>12235000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>27048000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-24383000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>16890000.0</v>
       </c>
-      <c r="AQ22"/>
-      <c r="AR22">
+      <c r="AR22"/>
+      <c r="AS22">
         <v>4222500.0</v>
       </c>
-      <c r="AS22"/>
-      <c r="AT22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>3973250.0</v>
       </c>
     </row>
-    <row r="23" spans="1:46">
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>160</v>
+      </c>
+      <c r="B23">
+        <v>-45918000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-2194000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-43063000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4301000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-123860000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-54752000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-86094000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-28055000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-71179000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>48172000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10412528.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>517712000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>96678000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>97848000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4919000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>290575000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>32742000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-53791000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>75513500.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>177043000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-13766500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14675000.0</v>
       </c>
       <c r="X23">
         <v>14675000.0</v>
       </c>
       <c r="Y23">
+        <v>14675000.0</v>
+      </c>
+      <c r="Z23">
         <v>-18586000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9293000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-19369000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-9305000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-18958000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>226314000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-16854000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-13907000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-11943000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>35960000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-6246000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4457000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4469000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>145640000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-18000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-88000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-76000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-72000.0</v>
       </c>
       <c r="AQ23">
         <v>-72000.0</v>
       </c>
       <c r="AR23">
+        <v>-72000.0</v>
+      </c>
+      <c r="AS23">
         <v>-36000.0</v>
       </c>
-      <c r="AS23"/>
       <c r="AT23"/>
-    </row>
-    <row r="24" spans="1:46">
+      <c r="AU23"/>
+    </row>
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-8257000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-498000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>-57863000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>37000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1526000.0</v>
       </c>
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>-13500.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>13500.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6750.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B25">
+        <v>39114000.0</v>
+      </c>
+      <c r="C25">
         <v>28018000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2429740000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-55522000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-212634000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-125308000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-92290000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-256202000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-170072000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-35551000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-328350000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-465897054.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-54463000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-369946000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-375354000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-62109000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-72188000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-131668000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-70195000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>-78371000.0</v>
       </c>
-      <c r="V25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W25"/>
       <c r="X25">
         <v>-82999000.0</v>
       </c>
       <c r="Y25">
+        <v>-82999000.0</v>
+      </c>
+      <c r="Z25">
         <v>-189033000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>-32909000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>-253342000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-183639000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-186533000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-123734000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-163869000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-100822000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-68820000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-49070000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-30884000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>144000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-52126000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>502000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>27161000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>582500.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>17472500.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4513750.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>3334000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-2306250.0</v>
       </c>
     </row>
-    <row r="26" spans="1:46">
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B26">
         <v>-3653000.0</v>
       </c>
       <c r="C26">
         <v>-3653000.0</v>
       </c>
       <c r="D26">
+        <v>-3653000.0</v>
+      </c>
+      <c r="E26">
         <v>15310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15310000.0</v>
       </c>
       <c r="F26">
         <v>-15310000.0</v>
       </c>
       <c r="G26">
+        <v>-15310000.0</v>
+      </c>
+      <c r="H26">
         <v>8940000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-5090000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4378000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-3849563.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3759000.0</v>
       </c>
       <c r="M26">
         <v>-3759000.0</v>
       </c>
       <c r="N26">
-        <v>-2896000.0</v>
+        <v>-3759000.0</v>
       </c>
       <c r="O26">
         <v>-2896000.0</v>
       </c>
       <c r="P26">
+        <v>-2896000.0</v>
+      </c>
+      <c r="Q26">
         <v>-3749000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-5144000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-2545000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-1141000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>249983000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>164</v>
+      </c>
+      <c r="B27">
+        <v>-2995000.0</v>
+      </c>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>16986000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12159000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>-2095000.0</v>
       </c>
-      <c r="H27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27">
         <v>7216000.0</v>
       </c>
       <c r="K27">
-        <v>7428000.0</v>
+        <v>7216000.0</v>
       </c>
       <c r="L27">
         <v>7428000.0</v>
       </c>
       <c r="M27">
-        <v>6677000.0</v>
+        <v>7428000.0</v>
       </c>
       <c r="N27">
         <v>6677000.0</v>
       </c>
       <c r="O27">
+        <v>6677000.0</v>
+      </c>
+      <c r="P27">
         <v>5408000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>4869000.0</v>
       </c>
-      <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>5000000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>4272000.0</v>
       </c>
-      <c r="V27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>5328000.0</v>
       </c>
-      <c r="Y27"/>
+      <c r="Y27">
+        <v>5328000.0</v>
+      </c>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>2763000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>1756000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1686000.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>1652000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>164</v>
-[...2 lines deleted...]
-      <c r="C28">
+        <v>165</v>
+      </c>
+      <c r="B28">
+        <v>218477000.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>276016000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>334152000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-31358000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-139170000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-83429000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-97573000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>214834000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>209412000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>34384000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-123492000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>504001000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>79788000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>80958000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1170000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>285431000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>32742000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-70005000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>67900500.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>514834000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>154514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14675000.0</v>
       </c>
       <c r="X28">
         <v>14675000.0</v>
       </c>
       <c r="Y28">
+        <v>14675000.0</v>
+      </c>
+      <c r="Z28">
         <v>-19932000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-9966000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-28486000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-38939000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>218290000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>146591000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-20258000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>156616000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>30499000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>127396000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-9823000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-15828000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>141481000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-11405000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-88000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-9925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3366000.0</v>
       </c>
       <c r="AQ28">
         <v>-3366000.0</v>
       </c>
       <c r="AR28">
+        <v>-3366000.0</v>
+      </c>
+      <c r="AS28">
         <v>-1683000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3293500.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1646750.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B29">
-        <v>-136633000.0</v>
+        <v>-84653000.0</v>
       </c>
       <c r="C29">
         <v>-136633000.0</v>
       </c>
       <c r="D29">
+        <v>-136633000.0</v>
+      </c>
+      <c r="E29">
         <v>-20050000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-84231000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>155170000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18661000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>279802000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-44416000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>52963000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-70431000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15612000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-203774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-271518000.0</v>
       </c>
       <c r="O29">
         <v>-271518000.0</v>
       </c>
       <c r="P29">
+        <v>-271518000.0</v>
+      </c>
+      <c r="Q29">
         <v>-53809000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-88400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-52377000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>60754000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-73364500.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-646118000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-219317500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40488000.0</v>
       </c>
       <c r="X29">
         <v>-40488000.0</v>
       </c>
       <c r="Y29">
+        <v>-40488000.0</v>
+      </c>
+      <c r="Z29">
         <v>94315000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>47157500.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-15016000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-7508000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6710000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-192493000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-40820000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-38522000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-63801000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>108797000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-115465000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>35361000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-55500000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-60926000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-31394000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>30219000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>11705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25171000.0</v>
       </c>
       <c r="AQ29">
         <v>25171000.0</v>
       </c>
       <c r="AR29">
+        <v>25171000.0</v>
+      </c>
+      <c r="AS29">
         <v>12585500.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>3346000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>1673000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:46">
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="C30">
+        <v>167</v>
+      </c>
+      <c r="B30">
+        <v>-3058000.0</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30">
         <v>-2903000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-8315000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-103000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-24000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-522000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-51000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-88000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-43000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-255000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2247000.0</v>
       </c>
       <c r="N30">
         <v>-2247000.0</v>
       </c>
       <c r="O30">
+        <v>-2247000.0</v>
+      </c>
+      <c r="P30">
         <v>-237000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-118000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-10000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-26000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-98000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-49000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-187000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-93500.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-216000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-108000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-144000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-72000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2538000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-1269000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-860000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-40000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-64000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-445000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-58068000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-36425000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-563000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>30000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-1940000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-94000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-160000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-76000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-27051500.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-13500.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-6750.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-99500.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-49750.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>