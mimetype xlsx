--- v2 (2026-09-14)
+++ v3 (2026-11-01)
@@ -2278,54 +2278,62 @@
       </c>
       <c r="K36">
         <v>-746268000.0</v>
       </c>
       <c r="L36">
         <v>-452485000.0</v>
       </c>
       <c r="M36">
         <v>-362662000.0</v>
       </c>
       <c r="N36">
         <v>-251295000.0</v>
       </c>
       <c r="O36">
         <v>-262300000.0</v>
       </c>
       <c r="P36">
         <v>44694000.0</v>
       </c>
       <c r="Q36"/>
     </row>
     <row r="37" spans="1:17">
       <c r="A37" t="s">
         <v>52</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>679708000.0</v>
+      </c>
+      <c r="C37">
+        <v>837403000.0</v>
+      </c>
+      <c r="D37">
+        <v>916922000.0</v>
+      </c>
+      <c r="E37">
+        <v>644486000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
     </row>
     <row r="38" spans="1:17">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38">
         <v>5848496000.0</v>
       </c>
       <c r="C38">
         <v>5488781000.0</v>
       </c>
       <c r="D38">
         <v>-5152949000.0</v>
@@ -6586,55 +6594,65 @@
         <v>-285919000.0</v>
       </c>
       <c r="AO36">
         <v>-251295000.0</v>
       </c>
       <c r="AP36">
         <v>-246624000.0</v>
       </c>
       <c r="AQ36">
         <v>-262300000.0</v>
       </c>
       <c r="AR36">
         <v>17572000.0</v>
       </c>
       <c r="AS36">
         <v>44694000.0</v>
       </c>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
     </row>
     <row r="37" spans="1:48">
       <c r="A37" t="s">
         <v>52</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>649266000.0</v>
+      </c>
+      <c r="C37">
+        <v>685714000.0</v>
+      </c>
+      <c r="D37">
+        <v>679708000.0</v>
+      </c>
+      <c r="E37">
+        <v>691239000.0</v>
+      </c>
+      <c r="F37">
+        <v>725372000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -10611,51 +10629,53 @@
         <v>14535000.0</v>
       </c>
       <c r="AK2">
         <v>13609000.0</v>
       </c>
       <c r="AL2">
         <v>12231000.0</v>
       </c>
       <c r="AM2">
         <v>4434000.0</v>
       </c>
       <c r="AN2">
         <v>9140000.0</v>
       </c>
       <c r="AO2">
         <v>684000.0</v>
       </c>
       <c r="AP2">
         <v>9814000.0</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
         <v>110</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>1535504000.0</v>
+      </c>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>991440000.0</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>246951.0</v>
       </c>
       <c r="K3">
         <v>43276.0</v>
       </c>
       <c r="L3">
         <v>-991730000.0</v>
       </c>
       <c r="M3">
         <v>-39586.0</v>
       </c>
       <c r="N3">
         <v>184075000.0</v>
       </c>
       <c r="O3">
@@ -10668,82 +10688,82 @@
       <c r="R3">
         <v>2003000.0</v>
       </c>
       <c r="S3">
         <v>-16756000.0</v>
       </c>
       <c r="T3">
         <v>10178000.0</v>
       </c>
       <c r="U3"/>
       <c r="V3">
         <v>511000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3">
         <v>5395000.0</v>
       </c>
       <c r="Y3">
         <v>5395000.0</v>
       </c>
       <c r="Z3">
         <v>5294000.0</v>
       </c>
       <c r="AA3"/>
       <c r="AB3">
-        <v>3679000.0</v>
+        <v>6627000.0</v>
       </c>
       <c r="AC3"/>
       <c r="AD3">
-        <v>6476000.0</v>
+        <v>5642000.0</v>
       </c>
       <c r="AE3">
         <v>5031000.0</v>
       </c>
       <c r="AF3">
         <v>5080000.0</v>
       </c>
       <c r="AG3">
         <v>6106000.0</v>
       </c>
       <c r="AH3">
-        <v>6041000.0</v>
+        <v>6230711.0</v>
       </c>
       <c r="AI3">
         <v>469000.0</v>
       </c>
       <c r="AJ3">
-        <v>109000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="AK3">
         <v>98000.0</v>
       </c>
       <c r="AL3">
-        <v>143000.0</v>
+        <v>301000.0</v>
       </c>
       <c r="AM3">
-        <v>3970000.0</v>
+        <v>4086000.0</v>
       </c>
       <c r="AN3">
         <v>5976000.0</v>
       </c>
       <c r="AO3">
         <v>5349000.0</v>
       </c>
       <c r="AP3">
         <v>6090000.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
         <v>111</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
@@ -10761,51 +10781,53 @@
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
         <v>112</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>13966000.0</v>
+      </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>23796000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>121502049.0</v>
       </c>
       <c r="K5">
         <v>14050707.0</v>
       </c>
       <c r="L5">
         <v>1127659806.0</v>
       </c>
       <c r="M5">
         <v>272050586.0</v>
       </c>
       <c r="N5">
         <v>-196646000.0</v>
       </c>
       <c r="O5">
@@ -10874,51 +10896,51 @@
       </c>
       <c r="AK5">
         <v>50569000.0</v>
       </c>
       <c r="AL5">
         <v>27412000.0</v>
       </c>
       <c r="AM5">
         <v>31471000.0</v>
       </c>
       <c r="AN5">
         <v>12372000.0</v>
       </c>
       <c r="AO5">
         <v>28487000.0</v>
       </c>
       <c r="AP5">
         <v>4159000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
-        <v>13966000.0</v>
+        <v>1549470000.0</v>
       </c>
       <c r="C6"/>
       <c r="D6">
         <v>-53698000.0</v>
       </c>
       <c r="E6">
         <v>-16495000.0</v>
       </c>
       <c r="F6">
         <v>109747000.0</v>
       </c>
       <c r="G6">
         <v>44478000.0</v>
       </c>
       <c r="H6">
         <v>16189000.0</v>
       </c>
       <c r="I6">
         <v>169332000.0</v>
       </c>
       <c r="J6">
         <v>86969000.0</v>
       </c>
       <c r="K6">
         <v>-18902000.0</v>
@@ -10944,82 +10966,82 @@
       <c r="R6">
         <v>47784000.0</v>
       </c>
       <c r="S6">
         <v>75545000.0</v>
       </c>
       <c r="T6">
         <v>73772000.0</v>
       </c>
       <c r="U6"/>
       <c r="V6">
         <v>10518000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6">
         <v>29595000.0</v>
       </c>
       <c r="Y6">
         <v>29595000.0</v>
       </c>
       <c r="Z6">
         <v>218323000.0</v>
       </c>
       <c r="AA6"/>
       <c r="AB6">
-        <v>19910000.0</v>
+        <v>22858000.0</v>
       </c>
       <c r="AC6"/>
       <c r="AD6">
-        <v>253399000.0</v>
+        <v>252565000.0</v>
       </c>
       <c r="AE6">
         <v>170685000.0</v>
       </c>
       <c r="AF6">
         <v>184531000.0</v>
       </c>
       <c r="AG6">
         <v>133373000.0</v>
       </c>
       <c r="AH6">
-        <v>150567000.0</v>
+        <v>150756711.0</v>
       </c>
       <c r="AI6">
         <v>62830000.0</v>
       </c>
       <c r="AJ6">
-        <v>61612000.0</v>
+        <v>61813000.0</v>
       </c>
       <c r="AK6">
         <v>50667000.0</v>
       </c>
       <c r="AL6">
-        <v>27555000.0</v>
+        <v>27713000.0</v>
       </c>
       <c r="AM6">
-        <v>35441000.0</v>
+        <v>35557000.0</v>
       </c>
       <c r="AN6">
         <v>18348000.0</v>
       </c>
       <c r="AO6">
         <v>33836000.0</v>
       </c>
       <c r="AP6">
         <v>10249000.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
         <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -13735,75 +13757,75 @@
       <c r="H13">
         <v>48690000.0</v>
       </c>
       <c r="I13">
         <v>-193100000.0</v>
       </c>
       <c r="J13">
         <v>-75881000.0</v>
       </c>
       <c r="K13">
         <v>63961000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>152</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
-        <v>5525000.0</v>
+        <v>13536000.0</v>
       </c>
       <c r="E14">
         <v>4362000.0</v>
       </c>
       <c r="F14">
         <v>3193000.0</v>
       </c>
       <c r="G14">
-        <v>9776000.0</v>
+        <v>10689000.0</v>
       </c>
       <c r="H14">
         <v>12017000.0</v>
       </c>
       <c r="I14">
         <v>10111000.0</v>
       </c>
       <c r="J14">
         <v>12147000.0</v>
       </c>
       <c r="K14">
         <v>578000.0</v>
       </c>
       <c r="L14">
-        <v>-2684000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="M14">
         <v>9724000.0</v>
       </c>
       <c r="N14">
         <v>11439000.0</v>
       </c>
       <c r="O14">
         <v>11145000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>153</v>
       </c>
       <c r="B15">
         <v>27387000.0</v>
       </c>
       <c r="C15">
         <v>27327000.0</v>
       </c>
       <c r="D15">
         <v>27499000.0</v>
       </c>
@@ -14191,75 +14213,75 @@
       <c r="J24">
         <v>220082248.0</v>
       </c>
       <c r="K24">
         <v>58448153.0</v>
       </c>
       <c r="L24">
         <v>-32544774.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>162</v>
       </c>
       <c r="B25">
         <v>-452617000.0</v>
       </c>
       <c r="C25">
         <v>-525427000.0</v>
       </c>
       <c r="D25">
-        <v>-1301932000.0</v>
+        <v>-1329573000.0</v>
       </c>
       <c r="E25">
         <v>-716954000.0</v>
       </c>
       <c r="F25">
         <v>-548947000.0</v>
       </c>
       <c r="G25">
-        <v>-25697000.0</v>
+        <v>-26610000.0</v>
       </c>
       <c r="H25">
         <v>-322937000.0</v>
       </c>
       <c r="I25">
         <v>-91720000.0</v>
       </c>
       <c r="J25">
         <v>-468551000.0</v>
       </c>
       <c r="K25">
         <v>-123021000.0</v>
       </c>
       <c r="L25">
-        <v>-94781000.0</v>
+        <v>-97706000.0</v>
       </c>
       <c r="M25">
         <v>-153466000.0</v>
       </c>
       <c r="N25">
         <v>31747000.0</v>
       </c>
       <c r="O25">
         <v>18055000.0</v>
       </c>
       <c r="P25">
         <v>-9225000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>163</v>
       </c>
       <c r="B26">
         <v>-15310000.0</v>
       </c>
       <c r="C26">
         <v>-5090000.0</v>
       </c>
       <c r="D26">
@@ -15726,138 +15748,138 @@
       </c>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
     </row>
     <row r="14" spans="1:47">
       <c r="A14" t="s">
         <v>152</v>
       </c>
       <c r="B14">
-        <v>2397286000.0</v>
+        <v>1535504000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>-2936000.0</v>
       </c>
       <c r="G14"/>
       <c r="H14">
         <v>2936000.0</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14">
         <v>-2936000.0</v>
       </c>
       <c r="M14">
         <v>-2936000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14">
         <v>-5553000.0</v>
       </c>
       <c r="P14">
         <v>1179500.0</v>
       </c>
       <c r="Q14">
         <v>1179500.0</v>
       </c>
       <c r="R14">
         <v>1001500.0</v>
       </c>
       <c r="S14">
         <v>1001500.0</v>
       </c>
       <c r="T14">
-        <v>-6060000.0</v>
+        <v>10178000.0</v>
       </c>
       <c r="U14">
         <v>-3444500.0</v>
       </c>
       <c r="V14">
         <v>511000.0</v>
       </c>
       <c r="W14">
         <v>670000.0</v>
       </c>
       <c r="X14">
         <v>5395000.0</v>
       </c>
       <c r="Y14">
         <v>5395000.0</v>
       </c>
       <c r="Z14">
         <v>5294000.0</v>
       </c>
       <c r="AA14">
         <v>3447500.0</v>
       </c>
       <c r="AB14">
-        <v>5541000.0</v>
+        <v>6627000.0</v>
       </c>
       <c r="AC14"/>
       <c r="AD14">
-        <v>7088000.0</v>
+        <v>5642000.0</v>
       </c>
       <c r="AE14">
         <v>5031000.0</v>
       </c>
       <c r="AF14">
-        <v>5665000.0</v>
+        <v>5080000.0</v>
       </c>
       <c r="AG14">
         <v>6106000.0</v>
       </c>
       <c r="AH14">
-        <v>6336000.0</v>
+        <v>6230711.0</v>
       </c>
       <c r="AI14">
         <v>469000.0</v>
       </c>
       <c r="AJ14">
         <v>310000.0</v>
       </c>
       <c r="AK14">
-        <v>-60000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="AL14">
         <v>301000.0</v>
       </c>
       <c r="AM14">
         <v>4086000.0</v>
       </c>
       <c r="AN14">
         <v>5976000.0</v>
       </c>
       <c r="AO14">
         <v>5349000.0</v>
       </c>
       <c r="AP14">
         <v>6090000.0</v>
       </c>
       <c r="AQ14">
         <v>5572500.0</v>
       </c>
       <c r="AR14">
         <v>5572500.0</v>
       </c>
       <c r="AS14">
         <v>2786250.0</v>
       </c>
@@ -16883,51 +16905,51 @@
       </c>
       <c r="AL24">
         <v>-1526000.0</v>
       </c>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24">
         <v>-13500.0</v>
       </c>
       <c r="AR24">
         <v>13500.0</v>
       </c>
       <c r="AS24">
         <v>6750.0</v>
       </c>
       <c r="AT24"/>
       <c r="AU24"/>
     </row>
     <row r="25" spans="1:47">
       <c r="A25" t="s">
         <v>162</v>
       </c>
       <c r="B25">
-        <v>39114000.0</v>
+        <v>900896000.0</v>
       </c>
       <c r="C25">
         <v>28018000.0</v>
       </c>
       <c r="D25">
         <v>2429740000.0</v>
       </c>
       <c r="E25">
         <v>-55522000.0</v>
       </c>
       <c r="F25">
         <v>-212634000.0</v>
       </c>
       <c r="G25">
         <v>-125308000.0</v>
       </c>
       <c r="H25">
         <v>-92290000.0</v>
       </c>
       <c r="I25">
         <v>-256202000.0</v>
       </c>
       <c r="J25">
         <v>-170072000.0</v>
       </c>
@@ -16937,94 +16959,94 @@
       <c r="L25">
         <v>-328350000.0</v>
       </c>
       <c r="M25">
         <v>-465897054.0</v>
       </c>
       <c r="N25">
         <v>-54463000.0</v>
       </c>
       <c r="O25">
         <v>-369946000.0</v>
       </c>
       <c r="P25">
         <v>-375354000.0</v>
       </c>
       <c r="Q25">
         <v>-62109000.0</v>
       </c>
       <c r="R25">
         <v>-72188000.0</v>
       </c>
       <c r="S25">
         <v>-131668000.0</v>
       </c>
       <c r="T25">
-        <v>-70195000.0</v>
+        <v>-86433000.0</v>
       </c>
       <c r="U25"/>
       <c r="V25">
         <v>-78371000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>-82999000.0</v>
       </c>
       <c r="Y25">
         <v>-82999000.0</v>
       </c>
       <c r="Z25">
         <v>-189033000.0</v>
       </c>
       <c r="AA25"/>
       <c r="AB25">
-        <v>-32909000.0</v>
+        <v>-33995000.0</v>
       </c>
       <c r="AC25"/>
       <c r="AD25">
-        <v>-253342000.0</v>
+        <v>-251896000.0</v>
       </c>
       <c r="AE25">
         <v>-183639000.0</v>
       </c>
       <c r="AF25">
-        <v>-186533000.0</v>
+        <v>-185948000.0</v>
       </c>
       <c r="AG25">
         <v>-123734000.0</v>
       </c>
       <c r="AH25">
-        <v>-163869000.0</v>
+        <v>-163763711.0</v>
       </c>
       <c r="AI25">
         <v>-100822000.0</v>
       </c>
       <c r="AJ25">
         <v>-68820000.0</v>
       </c>
       <c r="AK25">
-        <v>-49070000.0</v>
+        <v>-49228000.0</v>
       </c>
       <c r="AL25">
         <v>-30884000.0</v>
       </c>
       <c r="AM25">
         <v>144000.0</v>
       </c>
       <c r="AN25">
         <v>-52126000.0</v>
       </c>
       <c r="AO25">
         <v>502000.0</v>
       </c>
       <c r="AP25">
         <v>27161000.0</v>
       </c>
       <c r="AQ25">
         <v>582500.0</v>
       </c>
       <c r="AR25">
         <v>17472500.0</v>
       </c>
       <c r="AS25">
         <v>4513750.0</v>
       </c>