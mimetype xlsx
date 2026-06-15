--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -247,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -899,3443 +905,3644 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>743368546000.0</v>
+      </c>
+      <c r="C2">
         <v>573867225000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>441793964000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>449562020000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>460580521000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>466208607000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>640041527000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>493724885000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>210580757000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>134407162000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>100295013000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>111569879000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>104416373000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>94889837000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>1654754192000.0</v>
+      </c>
+      <c r="C5">
         <v>168065656000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>87751548000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>68767033000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33316337000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12150059000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-41563094000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-23725268000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-35300386000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-18900268000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5619788000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15847477000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>62502853000.0</v>
       </c>
-      <c r="N5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>54607465000.0</v>
+      </c>
+      <c r="C7">
         <v>13909401000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>26100770000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17844836000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>32515398000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>30769495000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>25111128000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>49623705000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>87110400000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>39225864000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
         <v>892472776000.0</v>
       </c>
       <c r="C8">
         <v>892472776000.0</v>
       </c>
       <c r="D8">
         <v>892472776000.0</v>
       </c>
       <c r="E8">
         <v>892472776000.0</v>
       </c>
       <c r="F8">
         <v>892472776000.0</v>
       </c>
       <c r="G8">
         <v>892472776000.0</v>
       </c>
       <c r="H8">
         <v>892472776000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>892472776000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9">
+        <v>136045008000.0</v>
+      </c>
+      <c r="C9">
         <v>40784693000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>689146000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>40885243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2036909000.0</v>
       </c>
       <c r="F9">
         <v>2036909000.0</v>
       </c>
       <c r="G9">
         <v>2036909000.0</v>
       </c>
       <c r="H9">
         <v>2036909000.0</v>
       </c>
       <c r="I9">
+        <v>2036909000.0</v>
+      </c>
+      <c r="J9">
         <v>165016513000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2210600000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-593798000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1062127603000.0</v>
+      </c>
+      <c r="C10">
         <v>228259945000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>504103549000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>513535195000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>586852180000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>731931545000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>422212049000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>288907997000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>256906850000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>297859154000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>149382845000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>98320926000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>155327798637.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>75937866000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11">
+        <v>555260700000.0</v>
+      </c>
+      <c r="C11">
         <v>65496997000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>88830112000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>204376025000.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>1062127603000.0</v>
+      </c>
+      <c r="C12">
         <v>228259945000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>504103549000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>513535195000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>586852180000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>731931545000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>422212049000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>288907997000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>256906850000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>297859154000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>149382845000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>98320926000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>155327798637.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>75937866000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>892472776000.0</v>
       </c>
       <c r="C13">
         <v>892472776000.0</v>
       </c>
       <c r="D13">
         <v>892472776000.0</v>
       </c>
       <c r="E13">
         <v>892472776000.0</v>
       </c>
       <c r="F13">
         <v>892472776000.0</v>
       </c>
       <c r="G13">
         <v>892472776000.0</v>
       </c>
       <c r="H13">
         <v>892472776000.0</v>
       </c>
       <c r="I13">
         <v>892472776000.0</v>
       </c>
       <c r="J13">
         <v>892472776000.0</v>
       </c>
       <c r="K13">
         <v>892472776000.0</v>
       </c>
       <c r="L13">
         <v>892472776000.0</v>
       </c>
       <c r="M13">
         <v>892472776000.0</v>
       </c>
       <c r="N13">
         <v>892472776000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>892472776000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
-        <v>2640452000.0</v>
+        <v>2632316000.0</v>
       </c>
       <c r="C14">
         <v>2640452000.0</v>
       </c>
       <c r="D14">
         <v>2640452000.0</v>
       </c>
       <c r="E14">
         <v>2640452000.0</v>
       </c>
       <c r="F14">
         <v>2640452000.0</v>
       </c>
       <c r="G14">
         <v>2640452000.0</v>
       </c>
       <c r="H14">
         <v>2640452000.0</v>
       </c>
       <c r="I14">
         <v>2640452000.0</v>
       </c>
       <c r="J14">
         <v>2640452000.0</v>
       </c>
       <c r="K14">
         <v>2640452000.0</v>
       </c>
       <c r="L14">
         <v>2640452000.0</v>
       </c>
       <c r="M14">
         <v>2640452000.0</v>
       </c>
       <c r="N14">
+        <v>2640452000.0</v>
+      </c>
+      <c r="O14">
         <v>2739188167.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>29</v>
+      </c>
+      <c r="B16">
+        <v>105501990000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>144489235000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>127535354000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>284163469000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>98148998000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>752685932000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>17253735000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>716096345000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>301374316000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>249167306000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>268808096000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>296493762147.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>145723003000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
-      <c r="F18">
+      <c r="F18"/>
+      <c r="G18">
         <v>1627828000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3255656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4216991000.0</v>
       </c>
       <c r="I18">
         <v>4216991000.0</v>
       </c>
       <c r="J18">
+        <v>4216991000.0</v>
+      </c>
+      <c r="K18">
         <v>3364660000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
+        <v>13720045000.0</v>
+      </c>
+      <c r="C20">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1232277000.0</v>
       </c>
       <c r="D20">
         <v>1232277000.0</v>
       </c>
       <c r="E20">
         <v>1232277000.0</v>
       </c>
       <c r="F20">
         <v>1232277000.0</v>
       </c>
       <c r="G20">
         <v>1232277000.0</v>
       </c>
       <c r="H20">
         <v>1232277000.0</v>
       </c>
       <c r="I20">
         <v>1232277000.0</v>
       </c>
       <c r="J20">
         <v>1232277000.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>1232277000.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>456350000.0</v>
+      </c>
+      <c r="C21">
         <v>881666000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1701866000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2599961000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2208118000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>504012000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>889548000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1856879000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2272667000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2943532000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>506180362000.0</v>
+      </c>
+      <c r="C22">
         <v>648774279000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>585804951000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>763491414000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>670012584000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>662144648000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1080059767000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>881075637000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>968193481000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>529004426000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>421730208000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>526301036000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>311842450850.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>366003136000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>25306221848000.0</v>
+      </c>
+      <c r="C23">
         <v>9152658730000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>8379688530000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6259364267000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5226470322000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4976221593000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4739164617000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4414296408000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3507297845000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2260452738000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1993214219000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2015748994000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1719900381021.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1576380904000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>13601291963000.0</v>
+      </c>
+      <c r="C24">
         <v>1974289700000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1648865993000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>540848275000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2824911000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2577085000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>21589093000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>32654911000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>31128319000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11458086000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>21024511000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25">
+        <v>13641060155000.0</v>
+      </c>
+      <c r="C25">
         <v>1977991079000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1823005837000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>546653617000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>15799415000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19094351000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10072438000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18698272000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>198947757000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>45974075000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34564881000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>913720216000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>603859231000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>94313260000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>156250000000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>13642221780000.0</v>
+      </c>
+      <c r="C28">
         <v>2186080906000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1892443190000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>812385012000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>81894884000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>128173607000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>362501570000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>683766869000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>512473801000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>184136208000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>185699794000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>260225877000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3420073407.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>129400500000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>21801914923000.0</v>
+      </c>
+      <c r="C29">
         <v>7448203292000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6860757805000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5111472196000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3939474232000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3660536443000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3191402819000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2880671561000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2229752245000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>457654763000.0</v>
+      </c>
+      <c r="C30">
         <v>867160620000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>305478720000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>400881883000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>419213550000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>577336098000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>635105945000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>745049821000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>367452000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>350975354000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>239117186000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>422097304000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>371704882000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>292829623812.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>3299802171000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2829464497000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2429678503000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1954531244000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1543977050000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1214807152000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1198890456000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>1825488949000.0</v>
+      </c>
+      <c r="C32">
         <v>304828443000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7777970000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>490543518000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>351955524000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>370048345000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>379772193000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-112053120000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>110300922000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>20764409380000.0</v>
+      </c>
+      <c r="C33">
         <v>6778255408000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6439411113000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4007228020000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3110430476000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2626468163000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2206029875000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2230172729000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1762424227000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>972785062000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1016247161000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>901300115000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>882862763919.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>818372857000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:14">
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
-      <c r="C34">
+      <c r="C34"/>
+      <c r="D34">
         <v>500003000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34">
+      <c r="E34"/>
+      <c r="F34">
         <v>-20000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>13894192833000.0</v>
+      </c>
+      <c r="C35">
         <v>1997728925000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1912561974000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>669670553000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>143765957000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>155394454000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>144189491000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>150625980000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>315287297000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>147489002000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>129388569000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>144703603000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>203461322330.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>191862099000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:14">
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>109015170000.0</v>
+      </c>
+      <c r="C36">
         <v>200089490000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>319793769000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7457542000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4954398000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1627828000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3255656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4216991000.0</v>
       </c>
       <c r="I36">
         <v>4216991000.0</v>
       </c>
       <c r="J36">
+        <v>4216991000.0</v>
+      </c>
+      <c r="K36">
         <v>115993167000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>182553502000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>49809151000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>115059382765.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>39304254000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:14">
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B38">
+        <v>109015170000.0</v>
+      </c>
+      <c r="C38">
         <v>308304359000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>437856668000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>193798491000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>269736681000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>117983196000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>109468085000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>195333759000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>187016468000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>61412791000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>34539481000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>2515849740000.0</v>
+      </c>
+      <c r="C39">
         <v>630208478000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>545963244000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>574227755000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>859175082000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>378341139000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>395756981000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>269127602000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>519773287000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>460804096000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>405854005000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>67729613000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>87267737000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>316067045000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:14">
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>663402547000.0</v>
+      </c>
+      <c r="C40">
         <v>745796279000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>609446019000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>376764633000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>336374852000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>567571533000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>593162325000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>424843860000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>18286945000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4071489000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6811311000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>121494066000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>129913824316.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>93945080000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:14">
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>127966562000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>124306158000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>134117053000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>134586186000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>121962295000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>109642732000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>100189909000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>689146000.0</v>
+      </c>
+      <c r="C42">
         <v>40784693000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>40885243000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-6922315000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-56575287000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>2036909000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-81089279000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-21688359000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>129716127000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-18211122000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-6213586000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>689146000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>689145554.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>51618541000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:14">
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+    </row>
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>4354512766000.0</v>
+      </c>
+      <c r="C45">
         <v>2340822859000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2083263751000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2085165211000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2062571208000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1833509852000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1737428742000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+    </row>
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>2834249268000.0</v>
+      </c>
+      <c r="C46">
         <v>1125381131000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>922140923000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1029277263000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1141679615000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1057808252000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1105735280000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1224248145000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1101832305000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>825383152000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>805988486000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>825752876000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>746070438986.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>760099820000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:14">
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47">
+        <v>2834249268000.0</v>
+      </c>
+      <c r="C47">
         <v>1061710918000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>865867718000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>894660626000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>932264018000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>993710458000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1052220220000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1118029598000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>968043584000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>825383152000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>805988486000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+    </row>
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>4604256891000.0</v>
+      </c>
+      <c r="C48">
         <v>3946448717000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3469202272000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2917846364000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2467345077000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1924541042000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1578853737000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1086835983000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>525293091000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>344721307000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>312631266000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>252528747000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>154259778949.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>72696442000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:14">
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>1189211163000.0</v>
+      </c>
+      <c r="C50">
         <v>685131240000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>721579976000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>758977474000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>633013147000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>817341712000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>738013398000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>890396250000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>651141932000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>431311412000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>23046143000.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>14704349383000.0</v>
+      </c>
+      <c r="C51">
         <v>2414340851000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2396546739000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1325920207000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>668747064000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>860105152000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>784713619000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>972674866000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>888556406000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>490123167000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>340448860000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>358546803000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>158747872044.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>205338366000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:14">
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>1204050436000.0</v>
+      </c>
+      <c r="C52">
         <v>695339262000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>733929425000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>771016968000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>652554041000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>821998786000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>746234588000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>915855662000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>689608649000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>444149092000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>305883979000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>336870515000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>165379301000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>120832066000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:14">
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>2107835186000.0</v>
+      </c>
+      <c r="C53">
         <v>394191342000.0</v>
       </c>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>-4129973000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>-4251649000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>-15052980000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>-16915286000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>-50377638000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-11126071000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>107207900000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>25306221848000.0</v>
+      </c>
+      <c r="C55">
         <v>9152658730000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>8379688530000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6259364267000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5226470322000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4976221593000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>4739164617000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4414296408000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3507297845000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2260452738000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1993214219000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2015748994000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1719900381021.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1576380904000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:14">
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>4541812468000.0</v>
+      </c>
+      <c r="C56">
         <v>2374403322000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1940277417000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2252136247000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2116039846000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2349753430000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2533134742000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2184123679000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1744873618000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1287667676000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>976967058000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1114448879000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>837037617102.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>758008047000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:14">
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>2716323519000.0</v>
+      </c>
+      <c r="C57">
         <v>2069574879000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1932999447000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1761592729000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1764084342000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1979705085000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2153362549000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2296176799000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1634572696000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>884002059000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>662157609000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>723817974000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>467832470185.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>366520423000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:14">
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>16610516352000.0</v>
+      </c>
+      <c r="C58">
         <v>4067303804000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3845561421000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2431263282000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1907850299000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2135099539000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2297552040000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2446802779000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1949859993000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1031491061000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>791546178000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>868521577000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>671293792515.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>558382522000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:14">
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>7152173005000.0</v>
+      </c>
+      <c r="C60">
         <v>5047771842000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4490311839000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3803396825000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3303242566000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2831200786000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2431800328000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1957620400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1547481994000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1218982961000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1198890456000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1144407725000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1047421700503.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1016787759000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:14">
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV62"/>
+  <dimension ref="A1:AX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>784006710000.0</v>
+      </c>
+      <c r="C2">
+        <v>743368546000.0</v>
+      </c>
+      <c r="D2">
         <v>720913162000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>586676014000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>480967841000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>573867225000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>386140238000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>494111944000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>433099410000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>441793964000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>443896864000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>416827142000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>449477474000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>449562020000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>451211713000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>340143912000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>383068624000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>460580521000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>364047560000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>385907825000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>376774009000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>466208607000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>401410047000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>478858005000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>549319675000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>640041527000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>747745481000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>667332108000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>532133115000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>493724885000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>190765620000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>203011869000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>186578801000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>165640069000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>84397146000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>73288458000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>97682948000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>101455382000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>86557612000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>123085507000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>73847551000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>60484122000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>93960729000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>84250824000.0</v>
       </c>
-      <c r="AR2"/>
-      <c r="AS2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>111569879000.0</v>
       </c>
-      <c r="AT2"/>
-      <c r="AU2"/>
       <c r="AV2"/>
-    </row>
-    <row r="3" spans="1:48">
+      <c r="AW2"/>
+      <c r="AX2"/>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
-    </row>
-    <row r="4" spans="1:48">
+      <c r="AW3"/>
+      <c r="AX3"/>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>18</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>1654754192000.0</v>
+      </c>
+      <c r="D5">
         <v>187079821000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-7716930000.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="F5"/>
+      <c r="G5">
         <v>168065656000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>121078956000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>123256369000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>86889872000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>87751548000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>83795931000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>90585502000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>68283972000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>68767033000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-58624446000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-58610846000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>33310487000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>33316337000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>37445023000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>37445023000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>12150059000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-54483510000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-41563094000.0</v>
       </c>
       <c r="X5">
         <v>-41563094000.0</v>
       </c>
       <c r="Y5">
         <v>-41563094000.0</v>
       </c>
       <c r="Z5">
-        <v>-23725268000.0</v>
+        <v>-41563094000.0</v>
       </c>
       <c r="AA5">
-        <v>-23725268000.0</v>
+        <v>-41563094000.0</v>
       </c>
       <c r="AB5">
         <v>-23725268000.0</v>
       </c>
       <c r="AC5">
         <v>-23725268000.0</v>
       </c>
       <c r="AD5">
-        <v>-35300386000.0</v>
+        <v>-23725268000.0</v>
       </c>
       <c r="AE5">
-        <v>-35300386000.0</v>
+        <v>-23725268000.0</v>
       </c>
       <c r="AF5">
         <v>-35300386000.0</v>
       </c>
       <c r="AG5">
         <v>-35300386000.0</v>
       </c>
       <c r="AH5">
-        <v>-20421722000.0</v>
+        <v>-35300386000.0</v>
       </c>
       <c r="AI5">
-        <v>-20421722000.0</v>
+        <v>-35300386000.0</v>
       </c>
       <c r="AJ5">
         <v>-20421722000.0</v>
       </c>
       <c r="AK5">
         <v>-20421722000.0</v>
       </c>
       <c r="AL5">
+        <v>-20421722000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-20421722000.0</v>
+      </c>
+      <c r="AN5">
         <v>-6902732000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-6902731000.0</v>
       </c>
       <c r="AO5">
         <v>-6902732000.0</v>
       </c>
       <c r="AP5">
+        <v>-6902731000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-6902732000.0</v>
+      </c>
+      <c r="AR5">
         <v>-1282944000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-1282944000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1131341850000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-15847477000.0</v>
       </c>
-      <c r="AT5"/>
-[...1 lines deleted...]
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5">
         <v>1109924554000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:48">
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
-    </row>
-    <row r="7" spans="1:48">
+      <c r="AW6"/>
+      <c r="AX6"/>
+    </row>
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>20</v>
+      </c>
+      <c r="B7">
+        <v>49551874000.0</v>
+      </c>
       <c r="C7">
+        <v>54607465000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>8880960000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>11477277000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>13909401000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>16808563000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>19730875000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>22715402000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>26100770000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>17330459000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>22598440000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>17395603000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>17844836000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>21184965000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>28964306000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>28363660000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>32515398000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>29422491000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>31334708000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>34183182000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>30769495000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>28588890000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>25469453000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>18463165000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>25111128000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>23598744000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>31492367000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>41201952000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>21</v>
+      </c>
+      <c r="B8">
+        <v>892472776000.0</v>
+      </c>
       <c r="C8">
         <v>892472776000.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>892472776000.0</v>
       </c>
       <c r="F8">
         <v>892472776000.0</v>
       </c>
       <c r="G8">
         <v>892472776000.0</v>
       </c>
       <c r="H8">
         <v>892472776000.0</v>
       </c>
       <c r="I8">
         <v>892472776000.0</v>
       </c>
       <c r="J8">
         <v>892472776000.0</v>
       </c>
       <c r="K8">
         <v>892472776000.0</v>
       </c>
       <c r="L8">
         <v>892472776000.0</v>
       </c>
       <c r="M8">
         <v>892472776000.0</v>
       </c>
       <c r="N8">
         <v>892472776000.0</v>
       </c>
       <c r="O8">
         <v>892472776000.0</v>
       </c>
       <c r="P8">
         <v>892472776000.0</v>
       </c>
       <c r="Q8">
         <v>892472776000.0</v>
       </c>
       <c r="R8">
         <v>892472776000.0</v>
       </c>
       <c r="S8">
         <v>892472776000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>892472776000.0</v>
+      </c>
+      <c r="U8">
+        <v>892472776000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>40784693000.0</v>
+        <v>136045008000.0</v>
       </c>
       <c r="D9">
         <v>40784693000.0</v>
       </c>
       <c r="E9">
         <v>40784693000.0</v>
       </c>
       <c r="F9">
+        <v>40784693000.0</v>
+      </c>
+      <c r="G9">
+        <v>40784693000.0</v>
+      </c>
+      <c r="H9">
         <v>689146000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>40885243000.0</v>
       </c>
       <c r="M9">
         <v>40885243000.0</v>
       </c>
       <c r="N9">
         <v>40885243000.0</v>
       </c>
       <c r="O9">
         <v>40885243000.0</v>
       </c>
       <c r="P9">
-        <v>2036909000.0</v>
+        <v>40885243000.0</v>
       </c>
       <c r="Q9">
-        <v>2036909000.0</v>
+        <v>40885243000.0</v>
       </c>
       <c r="R9">
         <v>2036909000.0</v>
       </c>
       <c r="S9">
         <v>2036909000.0</v>
       </c>
       <c r="T9">
         <v>2036909000.0</v>
       </c>
       <c r="U9">
         <v>2036909000.0</v>
       </c>
       <c r="V9">
         <v>2036909000.0</v>
       </c>
       <c r="W9">
         <v>2036909000.0</v>
       </c>
       <c r="X9">
         <v>2036909000.0</v>
       </c>
       <c r="Y9">
         <v>2036909000.0</v>
       </c>
       <c r="Z9">
         <v>2036909000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>2036909000.0</v>
+      </c>
+      <c r="AB9">
+        <v>2036909000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-    </row>
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>1074931449000.0</v>
+      </c>
+      <c r="C10">
+        <v>1062127603000.0</v>
+      </c>
+      <c r="D10">
         <v>854554913000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>256050744000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>527827440000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>228259945000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>554545072000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>234830815000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>351232104000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>515746306000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>356379006000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>345337487000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>389092200000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>513535195000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>458228186000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>365491420000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>391853715000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>586852180000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>556390173000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>682716409000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>531646567000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>731931545000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>272100205000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>249764472000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>256413376000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>422212049000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>395649628000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>332960315000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>286387950000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>288907997000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>190673812000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>257878329000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>233746208000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>256906850000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>475168556000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>162121133000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>159009877000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>297859154000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>98984863000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>146600003000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>161037868000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>149382845000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>160460651000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>115915453000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-98320926000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>98320926000.0</v>
       </c>
-      <c r="AT10"/>
-[...1 lines deleted...]
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10"/>
+      <c r="AX10">
         <v>-156649951000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>24</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>555260700000.0</v>
+      </c>
+      <c r="D11">
         <v>88042388000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>25996997000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>158496998000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>65496997000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>98337612000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>53678148000.0</v>
       </c>
-      <c r="K11"/>
-      <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>458228186000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>1074931449000.0</v>
+      </c>
+      <c r="C12">
+        <v>1062127603000.0</v>
+      </c>
+      <c r="D12">
         <v>854554913000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>256050744000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>527827440000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>228259945000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>554545072000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>234830815000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>351232104000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>515746306000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>356379006000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>345337487000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>389092200000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>513535195000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>458228186000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>365491420000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>391853715000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>586852180000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>556390173000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>682716409000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>531646567000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>731931545000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>272100205000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>249764472000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>256413376000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>422212049000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>395649628000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>332960315000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>286387950000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>288907997000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>190673812000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>257878329000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>233746208000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>256906850000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>475168556000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>162121133000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>159009877000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>297859154000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>98984863000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>146600003000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>161037868000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>149382845000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>160460651000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>115915453000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>98320926000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>98320926000.0</v>
       </c>
-      <c r="AT12"/>
-[...1 lines deleted...]
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12">
         <v>156649951000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:48">
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
         <v>892472776000.0</v>
       </c>
       <c r="C13">
         <v>892472776000.0</v>
       </c>
       <c r="D13">
         <v>892472776000.0</v>
       </c>
       <c r="E13">
         <v>892472776000.0</v>
       </c>
       <c r="F13">
         <v>892472776000.0</v>
       </c>
       <c r="G13">
         <v>892472776000.0</v>
       </c>
       <c r="H13">
         <v>892472776000.0</v>
       </c>
       <c r="I13">
         <v>892472776000.0</v>
       </c>
@@ -4419,595 +4626,619 @@
       </c>
       <c r="AJ13">
         <v>892472776000.0</v>
       </c>
       <c r="AK13">
         <v>892472776000.0</v>
       </c>
       <c r="AL13">
         <v>892472776000.0</v>
       </c>
       <c r="AM13">
         <v>892472776000.0</v>
       </c>
       <c r="AN13">
         <v>892472776000.0</v>
       </c>
       <c r="AO13">
         <v>892472776000.0</v>
       </c>
       <c r="AP13">
         <v>892472776000.0</v>
       </c>
       <c r="AQ13">
         <v>892472776000.0</v>
       </c>
-      <c r="AR13"/>
+      <c r="AR13">
+        <v>892472776000.0</v>
+      </c>
       <c r="AS13">
         <v>892472776000.0</v>
       </c>
       <c r="AT13"/>
-      <c r="AU13"/>
+      <c r="AU13">
+        <v>892472776000.0</v>
+      </c>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>2618610000.0</v>
+      </c>
+      <c r="C14">
+        <v>2654877000.0</v>
+      </c>
+      <c r="D14">
         <v>2640452000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2619827000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2619827000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2640452000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2640452000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2640608367.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2650229677.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2640452000.0</v>
       </c>
       <c r="K14">
         <v>2640452000.0</v>
       </c>
       <c r="L14">
         <v>2640452000.0</v>
       </c>
       <c r="M14">
         <v>2640452000.0</v>
       </c>
       <c r="N14">
-        <v>2645638026.0</v>
+        <v>2640452000.0</v>
       </c>
       <c r="O14">
-        <v>2645638026.0</v>
+        <v>2640452000.0</v>
       </c>
       <c r="P14">
         <v>2645638026.0</v>
       </c>
       <c r="Q14">
         <v>2645638026.0</v>
       </c>
       <c r="R14">
-        <v>2647731622.0</v>
+        <v>2645638026.0</v>
       </c>
       <c r="S14">
-        <v>2647731622.0</v>
+        <v>2645638026.0</v>
       </c>
       <c r="T14">
         <v>2647731622.0</v>
       </c>
       <c r="U14">
         <v>2647731622.0</v>
       </c>
       <c r="V14">
         <v>2647731622.0</v>
       </c>
       <c r="W14">
-        <v>2616171469.0</v>
+        <v>2647731622.0</v>
       </c>
       <c r="X14">
-        <v>2616171469.0</v>
+        <v>2647731622.0</v>
       </c>
       <c r="Y14">
         <v>2616171469.0</v>
       </c>
       <c r="Z14">
         <v>2616171469.0</v>
       </c>
       <c r="AA14">
-        <v>2654769042.0</v>
+        <v>2616171469.0</v>
       </c>
       <c r="AB14">
-        <v>2654769042.0</v>
+        <v>2616171469.0</v>
       </c>
       <c r="AC14">
         <v>2654769042.0</v>
       </c>
       <c r="AD14">
         <v>2654769042.0</v>
       </c>
       <c r="AE14">
-        <v>2667984030.0</v>
+        <v>2654769042.0</v>
       </c>
       <c r="AF14">
-        <v>2667984030.0</v>
+        <v>2654769042.0</v>
       </c>
       <c r="AG14">
         <v>2667984030.0</v>
       </c>
       <c r="AH14">
         <v>2667984030.0</v>
       </c>
       <c r="AI14">
-        <v>2598831733.0</v>
+        <v>2667984030.0</v>
       </c>
       <c r="AJ14">
-        <v>2598831733.0</v>
+        <v>2667984030.0</v>
       </c>
       <c r="AK14">
         <v>2598831733.0</v>
       </c>
       <c r="AL14">
         <v>2598831733.0</v>
       </c>
       <c r="AM14">
-        <v>2695609875.0</v>
+        <v>2598831733.0</v>
       </c>
       <c r="AN14">
-        <v>2684163375.0</v>
+        <v>2598831733.0</v>
       </c>
       <c r="AO14">
         <v>2695609875.0</v>
       </c>
       <c r="AP14">
+        <v>2684163375.0</v>
+      </c>
+      <c r="AQ14">
         <v>2695609875.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
       <c r="AR14">
-        <v>2739188167.0</v>
+        <v>2695609875.0</v>
       </c>
       <c r="AS14">
         <v>2739188167.0</v>
       </c>
       <c r="AT14">
         <v>2739188167.0</v>
       </c>
       <c r="AU14">
+        <v>2739188167.0</v>
+      </c>
+      <c r="AV14">
+        <v>2739188167.0</v>
+      </c>
+      <c r="AW14">
         <v>2531114888.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2531114888.0</v>
       </c>
     </row>
-    <row r="15" spans="1:48">
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-    </row>
-    <row r="16" spans="1:48">
+      <c r="AW15"/>
+      <c r="AX15"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>29</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>105501990000.0</v>
+      </c>
+      <c r="D16">
         <v>112778273000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>381229110000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>355941632000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>336636421000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>144489235000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>140033002000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>144479250000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>136181425000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>127535354000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>304396408000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>266918778000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>448386858000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>284163469000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>14252364000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>14047835000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>16935697000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>25777161000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>622579545000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>523463185000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>724808842000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>752685932000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>662542484000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>749545042000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>813933325000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>820699613000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>867012667000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>776380824000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>794024380000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>716096345000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>85117659000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>298242247000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>344893133000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>301374316000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>286907386000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>314621463000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>254306633000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>249167306000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>245612921000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>265938203000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>268808096000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
-    </row>
-    <row r="17" spans="1:48">
+      <c r="AW16"/>
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
-[...4 lines deleted...]
-      </c>
+      <c r="R18"/>
+      <c r="S18"/>
       <c r="T18">
         <v>1627828000.0</v>
       </c>
       <c r="U18">
         <v>1627828000.0</v>
       </c>
       <c r="V18">
+        <v>1627828000.0</v>
+      </c>
+      <c r="W18">
+        <v>1627828000.0</v>
+      </c>
+      <c r="X18">
         <v>3255656000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3255657000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3255657000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3255656000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>4735441000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4627628000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>5226180000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4216991000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>4216991000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>33</v>
+      </c>
+      <c r="B20">
+        <v>13720045000.0</v>
+      </c>
       <c r="C20">
-        <v>0.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>13720045000.0</v>
+      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
-        <v>1232277000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
-        <v>1232277000.0</v>
+        <v>0.0</v>
       </c>
       <c r="J20">
         <v>1232277000.0</v>
       </c>
       <c r="K20">
         <v>1232277000.0</v>
       </c>
       <c r="L20">
         <v>1232277000.0</v>
       </c>
       <c r="M20">
         <v>1232277000.0</v>
       </c>
       <c r="N20">
         <v>1232277000.0</v>
       </c>
       <c r="O20">
         <v>1232277000.0</v>
       </c>
       <c r="P20">
         <v>1232277000.0</v>
       </c>
       <c r="Q20">
         <v>1232277000.0</v>
       </c>
@@ -5049,11435 +5280,11969 @@
       </c>
       <c r="AD20">
         <v>1232277000.0</v>
       </c>
       <c r="AE20">
         <v>1232277000.0</v>
       </c>
       <c r="AF20">
         <v>1232277000.0</v>
       </c>
       <c r="AG20">
         <v>1232277000.0</v>
       </c>
       <c r="AH20">
         <v>1232277000.0</v>
       </c>
       <c r="AI20">
         <v>1232277000.0</v>
       </c>
       <c r="AJ20">
         <v>1232277000.0</v>
       </c>
       <c r="AK20">
         <v>1232277000.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
+      <c r="AL20">
+        <v>1232277000.0</v>
+      </c>
+      <c r="AM20">
+        <v>1232277000.0</v>
+      </c>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>305228000.0</v>
+      </c>
+      <c r="C21">
+        <v>456350000.0</v>
+      </c>
+      <c r="D21">
         <v>423896000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>546967000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>673451000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>881666000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1058486000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1273086000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1469756000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1701866000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2382646000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>2496799000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>2583558000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2599961000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>2224298000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>2120922000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>2060404000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>2208118000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>2381472000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1956187000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>973650000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>504012000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>548698000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>209031000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>827644000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>889548000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>994710000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1293078000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1631659000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1856879000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1334021000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1681445000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2337990000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>2272667000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>2943532000.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-    </row>
-    <row r="22" spans="1:48">
+      <c r="AW21"/>
+      <c r="AX21"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22">
+        <v>639937588000.0</v>
+      </c>
+      <c r="C22">
+        <v>506180362000.0</v>
+      </c>
+      <c r="D22">
         <v>813288457000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>623645070000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>599149611000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>648774279000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>684252672000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>1008170333000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>701706364000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>852101361000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>490114873000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>823314699000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>885653828000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>763491414000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1153726796000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>709190757000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>713347472000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>670012584000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>793789913000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>683613990000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>724456590000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>662144648000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>694903729000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>858934726000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1107527739000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1080059767000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>1282113497000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>999775994000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>830182061000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>881075637000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>891043150000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1045448609000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1052221149000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>968193481000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>738984377000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>591130446000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>543043496000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>529004426000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>568496675000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>492582667000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>454317176000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>421730208000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>548190461000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>558736439000.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AT22"/>
+      <c r="AU22">
         <v>526301036000.0</v>
       </c>
-      <c r="AT22"/>
-      <c r="AU22"/>
       <c r="AV22"/>
-    </row>
-    <row r="23" spans="1:48">
+      <c r="AW22"/>
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>25575191132000.0</v>
+      </c>
+      <c r="C23">
+        <v>25306221848000.0</v>
+      </c>
+      <c r="D23">
         <v>23171454181000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>9520246443000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9375194209000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>9152658730000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8960277581000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>8707889519000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>9013761105000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8379688530000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7743682027000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7231524524000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6717626485000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6259364267000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6010071337000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5266450459000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5375762948000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5226470322000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5022835600000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>4934672864000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5103064763000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4976221593000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4805344761000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>4807822517000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4803633370000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4739164617000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>4986856793000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4631503605000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4579602613000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4414296408000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4187889682000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3956455457000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>3748419163000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>3507297845000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>2982392666000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>2354288535000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2313297728000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>2260452738000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>2158674690000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2190106544000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2035420989000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1993214219000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1988754499000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2028171334000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1134154147000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2015748994000.0</v>
       </c>
-      <c r="AT23"/>
-[...1 lines deleted...]
-      <c r="AV23">
+      <c r="AV23"/>
+      <c r="AW23"/>
+      <c r="AX23">
         <v>1111109442000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>13023449939000.0</v>
+      </c>
+      <c r="C24">
+        <v>13460530755000.0</v>
+      </c>
+      <c r="D24">
         <v>13745652691000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2296793273000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2296543273000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1974289700000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1766186508000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1559781998000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1648790993000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1648865993000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1332138663000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1056271785000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>797354747000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>540848275000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2251291000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>3360711000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3198637000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2824911000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2577085000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>9595155000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2446162000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2577085000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>14982720000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>19652306000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>19928392000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>21589093000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3460000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>33039108000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>598073000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1470656000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>3995854000.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>38</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>13641060155000.0</v>
+      </c>
+      <c r="D25">
         <v>13745680862000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2296951912000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2298201081000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1977991079000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1772295328000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>1339721369000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1065565487000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>803781764000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>546653617000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8513820000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>13232997000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>12867996000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>15799415000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>16974131000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>16711954000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>20795918000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>19094351000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>9504234000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>10525261000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>8528135000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>10072438000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>10388410000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>967520217000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>913720216000.0</v>
       </c>
       <c r="AC26">
         <v>913720216000.0</v>
       </c>
       <c r="AD26">
+        <v>913720216000.0</v>
+      </c>
+      <c r="AE26">
+        <v>913720216000.0</v>
+      </c>
+      <c r="AF26">
         <v>827790231000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-    </row>
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>13690825163000.0</v>
+      </c>
+      <c r="C28">
+        <v>13642221780000.0</v>
+      </c>
+      <c r="D28">
         <v>13432911805000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2246686690000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2091261277000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2186080906000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1757109989000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1993350989000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2004186895000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1881300433000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1631417110000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1374706054000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1116375871000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>812385012000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>613066217000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>254967182000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>207040577000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>81894884000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>255755117000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>95873922000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>353766112000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>128173607000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>633929333000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>755653467000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>591228728000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>362501570000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>525838105000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>484969602000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>621946731000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>683766869000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>799979428000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>808153512000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>710306659000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>512473801000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>50969255000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>312782270000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>299426464000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>184136208000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>412030868000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>338343239000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>193620544000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>185699794000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>197898821000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>266966997000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>98320926000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>271318097000.0</v>
       </c>
-      <c r="AT28"/>
-[...1 lines deleted...]
-      <c r="AV28">
+      <c r="AV28"/>
+      <c r="AW28"/>
+      <c r="AX28">
         <v>156649951000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>42</v>
+      </c>
+      <c r="B29">
+        <v>21940634853000.0</v>
+      </c>
       <c r="C29">
+        <v>21801914923000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>7899830999000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7815962620000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7448203292000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7362135085000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7048595711000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>6994418689000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>6860757805000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6279073569000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>5828777610000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>5462004502000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5111472196000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4724291010000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4109772910000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3974301593000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3939474232000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3924521177000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3766207292000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3801578206000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3660536443000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3612630323000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3641226688000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3389171669000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>2457376201000.0</v>
+      </c>
+      <c r="C30">
+        <v>457654763000.0</v>
+      </c>
+      <c r="D30">
         <v>667239965000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>723001958000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>889646124000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>867160620000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>96215457000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>488364286000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>746223438000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>305478720000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>817646441000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>887462852000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>720058716000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>400881883000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>489460231000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>543050835000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>645795178000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>419213550000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>542535433000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>605409260000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>829521291000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>577336098000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>799225321000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>661844098000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>717278030000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>635105945000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>716380813000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>679440757000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>862768950000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>745012443000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>703352317000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>499711560000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>459515858000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>367452154000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>381756329000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>354430166000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>410536663000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>344419644000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>336896511000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>363651494000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>245956151000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>321360303000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>334436475000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>378781405000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AT30"/>
+      <c r="AU30">
         <v>422097304000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30"/>
       <c r="AV30"/>
-    </row>
-    <row r="31" spans="1:48">
+      <c r="AW30"/>
+      <c r="AX30"/>
+    </row>
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>4127603433000.0</v>
       </c>
-      <c r="L31"/>
-[...1 lines deleted...]
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>3670724997000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>3514925416000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3400478280000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>3299802171000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>3138184629000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>3015763205000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2948142782000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2829464497000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2733408700000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2659836894000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2557932809000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2429678503000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2509513200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2214394917000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2143245066000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1954531244000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1931456047000.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-    </row>
-    <row r="32" spans="1:48">
+      <c r="AW31"/>
+      <c r="AX31"/>
+    </row>
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>45</v>
+      </c>
+      <c r="B32">
+        <v>1537713215000.0</v>
+      </c>
       <c r="C32">
+        <v>1825488949000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>594390957000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>714351370000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>304828443000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>97475446000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>77612523000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>128324616000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>7777970000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>195224243000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>554428161000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>633025823000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>490543518000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>492465945000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>433839636000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>464793388000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>351955524000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>608609071000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>614214937000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>511865819000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>370048345000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>392265439000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>303479525000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>385623804000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
-    </row>
-    <row r="33" spans="1:48">
+      <c r="AW32"/>
+      <c r="AX32"/>
+    </row>
+    <row r="33" spans="1:50">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>20708277024000.0</v>
+      </c>
+      <c r="C33">
+        <v>20764409380000.0</v>
+      </c>
+      <c r="D33">
         <v>20723015077000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>7175402717000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>6859047642000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>6778255408000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>6845800970000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6669621367000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>6570706396000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>6439411113000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>5617473907000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4796358988000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4295116949000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4007228020000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>3340845744000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>3242909239000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>3092113432000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>3110430476000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2689312190000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2565019400000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>2599302166000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2626468163000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2481213919000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2496242646000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2316209670000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2206029875000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2163964477000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>2167639401000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>2179981120000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>2230172729000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2118702560000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>1887153765000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>1860904676000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>1762424227000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>1032779012000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>980759709000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>988634244000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>972785062000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>1018469765000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>1023468843000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>1033898700000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>1016247161000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>842809104000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>870175666000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>-98320926000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>901300115000.0</v>
       </c>
-      <c r="AT33"/>
-[...1 lines deleted...]
-      <c r="AV33">
+      <c r="AV33"/>
+      <c r="AW33"/>
+      <c r="AX33">
         <v>-156649951000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:48">
+    <row r="34" spans="1:50">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34">
         <v>500003000.0</v>
       </c>
-      <c r="J34"/>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
-      <c r="Q34">
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34">
         <v>-20000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
-    </row>
-    <row r="35" spans="1:48">
+      <c r="AW34"/>
+      <c r="AX34"/>
+    </row>
+    <row r="35" spans="1:50">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>13464633717000.0</v>
+      </c>
+      <c r="C35">
+        <v>13894192833000.0</v>
+      </c>
+      <c r="D35">
         <v>13781273828000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>2323034095000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2323219541000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1997728925000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1851968555000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1883750349000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1990967239000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1912561974000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1474599946000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1189847708000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>928238832000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>669670553000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>144300907000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>142658854000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>137706513000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>143765957000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>145886197000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>150280794000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>150929236000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>155394454000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>128534765000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>128529344000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>132042117000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>144189491000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>119860906000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>135405159000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>140049784000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>150625980000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>160206683000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>195226772000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>188240956000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>315287297000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>190740066000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>155054167000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>138633659000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>147489002000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>245215244000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>233787093000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>124218603000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>129388569000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>159039433000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>135666640000.0</v>
       </c>
-      <c r="AR35"/>
-      <c r="AS35">
+      <c r="AT35"/>
+      <c r="AU35">
         <v>144703603000.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35"/>
       <c r="AV35"/>
-    </row>
-    <row r="36" spans="1:48">
+      <c r="AW35"/>
+      <c r="AX35"/>
+    </row>
+    <row r="36" spans="1:50">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>13470005000.0</v>
+      </c>
+      <c r="C36">
+        <v>109015170000.0</v>
+      </c>
+      <c r="D36">
         <v>19415449000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>169145932000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>200580505000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>200089490000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>501648280000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>544534728000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>469884769000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>319793769000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>264234399000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>163175602000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>4766274000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>7457542000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>4761589000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>4761882000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4736398000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>4954398000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1627828000.0</v>
       </c>
       <c r="T36">
         <v>1627828000.0</v>
       </c>
       <c r="U36">
         <v>1627828000.0</v>
       </c>
       <c r="V36">
+        <v>1627828000.0</v>
+      </c>
+      <c r="W36">
+        <v>1627828000.0</v>
+      </c>
+      <c r="X36">
         <v>3255656000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3255657000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>3255657000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>3255656000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>6020019000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>4627628000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>5226180000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5303125000.0</v>
       </c>
       <c r="AE36">
         <v>4216991000.0</v>
       </c>
       <c r="AF36">
-        <v>4231037000.0</v>
+        <v>5303125000.0</v>
       </c>
       <c r="AG36">
         <v>4216991000.0</v>
       </c>
       <c r="AH36">
+        <v>4231037000.0</v>
+      </c>
+      <c r="AI36">
+        <v>4216991000.0</v>
+      </c>
+      <c r="AJ36">
         <v>27146625000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>17811912000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>18388916000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>17504098000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>172740215000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>182918032000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>184795751000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>182553502000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>15137038000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>33652092000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-98320926000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>49809151000.0</v>
       </c>
-      <c r="AT36"/>
-[...1 lines deleted...]
-      <c r="AV36">
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36">
         <v>-156649951000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:48">
+    <row r="37" spans="1:50">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
-    </row>
-    <row r="38" spans="1:48">
+      <c r="AW37"/>
+      <c r="AX37"/>
+    </row>
+    <row r="38" spans="1:50">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>109015170000.0</v>
+      </c>
+      <c r="D38">
         <v>160084211000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>277360801000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>309236274000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>308304359000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>624706843000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>323096450000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1437227474000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>117566170000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>193798491000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>303288723000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>258092101000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>119430296000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>269736681000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>112595165000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>113420106000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>113450644000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>117983196000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>111699823000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>170386047000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>237796448000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>109468085000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>121489136000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>159804286000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>159359186000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>195333759000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>204108152000.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
-    </row>
-    <row r="39" spans="1:48">
+      <c r="AW38"/>
+      <c r="AX38"/>
+    </row>
+    <row r="39" spans="1:50">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>694668870000.0</v>
+      </c>
+      <c r="C39">
+        <v>2515849740000.0</v>
+      </c>
+      <c r="D39">
         <v>113355769000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>742145954000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>499523392000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>630208478000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>779463410000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>759739494000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>645003613000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>545963244000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>234627194000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>182561654000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>427704792000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>574227755000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>570450153000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>408205089000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>534841735000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>859175082000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>443802340000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>397913805000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>418138149000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>378341139000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>557901587000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>541036575000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>406204555000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>395756981000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>428748378000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>451687138000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>420282532000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>269127602000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>284117843000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>266263194000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>142031272000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>152321133000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>353704392000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>265847081000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>212073448000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>16373874000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>147750008000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>163803537000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>140211094000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>84493702000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>102857808000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>104562371000.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AT39"/>
+      <c r="AU39">
         <v>67729613000.0</v>
       </c>
-      <c r="AT39"/>
-      <c r="AU39"/>
       <c r="AV39"/>
-    </row>
-    <row r="40" spans="1:48">
+      <c r="AW39"/>
+      <c r="AX39"/>
+    </row>
+    <row r="40" spans="1:50">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>822612309000.0</v>
+      </c>
+      <c r="C40">
+        <v>663402547000.0</v>
+      </c>
+      <c r="D40">
         <v>537654264000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>677195693000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>699448967000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>745796279000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>433862865000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>430075238000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>822941800000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>609446019000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>695801586000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>662092507000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>578672726000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>376764633000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>343754138000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>358313598000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>384226174000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>336374852000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>376352007000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>498235638000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>618111646000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>567571533000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>528619093000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>410775399000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>467421931000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>593162325000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>473656355000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>508171274000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>470474816000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>424843860000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>293356171000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>197290179000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>196104046000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>159278458000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>175546764000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>124807852000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>146240129000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>311956100000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>-23255358000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>-36772067000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>263361194000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>264413978000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-64769528000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-60245599000.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>-65468034000.0</v>
       </c>
-      <c r="AT40"/>
-      <c r="AU40"/>
       <c r="AV40"/>
-    </row>
-    <row r="41" spans="1:48">
+      <c r="AW40"/>
+      <c r="AX40"/>
+    </row>
+    <row r="41" spans="1:50">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>113218863000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>128853467000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>129425857000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>124838517000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>127966562000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>130320748000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>133568840000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>130133318000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>136300102000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>119030531000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>118004083000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>123513982000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>136894708000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>109472496000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>120194358000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>123278750000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>134586186000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>107524304000.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
-    </row>
-    <row r="42" spans="1:48">
+      <c r="AW41"/>
+      <c r="AX41"/>
+    </row>
+    <row r="42" spans="1:50">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>1646485500000.0</v>
+      </c>
+      <c r="C42">
+        <v>689146000.0</v>
+      </c>
+      <c r="D42">
         <v>40784693000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>40784693000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>32903085000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>34753048000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>40774693000.0</v>
       </c>
-      <c r="G42">
-[...2 lines deleted...]
-      <c r="H42">
+      <c r="I42">
+        <v>40774693000.0</v>
+      </c>
+      <c r="J42">
         <v>-11706616000.0</v>
       </c>
-      <c r="I42">
-[...2 lines deleted...]
-      <c r="J42">
+      <c r="K42">
+        <v>40885243000.0</v>
+      </c>
+      <c r="L42">
         <v>-98596488000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-98596488000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-75689348000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>-6922315000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>40885243000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>40885243000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-56581137000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-56575287000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>-52446601000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-52446601000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>2036909000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>2036909000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>689146000.0</v>
       </c>
-      <c r="W42">
-[...4 lines deleted...]
-      </c>
       <c r="Y42">
+        <v>2036909000.0</v>
+      </c>
+      <c r="Z42">
+        <v>2036909000.0</v>
+      </c>
+      <c r="AA42">
         <v>-81089279000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-21688359000.0</v>
       </c>
       <c r="AB42">
         <v>-21688359000.0</v>
       </c>
       <c r="AC42">
         <v>-21688359000.0</v>
       </c>
       <c r="AD42">
-        <v>165016513000.0</v>
+        <v>-21688359000.0</v>
       </c>
       <c r="AE42">
-        <v>165016513000.0</v>
+        <v>-21688359000.0</v>
       </c>
       <c r="AF42">
         <v>165016513000.0</v>
       </c>
       <c r="AG42">
         <v>165016513000.0</v>
       </c>
       <c r="AH42">
+        <v>165016513000.0</v>
+      </c>
+      <c r="AI42">
+        <v>165016513000.0</v>
+      </c>
+      <c r="AJ42">
         <v>2210600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-18211122000.0</v>
       </c>
       <c r="AK42">
         <v>-38632844000.0</v>
       </c>
       <c r="AL42">
+        <v>-18211122000.0</v>
+      </c>
+      <c r="AM42">
+        <v>-38632844000.0</v>
+      </c>
+      <c r="AN42">
         <v>-7496530000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>689146000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>-13116316000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>-13116318000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-1876742000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-1876742000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>2812297000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>689146000.0</v>
       </c>
-      <c r="AT42"/>
-[...1 lines deleted...]
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42"/>
+      <c r="AX42">
         <v>1184888000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:48">
+    <row r="43" spans="1:50">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
-    </row>
-    <row r="44" spans="1:48">
+      <c r="AW43"/>
+      <c r="AX43"/>
+    </row>
+    <row r="44" spans="1:50">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
-    </row>
-    <row r="45" spans="1:48">
+      <c r="AW44"/>
+      <c r="AX44"/>
+    </row>
+    <row r="45" spans="1:50">
       <c r="A45" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>58</v>
+      </c>
+      <c r="B45">
+        <v>4361683322000.0</v>
+      </c>
       <c r="C45">
+        <v>4354512766000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>2336416560000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2348576901000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2340822859000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2023547392000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2010517855000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2091928945000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2083263751000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>2014515439000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>2003448535000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>2027924993000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>2085165211000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2185894055000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
-    </row>
-    <row r="46" spans="1:48">
+      <c r="AW45"/>
+      <c r="AX45"/>
+    </row>
+    <row r="46" spans="1:50">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>2919618888000.0</v>
+      </c>
+      <c r="C46">
+        <v>2834249268000.0</v>
+      </c>
+      <c r="D46">
         <v>16099358190000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1097427404000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1110813736000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1125381131000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>874591936000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>884454126000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>909801196000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>922140923000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>879174609000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>894039171000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>943469989000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1029277263000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1160235581000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>1123923615000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>973718158000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1141679615000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>999379750000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1000057946000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1035446932000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1057808252000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>1054878882000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1130206948000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1217587721000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1105735280000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1139184587000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1197436647000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1214471743000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1224248145000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1235049064000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1227148168000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1205294943000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1101832305000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>901181817000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>867351181000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>822852681000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>825383152000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>818086439000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>812916451000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>821468589000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>805988486000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>801837455000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>810688963000.0</v>
       </c>
-      <c r="AR46"/>
-      <c r="AS46">
+      <c r="AT46"/>
+      <c r="AU46">
         <v>825752876000.0</v>
       </c>
-      <c r="AT46"/>
-      <c r="AU46"/>
       <c r="AV46"/>
-    </row>
-    <row r="47" spans="1:48">
+      <c r="AW46"/>
+      <c r="AX46"/>
+    </row>
+    <row r="47" spans="1:50">
       <c r="A47" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>60</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>2834249268000.0</v>
+      </c>
+      <c r="D47">
         <v>16004865544000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1033757191000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1046702623000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1061710918000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>811591681000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>879174609000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>894039171000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>882378002000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>894660626000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>917662946000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>926474558000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>914401073000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>932264018000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>934917333000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>935372610000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>970607375000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>993710458000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>997563376000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1014245546000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1034133556000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1052220220000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1070286498000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1091589544000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1104037782000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1118029598000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1084237879000.0</v>
       </c>
-      <c r="AE47"/>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
-    </row>
-    <row r="48" spans="1:48">
+      <c r="AW47"/>
+      <c r="AX47"/>
+    </row>
+    <row r="48" spans="1:50">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>4685471839000.0</v>
+      </c>
+      <c r="C48">
+        <v>4604256891000.0</v>
+      </c>
+      <c r="D48">
         <v>4548845774000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>4480433986000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>4282975319000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3946448717000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>4012962162000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>3783640944000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>3780948932000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>3469202272000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>3430935693000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>3246870719000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>3088864624000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>2917846364000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2799447999000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2643531441000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>2567879322000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>2467345077000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>2301772203000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>2178925494000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>2043688965000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1924541042000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1815724184000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1808331611000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1707046139000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1578853737000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1640955770000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1346135855000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1275324585000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>1086835983000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>911833442000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>719447003000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>613336564000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>525293091000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>495889016000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>475632427000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>383703783000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>344721307000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>300417869000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>290353972000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>334196145000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>312631266000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>273853345000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>280703900000.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>252528747000.0</v>
       </c>
-      <c r="AT48"/>
-      <c r="AU48"/>
       <c r="AV48"/>
-    </row>
-    <row r="49" spans="1:48">
+      <c r="AW48"/>
+      <c r="AX48"/>
+    </row>
+    <row r="49" spans="1:50">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
-    </row>
-    <row r="50" spans="1:48">
+      <c r="AW49"/>
+      <c r="AX49"/>
+    </row>
+    <row r="50" spans="1:50">
       <c r="A50" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>63</v>
+      </c>
+      <c r="B50">
+        <v>1692754799000.0</v>
+      </c>
       <c r="C50">
+        <v>1189211163000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>454556264000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>568561230000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>685131240000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>778521999000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>648668931000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>683912604000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>721579976000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>641504672000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>644033738000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>682220086000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>758977474000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1043175818000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>588133585000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>567331995000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>633013147000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>773127644000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>737660468000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>841634342000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>817341712000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>862457928000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>960296180000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>809250547000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>738013398000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>875844584000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>753398442000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>827822610000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>5132947000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>4077342000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-    </row>
-    <row r="51" spans="1:48">
+      <c r="AW50"/>
+      <c r="AX50"/>
+    </row>
+    <row r="51" spans="1:50">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>14765756612000.0</v>
+      </c>
+      <c r="C51">
+        <v>14704349383000.0</v>
+      </c>
+      <c r="D51">
         <v>14287466718000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2502737434000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2619088717000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2414340851000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2311655061000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2228181804000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2355418999000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2397046739000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1990973794000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1722903963000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1505468071000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1325920207000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1071294403000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>620458602000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>598894292000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>668747064000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>812145290000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>778590331000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>885412679000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>860105152000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>906029538000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1005417939000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>847642104000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>784713619000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>921487733000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>817929917000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>908334681000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>972674866000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>990653240000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1066031841000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>944052867000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>769380651000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>526137811000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>474903403000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>458436341000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>481995362000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>511015731000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>484943242000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>354658412000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>335082639000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>358359472000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>382882450000.0</v>
       </c>
-      <c r="AR51"/>
-      <c r="AS51">
+      <c r="AT51"/>
+      <c r="AU51">
         <v>369639023000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51"/>
       <c r="AV51"/>
-    </row>
-    <row r="52" spans="1:48">
+      <c r="AW51"/>
+      <c r="AX51"/>
+    </row>
+    <row r="52" spans="1:50">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>1705372023000.0</v>
+      </c>
+      <c r="C52">
+        <v>1204050436000.0</v>
+      </c>
+      <c r="D52">
         <v>782224842000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>463278585000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>578380699000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>695339262000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>789221742000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>659731501000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>695499998000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>733929425000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>651252425000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>657338476000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>693188672000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>771016968000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1058098254000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>606392296000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>585349040000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>652554041000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>782186152000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>745265152000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>847872613000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>821998786000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>873146590000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>969632396000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>813493097000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>746234588000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>880644859000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>768382246000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>856927986000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>915855662000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>937970861000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>983362087000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>872414776000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>689608649000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>425461428000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>411188307000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>418001905000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>444149092000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>343760487000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>332187827000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>316895293000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>305883979000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>313962093000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>359918904000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>336870515000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52"/>
       <c r="AV52"/>
-    </row>
-    <row r="53" spans="1:48">
+      <c r="AW52"/>
+      <c r="AX52"/>
+    </row>
+    <row r="53" spans="1:50">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53"/>
-      <c r="C53"/>
-      <c r="D53">
+      <c r="C53">
+        <v>2107835186000.0</v>
+      </c>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
         <v>274070260000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>394191342000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>-4479879000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>-3925034000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>-4544021000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>-4129973000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>-4839461999.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>-4766124000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>148993995000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>250493995000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>-9300326000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>-9902348000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>-1520683437000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>-15052980000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>-15346578000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>-15386905000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>-15304543000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>-16915286000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>-14554264000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>-14808972000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>-9178462000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>-50377638000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>-10177429000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>-612511068000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>-6132785000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>-11126071000.0</v>
       </c>
-      <c r="AH53"/>
-      <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
-      <c r="AR53">
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53">
         <v>196641852000.0</v>
       </c>
-      <c r="AS53"/>
-      <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53">
         <v>313299902000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:48">
+    <row r="54" spans="1:50">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
-    </row>
-    <row r="55" spans="1:48">
+      <c r="AW54"/>
+      <c r="AX54"/>
+    </row>
+    <row r="55" spans="1:50">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>25575191132000.0</v>
+      </c>
+      <c r="C55">
+        <v>25306221848000.0</v>
+      </c>
+      <c r="D55">
         <v>23171454181000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>9520246443000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>9375194209000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>9152658730000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>8960277581000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>8707889519000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>9013761105000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>8379688530000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>7743682027000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7231524524000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6717626485000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6259364267000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>6010071337000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5266450459000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>5375762948000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5226470322000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5022835600000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>4934672864000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>5103064763000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4976221593000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4805344761000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>4807822517000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>4803633370000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>4739164617000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>4986856793000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4631503605000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4579602613000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4414296408000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4187889682000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>3956455457000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>3748419163000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>3507297845000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>2982392666000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>2354288535000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>2313297728000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>2260452738000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>2158674690000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2190106544000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2035420989000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>1993214219000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>1988754499000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2028171334000.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AT55"/>
+      <c r="AU55">
         <v>2015748994000.0</v>
       </c>
-      <c r="AT55"/>
-      <c r="AU55"/>
       <c r="AV55"/>
-    </row>
-    <row r="56" spans="1:48">
+      <c r="AW55"/>
+      <c r="AX55"/>
+    </row>
+    <row r="56" spans="1:50">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>4866914108000.0</v>
+      </c>
+      <c r="C56">
+        <v>4541812468000.0</v>
+      </c>
+      <c r="D56">
         <v>2448439104000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>2344843726000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>2516146567000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>2374403322000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>2114476611000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>2038268152000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>2443054709000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1940277417000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>2126208120000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>2435165536000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>2422509536000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>2252136247000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>2669225593000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>2023541220000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>2283649516000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>2116039846000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>2333523410000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>2369653464000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>2503762597000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2349753430000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2324130842000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2311579871000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2487423700000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>2533134742000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>2822892316000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>2463864204000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>2399621493000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>2184123679000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>2069187122000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>2069301692000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1887514487000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1744873618000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>1949613654000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1373528826000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1324663484000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1287667676000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>1140204925000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>1166637701000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>1001522289000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>976967058000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>1145945395000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>1157995668000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>98320926000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>1114448879000.0</v>
       </c>
-      <c r="AT56"/>
-[...1 lines deleted...]
-      <c r="AV56">
+      <c r="AV56"/>
+      <c r="AW56"/>
+      <c r="AX56">
         <v>156649951000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:48">
+    <row r="57" spans="1:50">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>3329200893000.0</v>
+      </c>
+      <c r="C57">
+        <v>2716323519000.0</v>
+      </c>
+      <c r="D57">
         <v>2153570541000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1750452769000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1801795197000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2069574879000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2017001165000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1960655629000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2314730093000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1932999447000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1930983877000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1880737375000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>1789483713000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1761592729000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>2176759648000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1589701584000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1818856128000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1764084342000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1724914339000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1755438527000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1991896778000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1979705085000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1931865403000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2008100346000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2101799896000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>2153362549000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>2345351233000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>2269304130000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>2283571464000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>2296176799000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>2083747839000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>2009666423000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1914710186000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1634572696000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>1411579810000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>839407308000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>906715499000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>884002059000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>720960847000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>773870781000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>688015251000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>662157609000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>661089759000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>717110270000.0</v>
       </c>
-      <c r="AR57"/>
-      <c r="AS57">
+      <c r="AT57"/>
+      <c r="AU57">
         <v>723817974000.0</v>
       </c>
-      <c r="AT57"/>
-      <c r="AU57"/>
       <c r="AV57"/>
-    </row>
-    <row r="58" spans="1:48">
+      <c r="AW57"/>
+      <c r="AX57"/>
+    </row>
+    <row r="58" spans="1:50">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>16793834610000.0</v>
+      </c>
+      <c r="C58">
+        <v>16610516352000.0</v>
+      </c>
+      <c r="D58">
         <v>15934844369000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4073486864000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4125014738000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4067303804000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>3868969720000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3844405978000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4305697332000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3845561421000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>3405583823000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>3070585083000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>2717722545000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2431263282000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2321060555000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1732360438000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1956562641000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1907850299000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1870800536000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1905719321000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>2142826014000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2135099539000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>2060400168000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>2136629690000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>2233842013000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>2297552040000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>2465212139000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2404709289000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2423621248000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2446802779000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2243954522000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2204893195000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2102951142000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1949859993000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1602319876000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>994461475000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1045349158000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>1031491061000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>966176091000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1007657874000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>812233854000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>791546178000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>820129192000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>852776910000.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AT58"/>
+      <c r="AU58">
         <v>868521577000.0</v>
       </c>
-      <c r="AT58"/>
-      <c r="AU58"/>
       <c r="AV58"/>
-    </row>
-    <row r="59" spans="1:48">
+      <c r="AW58"/>
+      <c r="AX58"/>
+    </row>
+    <row r="59" spans="1:50">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
-    </row>
-    <row r="60" spans="1:48">
+      <c r="AW59"/>
+      <c r="AX59"/>
+    </row>
+    <row r="60" spans="1:50">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>7224430115000.0</v>
+      </c>
+      <c r="C60">
+        <v>7152173005000.0</v>
+      </c>
+      <c r="D60">
         <v>5669183064000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5405974525000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>5208351180000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>5047771842000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>5067288587000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>4840144782000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>4661715092000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>4490311839000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>4308607912000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>4131332509000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>3973932034000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>3803396825000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>3674181572000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>3518278614000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>3403770961000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>3303242566000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>3141798378000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>3018951669000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>2950348709000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2831200786000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2735189675000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2661278202000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2559992730000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2431800328000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2511740187000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>2216920272000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2146109002000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1957620400000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1934022345000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1741635906000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1635525467000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1547481994000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1370150670000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1349894081000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1257965437000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1218982961000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1189715059000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>1179651162000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>1220455336000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>1198890456000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>1165732323000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>1172582878000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>1134154147000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>1144407725000.0</v>
       </c>
-      <c r="AT60"/>
-[...1 lines deleted...]
-      <c r="AV60">
+      <c r="AV60"/>
+      <c r="AW60"/>
+      <c r="AX60">
         <v>1111109442000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:48">
+    <row r="61" spans="1:50">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
-    </row>
-    <row r="62" spans="1:48">
+      <c r="AW61"/>
+      <c r="AX61"/>
+    </row>
+    <row r="62" spans="1:50">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>2862994800000.0</v>
+      </c>
+      <c r="C2">
         <v>2779758670000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4785240857000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3458639887000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3127359658000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3247781406000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5231371531000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3868380593000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2067089302000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1353488230000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>959562228000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1144898473000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>977904678055.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>805728211761.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>12891989000.0</v>
+      </c>
+      <c r="C3">
         <v>94747551000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>108693484000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>135245455000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>146899593000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>144347646000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>133676710000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>109896403000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68128286000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>53310201000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>521053000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-15343616000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3363861196.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-11123244.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5">
+        <v>795715150000.0</v>
+      </c>
+      <c r="C5">
         <v>711742248000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>743193063000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>541460565000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>682710987000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>637347612000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>714110007000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>789545700000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>188058717000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>138164930000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>120188353000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>169377701000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>117355268804.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>39375149330.0</v>
       </c>
     </row>
-    <row r="6" spans="1:14">
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>808607139000.0</v>
+      </c>
+      <c r="C6">
         <v>806489799000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>851886547000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>676706020000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>829610580000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>781695258000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>847786717000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>899442103000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>256187003000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>191475131000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>120709406000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>154034085000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>120719130000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>39364026086.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>1077581536000.0</v>
+      </c>
+      <c r="C9">
         <v>866659722000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>961899554000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>688211050000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>731577067000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>734119267000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>808241373000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>813051938000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>388851733000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>251944669000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>229428023000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>273835583000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>212527595575.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>161394279810.0</v>
       </c>
     </row>
-    <row r="10" spans="1:14">
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>507871805000.0</v>
+      </c>
+      <c r="C10">
         <v>628571628000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>838409820000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>559957902000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>567147611000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>632683282000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>634882853000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>656392167000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>254850282000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>96727773000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>81873523000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>113193822000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>93829194399.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>97670258456.0</v>
       </c>
     </row>
-    <row r="11" spans="1:14">
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11">
+        <v>245865653000.0</v>
+      </c>
+      <c r="C11">
         <v>107127018000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>127389304000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>97679914000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>85053430000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>108968450000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>142926079000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>94956904000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>74301356000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31696310000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>23308086000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15075898000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>12265857379.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>32688212551.0</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
+        <v>487331761000.0</v>
+      </c>
+      <c r="C12">
         <v>83170620000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>53982404000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>50592696000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>80989309000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>87249606000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>79233576000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>133153533000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>82179402000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>58704245000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>47317620000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>49624886000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>23108681101.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19897422582.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13">
+        <v>111300601000.0</v>
+      </c>
+      <c r="C13">
         <v>136612034000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4979682000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3318363000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6246766000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>104664330000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>16093544000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>9775335000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>10955241000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>38560489000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>31671787000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B14">
+        <v>83861114000.0</v>
+      </c>
+      <c r="C14">
         <v>-1599297000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-20182877000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-11776701000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-5923715000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9921268000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9812249000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9873229000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9955858000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9978716000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2777585000.0</v>
       </c>
-      <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>394847376000.0</v>
+      </c>
+      <c r="C15">
         <v>519845313000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>690837638000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>450501287000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>476170466000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>423605813000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>492017754000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>561542892000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>180571784000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>65171041000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>58603862000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>98268969000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>81589072377.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>65021422545.0</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B16">
+        <v>394847376000.0</v>
+      </c>
+      <c r="C16">
         <v>519845313000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>690837639000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>450501287000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>476170466000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>423605813000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>492017754000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>561542892000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>180571784000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>65171041000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58603862000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B17">
+        <v>262006152000.0</v>
+      </c>
+      <c r="C17">
         <v>521444610000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>711020515000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>462277988000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>482094181000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>423714832000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>491956774000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>561435263000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>180548926000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>65031463000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>58565437000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B18">
+        <v>-474259385000.0</v>
+      </c>
+      <c r="C18">
         <v>-74646004000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-49002722000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-57875233000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-108767829000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-98466913000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-95946412000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-129067045000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-78122060000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-56533154000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>802135715000.0</v>
+      </c>
+      <c r="C21">
         <v>490109432000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>593993902000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>610489425000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>574487995000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>671595762000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>654046983000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>691199330000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>255096946000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>144962132000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>120188353000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>165877023000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>106273090564.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>39375149330.0</v>
       </c>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>3138440621000.0</v>
+      </c>
+      <c r="C23">
         <v>3156308960000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5128345025000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3612506538000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3279656443000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3397109184000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5384598858000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3990233201000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2200844089000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1460470767000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1068801898000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1252857033000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1084159183066.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>927747342241.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B25">
+        <v>12891989000.0</v>
+      </c>
+      <c r="C25">
         <v>8802070000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9084646000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>17541601000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20371952000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20304451000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19857157000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13067796000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10027779000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>340958000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>246700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>261353000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>178499000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>249922000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>148626000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>317941000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1109234000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>302334645.0</v>
       </c>
     </row>
-    <row r="27" spans="1:14">
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B27">
+        <v>30343056000.0</v>
+      </c>
+      <c r="C27">
         <v>16562783000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16432239000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12658583000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9526465000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6571612000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>14273607000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11634120000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12773573000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>12373837000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>12390487000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>19283386000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>14912779955.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>16158892166.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>62944087000.0</v>
+      </c>
+      <c r="C28">
         <v>58182492000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>52574230000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24219232000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16895343000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14363088000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15777805000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>25166253000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>31076632000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>114494414000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>98104234000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>93546577000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>94892773750.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>106470086591.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>245865653000.0</v>
+      </c>
+      <c r="C29">
         <v>107127018000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>127389304000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>97679914000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>85053430000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>108968450000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>142926079000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>94956904000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>74301356000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>31696310000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>23308086000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>275445821000.0</v>
+      </c>
+      <c r="C30">
         <v>376550290000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>218706491000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>153866651000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>152296785000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>149327778000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>153227327000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>121852608000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>133754787000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>106982537000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>109239670000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>107958560000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>106254505011.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>122019130480.0</v>
       </c>
     </row>
-    <row r="31" spans="1:14">
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>-294263910000.0</v>
+      </c>
+      <c r="C31">
         <v>138462196000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>244415918000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-50531523000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>22441396000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-34693483000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-22699226000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-498892000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9240405000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11044399000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-38314830000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-49698215000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12443896165.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>58295109126.0</v>
       </c>
     </row>
-    <row r="32" spans="1:14">
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>3940576336000.0</v>
+      </c>
+      <c r="C32">
         <v>3646418392000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5747140411000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4146850937000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3858936725000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3981900673000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>6039612904000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4681432531000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2455941035000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1605432899000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1188990251000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1418734056000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1190432273630.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>967122491571.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV32"/>
+  <dimension ref="A1:AX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B2">
+        <v>461346215000.0</v>
+      </c>
+      <c r="C2">
+        <v>1653746712000.0</v>
+      </c>
+      <c r="D2">
         <v>355926492000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>422722506000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>433538651000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>833170587000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>612744982000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>635526842000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>703146137000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1466893270000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1057873038000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1152933314000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1104691143000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1482768380000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>492076356000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>834519152000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>649275999000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>807958462000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>761871559000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>681528706000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>876000931000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>978550510000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>531929280000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>841331577000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>895970039000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1156093976000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1484853034000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1099466539000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1490957982000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1466712098000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>995464886000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>774331644000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>631871965000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>847512603000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>445268377000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>455052565000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>319255757000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>572199124000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>297948148000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>274121990000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>209218968000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>315295285000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>215629693000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>236164407000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>192472843000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>457648398000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>269273448000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>209785004000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>209785004000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B3">
+        <v>3207997000.0</v>
+      </c>
+      <c r="C3">
+        <v>-12783751000.0</v>
+      </c>
+      <c r="D3">
         <v>21269063000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2201413000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2205264000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>23133381000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>23104956000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>25928436000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>22580778000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>26813133000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>28358935000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>24954360000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>28567056000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>30478574000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>33531507000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>38341505000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>32893869000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>31461157000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>36763815000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>37294566000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>41380055000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>128405577000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5315231000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5322766000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5304072000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>119306208000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5191105000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5158144000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4021253000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-10379321000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-30991820000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>3783947000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3180628000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3917544000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>-39110403000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>91284132000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>4962874000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>9134863000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>-5689921000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-2600491000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-2219526000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-9950360000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>10918763000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-364922000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-82428000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-1411264000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-2609078000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>3439907000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3439907000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:48">
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B5">
+        <v>299633276000.0</v>
+      </c>
+      <c r="C5">
+        <v>101185941000.0</v>
+      </c>
+      <c r="D5">
         <v>297025520000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>208336880000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>189166809000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-7450367000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>301868929000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>216832436000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>182738850000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>250148414000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>197971635000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>206109078000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>209906365000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>219104346000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>143403771000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>65918068000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>125077989000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>230945862000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>166666727000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>120318460000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>164779938000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>315785382000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>116207294000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>122598301000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>183094267000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>18489192000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>350202501000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>112611275000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>235899132000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>165780248000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>274379948000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>162430573000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>135142496000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>102766586000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>124998247000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>57985815000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>45632669000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>67138591000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>34400731000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>7794454000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>36184475000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>69879477000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5622108000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>29141168000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>26789816000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>65182387000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>48568177000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>26221084500.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>26221084500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:48">
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B6">
+        <v>302841273000.0</v>
+      </c>
+      <c r="C6">
+        <v>88402190000.0</v>
+      </c>
+      <c r="D6">
         <v>318294583000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>210538293000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>191372073000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>15683014000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>324973885000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>242760872000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>205319628000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>276961547000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>226330570000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>231063438000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>238473421000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>249582920000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>176935278000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>104259573000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>157971858000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>262407019000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>203430542000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>157613026000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>206159993000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>444190959000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>121522525000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>127921067000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>188398339000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>137795400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>355393606000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>117769419000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>239920385000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>155400927000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>243388128000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>166214520000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>138323124000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>106684130000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>85887844000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>149269947000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>50595543000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>76273454000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>28710810000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>5193963000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>33964949000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>59929117000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>5296655000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>28776246000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>26707388000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>63771123000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>45959099000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>29660991500.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>29660991500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:48">
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B9">
+        <v>406455940000.0</v>
+      </c>
+      <c r="C9">
+        <v>436959512000.0</v>
+      </c>
+      <c r="D9">
         <v>337122373000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>55234382000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>245325708000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>255400507000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>116138840000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>278477518000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>212430928000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>356794392000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>129163881000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>238083228000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>240708145000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>260045042000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>145047705000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>138277587000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>144840716000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>242742531000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>145974113000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>158895321000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>183965102000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>209593886000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>155877295000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>181658294000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>186989792000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>30798117000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>377856733000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>147314040000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>252272483000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>178033049000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>311510899000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>168594405000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>154913585000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>154014777000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>98392720000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>68056569000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>68387667000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>85965664000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>66105716000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>42097167000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>57776122000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>87085787000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>23974620000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>62693404000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>55674212000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>99310200000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>74064173000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>49433914500.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>49433914500.0</v>
       </c>
     </row>
-    <row r="10" spans="1:48">
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B10">
+        <v>105227266000.0</v>
+      </c>
+      <c r="C10">
+        <v>-151265168000.0</v>
+      </c>
+      <c r="D10">
         <v>276103387000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>202257965000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>180775621000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-7450367000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>252924830000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>191477140000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>191620025000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>235971122000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>216853654000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>190002063000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>195582981000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>196212160000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>161713787000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>90257412000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>111774543000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>192270262000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>145944623000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>90742173000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>138190553000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>293058382000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>88177320000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>99986092000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>151461488000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2443985000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>325489737000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>92231369000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>214717762000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>223755587000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>214136697000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>122418032000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>96081851000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>63951276000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>32122418000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>117667971000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>41108617000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>59083954000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>17021607000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-3704998000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>24327210000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>50276158000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-4415396000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>16744947000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>19267814000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>53969456000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>31202460000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>14010952500.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>14010952500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B11">
+        <v>10656431000.0</v>
+      </c>
+      <c r="C11">
+        <v>209483843000.0</v>
+      </c>
+      <c r="D11">
         <v>16438162000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>5842535000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>14101113000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>55579742000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>22923097000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>11802494000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>16821685000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>42826067000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>32905320000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>28360952000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>23296965000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>65488847000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6779426000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>14223232000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>11188409000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>21089091000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>22863102000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>22027379000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>19073858000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>72675566000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>14425554000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1415378000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>23282708000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>64638236000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>30639399000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>21418418000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>26230026000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>48817632000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>21763799000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>16323791000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>8051682000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>34513463000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>11876688000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>25789481000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>2121724000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>19164049000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>5751754000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>3972390000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2808117000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>13035319000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2435159000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>5016709000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>2820899000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>9691821000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>137047000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>2623515000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2623515000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:48">
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B12">
+        <v>194406010000.0</v>
+      </c>
+      <c r="C12">
+        <v>448224827000.0</v>
+      </c>
+      <c r="D12">
         <v>20922133000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>7112029000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11072772000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>25300735000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>48944099000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>54139878000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>11640072000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>19583238000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>14540645000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>16107015000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14323384000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16651878000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>15588833000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11026036000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>11757415000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>38675600000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>20722104000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>29576287000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>21377586000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22727000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>26135366000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>22612209000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>31632779000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>29403430000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>24712764000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>30257925000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>22662143000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>30404492000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>51671408000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>36816815000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>36417152000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>47289500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>5034553000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>17740317000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>12115032000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>20762244000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>16990808000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8898961000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>9081620000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>9652959000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>9712051000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>12031299000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>7439574000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>9801667000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>14756639000.0</v>
       </c>
-      <c r="AU12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:48">
+      <c r="AW12"/>
+      <c r="AX12"/>
+    </row>
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B13">
+        <v>16178502000.0</v>
+      </c>
+      <c r="C13">
+        <v>4886232000.0</v>
+      </c>
+      <c r="D13">
         <v>23271482000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>195545194000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>5343574000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>77289592000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>185885914000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1170038000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>637251000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1436233000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>168142212000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>14320847000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>12380968000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>40443411000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>51496865000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1251360000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>941613000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4993119000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>34737386000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1354535000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>13620136000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>50118638000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>22044597000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>37901735000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5400640000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>38928501000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>20736933000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3133223000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2884123000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>125</v>
+      </c>
+      <c r="B14">
+        <v>-13393916000.0</v>
+      </c>
       <c r="C14">
+        <v>87186713000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>1043237000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-4245207000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4183789000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-680515000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2569160000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-2533411000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-15396745000.0</v>
       </c>
-      <c r="J14"/>
-[...1 lines deleted...]
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14">
         <v>-1267746000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-12324948000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14">
         <v>-51889000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-6239133000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>396024000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>10001874000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>9890040000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>9921268000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>9754918000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>9914625000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9798627000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9812249000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9904467000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>9874044000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>9872363000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>9873229000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>9912815000.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-    </row>
-    <row r="15" spans="1:48">
+      <c r="AW14"/>
+      <c r="AX14"/>
+    </row>
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B15">
+        <v>81176919000.0</v>
+      </c>
+      <c r="C15">
+        <v>-224582188000.0</v>
+      </c>
+      <c r="D15">
         <v>259541596000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>197458667000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>162429301000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-58846320000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>229321218000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>177105486000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>172264929000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>177748309000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>179162202000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>162908857000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>171018270000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>118398365000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>155482608000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>76086069000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>100534245000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>164942038000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>123477545000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>68602960000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>119147923000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>120216466000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>73911473000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>101285472000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>128192402000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-62102033000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>294819915000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>70811270000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>188488602000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>175002541000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>192386439000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>106110439000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>88043473000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>29404075000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>20256589000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>91928644000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>38982476000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>40065438000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>11243974000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-7703250000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>21564879000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>37352556000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-6925118000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>11741295000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>16435129000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>44503431000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>30985504000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>11390017000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>11390017000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:48">
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>127</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-224582188000.0</v>
+      </c>
+      <c r="D16">
         <v>259541596000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>197458667000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>162429301000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-58846320000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>229321218000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>184064974000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>158006085000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>158006085000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>118398365000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>155916558000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>75652119000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>100534245000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>165572874000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>122846709000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>68602960000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>119147923000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>120216466000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>73911473000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>101285472000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>128192402000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-62102033000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>294819915000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>70811270000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>188488602000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>175002541000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>192386439000.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-    </row>
-    <row r="17" spans="1:48">
+      <c r="AW16"/>
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>128</v>
+      </c>
+      <c r="B17">
+        <v>94570835000.0</v>
+      </c>
       <c r="C17">
+        <v>-360749011000.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>196415430000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>166674508000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-63030109000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>230001733000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>179674646000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>174798340000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>193145054000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>183948334000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>161641111000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>172286016000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>130723313000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>154934361000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>76034180000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>100586134000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>171181171000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>123081521000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>68714794000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>119116695000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>120382816000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>73751766000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>101401470000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>128178780000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-62194251000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>294850338000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>70812951000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>188487736000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>174937955000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>192372898000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>129</v>
+      </c>
+      <c r="B18">
+        <v>-205738877000.0</v>
+      </c>
       <c r="C18">
+        <v>-443338595000.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-6472428000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-9945102000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>46536793000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-51403060000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-52969840000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-16809897000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3358969000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-14025389000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-18843425000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12774939000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-27158901000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-8579823000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-11320707000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-10815802000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-37436891000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-17385829000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-27917472000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-26027637000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-22779612000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-24853422000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-21074574000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-29759305000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-26002351000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-23041339000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-19802937000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-19292576000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B21">
+        <v>311904045000.0</v>
+      </c>
+      <c r="C21">
+        <v>367013314000.0</v>
+      </c>
+      <c r="D21">
         <v>244473466000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3923401000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>192481056000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>62779147000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>52794255000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>216832436000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>203240582000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>209016075000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>222490332000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>203910272000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>209906365000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>212802865000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>173348593000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>100806009000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>123531958000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>205911466000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>105798409000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>120487260000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>150017810000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>182890207000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>111530337000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>135630065000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>154740880000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-20118976000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>345180185000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>94053705000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>235899132000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>165780248000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>274379948000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>120471730000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>130567404000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>45531752000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>124998247000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>38010270000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>46556677000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>67138591000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>34400731000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>7794454000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>35628356000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>69879477000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-5622108000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>29141168000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>26789816000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>64912873000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>48521980000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>26221084500.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>26221084500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:48">
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
-    </row>
-    <row r="23" spans="1:48">
+      <c r="AW22"/>
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B23">
+        <v>555898110000.0</v>
+      </c>
+      <c r="C23">
+        <v>1723692910000.0</v>
+      </c>
+      <c r="D23">
         <v>448575399000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>474033486000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>486383304000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1025791947000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>676089567000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>696553975000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>727525691000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1614671587000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1134356149000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1186412253000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1137531271000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1519105327000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>539368256000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>874164813000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>679868142000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>847724190000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>802047263000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>719936767000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>909948223000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1005254189000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>576276238000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>887359806000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>928218951000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1207011069000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1517529582000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1152726874000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1507331333000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1478964899000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1032595837000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>822454319000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>656218146000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>955995628000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>418662850000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>485098864000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>341086747000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>591026197000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>329653133000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>308424703000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>231366734000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>332501595000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>245226421000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>269716643000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>221357239000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>492045725000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>294815640000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>238802694000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>238802694000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>136</v>
+      </c>
+      <c r="B25">
+        <v>3207997000.0</v>
+      </c>
       <c r="C25">
+        <v>5545751000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>2201413000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2205264000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2511095000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2060004000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2151925000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2079046000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-875685000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3840238000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3234330000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2885763000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6800339000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3586685000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3453564000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3701013000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5178726000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5022222000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5050678000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5120326000.0</v>
       </c>
-      <c r="U25"/>
-[...1 lines deleted...]
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
         <v>5322766000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5304072000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>137</v>
+      </c>
+      <c r="B26">
+        <v>53720000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>494357000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>350687000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26"/>
       <c r="V26">
+        <v>441562000.0</v>
+      </c>
+      <c r="W26"/>
+      <c r="X26">
         <v>501353000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>137221000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>613055000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>636229000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>192801000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>229570000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>460558000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>1401341000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>381595000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>853924000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>427175000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>1018537000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>346686000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>226629000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>548173000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>845673000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>401223000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>586768000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>107604000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>803636000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>952262000.0</v>
       </c>
-      <c r="AQ26"/>
-[...1 lines deleted...]
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>543730000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>561955000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>149858000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>149858000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:48">
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>138</v>
+      </c>
+      <c r="B27">
+        <v>2775063000.0</v>
+      </c>
       <c r="C27">
+        <v>15120608000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>8335192000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1618383000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2148743000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5257648000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>5331446000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3824946000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3222967000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2292845000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5962974000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>4953453000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1056714000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3471335000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5074596000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3055938000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4763219000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>8024071000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>3286006000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2979607000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>5908610000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1066091000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>10631449000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>782682000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>4720310000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>2668328000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4109350000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2775619000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>1476739000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>5794467000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2209158000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>5107234000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>4622646000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3884459000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>3453807000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>812661000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2961266000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>5665342000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>2128971000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>1618258000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>5247934000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2753850000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>2782083000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>1606620000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>7292999000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4828022000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3563909500.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3563909500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:48">
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B28">
+        <v>24531764000.0</v>
+      </c>
+      <c r="C28">
+        <v>19372591000.0</v>
+      </c>
+      <c r="D28">
         <v>91863934000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>13722100000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>14038402000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9546597000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>27228349000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>20280368000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20220372000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>21085574000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>8281358000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5583391000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8586761000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7231018000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>9416635000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3982344000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3589235000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6514195000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3330152000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3598760000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3452236000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>12699202000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>20328832000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3239974000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3493484000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11444636000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>20103934000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4383642000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2734865000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>2212478000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>13456111000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>9448956000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>4473664000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>76120329000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>51938958000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>30840402000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>24417601000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>28120615000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>29539035000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>35056031000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>21778733000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>21427751000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>24580911000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>26458582000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>25636990000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>19386788000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>28221104000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>22189925000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>22189925000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B29">
+        <v>10656431000.0</v>
+      </c>
+      <c r="C29">
+        <v>209483843000.0</v>
+      </c>
+      <c r="D29">
         <v>16438162000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>5842535000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>14101113000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>55579742000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>22923097000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11802494000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>16821685000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>42826067000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>32905320000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>28360952000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>23296965000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>65488847000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>6779426000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>14223232000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>11188409000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>27575644000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>22863102000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>22027379000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>19073858000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>72675566000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>14425554000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1415378000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>23282708000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>64638236000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>30639399000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>21418418000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>26230026000.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B30">
+        <v>94551895000.0</v>
+      </c>
+      <c r="C30">
+        <v>82069765000.0</v>
+      </c>
+      <c r="D30">
         <v>92648907000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>51310980000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>52844653000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>192621360000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>63344585000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>59445802000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24379554000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>147778317000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>76483111000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>33478939000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>32840128000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>36336947000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>47291900000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>39645661000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>30592143000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>39765728000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>40175704000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>38408061000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>33947292000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26703679000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>44346958000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>46028229000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>32248912000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>50917093000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>32676548000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>53260335000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>16373351000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>12252801000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>37130951000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>48122675000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>24346181000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>108483025000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-26605527000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>30046299000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>21830990000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>18827073000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>31704985000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>34302713000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>22147766000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>17206310000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>29596728000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>33552236000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>28884396000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>34397327000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>25542192000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>29017690000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>29017690000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:48">
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B31">
+        <v>-206676779000.0</v>
+      </c>
+      <c r="C31">
+        <v>-518278482000.0</v>
+      </c>
+      <c r="D31">
         <v>31629921000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>203035189000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-11705435000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-70229514000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>200130575000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-25355296000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>11478819000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>26955047000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>156723980000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-6596530000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-13776100000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-11424317000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>56227138000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-8317327000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-2531217000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>24089463000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>39924277000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-29745087000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-11046341000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>10168175000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-23353017000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-35643973000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3279392000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>22562961000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-19690448000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-1822336000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-8246563000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>43045979000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-60243251000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1946302000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-34485553000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>9425783000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-29082665000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>79657701000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-5448059000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-6673788000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-17379124000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-11499452000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-11220500000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-16351340000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>1206712000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-12396221000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-7522002000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-13248147000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-17319520000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-9519269500.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-9519269500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:48">
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B32">
+        <v>867802155000.0</v>
+      </c>
+      <c r="C32">
+        <v>2090706224000.0</v>
+      </c>
+      <c r="D32">
         <v>693048865000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>477956887000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>678864360000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1088571094000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>728883822000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>913386411000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>915577065000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1823687662000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1187036919000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1391016542000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1345399288000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1742813422000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>637124061000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>972796739000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>794116715000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1050700993000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>907845672000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>840424027000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1059966033000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1188144396000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>687806575000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1022989871000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1082959831000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1186892093000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>1862709767000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1246780579000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1743230465000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1644745147000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1306975785000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>942926049000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>786785550000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1001527380000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>543661097000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>523109134000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>387643424000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>658164788000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>364053864000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>316219157000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>266995090000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>402381072000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>239604313000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>298857811000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>248147055000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>556958598000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>343337621000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>259218918500.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>259218918500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>391728049000.0</v>
+      </c>
+      <c r="C2">
         <v>504103549000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>513535195000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>586852180000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>731931545000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>422212049000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>288907997000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>256906850000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>297859154000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>149382845000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>98320926000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>156649951000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75700841282.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70848729101.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>51923211000</v>
+      </c>
+      <c r="C3">
         <v>321302194000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>60646632000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>82058264000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>53107815000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>60588092000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>51109526000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>182115597000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>245409011000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>33871378000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17721065000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>24415948000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>90806117209</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31171327451</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>670399554000.0</v>
+      </c>
+      <c r="C6">
         <v>-275843603000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-9431646000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-73316985000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-145079365000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>309719496000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>133304052000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>32001147000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-40952304000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>148476308000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>51061919000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-58329025000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>79626957355.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4852112181.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7">
+        <v>-707875878000.0</v>
+      </c>
+      <c r="C7">
         <v>-794053710000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-572900384000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-502649669000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-424103280000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-485916240000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-674752052000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-507305750000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-464717013000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-293707780000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-33598442000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>163599910000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-247995456000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-565954426000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-80468574000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-93669858000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>130298191000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>156</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>94747551000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>108693484000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>17541601000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>146899593000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>144347646000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>133676710000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>109896403000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68128286000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53310201000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>57506823000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>58291184000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>53441501000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>42604256782.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>33081000000.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>33081000000.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>1062127603000.0</v>
+      </c>
+      <c r="C16">
         <v>228259946000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>504103549000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>513535195000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>586852180000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>731931545000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>422212049000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>288907997000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>256906850000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>297859153000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>149382845000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>98320926000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>155327798637.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>75700841282.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>370480217000.0</v>
+      </c>
+      <c r="C18">
         <v>32838633000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1035997100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>385984624000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>536384893000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>671053516000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>327379039000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-79372229000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-77177515000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7485515000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>228687811000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-87463833000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-428065209.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-69021283871.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>161</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-609323990000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2303408657000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-924803437000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-601300000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-408862000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15500000000.0</v>
       </c>
       <c r="H19">
         <v>-15500000000.0</v>
       </c>
       <c r="I19">
+        <v>-15500000000.0</v>
+      </c>
+      <c r="J19">
         <v>98678000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>36902149000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-156250000000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>1083086669000.0</v>
+      </c>
+      <c r="C21">
         <v>30222536000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1071835770000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>667892862000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-218706817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>45005908000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-214337707000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>161148892000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>216673053000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>108588494000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-45671626000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
+        <v>345867266000.0</v>
+      </c>
+      <c r="C22">
         <v>519845313000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>690837639000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>450501287000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>476170466000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>423605813000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>492017754000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>561542892000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>180571784000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>65171041000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>58603862000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>100445297000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>84267960000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>65021422545.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>-129033919000.0</v>
+      </c>
+      <c r="C23">
         <v>102462541000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>136011321000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-29081567000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-25792389000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-24734304000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-24385228000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11180650000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-297538020000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>9581392000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5725999000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>18982526000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47548679222.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-7333873234.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
+        <v>-395449000.0</v>
+      </c>
+      <c r="C24">
         <v>-4693626000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1276510025000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-949787000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>138284845000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1246878000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>37431891000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-38669497000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4571003000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>73073527000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>28980661000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-2907285000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-7617167478.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8365965111.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
+        <v>76536162000.0</v>
+      </c>
+      <c r="C25">
         <v>-260452037000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>297112609000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-468042888000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-33577351000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>163688149000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-247205899000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-561542892000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>55787998000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>14525023000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>245311837000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-221784366000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-47331409000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-145475635747.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>954052750000.0</v>
+      </c>
+      <c r="C28">
         <v>132685077000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1207847091000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>638811295000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-218458990000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>46366686000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-216105632000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>149968242000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-58037267000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>85088885000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-51397625000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>90294093000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>52675518609.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>52401611163.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>422403428000.0</v>
+      </c>
+      <c r="C29">
         <v>354140827000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1096643732000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>468042888000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>589492708000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>731641608000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>378488565000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>102743368000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>168231496000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>26385863000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>246408876000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-63047885000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>90378052000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-37849956420.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>-898828610000.0</v>
+      </c>
+      <c r="C30">
         <v>-674303990000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2303408657000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-924803437000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-516122970000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-468203214000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-29177635000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-220785094000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-151302014000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>36902149000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-144990404000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-84228233000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-98423284687.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9699542562.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV30"/>
+  <dimension ref="A1:AX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>766370180000.0</v>
+      </c>
+      <c r="C2">
+        <v>854554913000.0</v>
+      </c>
+      <c r="D2">
         <v>543395071000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>527827440000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>228259945000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>554545072000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>227993054000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>359749860000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>504103549000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>368007719000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>345337487000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>389092200000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>513535195000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>458228186000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>365491420000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>391853715000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>586852180000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>556390173000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>682716409000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>531646567000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>731931545000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>272100205000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>249764472000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>256413376000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>422212049000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>395649628000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>332960315000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>286387950000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>288907997000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>190673812000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>257878329000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>233746208000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>256906850000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>475168556000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>162121133000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>159009877000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>297859154000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>98984863000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>146600003000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>161037868000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>149382845000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>160460651000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>115915453000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>129414661000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>98320926000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>105791832000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>67838794000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>111583296000.0</v>
       </c>
-      <c r="AV2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:48">
+      <c r="AX2"/>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3">
+        <v>9713760000</v>
+      </c>
+      <c r="C3">
+        <v>9062800000</v>
+      </c>
+      <c r="D3">
         <v>25335647000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9770721000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7754043000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>272143849000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>27142521000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>17719337000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4296487000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8188931000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7542916000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>31447313000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>13467472000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>27279153000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>6713266000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>36323018000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11742827000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>6439650000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>34592615000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2214552000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>14290102000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>34376067000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>20584228000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>14273818000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>19901615000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6894395000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>7324175000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>14811981000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>22078975000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>31351205000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>31033491000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1782750000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>117948151000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>122130395000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>19367115000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>97691759000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>44953972000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1679792000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>16682604000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>7767698000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>7741284000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2700347000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>6212600000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>9162220000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>5046592000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>15762661000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>15278547000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>12450031000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>12450031000</v>
       </c>
     </row>
-    <row r="4" spans="1:48">
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-    </row>
-    <row r="6" spans="1:48">
+      <c r="AW5"/>
+      <c r="AX5"/>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>308561269000.0</v>
+      </c>
+      <c r="C6">
+        <v>207572690000.0</v>
+      </c>
+      <c r="D6">
         <v>311159842000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-271776696000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>299567495000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-326285126000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>326552018000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-124919045000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-152871445000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>147738587000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>11041519000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-43754713000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-124442995000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>55307009000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>92736766000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-26362295000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-194998465000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>30462007000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-126326236000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>151069842000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-200284978000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>459831340000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>22335733000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-6648904000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-165798673000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>26562421000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>62689313000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>46572365000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2520047000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>98234185000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-67204517000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>24132121000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-23160642000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-218261706000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>313047423000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3111256000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-138849277000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>198874290000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-47615140000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-14437865000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>11655023000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-11077806000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>44545198000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-13499208000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>31093735000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-7470906000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>37953038000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-43744502000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-43744502000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:48">
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>149</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-707875878000.0</v>
+      </c>
+      <c r="D7">
         <v>-867699709000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-557014702000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-199177838000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-794053710000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-562874875000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-375529072000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-253670246000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-131324930000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-502649669000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-401791468000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-173611605000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-171840663000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-424103280000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-765126830000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-443236812000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-179776959000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-485916240000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-621504800000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-529428197000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-256963607000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-674752052000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-    </row>
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
-    </row>
-    <row r="11" spans="1:48">
+      <c r="AW10"/>
+      <c r="AX10"/>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -16488,2142 +17253,2228 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>75043874000.0</v>
       </c>
       <c r="N12">
+        <v>75043874000.0</v>
+      </c>
+      <c r="O12">
+        <v>75043874000.0</v>
+      </c>
+      <c r="P12">
         <v>-480776328000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-15017838000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-239072605000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>403656913000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-210357793000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>154337181000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-381234743000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>472231979000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>31413583000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-68476948000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-271568704000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>225302494000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-343554105000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>53723336000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-183467181000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-360374219000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>57632356000.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-    </row>
-    <row r="13" spans="1:48">
+      <c r="AW12"/>
+      <c r="AX12"/>
+    </row>
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>156</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>21269063000.0</v>
       </c>
-      <c r="C14"/>
-[...1 lines deleted...]
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14">
         <v>23133381000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>23104956000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>25928436000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>22580778000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>26813133000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>28358935000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>24954360000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>28567056000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6800339000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3586685000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3453564000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3701013000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>31461157000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>36763815000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>37294566000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>41380055000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>128405577000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5315231000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5322766000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5304072000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>119306208000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5191105000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5158144000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>4021253000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>98884604000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>4047224000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>3783947000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>3180628000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>61039631000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>2616436000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2104377000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2367842000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>30977250000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>6332649000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>13472996000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2527306000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>46337320000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>-2878848000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>7028176000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>7020175000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>47479599000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3931771000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3439907000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3439907000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:48">
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1200000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1199999000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>33081000000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-    </row>
-    <row r="16" spans="1:48">
+      <c r="AW15"/>
+      <c r="AX15"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>1074931449000.0</v>
+      </c>
+      <c r="C16">
+        <v>1062127603000.0</v>
+      </c>
+      <c r="D16">
         <v>854554913000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>256050744000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>527827440000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>228259946000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>554545072000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>234830815000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>351232104000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>515746306000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>356379006000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>345337487000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>389092200000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>513535195000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>458228186000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>365491420000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>391853715000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>586852180000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>556390173000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>682716409000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>531646567000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>731931545000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>272100205000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>249764472000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>256413376000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>422212049000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>395649628000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>332960315000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>286387950000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>288907997000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>190673812000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>257878329000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>233746208000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>256906850000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>475168556000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>162121133000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>159009877000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>297859153000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>98984863000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>146600003000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>161037868000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>149382845000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>160460651000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>115915453000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>129414661000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>98320926000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>105791832000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>67838794000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-43744502000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:48">
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18">
+        <v>227793761000.0</v>
+      </c>
+      <c r="C18">
+        <v>273926282000.0</v>
+      </c>
+      <c r="D18">
         <v>3755246000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-27790450000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>120589139000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-133698398000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>162786141000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>87025463000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-83274573000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>403181234000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>402685397000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>227576203000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>157550798000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>97919551000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>152356027000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-32869454000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8041814000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>594272385000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-85339884000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>262449259000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-234996867000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>592260193000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>140461063000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>65588389000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-127256129000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>189959709000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-22198735000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>144102063000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>15516002000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-180447755000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>245164816000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-57023263000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-87066027000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-213949567000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>360541012000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-115460015000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-83209045000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>137659104000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-75172313000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-85058414000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>13511629000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>191514074000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>53487964000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-12958558000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-3355669000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-42545473000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>32183634000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-38550997000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-38550997000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:48">
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>161</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>52899901000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-102356836000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-439861104000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>60475831000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-85983635000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-143955082000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-808932399000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-668455710000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-482972288000.0</v>
       </c>
       <c r="M19">
         <v>-482972288000.0</v>
       </c>
       <c r="N19">
+        <v>-482972288000.0</v>
+      </c>
+      <c r="O19">
+        <v>-482972288000.0</v>
+      </c>
+      <c r="P19">
         <v>18058000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-3774000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>14515000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-532500000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-68803926000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-24141000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>28067000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-77579995000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-1371029000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-329633453000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-277523000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-4299653000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-26235533000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-19498446000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>20855997000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-163281000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-163281000.0</v>
       </c>
-      <c r="AE19"/>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>163</v>
+      </c>
+      <c r="B21">
+        <v>72351635000.0</v>
+      </c>
       <c r="C21">
+        <v>691950266000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-116111105000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>213538399000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>107040780000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>85084173000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-132296118000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>213826297000.0</v>
       </c>
       <c r="N21">
+        <v>213826297000.0</v>
+      </c>
+      <c r="O21">
+        <v>213826297000.0</v>
+      </c>
+      <c r="P21">
         <v>428841324000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>12956390000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-78435225000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-164953612000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>33094491000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-109907383000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>23059687000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-52012994000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-114841689000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>146505929000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>65354662000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-139794676000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>101603605000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-90538335000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-62990998000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-14987928000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-91580499000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-    </row>
-    <row r="22" spans="1:48">
+      <c r="AW21"/>
+      <c r="AX21"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B22">
+        <v>81176919000.0</v>
+      </c>
+      <c r="C22">
+        <v>-273562298000.0</v>
+      </c>
+      <c r="D22">
         <v>259541596000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>197458667000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>162429301000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-58846320000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>229321218000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>177105486000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>172264929000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>177748310000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>184064974000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>158006085000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>171018270000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>118398365000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>155482608000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>76086069000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>100534245000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>164942038000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>123477545000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>68602960000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>119147923000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>120216466000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>73911473000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>101285472000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>128192402000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-62102033000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>294819915000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>70811270000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>188488602000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>175002541000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>192386439000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>106110439000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>88043473000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>29404075000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>20256589000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>91928644000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>38982476000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>40065438000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>11243974000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-7703250000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>21564879000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>37352556000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-6925118000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>11741295000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>16435129000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>44503431000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>30985504000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>11390017000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>11390017000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:48">
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>2157980000.0</v>
+      </c>
+      <c r="C23">
+        <v>-102617022000.0</v>
+      </c>
+      <c r="D23">
         <v>-19231274000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2483121000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-4702502000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>21581261000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2422312000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-1879601000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>85183193000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>158591627000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-9804557000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-7183521000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-5592228000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>17753364000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-26235658000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-12922670000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-335280000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-14033716000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-4592221000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-5802585000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-1363867000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3576636000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-18069868000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>151130137000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>73055352000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-25818555000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>115333845000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>60873136002.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-7135348000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>107136915000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-1217750000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-2105866000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-114993949000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-261809935000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7136000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>81169768000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>74018229000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3890409000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5261817000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>71281402000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>5330232000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>19303697000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-25029695000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-566353000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>25175681000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-4203950000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>1145949000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-2926197500.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-2926197500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B24">
+        <v>1122000.0</v>
+      </c>
+      <c r="C24">
+        <v>5768073000.0</v>
+      </c>
+      <c r="D24">
         <v>-6536421000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>95670622000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-94602793000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-89032625000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>48124388000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>94821473000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>984376000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-350341349000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>385198000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>83886000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>6526000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-541921802000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-85025000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-100089776000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>380229000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>133562844000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-68404580000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-565122000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4891703000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>808097000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-251364000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>201691000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>488454000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>364347000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1199660000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-4647501000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>40421160000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-39177428000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>75615000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-4028285000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>4297320000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-109487434000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>110394031000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1685388000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-6367492000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>75676974000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2942522000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-694234000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-7221703000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-175543182000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>33277939000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>1986158000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>9121074000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-38807904000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-16469766000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-2267307500.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-2267307500.0</v>
       </c>
     </row>
-    <row r="25" spans="1:48">
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B25">
+        <v>237507521000.0</v>
+      </c>
+      <c r="C25">
+        <v>556551380000.0</v>
+      </c>
+      <c r="D25">
         <v>-251719766000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-18019729000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>128343182000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>174158390000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-62497512000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-46432250000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-273823793000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>206808722000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>197804404000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>76063071000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-28567056000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-125198704000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-159069293000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-79539633000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-104235258000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-164942038000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-123477545000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-68602960000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-119147923000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-120216466000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-73911473000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-101285472000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-128192402000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>62102033000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-294819915000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-70811270000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-188488602000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-175002541000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-192386439000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-106110439000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-88043473000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-29404075000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-20256589000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-91928644000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-38982476000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-40065438000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-11243974000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>7703250000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-21564879000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-37352556000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>6925118000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-11741295000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-16435129000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-44503431000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-30985504000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-40930890000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-40930890000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:48">
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-    </row>
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>74509615000.0</v>
+      </c>
+      <c r="C28">
+        <v>589333244000.0</v>
+      </c>
+      <c r="D28">
         <v>274477835000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-118594226000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>208835897000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>128622041000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>82661861000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-134175719000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>55576894000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>554762127000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>266470658000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>213991398000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>172622908000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>276257902000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>433877584000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>7446314000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-78770505000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-164705785000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>33094491000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-109776460000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>22928764000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-49766905000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-116768913000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>146467729000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>66434775000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-165613231000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>103087220000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-92593206000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-60986415000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>100345360000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-92798249000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>82976347000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>59444784000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-15902787000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-9431366000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-3955074000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-28748040000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-16986500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>25463751000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>71281402000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5330232000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-25650502000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-48172225000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-2750579000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>25175681000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>73907318000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>22239170000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-2926197500.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-2926197500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>237507521000.0</v>
+      </c>
+      <c r="C29">
+        <v>282989082000.0</v>
+      </c>
+      <c r="D29">
         <v>29090893000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-18019729000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>128343182000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>138445451000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>189928662000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>104744800000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-78978086000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>411370165000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>410228313000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>259023516000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>171018270000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>125198704000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>159069293000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3453564000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3701013000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>600712035000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-50747269000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>260234707000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-220706765000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>626636260000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>161045291000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>51314571000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-107354514000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>196854104000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-14874560000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>158914044000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>37594977000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-149096550000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>276198307000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-55240513000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>30882124000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-91819172000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>341173897000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-17768256000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-38255073000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>139338896000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-58489709000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-77290716000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>21252913000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>188813727000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>59700564000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-3796338000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1690923000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-58308134000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>47462181000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-26100966000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-26100966000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:48">
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>-9712638000.0</v>
+      </c>
+      <c r="C30">
+        <v>-850839497000.0</v>
+      </c>
+      <c r="D30">
         <v>1467822000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>52899901000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-102356836000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-439861104000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>60475831000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-85983635000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-143955082000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-808932399000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-668455710000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-514087381000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-311933167000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-725229754000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-51798291000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-136412794000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-11362598000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-405376806000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-102997195000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1649430000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-9398399000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-111410102000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-22175064000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-186927364000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-147690684000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-4299653000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-26235533000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-19498446000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>20855997000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>153402367000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-254888876000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-5811035000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-113487550000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-110695228000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>6404792000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>24699180000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-71710758000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>73997182000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-13738361000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-8428550000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-14928122000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-175543182000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>33277939000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-6952292000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4227131000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-23045243000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-31748313000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-14717338500.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-14717338500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>