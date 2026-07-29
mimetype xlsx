--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1172,51 +1172,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
-        <v>25455000000.0</v>
+        <v>17055000000.0</v>
       </c>
       <c r="C2">
         <v>16010000000.0</v>
       </c>
       <c r="D2">
         <v>17729000000.0</v>
       </c>
       <c r="E2">
         <v>18589000000.0</v>
       </c>
       <c r="F2">
         <v>17810000000.0</v>
       </c>
       <c r="G2">
         <v>15898000000.0</v>
       </c>
       <c r="H2">
         <v>15876000000.0</v>
       </c>
       <c r="I2">
         <v>15512000000.0</v>
       </c>
       <c r="J2">
         <v>15240000000.0</v>
       </c>
@@ -1306,51 +1306,53 @@
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>28</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>22885000000.0</v>
+      </c>
       <c r="C5">
         <v>16190000000.0</v>
       </c>
       <c r="D5">
         <v>23741000000.0</v>
       </c>
       <c r="E5">
         <v>18925000000.0</v>
       </c>
       <c r="F5">
         <v>19425000000.0</v>
       </c>
       <c r="G5">
         <v>17798000000.0</v>
       </c>
       <c r="H5">
         <v>24882000000.0</v>
       </c>
       <c r="I5">
         <v>19056000000.0</v>
       </c>
       <c r="J5">
         <v>24835000000.0</v>
       </c>
       <c r="K5">
@@ -2762,51 +2764,51 @@
       </c>
       <c r="J29">
         <v>188871000000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
-        <v>6946000000.0</v>
+        <v>6378000000.0</v>
       </c>
       <c r="C30">
         <v>5505000000.0</v>
       </c>
       <c r="D30">
         <v>4417000000.0</v>
       </c>
       <c r="E30">
         <v>5734000000.0</v>
       </c>
       <c r="F30">
         <v>3564000000.0</v>
       </c>
       <c r="G30">
         <v>3401000000.0</v>
       </c>
       <c r="H30">
         <v>4166000000.0</v>
       </c>
       <c r="I30">
         <v>6503000000.0</v>
       </c>
       <c r="J30">
         <v>4918000000.0</v>
       </c>
@@ -3140,51 +3142,51 @@
       </c>
       <c r="V35">
         <v>7275763641.0</v>
       </c>
       <c r="W35">
         <v>4599555362.0</v>
       </c>
       <c r="X35">
         <v>3250506907.0</v>
       </c>
       <c r="Y35">
         <v>1928707094.0</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
         <v>595000000.0</v>
       </c>
       <c r="C36">
         <v>2349000000.0</v>
       </c>
       <c r="D36">
-        <v>5776000000.0</v>
+        <v>2841000000.0</v>
       </c>
       <c r="E36">
         <v>2735000000.0</v>
       </c>
       <c r="F36">
         <v>2771000000.0</v>
       </c>
       <c r="G36">
         <v>2675000000.0</v>
       </c>
       <c r="H36">
         <v>2034000000.0</v>
       </c>
       <c r="I36">
         <v>2069000000.0</v>
       </c>
       <c r="J36">
         <v>1589000000.0</v>
       </c>
       <c r="K36">
         <v>1030000000.0</v>
       </c>
       <c r="L36">
         <v>1210000000.0</v>
       </c>
@@ -3315,51 +3317,51 @@
       <c r="S38">
         <v>1199000000.0</v>
       </c>
       <c r="T38">
         <v>1.0</v>
       </c>
       <c r="U38"/>
       <c r="V38">
         <v>1.0</v>
       </c>
       <c r="W38">
         <v>1.0</v>
       </c>
       <c r="X38">
         <v>1.0</v>
       </c>
       <c r="Y38">
         <v>-971699003.0</v>
       </c>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
-        <v>772000000.0</v>
+        <v>1340000000.0</v>
       </c>
       <c r="C39">
         <v>1079000000.0</v>
       </c>
       <c r="D39">
         <v>2968000000.0</v>
       </c>
       <c r="E39">
         <v>930000000.0</v>
       </c>
       <c r="F39">
         <v>2630000000.0</v>
       </c>
       <c r="G39">
         <v>2988000000.0</v>
       </c>
       <c r="H39">
         <v>12996000000.0</v>
       </c>
       <c r="I39">
         <v>-1000000.0</v>
       </c>
       <c r="J39">
         <v>3147000000.0</v>
       </c>
@@ -3392,51 +3394,51 @@
       </c>
       <c r="T39">
         <v>60000000.0</v>
       </c>
       <c r="U39">
         <v>431574918.0</v>
       </c>
       <c r="V39">
         <v>225035828.0</v>
       </c>
       <c r="W39">
         <v>176228174.0</v>
       </c>
       <c r="X39">
         <v>40300744.0</v>
       </c>
       <c r="Y39">
         <v>97589640.0</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>8121000000.0</v>
+        <v>16521000000.0</v>
       </c>
       <c r="C40">
         <v>11242000000.0</v>
       </c>
       <c r="D40">
         <v>13840000000.0</v>
       </c>
       <c r="E40">
         <v>10284000000.0</v>
       </c>
       <c r="F40">
         <v>11071000000.0</v>
       </c>
       <c r="G40">
         <v>9439000000.0</v>
       </c>
       <c r="H40">
         <v>9394000000.0</v>
       </c>
       <c r="I40">
         <v>14585000000.0</v>
       </c>
       <c r="J40">
         <v>7985000000.0</v>
       </c>
@@ -3530,51 +3532,51 @@
         <v>5862000000.0</v>
       </c>
       <c r="Q41">
         <v>5953000000.0</v>
       </c>
       <c r="R41">
         <v>5556000000.0</v>
       </c>
       <c r="S41">
         <v>4204000000.0</v>
       </c>
       <c r="T41">
         <v>2135000000.0</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>35423000000.0</v>
+        <v>12538000000.0</v>
       </c>
       <c r="C42">
         <v>13734000000.0</v>
       </c>
       <c r="D42">
         <v>14156000000.0</v>
       </c>
       <c r="E42">
         <v>13914000000.0</v>
       </c>
       <c r="F42">
         <v>13626000000.0</v>
       </c>
       <c r="G42">
         <v>17620000000.0</v>
       </c>
       <c r="H42">
         <v>17620000000.0</v>
       </c>
       <c r="I42">
         <v>17620000000.0</v>
       </c>
       <c r="J42">
         <v>8647000000.0</v>
       </c>
@@ -5391,51 +5393,53 @@
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
     </row>
     <row r="5" spans="1:76">
       <c r="A5" t="s">
         <v>28</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>22885000000.0</v>
+      </c>
       <c r="C5">
         <v>80671000000.0</v>
       </c>
       <c r="D5">
         <v>17832000000.0</v>
       </c>
       <c r="E5">
         <v>78237000000.0</v>
       </c>
       <c r="F5">
         <v>16190000000.0</v>
       </c>
       <c r="G5">
         <v>78517000000.0</v>
       </c>
       <c r="H5">
         <v>19774000000.0</v>
       </c>
       <c r="I5">
         <v>81848000000.0</v>
       </c>
       <c r="J5">
         <v>23742000000.0</v>
       </c>
       <c r="K5">
@@ -8822,51 +8826,51 @@
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
     </row>
     <row r="30" spans="1:76">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
-        <v>6946000000.0</v>
+        <v>6378000000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>7079000000.0</v>
       </c>
       <c r="E30"/>
       <c r="F30">
         <v>5505000000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>6682000000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30">
         <v>6372000000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>4673000000.0</v>
       </c>
       <c r="M30"/>
       <c r="N30">
         <v>3707000000.0</v>
       </c>
@@ -10110,51 +10114,51 @@
       </c>
       <c r="BO38"/>
       <c r="BP38">
         <v>85211000000.0</v>
       </c>
       <c r="BQ38"/>
       <c r="BR38">
         <v>83332000000.0</v>
       </c>
       <c r="BS38"/>
       <c r="BT38">
         <v>82126000000.0</v>
       </c>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38">
         <v>24335000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:76">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
-        <v>772000000.0</v>
+        <v>1340000000.0</v>
       </c>
       <c r="C39">
         <v>-7372000000.0</v>
       </c>
       <c r="D39">
         <v>1394000000.0</v>
       </c>
       <c r="E39">
         <v>-11395000000.0</v>
       </c>
       <c r="F39">
         <v>1079000000.0</v>
       </c>
       <c r="G39"/>
       <c r="H39">
         <v>1133000000.0</v>
       </c>
       <c r="I39"/>
       <c r="J39">
         <v>1013000000.0</v>
       </c>
       <c r="K39"/>
       <c r="L39">
         <v>3038000000.0</v>
       </c>
@@ -10580,51 +10584,51 @@
       </c>
       <c r="BO41"/>
       <c r="BP41">
         <v>5556000000.0</v>
       </c>
       <c r="BQ41"/>
       <c r="BR41">
         <v>6027000000.0</v>
       </c>
       <c r="BS41"/>
       <c r="BT41">
         <v>4204000000.0</v>
       </c>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41">
         <v>2135000000.0</v>
       </c>
     </row>
     <row r="42" spans="1:76">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>35423000000.0</v>
+        <v>12538000000.0</v>
       </c>
       <c r="C42">
         <v>10743000000.0</v>
       </c>
       <c r="D42">
         <v>13462000000.0</v>
       </c>
       <c r="E42">
         <v>10463000000.0</v>
       </c>
       <c r="F42">
         <v>13734000000.0</v>
       </c>
       <c r="G42">
         <v>10725000000.0</v>
       </c>
       <c r="H42">
         <v>13464000000.0</v>
       </c>
       <c r="I42">
         <v>10828000000.0</v>
       </c>
       <c r="J42">
         <v>14155000000.0</v>
       </c>
@@ -13844,51 +13848,51 @@
       <c r="D3">
         <v>5411000000.0</v>
       </c>
       <c r="E3">
         <v>5078000000.0</v>
       </c>
       <c r="F3">
         <v>5052000000.0</v>
       </c>
       <c r="G3">
         <v>4829000000.0</v>
       </c>
       <c r="H3">
         <v>4657000000.0</v>
       </c>
       <c r="I3">
         <v>4624000000.0</v>
       </c>
       <c r="J3">
         <v>4625000000.0</v>
       </c>
       <c r="K3">
         <v>3477000000.0</v>
       </c>
       <c r="L3">
-        <v>3153000000.0</v>
+        <v>3023587517.0</v>
       </c>
       <c r="M3">
         <v>3353000000.0</v>
       </c>
       <c r="N3">
         <v>2985000000.0</v>
       </c>
       <c r="O3">
         <v>2747000000.0</v>
       </c>
       <c r="P3">
         <v>2783000000.0</v>
       </c>
       <c r="Q3">
         <v>2788000000.0</v>
       </c>
       <c r="R3">
         <v>2818000000.0</v>
       </c>
       <c r="S3">
         <v>1912000000.0</v>
       </c>
       <c r="T3">
         <v>1408000000.0</v>
       </c>
@@ -13966,51 +13970,51 @@
       <c r="D5">
         <v>13656000000.0</v>
       </c>
       <c r="E5">
         <v>13903000000.0</v>
       </c>
       <c r="F5">
         <v>12736000000.0</v>
       </c>
       <c r="G5">
         <v>6729000000.0</v>
       </c>
       <c r="H5">
         <v>17670000000.0</v>
       </c>
       <c r="I5">
         <v>17002000000.0</v>
       </c>
       <c r="J5">
         <v>15394000000.0</v>
       </c>
       <c r="K5">
         <v>9175000000.0</v>
       </c>
       <c r="L5">
-        <v>13777000000.0</v>
+        <v>14884000000.0</v>
       </c>
       <c r="M5">
         <v>16258000000.0</v>
       </c>
       <c r="N5">
         <v>21055000000.0</v>
       </c>
       <c r="O5">
         <v>13443000000.0</v>
       </c>
       <c r="P5">
         <v>12698000000.0</v>
       </c>
       <c r="Q5">
         <v>10871000000.0</v>
       </c>
       <c r="R5">
         <v>10248000000.0</v>
       </c>
       <c r="S5">
         <v>5688000000.0</v>
       </c>
       <c r="T5">
         <v>6030000000.0</v>
       </c>
@@ -14043,51 +14047,51 @@
       <c r="D6">
         <v>19067000000.0</v>
       </c>
       <c r="E6">
         <v>18981000000.0</v>
       </c>
       <c r="F6">
         <v>17788000000.0</v>
       </c>
       <c r="G6">
         <v>11558000000.0</v>
       </c>
       <c r="H6">
         <v>22327000000.0</v>
       </c>
       <c r="I6">
         <v>21626000000.0</v>
       </c>
       <c r="J6">
         <v>20019000000.0</v>
       </c>
       <c r="K6">
         <v>12652000000.0</v>
       </c>
       <c r="L6">
-        <v>14884000000.0</v>
+        <v>17907587517.0</v>
       </c>
       <c r="M6">
         <v>19611000000.0</v>
       </c>
       <c r="N6">
         <v>24040000000.0</v>
       </c>
       <c r="O6">
         <v>16190000000.0</v>
       </c>
       <c r="P6">
         <v>15481000000.0</v>
       </c>
       <c r="Q6">
         <v>13659000000.0</v>
       </c>
       <c r="R6">
         <v>13066000000.0</v>
       </c>
       <c r="S6">
         <v>7600000000.0</v>
       </c>
       <c r="T6">
         <v>7438000000.0</v>
       </c>
@@ -16168,204 +16172,204 @@
         <v>-4465000000.0</v>
       </c>
       <c r="BX2">
         <v>4465000000.0</v>
       </c>
       <c r="BY2">
         <v>6721000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:77">
       <c r="A3" t="s">
         <v>143</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>3062987000.0</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>1809000000.0</v>
       </c>
       <c r="F3">
         <v>966750000.0</v>
       </c>
       <c r="G3">
-        <v>966750000.0</v>
+        <v>2941266719.0</v>
       </c>
       <c r="H3">
         <v>957250000.0</v>
       </c>
       <c r="I3">
         <v>5464000000.0</v>
       </c>
       <c r="J3">
         <v>957250000.0</v>
       </c>
       <c r="K3">
-        <v>957250000.0</v>
+        <v>2909268524.0</v>
       </c>
       <c r="L3">
         <v>948750000.0</v>
       </c>
       <c r="M3">
-        <v>894500000.0</v>
+        <v>2490056072.0</v>
       </c>
       <c r="N3">
         <v>948750000.0</v>
       </c>
       <c r="O3">
-        <v>1068250000.0</v>
+        <v>2789889000.0</v>
       </c>
       <c r="P3">
         <v>935750000.0</v>
       </c>
       <c r="Q3">
-        <v>1238500000.0</v>
+        <v>2280185027.0</v>
       </c>
       <c r="R3">
         <v>935750000.0</v>
       </c>
       <c r="S3">
-        <v>1030000000.0</v>
+        <v>2311898448.0</v>
       </c>
       <c r="T3">
         <v>920500000.0</v>
       </c>
       <c r="U3">
-        <v>1183500000.0</v>
+        <v>2279583009.0</v>
       </c>
       <c r="V3">
         <v>920500000.0</v>
       </c>
       <c r="W3">
-        <v>1005000000.0</v>
+        <v>2445486371.0</v>
       </c>
       <c r="X3">
         <v>947000000.0</v>
       </c>
       <c r="Y3">
-        <v>1079000000.0</v>
+        <v>2411400000.0</v>
       </c>
       <c r="Z3">
         <v>947000000.0</v>
       </c>
       <c r="AA3">
-        <v>1027500000.0</v>
+        <v>2353954012.0</v>
       </c>
       <c r="AB3">
         <v>978500000.0</v>
       </c>
       <c r="AC3">
-        <v>1036500000.0</v>
+        <v>2267002000.0</v>
       </c>
       <c r="AD3">
         <v>978500000.0</v>
       </c>
       <c r="AE3">
-        <v>-941000000.0</v>
+        <v>2286188361.0</v>
       </c>
       <c r="AF3">
         <v>-111000000.0</v>
       </c>
       <c r="AG3">
-        <v>1360000000.0</v>
+        <v>2329282000.0</v>
       </c>
       <c r="AH3">
         <v>-975000000.0</v>
       </c>
       <c r="AI3">
-        <v>546000000.0</v>
+        <v>2183021000.0</v>
       </c>
       <c r="AJ3"/>
       <c r="AK3">
         <v>83000000.0</v>
       </c>
       <c r="AL3">
-        <v>390000000.0</v>
+        <v>2138000000.0</v>
       </c>
       <c r="AM3">
         <v>-1519000000.0</v>
       </c>
       <c r="AN3">
-        <v>-1996000000.0</v>
+        <v>1738500000.0</v>
       </c>
       <c r="AO3"/>
       <c r="AP3">
         <v>-220000000.0</v>
       </c>
       <c r="AQ3">
-        <v>-1360000000.0</v>
+        <v>1738500000.0</v>
       </c>
       <c r="AR3">
         <v>-458000000.0</v>
       </c>
       <c r="AS3">
-        <v>-78000000.0</v>
+        <v>1576500000.0</v>
       </c>
       <c r="AT3"/>
       <c r="AU3">
         <v>-345000000.0</v>
       </c>
       <c r="AV3">
-        <v>-184000000.0</v>
+        <v>1576500000.0</v>
       </c>
       <c r="AW3">
         <v>606000000.0</v>
       </c>
       <c r="AX3">
-        <v>596000000.0</v>
+        <v>1676500000.0</v>
       </c>
       <c r="AY3">
         <v>129000000.0</v>
       </c>
       <c r="AZ3">
-        <v>747000000.0</v>
+        <v>1676500000.0</v>
       </c>
       <c r="BA3">
         <v>-292000000.0</v>
       </c>
       <c r="BB3">
-        <v>-5604000000.0</v>
+        <v>1492500000.0</v>
       </c>
       <c r="BC3">
         <v>-4000000.0</v>
       </c>
       <c r="BD3">
-        <v>-125000000.0</v>
+        <v>1492500000.0</v>
       </c>
       <c r="BE3">
         <v>454000000.0</v>
       </c>
       <c r="BF3">
-        <v>673000000.0</v>
+        <v>1373500000.0</v>
       </c>
       <c r="BG3">
         <v>21000000.0</v>
       </c>
       <c r="BH3">
-        <v>486000000.0</v>
+        <v>1373500000.0</v>
       </c>
       <c r="BI3">
         <v>-24000000.0</v>
       </c>
       <c r="BJ3">
         <v>877000000.0</v>
       </c>
       <c r="BK3">
         <v>200000000.0</v>
       </c>
       <c r="BL3">
         <v>431000000.0</v>
       </c>
       <c r="BM3">
         <v>110000000.0</v>
       </c>
       <c r="BN3">
         <v>1287000000.0</v>
       </c>
       <c r="BO3">
         <v>162000000.0</v>
       </c>
       <c r="BP3">
         <v>224000000.0</v>
       </c>
@@ -16552,220 +16556,220 @@
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:77">
       <c r="A5" t="s">
         <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>7807575000.0</v>
+        <v>7595131000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>7916000000.0</v>
       </c>
       <c r="F5">
         <v>3606000000.0</v>
       </c>
       <c r="G5">
-        <v>3667000000.0</v>
+        <v>8084000000.0</v>
       </c>
       <c r="H5">
         <v>4069000000.0</v>
       </c>
       <c r="I5">
         <v>3905000000.0</v>
       </c>
       <c r="J5">
         <v>3620000000.0</v>
       </c>
       <c r="K5">
-        <v>2654750000.0</v>
+        <v>7249000000.0</v>
       </c>
       <c r="L5">
         <v>4006000000.0</v>
       </c>
       <c r="M5">
-        <v>1579500000.0</v>
+        <v>5906000000.0</v>
       </c>
       <c r="N5">
         <v>3483000000.0</v>
       </c>
       <c r="O5">
-        <v>3259750000.0</v>
+        <v>7902000000.0</v>
       </c>
       <c r="P5">
         <v>4036000000.0</v>
       </c>
       <c r="Q5">
-        <v>3791000000.0</v>
+        <v>5775000000.0</v>
       </c>
       <c r="R5">
         <v>3276000000.0</v>
       </c>
       <c r="S5">
-        <v>2904000000.0</v>
+        <v>6367000000.0</v>
       </c>
       <c r="T5">
         <v>3011500000.0</v>
       </c>
       <c r="U5">
-        <v>3637000000.0</v>
+        <v>6487000000.0</v>
       </c>
       <c r="V5">
         <v>3095000000.0</v>
       </c>
       <c r="W5">
-        <v>3100000000.0</v>
+        <v>7751000000.0</v>
       </c>
       <c r="X5">
         <v>3733000000.0</v>
       </c>
       <c r="Y5">
-        <v>-1130000000.0</v>
+        <v>-925000000.0</v>
       </c>
       <c r="Z5">
         <v>1639000000.0</v>
       </c>
       <c r="AA5">
-        <v>4349500000.0</v>
+        <v>10425000000.0</v>
       </c>
       <c r="AB5">
         <v>4090000000.0</v>
       </c>
       <c r="AC5">
-        <v>4320000000.0</v>
+        <v>10252000000.0</v>
       </c>
       <c r="AD5">
         <v>2939500000.0</v>
       </c>
       <c r="AE5">
-        <v>4354000000.0</v>
+        <v>5810000000.0</v>
       </c>
       <c r="AF5">
         <v>4308000000.0</v>
       </c>
       <c r="AG5">
-        <v>4332500000.0</v>
+        <v>7387000000.0</v>
       </c>
       <c r="AH5">
         <v>4092000000.0</v>
       </c>
       <c r="AI5">
-        <v>4851000000.0</v>
+        <v>9102000000.0</v>
       </c>
       <c r="AJ5">
         <v>-2231000000.0</v>
       </c>
       <c r="AK5">
         <v>4730000000.0</v>
       </c>
       <c r="AL5">
-        <v>4052000000.0</v>
+        <v>7095000000.0</v>
       </c>
       <c r="AM5">
         <v>4963000000.0</v>
       </c>
       <c r="AN5">
-        <v>5414000000.0</v>
+        <v>5641000000.0</v>
       </c>
       <c r="AO5">
         <v>1163000000.0</v>
       </c>
       <c r="AP5">
         <v>3214000000.0</v>
       </c>
       <c r="AQ5">
-        <v>3540000000.0</v>
+        <v>3790000000.0</v>
       </c>
       <c r="AR5">
         <v>2659000000.0</v>
       </c>
       <c r="AS5">
-        <v>3457000000.0</v>
+        <v>7255000000.0</v>
       </c>
       <c r="AT5">
         <v>5335000000.0</v>
       </c>
       <c r="AU5">
         <v>3634000000.0</v>
       </c>
       <c r="AV5">
-        <v>3609000000.0</v>
+        <v>7629000000.0</v>
       </c>
       <c r="AW5">
         <v>3213000000.0</v>
       </c>
       <c r="AX5">
-        <v>4294000000.0</v>
+        <v>9083000000.0</v>
       </c>
       <c r="AY5">
         <v>4064000000.0</v>
       </c>
       <c r="AZ5">
-        <v>3809000000.0</v>
+        <v>7320000000.0</v>
       </c>
       <c r="BA5">
         <v>3056000000.0</v>
       </c>
       <c r="BB5">
-        <v>10264000000.0</v>
+        <v>8708000000.0</v>
       </c>
       <c r="BC5">
         <v>4052000000.0</v>
       </c>
       <c r="BD5">
-        <v>3154000000.0</v>
+        <v>12472000000.0</v>
       </c>
       <c r="BE5">
         <v>2956000000.0</v>
       </c>
       <c r="BF5">
-        <v>3666000000.0</v>
+        <v>7704000000.0</v>
       </c>
       <c r="BG5">
         <v>3344000000.0</v>
       </c>
       <c r="BH5">
-        <v>3197000000.0</v>
+        <v>6832000000.0</v>
       </c>
       <c r="BI5">
         <v>2887000000.0</v>
       </c>
       <c r="BJ5">
         <v>3624000000.0</v>
       </c>
       <c r="BK5">
         <v>3081000000.0</v>
       </c>
       <c r="BL5">
         <v>2595000000.0</v>
       </c>
       <c r="BM5">
         <v>2546000000.0</v>
       </c>
       <c r="BN5">
         <v>3066000000.0</v>
       </c>
       <c r="BO5">
         <v>2897000000.0</v>
       </c>
       <c r="BP5">
         <v>2849000000.0</v>
       </c>
@@ -16781,216 +16785,216 @@
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:77">
       <c r="A6" t="s">
         <v>146</v>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>10870562000.0</v>
+        <v>10658118000.0</v>
       </c>
       <c r="D6">
         <v>3162000000.0</v>
       </c>
       <c r="E6">
         <v>9725000000.0</v>
       </c>
       <c r="F6">
         <v>3587000000.0</v>
       </c>
       <c r="G6">
-        <v>8084000000.0</v>
+        <v>11025266719.0</v>
       </c>
       <c r="H6">
         <v>4152000000.0</v>
       </c>
       <c r="I6">
         <v>9369000000.0</v>
       </c>
       <c r="J6">
         <v>3205000000.0</v>
       </c>
       <c r="K6">
-        <v>7249000000.0</v>
+        <v>10158268524.0</v>
       </c>
       <c r="L6">
         <v>3637000000.0</v>
       </c>
       <c r="M6">
-        <v>5906000000.0</v>
+        <v>8396056072.0</v>
       </c>
       <c r="N6">
         <v>3657000000.0</v>
       </c>
       <c r="O6">
-        <v>7902000000.0</v>
+        <v>10691889000.0</v>
       </c>
       <c r="P6">
         <v>3574000000.0</v>
       </c>
       <c r="Q6">
-        <v>5775000000.0</v>
+        <v>8055185027.0</v>
       </c>
       <c r="R6">
         <v>2037000000.0</v>
       </c>
       <c r="S6">
-        <v>6367000000.0</v>
+        <v>8678898448.0</v>
       </c>
       <c r="T6">
         <v>2433000000.0</v>
       </c>
       <c r="U6">
-        <v>6487000000.0</v>
+        <v>8766583009.0</v>
       </c>
       <c r="V6">
         <v>2476000000.0</v>
       </c>
       <c r="W6">
-        <v>7751000000.0</v>
+        <v>10196486371.0</v>
       </c>
       <c r="X6">
         <v>3069000000.0</v>
       </c>
       <c r="Y6">
-        <v>-925000000.0</v>
+        <v>1486400000.0</v>
       </c>
       <c r="Z6">
         <v>-874000000.0</v>
       </c>
       <c r="AA6">
-        <v>10425000000.0</v>
+        <v>12778954012.0</v>
       </c>
       <c r="AB6">
         <v>5048000000.0</v>
       </c>
       <c r="AC6">
-        <v>10252000000.0</v>
+        <v>12519002000.0</v>
       </c>
       <c r="AD6">
         <v>5572000000.0</v>
       </c>
       <c r="AE6">
-        <v>5810000000.0</v>
+        <v>8096188361.0</v>
       </c>
       <c r="AF6">
         <v>2810000000.0</v>
       </c>
       <c r="AG6">
-        <v>7387000000.0</v>
+        <v>9716282000.0</v>
       </c>
       <c r="AH6">
         <v>3117000000.0</v>
       </c>
       <c r="AI6">
-        <v>9102000000.0</v>
+        <v>11285021000.0</v>
       </c>
       <c r="AJ6"/>
       <c r="AK6">
         <v>4813000000.0</v>
       </c>
       <c r="AL6">
-        <v>7095000000.0</v>
+        <v>9233000000.0</v>
       </c>
       <c r="AM6">
         <v>3444000000.0</v>
       </c>
       <c r="AN6">
-        <v>5641000000.0</v>
+        <v>7379500000.0</v>
       </c>
       <c r="AO6"/>
       <c r="AP6">
         <v>2223000000.0</v>
       </c>
       <c r="AQ6">
-        <v>3790000000.0</v>
+        <v>5528500000.0</v>
       </c>
       <c r="AR6">
         <v>1610000000.0</v>
       </c>
       <c r="AS6">
-        <v>7255000000.0</v>
+        <v>8831500000.0</v>
       </c>
       <c r="AT6"/>
       <c r="AU6">
         <v>3028000000.0</v>
       </c>
       <c r="AV6">
-        <v>7629000000.0</v>
+        <v>9205500000.0</v>
       </c>
       <c r="AW6">
         <v>4204000000.0</v>
       </c>
       <c r="AX6">
-        <v>9083000000.0</v>
+        <v>10759500000.0</v>
       </c>
       <c r="AY6">
         <v>4193000000.0</v>
       </c>
       <c r="AZ6">
-        <v>7320000000.0</v>
+        <v>8996500000.0</v>
       </c>
       <c r="BA6">
         <v>2764000000.0</v>
       </c>
       <c r="BB6">
-        <v>8708000000.0</v>
+        <v>10200500000.0</v>
       </c>
       <c r="BC6">
         <v>4048000000.0</v>
       </c>
       <c r="BD6">
-        <v>12472000000.0</v>
+        <v>13964500000.0</v>
       </c>
       <c r="BE6">
         <v>3410000000.0</v>
       </c>
       <c r="BF6">
-        <v>7704000000.0</v>
+        <v>9077500000.0</v>
       </c>
       <c r="BG6">
         <v>3365000000.0</v>
       </c>
       <c r="BH6">
-        <v>6832000000.0</v>
+        <v>8205500000.0</v>
       </c>
       <c r="BI6">
         <v>3149000000.0</v>
       </c>
       <c r="BJ6">
         <v>7782000000.0</v>
       </c>
       <c r="BK6">
         <v>3281000000.0</v>
       </c>
       <c r="BL6">
         <v>5682000000.0</v>
       </c>
       <c r="BM6">
         <v>2656000000.0</v>
       </c>
       <c r="BN6">
         <v>7354000000.0</v>
       </c>
       <c r="BO6">
         <v>3001000000.0</v>
       </c>
       <c r="BP6">
         <v>5543000000.0</v>
       </c>
@@ -26698,51 +26702,51 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
     </row>
     <row r="14" spans="1:102">
       <c r="A14" t="s">
         <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14">
-        <v>3192647740.0</v>
+        <v>3062986945.0</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>2470626395.0</v>
       </c>
       <c r="F14"/>
       <c r="G14">
         <v>2941266719.0</v>
       </c>
       <c r="H14"/>
       <c r="I14">
         <v>2583958978.0</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>2909268524.0</v>
       </c>
       <c r="L14"/>
       <c r="M14">
         <v>2490056072.0</v>
       </c>
       <c r="N14"/>
       <c r="O14">
         <v>2789889000.0</v>
       </c>
@@ -28958,51 +28962,51 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
     </row>
     <row r="25" spans="1:102">
       <c r="A25" t="s">
         <v>197</v>
       </c>
       <c r="B25"/>
       <c r="C25">
-        <v>2777076420.0</v>
+        <v>3152264032.0</v>
       </c>
       <c r="D25">
         <v>-1054000000.0</v>
       </c>
       <c r="E25">
         <v>539284015.0</v>
       </c>
       <c r="F25">
         <v>-2148000000.0</v>
       </c>
       <c r="G25">
         <v>2351658783.0</v>
       </c>
       <c r="H25">
         <v>-2071000000.0</v>
       </c>
       <c r="I25">
         <v>2010855248.0</v>
       </c>
       <c r="J25">
         <v>-1091000000.0</v>
       </c>
       <c r="K25">
         <v>3575262119.0</v>
       </c>