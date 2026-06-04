--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1242,51 +1245,53 @@
         <v>5414000.0</v>
       </c>
       <c r="J10">
         <v>5642000.0</v>
       </c>
       <c r="K10">
         <v>9772000.0</v>
       </c>
       <c r="L10">
         <v>13233000.0</v>
       </c>
       <c r="M10">
         <v>14803000.0</v>
       </c>
       <c r="N10">
         <v>30123000.0</v>
       </c>
       <c r="O10">
         <v>47301000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>24</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>1478000.0</v>
+      </c>
       <c r="C11">
         <v>2519000.0</v>
       </c>
       <c r="D11">
         <v>70282000.0</v>
       </c>
       <c r="E11">
         <v>4307000.0</v>
       </c>
       <c r="F11">
         <v>8876000.0</v>
       </c>
       <c r="G11">
         <v>1796000.0</v>
       </c>
       <c r="H11">
         <v>8119000.0</v>
       </c>
       <c r="I11">
         <v>5414000.0</v>
       </c>
       <c r="J11">
         <v>5642000.0</v>
       </c>
       <c r="K11">
@@ -1638,131 +1643,135 @@
       <c r="L22">
         <v>1.0</v>
       </c>
       <c r="M22">
         <v>2513000.0</v>
       </c>
       <c r="N22"/>
       <c r="O22">
         <v>1.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
         <v>1335554000.0</v>
       </c>
       <c r="C23">
         <v>1218906000.0</v>
       </c>
       <c r="D23">
         <v>1266884000.0</v>
       </c>
       <c r="E23">
-        <v>61270000.0</v>
+        <v>1271082000.0</v>
       </c>
       <c r="F23">
-        <v>184292000.0</v>
+        <v>1247921000.0</v>
       </c>
       <c r="G23">
-        <v>185011000.0</v>
+        <v>1243978000.0</v>
       </c>
       <c r="H23">
-        <v>448404000.0</v>
+        <v>1545208000.0</v>
       </c>
       <c r="I23">
         <v>1750124000.0</v>
       </c>
       <c r="J23">
-        <v>486775000.0</v>
+        <v>1576451000.0</v>
       </c>
       <c r="K23">
-        <v>404187000.0</v>
+        <v>1128827000.0</v>
       </c>
       <c r="L23">
-        <v>151927000.0</v>
+        <v>1061436000.0</v>
       </c>
       <c r="M23">
         <v>1326782000.0</v>
       </c>
       <c r="N23">
         <v>1444413000.0</v>
       </c>
-      <c r="O23"/>
+      <c r="O23">
+        <v>1199187000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
         <v>154000000.0</v>
       </c>
       <c r="C24">
         <v>25000000.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>13606000.0</v>
       </c>
       <c r="F24">
         <v>91752000.0</v>
       </c>
       <c r="G24">
         <v>125073000.0</v>
       </c>
       <c r="H24">
         <v>400820000.0</v>
       </c>
       <c r="I24">
         <v>465973000.0</v>
       </c>
       <c r="J24">
         <v>407171000.0</v>
       </c>
       <c r="K24">
         <v>316000000.0</v>
       </c>
       <c r="L24">
         <v>66000000.0</v>
       </c>
       <c r="M24">
         <v>394000000.0</v>
       </c>
       <c r="N24">
         <v>451000000.0</v>
       </c>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>38</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>154000000.0</v>
+      </c>
       <c r="C25">
         <v>25000000.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>13606000.0</v>
       </c>
       <c r="F25">
         <v>91752000.0</v>
       </c>
       <c r="G25">
         <v>125073000.0</v>
       </c>
       <c r="H25">
         <v>400820000.0</v>
       </c>
       <c r="I25">
         <v>465973000.0</v>
       </c>
       <c r="J25">
         <v>407171000.0</v>
       </c>
       <c r="K25">
@@ -2207,51 +2216,53 @@
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="s">
         <v>51</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>14784000.0</v>
+      </c>
       <c r="C38">
         <v>6321000.0</v>
       </c>
       <c r="D38">
         <v>8255000.0</v>
       </c>
       <c r="E38">
         <v>9454000.0</v>
       </c>
       <c r="F38">
         <v>6611000.0</v>
       </c>
       <c r="G38">
         <v>5321000.0</v>
       </c>
       <c r="H38">
         <v>8689000.0</v>
       </c>
       <c r="I38">
         <v>16710000.0</v>
       </c>
       <c r="J38">
         <v>7478000.0</v>
       </c>
       <c r="K38">
@@ -2572,51 +2583,53 @@
         <v>1575881000.0</v>
       </c>
       <c r="J46">
         <v>1481330000.0</v>
       </c>
       <c r="K46">
         <v>1044671000.0</v>
       </c>
       <c r="L46">
         <v>938594000.0</v>
       </c>
       <c r="M46">
         <v>1186833000.0</v>
       </c>
       <c r="N46">
         <v>1315034000.0</v>
       </c>
       <c r="O46">
         <v>1071186000.0</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="s">
         <v>60</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>1225134000.0</v>
+      </c>
       <c r="C47">
         <v>1134041000.0</v>
       </c>
       <c r="D47">
         <v>1065502000.0</v>
       </c>
       <c r="E47">
         <v>1088247000.0</v>
       </c>
       <c r="F47">
         <v>1133336000.0</v>
       </c>
       <c r="G47">
         <v>1172136000.0</v>
       </c>
       <c r="H47">
         <v>1434228000.0</v>
       </c>
       <c r="I47">
         <v>1575881000.0</v>
       </c>
       <c r="J47">
         <v>1481330000.0</v>
       </c>
       <c r="K47">
@@ -2745,51 +2758,53 @@
       </c>
       <c r="I51">
         <v>465973000.0</v>
       </c>
       <c r="J51">
         <v>411393000.0</v>
       </c>
       <c r="K51">
         <v>366434000.0</v>
       </c>
       <c r="L51">
         <v>69257000.0</v>
       </c>
       <c r="M51">
         <v>394000000.0</v>
       </c>
       <c r="N51">
         <v>451000000.0</v>
       </c>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>0.0</v>
+      </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>3243000.0</v>
       </c>
       <c r="F52">
         <v>51544000.0</v>
       </c>
       <c r="G52">
         <v>19318000.0</v>
       </c>
       <c r="H52">
         <v>159000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>4222000.0</v>
       </c>
       <c r="K52">
@@ -3059,72 +3074,72 @@
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
         <v>1125213000.0</v>
       </c>
       <c r="C60">
         <v>1129439000.0</v>
       </c>
       <c r="D60">
         <v>1217345000.0</v>
       </c>
       <c r="E60">
-        <v>911451000.0</v>
+        <v>1209812000.0</v>
       </c>
       <c r="F60">
-        <v>765268000.0</v>
+        <v>1063629000.0</v>
       </c>
       <c r="G60">
-        <v>760606000.0</v>
+        <v>1058967000.0</v>
       </c>
       <c r="H60">
-        <v>798443000.0</v>
+        <v>1096804000.0</v>
       </c>
       <c r="I60">
         <v>1202624000.0</v>
       </c>
       <c r="J60">
-        <v>768121000.0</v>
+        <v>1090543000.0</v>
       </c>
       <c r="K60">
-        <v>671646000.0</v>
+        <v>725661000.0</v>
       </c>
       <c r="L60">
-        <v>831491000.0</v>
+        <v>910653000.0</v>
       </c>
       <c r="M60">
         <v>814382000.0</v>
       </c>
       <c r="N60">
         <v>873705000.0</v>
       </c>
       <c r="O60">
         <v>160223000.0</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
@@ -3173,377 +3188,383 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>2761000.0</v>
+      </c>
+      <c r="C2">
         <v>2823000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2627000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6877000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4800000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5946000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3742000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5632000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5844000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6270000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4502000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5601000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4963000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6773000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3044000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3586000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2380000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5944000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2206000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3320000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2219000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3407000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3537000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2870000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>563000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5309000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4574000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5911000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6639000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4149000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>14595000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2952000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2282000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2464000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3659000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3533000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3949000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4142000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4833000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5160000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4127000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5036000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28108000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>35332000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>31080000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5434000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>39118000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>36328000.0</v>
       </c>
-      <c r="AW2"/>
-      <c r="AX2">
+      <c r="AX2"/>
+      <c r="AY2">
         <v>30722000.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3555,52 +3576,53 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3612,317 +3634,323 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>824735000.0</v>
       </c>
-      <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>875324000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>918208000.0</v>
       </c>
-      <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-2038116000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2022320000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1999624000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1977988000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1959418000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1950565000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1882034000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1960316000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1932941000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1904576000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>189440000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1845471000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1827589000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1808477000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1781275000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1751079000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1721875000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1693636000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1667257000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1644825000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1616094000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1586263000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1558456000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1444691000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1396552000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1246142000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1204855000.0</v>
       </c>
-      <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>1053000.0</v>
+      </c>
+      <c r="C7">
         <v>1985000.0</v>
       </c>
-      <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>713000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -3934,52 +3962,53 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -3991,921 +4020,939 @@
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>11600000.0</v>
+      </c>
+      <c r="C10">
         <v>1478000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6168000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2519000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2424000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2519000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20963000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>26669000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>40456000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>70282000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>56030000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>46666000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>19150000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4307000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>838000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12158000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6653000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8876000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3264000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1043000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3789000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1796000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3057000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3040000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8119000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1966000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3906000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4247000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5414000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4441000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>7071000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>6297000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5642000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8911000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7487000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>14005000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9772000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4848000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>9770000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>5013000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13233000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5570000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6048000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8368000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14803000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>7992000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>12789000.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>30123000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>1478000.0</v>
+      </c>
+      <c r="D11">
         <v>2864000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2519000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2424000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2519000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>20963000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>56030000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>46666000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>19150000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4307000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>838000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>12158000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6653000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8876000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3264000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1043000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>11600000.0</v>
+      </c>
+      <c r="C12">
         <v>1478000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6168000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2519000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2424000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2519000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20963000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26669000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>40456000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>70282000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>56030000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>46666000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>19150000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4307000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>838000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12158000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6653000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8876000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3264000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1043000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3789000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1796000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3057000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1600000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3040000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8119000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1966000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3906000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4247000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5414000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4441000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7071000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6297000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5642000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>8911000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7487000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>14005000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>9772000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4848000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>9770000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>5013000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>13233000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>5570000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6048000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8368000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>14803000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7992000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>12789000.0</v>
       </c>
-      <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>30123000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
+        <v>773204000.0</v>
+      </c>
+      <c r="C13">
         <v>827978000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>824735000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>802138000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>764487000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>828961000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>867823000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>859987000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>875324000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>918208000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>875022000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>914880000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>939867000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>911451000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>823227000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>744327000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>699788000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>765268000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>687084000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>725693000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>738429000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>760606000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>764633000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>775681000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>803726000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>798443000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>837321000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>845654000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>835528000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>714823000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>657603000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>612502000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>614720000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>603116000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>608998000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>573817000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>520052000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>489023000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>510913000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>511862000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>561860000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>574648000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>621796000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>607210000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>648672000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>653217000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>726490000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>726958000.0</v>
       </c>
-      <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>712313000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>212369000.0</v>
+      </c>
+      <c r="C14">
         <v>212117000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>211600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>226761000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>211253000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>211078000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>210687000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>210703000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>210654000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>225511000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>209982000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>209967000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>224910000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>224756000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>224371000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>224366000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>209323000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>224069000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>208653000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>207945000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>207442000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>207206000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>206732000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>206707000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>206631000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>206552000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>205957000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>221174000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>206364000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>220683000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>203035000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>201579000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>199233000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>198803000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>197011000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>194860000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>192739000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>191075000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>191200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>191607000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>191747000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>191239000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>191243000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>191235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190266666.0</v>
       </c>
       <c r="AT14">
         <v>190266666.0</v>
       </c>
       <c r="AU14">
         <v>190266666.0</v>
       </c>
       <c r="AV14">
         <v>190266666.0</v>
       </c>
       <c r="AW14">
         <v>190266666.0</v>
       </c>
       <c r="AX14">
+        <v>190266666.0</v>
+      </c>
+      <c r="AY14">
         <v>2114302000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2163832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2150131000.0</v>
       </c>
       <c r="BA14">
         <v>2150131000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14">
+        <v>2150131000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
-      <c r="AT15"/>
+      <c r="AT15">
+        <v>0.0</v>
+      </c>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>658000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>518000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3082000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3477000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>3054000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3257000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3333000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3427000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3813000.0</v>
       </c>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -4917,181 +4964,183 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>7615000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1555000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1853000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>11537000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>4485000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4975000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2839000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>15046000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>7641000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>243000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2614000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7397000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>5318000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>543000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2128000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1750000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1440000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1051000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1813000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>13462000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10467000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>5026000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>4911000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2883000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2295000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>2531000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2485000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>9534000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>9842000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>6903000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>11159000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>11734000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>12524000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7564000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2532000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5103,788 +5152,801 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
-      <c r="AT20"/>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
-      <c r="AT21"/>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>110874000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>21218000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>50288000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>68367000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>31472000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6978000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6291000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="V22">
         <v>1.0</v>
       </c>
       <c r="W22">
         <v>1.0</v>
       </c>
       <c r="X22">
+        <v>1.0</v>
+      </c>
+      <c r="Y22">
         <v>-4643000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-4812000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-7005000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-5511000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-5344000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1.0</v>
       </c>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
       <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3151000.0</v>
       </c>
-      <c r="AI22">
-[...1 lines deleted...]
-      </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
-[...1 lines deleted...]
-      </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>1.0</v>
       </c>
       <c r="AR22">
         <v>1.0</v>
       </c>
       <c r="AS22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>2513000.0</v>
       </c>
-      <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1338416000.0</v>
+      </c>
+      <c r="C23">
         <v>1335554000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1270380000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1267889000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1238835000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1218906000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1212817000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1216896000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1231675000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1266884000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1233981000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1250353000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1271664000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>61270000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>149140000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1272693000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>240420000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>184292000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>261219000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>218193000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>189359000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>185011000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>197022000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>364796000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1522567000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>448404000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1595813000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1724555000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>577998000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1750124000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>636950000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>598832000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>549498000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>485908000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>427681000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>452199000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>451724000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>403166000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>364264000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>349552000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>186791000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>150783000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>111250000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>93929000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>502154000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1326782000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1444467000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1466769000.0</v>
       </c>
-      <c r="AW23"/>
-      <c r="AX23">
+      <c r="AX23"/>
+      <c r="AY23">
         <v>1444413000.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>187000000.0</v>
+      </c>
+      <c r="C24">
         <v>154000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>95000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>99000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>63000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>25000000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
+      <c r="K24"/>
       <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
         <v>3514000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>3709000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>13606000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>60000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>88104000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>74305000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>91752000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>102223000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>96000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>114829000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>125073000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>151355000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>327609000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>392914000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>400820000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>419781000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>517750000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>513292000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>465973000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>494096000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>481079000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>474876000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>407171000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>368592000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>393000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>388000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>316000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>299000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>285000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>116000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>66000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>43000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>6000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>389000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>394000000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>451000000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>154000000.0</v>
+      </c>
+      <c r="D25">
         <v>95000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>99000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>63000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>25000000.0</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
+        <v>0.0</v>
+      </c>
+      <c r="M25">
         <v>3514000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3709000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>13606000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>60000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>88104000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>74305000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>91752000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>102223000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>99533000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>114829000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>125073000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>151355000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>327609000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>392914000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>400820000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>419781000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>517750000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>513292000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>465973000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>494096000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>481079000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>474876000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>407171000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>368592000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>393000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>388000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>316000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>299000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>285000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>116000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>66000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>43000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>389000000.0</v>
       </c>
-      <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -5896,52 +5958,53 @@
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -5953,2107 +6016,2145 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>175400000.0</v>
+      </c>
+      <c r="C28">
         <v>152522000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>88832000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>96481000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>60576000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22481000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-20963000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-26669000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-40456000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-70282000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-56030000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-46666000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19150000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5693000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>59162000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>73842000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>62347000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80124000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>95736000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>94957000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>107211000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>119204000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>143943000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>321400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>384960000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>385881000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>411034000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>432094000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>430753000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>404586000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>397559000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>413929000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>429703000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>382358000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>353089000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>385513000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>373995000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>306228000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>294152000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>275230000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>110987000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>52767000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>37430000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-48000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>380632000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>379197000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>422008000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>440211000.0</v>
       </c>
-      <c r="AW28"/>
-      <c r="AX28">
+      <c r="AX28"/>
+      <c r="AY28">
         <v>420877000.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1260682000.0</v>
+      </c>
+      <c r="C29">
         <v>1282456000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1220213000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1201616000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1127965000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1154439000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1168301000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1160465000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1175802000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1217345000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1173383000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1213241000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1238228000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1219812000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1181588000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1128688000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>768788000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1152629000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1084445000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1120054000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1147790000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1179967000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1209994000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1397042000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1490087000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>75352000.0</v>
+      </c>
+      <c r="C30">
         <v>65572000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>64367000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>80025000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>77937000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>71093000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>68119000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73825000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>72428000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>82253000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>87725000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>72364000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>94186000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>135697000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>157887000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>140569000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>99463000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>97142000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>88301000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>68381000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>59288000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>61908000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48497000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>45480000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>58464000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>78214000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>84842000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>95958000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>103327000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>113148000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>111482000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>99028000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>92855000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>80695000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>68895000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>72255000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>74974000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>68181000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>64391000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>53568000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>44370000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>41246000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>52347000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>54215000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>50794000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>74092000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>91639000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>105768000.0</v>
       </c>
-      <c r="AW30"/>
-      <c r="AX30">
+      <c r="AX30"/>
+      <c r="AY30">
         <v>91092000.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>875022000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1213241000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1238228000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1209812000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>744327000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1042688000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>998149000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>687084000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>985445000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>738429000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1036790000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1058967000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1062994000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1074042000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1102087000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1096804000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1135682000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1144015000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1133889000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1202624000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1117309000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1070632000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1086480000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1090543000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>818389000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>797887000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>747998000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>725661000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>772968000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>777278000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>859052000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>910653000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1050196000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1024640000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>772137000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>653217000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>54712000.0</v>
+      </c>
+      <c r="C32">
         <v>71013000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>65673000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>64405000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22949000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>48121000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>89797000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>87456000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>118785000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>167291000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>133167000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>155179000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>171005000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>142647000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>89432000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>30683000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-40456000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>30834000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-38470000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-23544000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8001000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>26574000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>40623000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>206270000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>148979000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1242725000.0</v>
+      </c>
+      <c r="C33">
         <v>1239918000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1185207000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1174503000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1150554000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1140362000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1103562000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1102378000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1085510000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1073757000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1067029000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1078414000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1087874000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1097701000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1109765000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1117193000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1130587000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1139947000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1153596000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1170707000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1161364000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1177457000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1198095000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1217416000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1362790000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1442917000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1474479000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1598273000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1598758000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1592591000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1637131000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1561725000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1535354000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1488808000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1162271000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1155250000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1109622000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1049838000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1052990000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1047920000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>948557000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>957841000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1067789000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1048149000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1165693000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1189365000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1333684000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1337457000.0</v>
       </c>
-      <c r="AW33"/>
-      <c r="AX33">
+      <c r="AX33"/>
+      <c r="AY33">
         <v>1318650000.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
-    </row>
-    <row r="34" spans="1:53">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34">
+        <v>4623000.0</v>
+      </c>
+      <c r="C34">
         <v>4748000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4882000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>5010000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>5143000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1943000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>2217000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>2496000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>2755000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2893000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3178000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>15283000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>15089000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>15030000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>12588000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>12599000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>12702000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>12561000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>12412000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3533000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>17503000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>17377000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>16972000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>16717000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>16225000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>15653000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>15584000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>15377000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>15146000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>14948000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>14669000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>14589000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>14382000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>14092000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>13909000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>13627000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>13599000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>13350000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>11366000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>11240000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>10972000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>10585000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>10181000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>9908000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>9621000.0</v>
       </c>
-      <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>223755000.0</v>
+      </c>
+      <c r="C35">
         <v>182475000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>125667000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>136292000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>108538000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>59044000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>25058000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>29369000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>28493000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>23703000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>26813000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>20352000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20651000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>30536000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>77609000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>105188000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>91982000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>107152000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>129681000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>123109000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>132575000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>145064000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>175724000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>349644000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>409682000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>418601000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>437115000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>534567000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>529489000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>482734000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>522227000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>506135000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>494284000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>426174000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>385384000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>408922000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>404130000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>331835000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>319900000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>306082000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>133875000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>87744000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>64915000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>28432000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>406185000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>413828000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>447219000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>467003000.0</v>
       </c>
-      <c r="AW35"/>
-      <c r="AX35">
+      <c r="AX35"/>
+      <c r="AY35">
         <v>468813000.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>1237676000.0</v>
+      </c>
+      <c r="C36">
         <v>1234663000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>8004000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8343000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>8636000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6321000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6712000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7091000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>7494000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7883000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7615000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7970000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8307000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8726000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>11537000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5347000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>6042000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>6611000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7170000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7641000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5674000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>5321000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5748000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6245000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7676000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8689000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>17425000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15839000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>12372000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6642000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>6497000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>6813000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7986000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>7478000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>12059000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>11659000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5167000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2402000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2612000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>10504000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>19247000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>15862000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>2050000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3083000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2532000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2935000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>3045000.0</v>
       </c>
-      <c r="AW36"/>
-      <c r="AX36">
+      <c r="AX36"/>
+      <c r="AY36">
         <v>3616000.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
-    </row>
-    <row r="37" spans="1:53">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
-      <c r="AT37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>14784000.0</v>
+      </c>
+      <c r="D38">
         <v>8602000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8709000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>8650000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>6321000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>7266000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>7615000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9197000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>8919000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>9454000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>11537000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7315000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6042000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6611000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>7170000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7641000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5674000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>5321000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5748000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6245000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>7676000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>8689000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>17425000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15839000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>12372000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>16710000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>6497000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6813000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>7986000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>7478000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>12059000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>11659000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5167000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2402000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2612000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>10504000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>19247000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>15862000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2050000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3083000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2532000.0</v>
       </c>
-      <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>3616000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-    </row>
-    <row r="39" spans="1:53">
+      <c r="BB38"/>
+    </row>
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>8739000.0</v>
+      </c>
+      <c r="C39">
         <v>28586000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14637999.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>10842000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7920000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4932000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20173000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14024000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>33281000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>40592000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1979000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2621000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>70454000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1905000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2238000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2773000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>1866000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1956000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1503000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>2116000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1708000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2817000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>10367000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>174342000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>98273000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>15958000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>34526000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>26418000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>5555000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>38971000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1205000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1640000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1472000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1306000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>5993000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>15094000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1121000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1036000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>15003000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>15572000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>47903000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>49116000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>35740000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>10157000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>49436000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>46009000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>11152000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>10755000.0</v>
       </c>
-      <c r="AW39"/>
-      <c r="AX39">
+      <c r="AX39"/>
+      <c r="AY39">
         <v>4548000.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-    </row>
-    <row r="40" spans="1:53">
+      <c r="BB39"/>
+    </row>
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>38218000.0</v>
+      </c>
+      <c r="C40">
         <v>21800000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16873000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>22104000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>60531999.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>17979000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>15716000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21430000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>21536000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>19566000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>29283000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>11159000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7822000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>23961000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>68487000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>121231000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>146058000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>71196000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>129332000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>91764000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>54565000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>36540000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>17761000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>12282000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>10235000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>24494000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>18442000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>40062000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>41870000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>54795000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>100128000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>89745000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>52932000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>57270000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>38638000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>39744000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>43645000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>67189000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>39531000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>38310000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>48789000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>58003000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>18227000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>30165000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>64889000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>93138000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>66655000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>71413000.0</v>
       </c>
-      <c r="AW40"/>
-      <c r="AX40">
+      <c r="AX40"/>
+      <c r="AY40">
         <v>67083000.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-    </row>
-    <row r="41" spans="1:53">
+      <c r="BB40"/>
+    </row>
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>23635000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>17628000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>17609000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>19188000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>22982000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>16693000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>30681000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>27109000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>21575000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>21177000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>28724000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>26644000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>21682000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>20366000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>24115000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>98567000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>94489000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>72734000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>120227000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>85135000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>58284000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>38174000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>23384000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>15922000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>16130000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>15835000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>20900000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>21082000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>17875000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>21744000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>21915000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>22432000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>17185000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>19828000.0</v>
       </c>
-      <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>17813000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-    </row>
-    <row r="42" spans="1:53">
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>55</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42">
         <v>827978000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>824735000.0</v>
       </c>
-      <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>828961000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-300478000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>859987000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>875324000.0</v>
       </c>
-      <c r="J42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K42"/>
       <c r="L42">
         <v>-298361000.0</v>
       </c>
       <c r="M42">
         <v>-298361000.0</v>
       </c>
       <c r="N42">
         <v>-298361000.0</v>
       </c>
       <c r="O42">
         <v>-298361000.0</v>
       </c>
       <c r="P42">
+        <v>-298361000.0</v>
+      </c>
+      <c r="Q42">
         <v>523530000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>699788000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>385357000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>687084000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>2763809000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2760749000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2760230000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2742621000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2735099000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2754291000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2680477000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2797637000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2778595000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2740104000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>904263000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2664419000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2599860000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2594313000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2549396000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2542376000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2492677000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2407489000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2338903000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2363778000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2339371000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2391314000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2389947000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2373951000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2300288000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1897390000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1204855000.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42">
         <v>-1.0</v>
       </c>
-      <c r="AW42"/>
-      <c r="AX42">
+      <c r="AX42"/>
+      <c r="AY42">
         <v>-1.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8065,2262 +8166,2299 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>298361000.0</v>
       </c>
       <c r="AG44">
+        <v>298361000.0</v>
+      </c>
+      <c r="AH44">
         <v>300644000.0</v>
       </c>
-      <c r="AH44">
+      <c r="AI44">
         <v>322422000.0</v>
       </c>
-      <c r="AI44">
+      <c r="AJ44">
         <v>27092000.0</v>
       </c>
-      <c r="AJ44">
+      <c r="AK44">
         <v>27085000.0</v>
       </c>
-      <c r="AK44">
+      <c r="AL44">
         <v>34145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54015000.0</v>
       </c>
       <c r="AM44">
         <v>54015000.0</v>
       </c>
       <c r="AN44">
-        <v>54001000.0</v>
+        <v>54015000.0</v>
       </c>
       <c r="AO44">
         <v>54001000.0</v>
       </c>
       <c r="AP44">
+        <v>54001000.0</v>
+      </c>
+      <c r="AQ44">
         <v>79162000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>120936000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>120904000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>120889000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>161165000.0</v>
       </c>
-      <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44">
         <v>161392000.0</v>
       </c>
-      <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-    </row>
-    <row r="45" spans="1:53">
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>3108299000.0</v>
+      </c>
+      <c r="C45">
         <v>3096234000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3191432000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3170722000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3137644000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3122052000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3073363000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>3093437000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>3064663000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>3041564000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3023728000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1069217000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1078955000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1088247000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1098228000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1109878000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1124545000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1133336000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>1146426000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1163066000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1155690000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1172136000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1192347000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1211171000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>1355114000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1434228000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1457054000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1582434000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1586386000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1575881000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1630634000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1554912000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1527368000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>1481330000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1156271000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1143191000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1097963000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1044671000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1050588000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1045308000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>938053000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>938594000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1051927000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1046099000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1162610000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1186833000.0</v>
       </c>
-      <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1227292000.0</v>
+      </c>
+      <c r="C46">
         <v>1126000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1176605000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1165794000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1141904000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1134041000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1096296000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1095287000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1077869000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1065502000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1059414000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1069217000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1078955000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1088247000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1098228000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1109878000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1124545000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1133336000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1146426000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1163066000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1155690000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1172136000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1192347000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1211171000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1355114000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1434228000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1457054000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1582434000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1586386000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1575881000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1630634000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1554912000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1527368000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1481330000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1156271000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1143191000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1097963000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1044671000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1050588000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1045308000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>938053000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>938594000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1051927000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1046099000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1162610000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1186833000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1330749000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1334412000.0</v>
       </c>
-      <c r="AW46"/>
-      <c r="AX46">
+      <c r="AX46"/>
+      <c r="AY46">
         <v>1315034000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>1225134000.0</v>
+      </c>
+      <c r="D47">
         <v>1176605000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1165794000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1141904000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1134041000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1096296000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1059414000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1069217000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1078955000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1088247000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1098228000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1109878000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1124545000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1133336000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1146426000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1163066000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1155690000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1172136000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1192347000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1211171000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1355114000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1434228000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1457054000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1582434000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1586386000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1575881000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1630634000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1554912000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1527368000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1481330000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1156271000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1143191000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1097963000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1044671000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1050588000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1045308000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>938053000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>938594000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1051927000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1046099000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1162610000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1186833000.0</v>
       </c>
-      <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>1315034000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-    </row>
-    <row r="48" spans="1:53">
+      <c r="BB47"/>
+    </row>
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>-1735311000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1793532000.0</v>
       </c>
-      <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>835391000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>384022000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>220797000.0</v>
       </c>
-      <c r="Q48"/>
-      <c r="R48">
+      <c r="R48"/>
+      <c r="S48">
         <v>379911000.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>-904263000.0</v>
       </c>
-      <c r="AE48">
-[...1 lines deleted...]
-      </c>
       <c r="AF48">
+        <v>0.0</v>
+      </c>
+      <c r="AG48">
         <v>-772271000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-785836000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-768121000.0</v>
       </c>
-      <c r="AI48">
-[...1 lines deleted...]
-      </c>
       <c r="AJ48">
+        <v>0.0</v>
+      </c>
+      <c r="AK48">
         <v>-770802000.0</v>
       </c>
-      <c r="AK48">
-[...1 lines deleted...]
-      </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
         <v>0.0</v>
       </c>
       <c r="AO48">
         <v>0.0</v>
       </c>
       <c r="AP48">
         <v>0.0</v>
       </c>
       <c r="AQ48">
+        <v>0.0</v>
+      </c>
+      <c r="AR48">
         <v>-929260000.0</v>
       </c>
-      <c r="AR48">
-[...1 lines deleted...]
-      </c>
       <c r="AS48">
         <v>0.0</v>
       </c>
-      <c r="AT48"/>
+      <c r="AT48">
+        <v>0.0</v>
+      </c>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48"/>
+    </row>
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
         <v>0.0</v>
       </c>
       <c r="AQ49">
         <v>0.0</v>
       </c>
       <c r="AR49">
         <v>0.0</v>
       </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
-      <c r="AT49"/>
+      <c r="AT49">
+        <v>0.0</v>
+      </c>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>421000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>436000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>388000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>362000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>393000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>4941000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>316000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>137000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1835000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>66000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>394000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>187000000.0</v>
+      </c>
+      <c r="C51">
         <v>154000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>95000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>99000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>63000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>25000000.0</v>
       </c>
-      <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>1808000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3178000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3514000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3709000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>16849000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>108127000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>194184000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>212333000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>143296000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>216674000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>179580000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>159276000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>144391000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>155017000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>327920000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>388000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>400979000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>413000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>436000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>515259000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>410000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>534897000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>517857000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>492166000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>411393000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>730592000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>393000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>426046000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>366434000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>335312000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>317998000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>119054000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>69257000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>46333000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>31630000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>392813000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>394000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>430000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>453000000.0</v>
       </c>
-      <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>451000000.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
+      <c r="K52"/>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
         <v>3243000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>48127000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>106080000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>138028000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>51544000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>114451000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>80047000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>44447000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>19318000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3662000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>311000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>159000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>1967000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>40801000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>36778000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>17290000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>4222000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>362000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>393000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>38046000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>50434000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>36312000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>32998000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>3054000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3257000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3333000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>25630000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>3813000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>394000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>80912000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>140564000.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
+        <v>0.0</v>
+      </c>
+      <c r="AN53">
         <v>13285000.0</v>
       </c>
-      <c r="AN53">
-[...1 lines deleted...]
-      </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
-      <c r="AT53"/>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
-    </row>
-    <row r="54" spans="1:53">
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1338416000.0</v>
+      </c>
+      <c r="C55">
         <v>1335554000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1270380000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1267889000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1238835000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1218906000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1212817000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1216896000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1231675000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1266884000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1233981000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1250353000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1271664000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1271082000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1270728000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1272693000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1238569000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1247921000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1246664000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1242247000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1226149000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1243978000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1260016000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1438838000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1522567000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1545208000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1595813000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1724555000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1711887000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1750124000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1754259000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1669464000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1635978000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1576451000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1246070000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1250086000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1199722000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1128827000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1137232000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1126830000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1045843000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1061436000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1161446000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1118569000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1274291000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1326782000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1444467000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1466769000.0</v>
       </c>
-      <c r="AW55"/>
-      <c r="AX55">
+      <c r="AX55"/>
+      <c r="AY55">
         <v>1444413000.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
-    </row>
-    <row r="56" spans="1:53">
+      <c r="BB55"/>
+    </row>
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>95691000.0</v>
+      </c>
+      <c r="C56">
         <v>95636000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>85173000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>93386000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>88281000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>78544000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>109255000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>114518000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>146165000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>193127000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>166952000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>171939000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>183790000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>173381000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>160963000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>155500000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>107982000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>107974000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>93068000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>71540000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>64785000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>66521000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>61921000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>221422000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>159777000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>102291000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>121334000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>126282000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>113129000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>157533000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>117128000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>107739000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>100624000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>87643000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>83799000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>94836000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>90100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>78989000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>84242000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>78910000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>97286000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>103595000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>93657000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>70420000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>108598000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>137417000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>110783000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>129312000.0</v>
       </c>
-      <c r="AW56"/>
-      <c r="AX56">
+      <c r="AX56"/>
+      <c r="AY56">
         <v>125763000.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
       <c r="BA56"/>
-    </row>
-    <row r="57" spans="1:53">
+      <c r="BB56"/>
+    </row>
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>40979000.0</v>
+      </c>
+      <c r="C57">
         <v>24623000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>19500000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>28981000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>65331999.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>30423000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>19458000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>27062000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>27380000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>25836000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>33785000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>16760000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>12785000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>30734000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>71531000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>124817000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>148438000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>77140000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>131538000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>95084000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>56784000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>39947000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>21298000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>15152000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>10798000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>29803000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>23016000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>45973000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>48509000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>64766000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>114723000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>92697000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>55214000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>59734000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>42297000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>43277000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>47594000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>71331000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>44364000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>43470000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>52916000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>63039000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>46335000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>65497000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>95969000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>98572000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>105773000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>107741000.0</v>
       </c>
-      <c r="AW57"/>
-      <c r="AX57">
+      <c r="AX57"/>
+      <c r="AY57">
         <v>97805000.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-    </row>
-    <row r="58" spans="1:53">
+      <c r="BB57"/>
+    </row>
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>264734000.0</v>
+      </c>
+      <c r="C58">
         <v>207098000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>145167000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>165273000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>173870000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>89467000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>44516000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>56431000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>55873000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>49539000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>60598000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>37112000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>33436000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>61270000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>149140000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>230005000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>240420000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>184292000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>261219000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>218193000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>189359000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>185011000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>197022000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>364796000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>420480000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>448404000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>460131000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>580540000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>577998000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>547500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>636950000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>598832000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>549498000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>485908000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>427681000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>452199000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>451724000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>403166000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>364264000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>349552000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>186791000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>150783000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>111250000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>93929000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>502154000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>512400000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>552992000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>574744000.0</v>
       </c>
-      <c r="AW58"/>
-      <c r="AX58">
+      <c r="AX58"/>
+      <c r="AY58">
         <v>566618000.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
-    </row>
-    <row r="59" spans="1:53">
+      <c r="BB58"/>
+    </row>
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
-        <v>1125213000.0</v>
+        <v>1073682000.0</v>
       </c>
       <c r="C60">
         <v>1125213000.0</v>
       </c>
       <c r="D60">
+        <v>1125213000.0</v>
+      </c>
+      <c r="E60">
         <v>1102616000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1064964999.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1129439000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1168301000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1160465000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1175802000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1217345000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1173383000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1213241000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1238228000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>911451000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>823227000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1042688000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>699788000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>765268000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>687084000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>725693000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>738429000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>760606000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>764633000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>775681000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1102087000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>798443000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1135682000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1144015000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>835528000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1202624000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>818948000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>772271000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>785836000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>768121000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>791297000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>770802000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>713853000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>671646000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>718953000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>723277000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>805051000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>831491000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>929260000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>903736000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>651248000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>814382000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>887655000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>888080000.0</v>
       </c>
-      <c r="AW60"/>
-      <c r="AX60">
+      <c r="AX60"/>
+      <c r="AY60">
         <v>873705000.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
       <c r="BA60"/>
-    </row>
-    <row r="61" spans="1:53">
+      <c r="BB60"/>
+    </row>
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
-[...1 lines deleted...]
-      </c>
+      <c r="L62"/>
       <c r="M62">
         <v>298361000.0</v>
       </c>
       <c r="N62">
         <v>298361000.0</v>
       </c>
       <c r="O62">
         <v>298361000.0</v>
       </c>
       <c r="P62">
         <v>298361000.0</v>
       </c>
       <c r="Q62">
         <v>298361000.0</v>
       </c>
       <c r="R62">
         <v>298361000.0</v>
       </c>
       <c r="S62">
         <v>298361000.0</v>
       </c>
       <c r="T62">
         <v>298361000.0</v>
       </c>
       <c r="U62">
@@ -10335,99 +10473,102 @@
       <c r="X62">
         <v>298361000.0</v>
       </c>
       <c r="Y62">
         <v>298361000.0</v>
       </c>
       <c r="Z62">
         <v>298361000.0</v>
       </c>
       <c r="AA62">
         <v>298361000.0</v>
       </c>
       <c r="AB62">
         <v>298361000.0</v>
       </c>
       <c r="AC62">
         <v>298361000.0</v>
       </c>
       <c r="AD62">
         <v>298361000.0</v>
       </c>
       <c r="AE62">
         <v>298361000.0</v>
       </c>
       <c r="AF62">
+        <v>298361000.0</v>
+      </c>
+      <c r="AG62">
         <v>298400000.0</v>
       </c>
-      <c r="AG62">
+      <c r="AH62">
         <v>300644000.0</v>
       </c>
-      <c r="AH62">
+      <c r="AI62">
         <v>322422000.0</v>
       </c>
-      <c r="AI62">
+      <c r="AJ62">
         <v>27092000.0</v>
       </c>
-      <c r="AJ62">
+      <c r="AK62">
         <v>27085000.0</v>
       </c>
-      <c r="AK62">
+      <c r="AL62">
         <v>34145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54015000.0</v>
       </c>
       <c r="AM62">
         <v>54015000.0</v>
       </c>
       <c r="AN62">
-        <v>54001000.0</v>
+        <v>54015000.0</v>
       </c>
       <c r="AO62">
         <v>54001000.0</v>
       </c>
       <c r="AP62">
+        <v>54001000.0</v>
+      </c>
+      <c r="AQ62">
         <v>79162000.0</v>
       </c>
-      <c r="AQ62">
+      <c r="AR62">
         <v>120936000.0</v>
       </c>
-      <c r="AR62">
+      <c r="AS62">
         <v>120904000.0</v>
       </c>
-      <c r="AS62">
+      <c r="AT62">
         <v>120889000.0</v>
       </c>
-      <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10480,1185 +10621,1187 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>106060000.0</v>
       </c>
       <c r="C2">
         <v>104478000.0</v>
       </c>
       <c r="D2">
         <v>114048000.0</v>
       </c>
       <c r="E2">
         <v>126417000.0</v>
       </c>
       <c r="F2">
         <v>123884000.0</v>
       </c>
       <c r="G2">
         <v>139513000.0</v>
       </c>
       <c r="H2">
         <v>187782000.0</v>
       </c>
       <c r="I2">
         <v>205432000.0</v>
       </c>
       <c r="J2">
         <v>179288000.0</v>
       </c>
       <c r="K2">
         <v>156706000.0</v>
       </c>
       <c r="L2">
         <v>161648000.0</v>
       </c>
       <c r="M2">
         <v>184825000.0</v>
       </c>
       <c r="N2">
         <v>166397000.0</v>
       </c>
       <c r="O2">
         <v>57207000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>38261000.0</v>
       </c>
       <c r="C3">
         <v>45196000.0</v>
       </c>
       <c r="D3">
         <v>45683000.0</v>
       </c>
       <c r="E3">
         <v>47804000.0</v>
       </c>
       <c r="F3">
         <v>61019000.0</v>
       </c>
       <c r="G3">
         <v>83149000.0</v>
       </c>
       <c r="H3">
         <v>109584000.0</v>
       </c>
       <c r="I3">
         <v>123756000.0</v>
       </c>
       <c r="J3">
         <v>115560000.0</v>
       </c>
       <c r="K3">
         <v>103379000.0</v>
       </c>
       <c r="L3">
         <v>104298000.0</v>
       </c>
       <c r="M3">
         <v>111962000.0</v>
       </c>
       <c r="N3">
         <v>102442000.0</v>
       </c>
       <c r="O3">
         <v>167654000.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
         <v>308862000.0</v>
       </c>
       <c r="C5">
         <v>274435000.0</v>
       </c>
       <c r="D5">
         <v>425303000.0</v>
       </c>
       <c r="E5">
         <v>482766000.0</v>
       </c>
       <c r="F5">
         <v>187625000.0</v>
       </c>
       <c r="G5">
         <v>132227000.0</v>
       </c>
       <c r="H5">
         <v>235803000.0</v>
       </c>
       <c r="I5">
         <v>318578000.0</v>
       </c>
       <c r="J5">
         <v>174150000.0</v>
       </c>
       <c r="K5">
         <v>27735000.0</v>
       </c>
       <c r="L5">
         <v>-95855000.0</v>
       </c>
       <c r="M5">
         <v>183756000.0</v>
       </c>
       <c r="N5">
         <v>180305000.0</v>
       </c>
       <c r="O5">
         <v>159937000.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>347123000.0</v>
       </c>
       <c r="C6">
         <v>319631000.0</v>
       </c>
       <c r="D6">
         <v>470986000.0</v>
       </c>
       <c r="E6">
         <v>530570000.0</v>
       </c>
       <c r="F6">
         <v>248644000.0</v>
       </c>
       <c r="G6">
         <v>215376000.0</v>
       </c>
       <c r="H6">
         <v>345387000.0</v>
       </c>
       <c r="I6">
         <v>442334000.0</v>
       </c>
       <c r="J6">
         <v>289710000.0</v>
       </c>
       <c r="K6">
         <v>131114000.0</v>
       </c>
       <c r="L6">
         <v>8443000.0</v>
       </c>
       <c r="M6">
         <v>295718000.0</v>
       </c>
       <c r="N6">
         <v>282747000.0</v>
       </c>
       <c r="O6">
         <v>327591000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>316268000.0</v>
       </c>
       <c r="C9">
         <v>334951000.0</v>
       </c>
       <c r="D9">
         <v>387051000.0</v>
       </c>
       <c r="E9">
         <v>657867000.0</v>
       </c>
       <c r="F9">
         <v>381850000.0</v>
       </c>
       <c r="G9">
         <v>157127000.0</v>
       </c>
       <c r="H9">
         <v>304994000.0</v>
       </c>
       <c r="I9">
         <v>404136000.0</v>
       </c>
       <c r="J9">
         <v>250371000.0</v>
       </c>
       <c r="K9">
         <v>104127000.0</v>
       </c>
       <c r="L9">
         <v>231276000.0</v>
       </c>
       <c r="M9">
         <v>363496000.0</v>
       </c>
       <c r="N9">
         <v>297162000.0</v>
       </c>
       <c r="O9">
         <v>311746000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>299932000.0</v>
       </c>
       <c r="C10">
         <v>271326000.0</v>
       </c>
       <c r="D10">
         <v>422549000.0</v>
       </c>
       <c r="E10">
         <v>476480000.0</v>
       </c>
       <c r="F10">
         <v>181987000.0</v>
       </c>
       <c r="G10">
         <v>121819000.0</v>
       </c>
       <c r="H10">
         <v>214368000.0</v>
       </c>
       <c r="I10">
         <v>295560000.0</v>
       </c>
       <c r="J10">
         <v>157153000.0</v>
       </c>
       <c r="K10">
         <v>20188000.0</v>
       </c>
       <c r="L10">
         <v>-101305000.0</v>
       </c>
       <c r="M10">
         <v>169187000.0</v>
       </c>
       <c r="N10">
         <v>168963000.0</v>
       </c>
       <c r="O10">
         <v>151810000.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>21776000.0</v>
       </c>
       <c r="E11">
         <v>6018000.0</v>
       </c>
       <c r="F11">
         <v>-55082000.0</v>
       </c>
       <c r="G11">
         <v>-71527000.0</v>
       </c>
       <c r="H11">
         <v>-87677000.0</v>
       </c>
       <c r="I11">
         <v>-2065000.0</v>
       </c>
       <c r="J11">
         <v>-98160000.0</v>
       </c>
       <c r="K11">
         <v>-95342000.0</v>
       </c>
       <c r="L11">
         <v>-97780000.0</v>
       </c>
       <c r="M11">
         <v>13304000.0</v>
       </c>
       <c r="N11">
         <v>168963000.0</v>
       </c>
       <c r="O11">
         <v>60085000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
         <v>8930000.0</v>
       </c>
       <c r="C12">
         <v>3109000.0</v>
       </c>
       <c r="D12">
         <v>2754000.0</v>
       </c>
       <c r="E12">
         <v>6286000.0</v>
       </c>
       <c r="F12">
         <v>5638000.0</v>
       </c>
       <c r="G12">
         <v>10408000.0</v>
       </c>
       <c r="H12">
         <v>21435000.0</v>
       </c>
       <c r="I12">
         <v>20756000.0</v>
       </c>
       <c r="J12">
         <v>15694000.0</v>
       </c>
       <c r="K12">
         <v>7547000.0</v>
       </c>
       <c r="L12">
         <v>6418000.0</v>
       </c>
       <c r="M12">
         <v>13509000.0</v>
       </c>
       <c r="N12">
         <v>11342000.0</v>
       </c>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
         <v>237000.0</v>
       </c>
       <c r="C13">
         <v>1666000.0</v>
       </c>
       <c r="D13">
         <v>1867000.0</v>
       </c>
       <c r="E13">
         <v>53000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>35000.0</v>
       </c>
       <c r="H13">
         <v>159000.0</v>
       </c>
       <c r="I13">
         <v>183000.0</v>
       </c>
       <c r="J13">
         <v>49000.0</v>
       </c>
       <c r="K13">
         <v>656000.0</v>
       </c>
       <c r="L13">
         <v>6360000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>24000.0</v>
       </c>
       <c r="J14">
         <v>34000.0</v>
       </c>
       <c r="K14">
         <v>12000.0</v>
       </c>
       <c r="L14">
         <v>-1260000.0</v>
       </c>
       <c r="M14">
         <v>1144000.0</v>
       </c>
       <c r="N14">
         <v>373000.0</v>
       </c>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
         <v>299932000.0</v>
       </c>
       <c r="C15">
         <v>271326000.0</v>
       </c>
       <c r="D15">
         <v>422549000.0</v>
       </c>
       <c r="E15">
         <v>476480000.0</v>
       </c>
       <c r="F15">
         <v>181987000.0</v>
       </c>
       <c r="G15">
         <v>121819000.0</v>
       </c>
       <c r="H15">
         <v>214368000.0</v>
       </c>
       <c r="I15">
         <v>295536000.0</v>
       </c>
       <c r="J15">
         <v>157187000.0</v>
       </c>
       <c r="K15">
         <v>20200000.0</v>
       </c>
       <c r="L15">
         <v>-100045000.0</v>
       </c>
       <c r="M15">
         <v>170351000.0</v>
       </c>
       <c r="N15">
         <v>168590000.0</v>
       </c>
       <c r="O15">
         <v>91725000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>130</v>
+      </c>
+      <c r="B16">
+        <v>270466000.0</v>
+      </c>
       <c r="C16">
         <v>241860000.0</v>
       </c>
       <c r="D16">
         <v>400773000.0</v>
       </c>
       <c r="E16">
         <v>455480000.0</v>
       </c>
       <c r="F16">
         <v>160987000.0</v>
       </c>
       <c r="G16">
         <v>100819000.0</v>
       </c>
       <c r="H16">
         <v>193368000.0</v>
       </c>
       <c r="I16">
         <v>274511000.0</v>
       </c>
       <c r="J16">
         <v>152145000.0</v>
       </c>
       <c r="K16">
         <v>14437000.0</v>
       </c>
       <c r="L16">
         <v>-108017000.0</v>
       </c>
       <c r="M16">
         <v>154631000.0</v>
       </c>
       <c r="N16">
         <v>152848000.0</v>
       </c>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
         <v>299932000.0</v>
       </c>
       <c r="C17">
         <v>271326000.0</v>
       </c>
       <c r="D17">
         <v>422549000.0</v>
       </c>
       <c r="E17">
         <v>476480000.0</v>
       </c>
       <c r="F17">
         <v>181987000.0</v>
       </c>
       <c r="G17">
         <v>121819000.0</v>
       </c>
       <c r="H17">
         <v>214368000.0</v>
       </c>
       <c r="I17">
         <v>295560000.0</v>
       </c>
       <c r="J17">
         <v>157153000.0</v>
       </c>
       <c r="K17">
         <v>20188000.0</v>
       </c>
       <c r="L17">
         <v>-101305000.0</v>
       </c>
       <c r="M17">
         <v>-101305000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>-8693000.0</v>
       </c>
       <c r="C18">
         <v>-1443000.0</v>
       </c>
       <c r="D18">
         <v>-887000.0</v>
       </c>
       <c r="E18">
         <v>-6233000.0</v>
       </c>
       <c r="F18">
         <v>-5637000.0</v>
       </c>
       <c r="G18">
         <v>-10373000.0</v>
       </c>
       <c r="H18">
         <v>-21276000.0</v>
       </c>
       <c r="I18">
         <v>-20573000.0</v>
       </c>
       <c r="J18">
         <v>-15645000.0</v>
       </c>
       <c r="K18">
         <v>-6891000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>268000.0</v>
       </c>
       <c r="F19">
         <v>300000.0</v>
       </c>
       <c r="G19">
         <v>118000.0</v>
       </c>
       <c r="H19">
         <v>631000.0</v>
       </c>
       <c r="I19">
         <v>-2065000.0</v>
       </c>
       <c r="J19">
         <v>763000.0</v>
       </c>
       <c r="K19">
         <v>266000.0</v>
       </c>
       <c r="L19">
         <v>968000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>176000.0</v>
       </c>
       <c r="F20">
         <v>-1768000.0</v>
       </c>
       <c r="G20">
         <v>27015000.0</v>
       </c>
       <c r="H20">
         <v>397000.0</v>
       </c>
       <c r="I20">
         <v>7940000.0</v>
       </c>
       <c r="J20">
         <v>-313000.0</v>
       </c>
       <c r="K20">
         <v>2627000.0</v>
       </c>
       <c r="L20">
         <v>247288000.0</v>
       </c>
       <c r="M20">
         <v>119621000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>260805000.0</v>
       </c>
       <c r="C21">
         <v>273106000.0</v>
       </c>
       <c r="D21">
         <v>423596000.0</v>
       </c>
       <c r="E21">
         <v>482498000.0</v>
       </c>
       <c r="F21">
         <v>187325000.0</v>
       </c>
       <c r="G21">
         <v>132109000.0</v>
       </c>
       <c r="H21">
         <v>235172000.0</v>
       </c>
       <c r="I21">
         <v>318381000.0</v>
       </c>
       <c r="J21">
         <v>172084000.0</v>
       </c>
       <c r="K21">
         <v>27469000.0</v>
       </c>
       <c r="L21">
         <v>-95855000.0</v>
       </c>
       <c r="M21">
         <v>181709000.0</v>
       </c>
       <c r="N21">
         <v>179808000.0</v>
       </c>
       <c r="O21">
         <v>159937000.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>161523000.0</v>
       </c>
       <c r="C23">
         <v>166323000.0</v>
       </c>
       <c r="D23">
         <v>77503000.0</v>
       </c>
       <c r="E23">
         <v>301786000.0</v>
       </c>
       <c r="F23">
         <v>318409000.0</v>
       </c>
       <c r="G23">
         <v>164531000.0</v>
       </c>
       <c r="H23">
         <v>257604000.0</v>
       </c>
       <c r="I23">
         <v>291190000.0</v>
       </c>
       <c r="J23">
         <v>258506000.0</v>
       </c>
       <c r="K23">
         <v>231382000.0</v>
       </c>
       <c r="L23">
         <v>244083000.0</v>
       </c>
       <c r="M23">
         <v>248650000.0</v>
       </c>
       <c r="N23">
         <v>226660000.0</v>
       </c>
       <c r="O23">
         <v>208186000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>25000.0</v>
       </c>
       <c r="J24">
         <v>3117000.0</v>
       </c>
       <c r="K24">
         <v>5763000.0</v>
       </c>
       <c r="L24">
         <v>7522000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>36887000.0</v>
       </c>
       <c r="C25">
         <v>45196000.0</v>
       </c>
       <c r="D25">
         <v>45683000.0</v>
       </c>
       <c r="E25">
         <v>47804000.0</v>
       </c>
       <c r="F25">
         <v>61019000.0</v>
       </c>
       <c r="G25">
         <v>82018000.0</v>
       </c>
       <c r="H25">
         <v>109584000.0</v>
       </c>
       <c r="I25">
         <v>122653000.0</v>
       </c>
       <c r="J25">
         <v>114534000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>2148000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>55463000.0</v>
       </c>
       <c r="C28">
         <v>52082000.0</v>
       </c>
       <c r="D28">
         <v>51455000.0</v>
       </c>
       <c r="E28">
         <v>53652000.0</v>
       </c>
       <c r="F28">
         <v>48746000.0</v>
       </c>
       <c r="G28">
         <v>42983000.0</v>
       </c>
       <c r="H28">
         <v>63353000.0</v>
       </c>
       <c r="I28">
         <v>76712000.0</v>
       </c>
       <c r="J28">
         <v>77574000.0</v>
       </c>
       <c r="K28">
         <v>73139000.0</v>
       </c>
       <c r="L28">
         <v>77175000.0</v>
       </c>
       <c r="M28">
         <v>62765000.0</v>
       </c>
       <c r="N28">
         <v>59501000.0</v>
       </c>
       <c r="O28">
         <v>48748000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>55463000.0</v>
       </c>
       <c r="C30">
         <v>61845000.0</v>
       </c>
       <c r="D30">
         <v>-36545000.0</v>
       </c>
       <c r="E30">
         <v>175369000.0</v>
       </c>
       <c r="F30">
         <v>194525000.0</v>
       </c>
       <c r="G30">
         <v>25018000.0</v>
       </c>
       <c r="H30">
         <v>69822000.0</v>
       </c>
       <c r="I30">
         <v>85758000.0</v>
       </c>
       <c r="J30">
         <v>79218000.0</v>
       </c>
       <c r="K30">
         <v>74676000.0</v>
       </c>
       <c r="L30">
         <v>82435000.0</v>
       </c>
       <c r="M30">
         <v>63825000.0</v>
       </c>
       <c r="N30">
         <v>60263000.0</v>
       </c>
       <c r="O30">
         <v>150979000.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
         <v>39127000.0</v>
       </c>
       <c r="C31">
         <v>-1780000.0</v>
       </c>
       <c r="D31">
         <v>-1047000.0</v>
       </c>
       <c r="E31">
         <v>-6018000.0</v>
       </c>
       <c r="F31">
         <v>-5338000.0</v>
       </c>
       <c r="G31">
         <v>-10290000.0</v>
       </c>
       <c r="H31">
         <v>-20804000.0</v>
       </c>
       <c r="I31">
         <v>-22821000.0</v>
       </c>
       <c r="J31">
         <v>-14931000.0</v>
       </c>
       <c r="K31">
         <v>-7281000.0</v>
       </c>
       <c r="L31">
         <v>-5450000.0</v>
       </c>
       <c r="M31">
         <v>-12522000.0</v>
       </c>
       <c r="N31">
         <v>-10845000.0</v>
       </c>
       <c r="O31">
         <v>-8127000.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
         <v>422328000.0</v>
       </c>
       <c r="C32">
         <v>439429000.0</v>
       </c>
       <c r="D32">
         <v>501099000.0</v>
       </c>
       <c r="E32">
         <v>784284000.0</v>
       </c>
       <c r="F32">
         <v>505734000.0</v>
       </c>
       <c r="G32">
         <v>296640000.0</v>
       </c>
       <c r="H32">
         <v>492776000.0</v>
       </c>
       <c r="I32">
         <v>609568000.0</v>
       </c>
@@ -11680,580 +11823,587 @@
       <c r="O32">
         <v>368953000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>25892000.0</v>
+      </c>
+      <c r="C2">
         <v>29769000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26083000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21203000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21477000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23916000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26049000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27404000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>27109000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30012000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>31423000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>26131000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26482000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30834000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>32960000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34596000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28027000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>32258000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>32559000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>28929000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30138000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>35199000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>32888000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32041000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>39385000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>44433000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>47608000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>48024000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>47717000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>57591000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>51143000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>48955000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>47743000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>46585000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>45322000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44911000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>42470000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>39572000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>42966000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>40497000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>33672000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>35444000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>36387000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>47695000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>42319000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51471000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>55283000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>39486000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>38589000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18267000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>16175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14843500.0</v>
       </c>
       <c r="BA2">
         <v>14843500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2">
+        <v>14843500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>10174000.0</v>
+      </c>
+      <c r="C3">
         <v>9031000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10244000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9187000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9462000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11279000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11258000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11356000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11639000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11748000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>12367000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10421000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11147000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12786000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12208000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11893000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>10917000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14666000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14925000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>15796000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>15632000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>19820000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19823000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>19193000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>23182000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>24651000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>27375000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>29725000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>27833000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>34518000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>29273000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>30292000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>28570000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>30051000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29204000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>28900000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>26379000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>22833000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>28731000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>29202000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>21721000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>20884000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>23288000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>32235000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>27891000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>27904000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>37065000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>23859000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>23134000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>56835000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>24277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39513500.0</v>
       </c>
       <c r="BA3">
         <v>39513500.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3">
+        <v>39513500.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12270,411 +12420,418 @@
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
-      <c r="AY4"/>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>145735000.0</v>
+      </c>
+      <c r="C5">
         <v>75064000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>94155000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>122298000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>17345000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>47476000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>93455000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>68948000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>64556000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>148321000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>62688000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>79037000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>135257000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>185241000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>170168000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>133150000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5793000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>135635000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>17537000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>17057000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17396000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>31698000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>25397000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-5407000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>80539000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>44880000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>75233000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>100666000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>14594000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>169858000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>66180000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>33524000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>46478000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>23660000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>26216000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>58155000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>65090000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4512000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>39316000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-19478000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11797000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>21736000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>54762000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-121224000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>20244000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-17496000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>61345000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>65530000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>73317000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>34462000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>60355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42486500.0</v>
       </c>
       <c r="BA5">
         <v>42486500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5">
+        <v>42486500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>155909000.0</v>
+      </c>
+      <c r="C6">
         <v>84095000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>104399000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>131485000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>26807000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>58755000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>104713000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>80304000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>76195000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>160069000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>75055000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>89458000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>146404000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>198027000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>182376000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>145043000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5124000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>150301000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>32462000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>32853000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>33028000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>51518000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>45220000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13786000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>103721000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>69531000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>102608000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>130391000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>42427000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>204376000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>95453000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>63816000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>75048000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>53711000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>55420000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>87055000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>91469000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>18321000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>68047000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9724000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>33518000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>42620000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>78050000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-88989000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>48135000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>10408000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>98410000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>89389000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>96451000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>91297000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>84632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82000000.0</v>
       </c>
       <c r="BA6">
         <v>82000000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6">
+        <v>82000000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -12691,89 +12848,90 @@
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
-      <c r="AY7"/>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -12790,1926 +12948,1958 @@
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
-      <c r="AY8"/>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>162567000.0</v>
+      </c>
+      <c r="C9">
         <v>65413000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>51813000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>85507000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>93776000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>80378000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>77132000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>87767000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>89674000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>106364000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>105296000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>79566000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>95825000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>168130000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>188195000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>173125000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>128417000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>128716000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>104829000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>88993000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>59312000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>45867000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>31940000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25662000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>53658000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>75844000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>89761000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>115594000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>36089000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>188456000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>88575000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>60354000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>66751000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>48857000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>43789000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>75613000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>82112000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>17140000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>56205000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>72000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>30709000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>64596000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>100633000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>17108000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>48742000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>117706000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>77512000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>79451000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>88823000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>87583000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>101635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92131500.0</v>
       </c>
       <c r="BA9">
         <v>92131500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9">
+        <v>92131500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>13272000.0</v>
+      </c>
+      <c r="C10">
         <v>72227000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>91729000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>120028000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15948000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>46346000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>92731000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>68322000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63927000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>147647000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>62067000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>78392000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>134443000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>183219000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>168475000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>131788000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-7002000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>134194000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>16178000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>15429000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16186000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>30345000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23733000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-8371000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>76112000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>40017000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>70247000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>95087000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9017000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>164138000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>60775000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>28690000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>41957000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>19360000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22034000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>54174000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>61583000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-7286000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>37535000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-20810000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10749000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-49730000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53892000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-122766000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17299000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-20713000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>57905000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>62111000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>69884000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>31186000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>57331000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40223000.0</v>
       </c>
       <c r="BA10">
         <v>40223000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10">
+        <v>40223000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>31675000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>7367000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>32623000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-11603000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-9873000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-11147000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1754000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1635000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-10450000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1209000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1441000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-14923624.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-14137000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-14239000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-18455000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-17991000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2868000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4426000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-19609000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5760000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>5678000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>5427000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>5600000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5641000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3033000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>27000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4160000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-24653000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3585000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>15000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2315000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1507000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1084000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>16977000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-22370000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-47363000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-24887000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-187757000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>57905000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>62111000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>3500000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3959000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>4042000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4057000.0</v>
       </c>
       <c r="BA11">
         <v>4057000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11">
+        <v>4057000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>3361000.0</v>
+      </c>
+      <c r="C12">
         <v>2837000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2426000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2270000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1397000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1130000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>724000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>626000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>629000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>674000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>621000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>645000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>814000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2022000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1693000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1362000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1209000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1441000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1359000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1628000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1210000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1353000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1664000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2964000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4427000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4863000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5395000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5652000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5525000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5437000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5518000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5280000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4521000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4034000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4181000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3981000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3507000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2774000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2282000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1443000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1048000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>888000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>870000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1715000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2945000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3217000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3440000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3419000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3433000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>11342000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>32000.0</v>
+      </c>
+      <c r="C13">
         <v>55000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>62000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>56000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>64000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>190000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>344000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>462000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>670000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>826000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>511000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>373000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>157000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>31000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1673000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1209000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1359000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1628000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1210000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1353000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1663000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>31000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>22000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>44000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>47000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>5479000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
-[...2 lines deleted...]
-      <c r="W14"/>
+      <c r="V14"/>
+      <c r="W14">
+        <v>0.0</v>
+      </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
+      <c r="AD14"/>
+      <c r="AE14">
         <v>23000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>22000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-48000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>61000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-20000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>-16000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-8000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-9000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-1132000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>3000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-140000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1144000.0</v>
       </c>
-      <c r="AU14">
-[...1 lines deleted...]
-      </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
         <v>373000.0</v>
       </c>
-      <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>13272000.0</v>
+      </c>
+      <c r="C15">
         <v>72227000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>91729000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>120028000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15948000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>46346000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>92731000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>68322000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>63927000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>147647000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>62067000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>78392000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>134443000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>183219000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>168475000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>131788000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-7002000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>134194000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16178000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>15429000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16186000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>30345000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23733000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-8371000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>76112000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>40017000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>70247000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>95087000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9017000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>164115000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>60753000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>28738000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>41930000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>19367000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>22054000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>54190000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>61574000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-7289000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>37543000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-20801000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>10747000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-48607000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>53889000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-105777000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17290000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>170351000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>115810000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>263990000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>69887000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>27227000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>53289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36166000.0</v>
       </c>
       <c r="BA15">
         <v>36166000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15">
+        <v>36166000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>64860000.0</v>
+      </c>
+      <c r="D16">
         <v>84363000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>112661000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8582000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38979000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>85365000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>56817000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73142000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>129193000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>177969000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>163225000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>126538000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-12252000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>128944000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16178000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10179000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10936000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>25095000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18483000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-13621000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>70862000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>34767000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>64997000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>89837000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3767000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>158865000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>55503000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23488000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>36655000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>16779000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>21388000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>53518000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>60460000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-8614000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>36219000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-22111000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>8943000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-65727000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>50916000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-107587000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14381000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>96726000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>57905000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>62111000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>69884000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>152848000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>13272000.0</v>
+      </c>
+      <c r="C17">
         <v>72227000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>91729000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>120028000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>15948000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>46346000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>92731000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>68322000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>63927000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>147647000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>62067000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>78392000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>134443000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>183219000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>168475000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>131788000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-7002000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>134194000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16178000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>15429000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16186000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>30345000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>23733000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-8371000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>76112000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>40017000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>70247000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>95087000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9017000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>164138000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>60775000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>28690000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>41957000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>19362000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>22034000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>54174000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>61583000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-7286000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>37535000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-20810000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>10749000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-49730000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>53892000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-122766000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>17299000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-101305000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
-      <c r="AY17"/>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-3329000.0</v>
+      </c>
+      <c r="C18">
         <v>-2782000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2364000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2214000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1333000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-940000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-380000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-164000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>41000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>152000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-110000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-272000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-657000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1991000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1673000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1360000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1209000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1440000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1359000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1628000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1210000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1353000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1663000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2961000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4396000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4841000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-5351000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-5605000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-5479000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>276000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>58000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>268000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-38000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>83000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-45000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>69000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>17000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>31000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>183000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>12000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>169000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-93000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>30000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>201000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>409000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>73000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-52000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1142000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>113000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>446000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-1482000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>383000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-10000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>315000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>75000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-533000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>501000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>111000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>187000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>681000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>63000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>173000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>51000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
-[...1 lines deleted...]
-      </c>
+      <c r="L20"/>
       <c r="M20">
         <v>4000.0</v>
       </c>
       <c r="N20">
+        <v>4000.0</v>
+      </c>
+      <c r="O20">
         <v>1000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>10000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>-15000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>180000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>-2845000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>2000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1073000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>-24041000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>23000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>51032000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>25000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>64000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>304000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>4000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1160000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>34000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>6745000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>8000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>39000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-362000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-19000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1216000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1424000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>88808000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>26675000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>118345000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>13460000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>119621000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-      <c r="AY20"/>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>145735000.0</v>
+      </c>
+      <c r="C21">
         <v>51333000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>39526000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>122281000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>17161000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>47522000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>93120000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>68490000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>63974000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>147602000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>62034000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>78761000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>135199000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>184973000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>170206000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>133067000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5748000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>135566000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>17520000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>17026000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17213000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>31686000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25228000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5314000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>80509000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>44679000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>75233000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>100666000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>14594000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>170717000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>66180000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>33524000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>47960000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>23013000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>26216000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>57840000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>65015000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-3979000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>39316000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-19478000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11610000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-49523000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>54699000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-121224000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>20193000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-17587000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>61280000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>64791000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>73225000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>34462000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>60355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42486500.0</v>
       </c>
       <c r="BA21">
         <v>42486500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21">
+        <v>42486500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -14726,450 +14916,458 @@
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
-      <c r="AY22"/>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
       <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>42724000.0</v>
+      </c>
+      <c r="C23">
         <v>43849000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>38370000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15571000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>98092000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>56772000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10061000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46681000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>52809000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>11226000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>74685000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>26936000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12892000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13991000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>50949000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>74654000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>162192000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>25408000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>119868000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>100896000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>72237000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>49380000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>39600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>63017000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12534000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>75598000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>62136000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>62952000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>69212000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>75331000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>73538000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>75785000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>66536000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>72429000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>62895000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>62691000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>60491000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>60712000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59855000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>59460000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>51355000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>61530000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>57463000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>67682000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>57408000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>68802000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>71515000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>54146000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>54187000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>71255000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>57318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64411000.0</v>
       </c>
       <c r="BA23">
         <v>64411000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23">
+        <v>64411000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>25000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>665000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>666000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>672000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1114000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>1325000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1324000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1310000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1804000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-170000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2973000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1810000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2909000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>9785000.0</v>
+      </c>
+      <c r="C25">
         <v>8670000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9900000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9187000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9130000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10943000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11258000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11356000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11639000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11748000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12367000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>10421000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11147000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12786000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12208000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11893000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10917000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14666000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14925000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15796000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>15632000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>19820000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>19823000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19193000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>23182000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24651000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>27375000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>29725000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27833000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>34518000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>29273000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -15186,279 +15384,286 @@
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
-      <c r="AY26"/>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>14000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>1900000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>16832000.0</v>
+      </c>
+      <c r="C28">
         <v>14080000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12287000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13924000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>15172000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11796000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>12801000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13395000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14090000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12505000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14448000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11854000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12648000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14326000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13044000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12519000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13763000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11387000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12320000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12187000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12852000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10245000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>9381000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11501000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11856000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13603000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>14189000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14347000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>21214000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>16296000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>22083000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>19812000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>18521000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>25576000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>17305000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>17481000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>17212000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>20926000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16677000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>18134000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17401000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>23645000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>18994000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>19718000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14818000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>17158000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15644000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>14512000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>15451000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11812000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>16849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14470000.0</v>
       </c>
       <c r="BA28">
         <v>14470000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28">
+        <v>14470000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15468,531 +15673,541 @@
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>16832000.0</v>
+      </c>
+      <c r="C30">
         <v>14080000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12287000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-36774000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76615000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32856000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-15988000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>19277000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25700000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-41238000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43262000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>805000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-39374000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-16843000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17989000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40058000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>134165000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6850000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>87309000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>71967000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>42099000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>14181000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6712000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>30976000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-26851000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>31165000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>14528000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14928000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>21495000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17740000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>22395000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26830000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18793000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>25844000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17573000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17780000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18021000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>21140000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>16889000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>18963000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>17683000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>26086000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>21076000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>19987000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15089000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17331000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16232000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>14660000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15598000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>52988000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>41143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49567500.0</v>
       </c>
       <c r="BA30">
         <v>49567500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30">
+        <v>49567500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-132463000.0</v>
+      </c>
+      <c r="C31">
         <v>20894000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>52203000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2253000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1213000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1176000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-389000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-168000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-47000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>45000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>33000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-369000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-756000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1754000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1731000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1279000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1254000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1372000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1342000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1597000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1027000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1341000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1495000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3057000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4397000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-4662000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4986000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-5579000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-5577000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6579000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5405000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4834000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-6003000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3653000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4182000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3666000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3432000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3307000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1781000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1332000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-861000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-207000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-807000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1542000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2894000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3126000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3375000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2680000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3341000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3276000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3024000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2263500.0</v>
       </c>
       <c r="BA31">
         <v>-2263500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31">
+        <v>-2263500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>188459000.0</v>
+      </c>
+      <c r="C32">
         <v>95182000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>77896000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>106710000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>115253000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>104294000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>103181000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>115171000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>116783000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>136376000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>136719000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>105697000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>122307000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>198964000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>221155000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>207721000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>156444000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>160974000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>137388000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>117922000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>89450000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>81066000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>64828000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>57703000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>93043000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>120277000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>137369000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>163618000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>83806000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>246047000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>139718000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>109309000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>114494000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>95442000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>89111000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>120524000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>124582000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>56712000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>99171000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>40569000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>64381000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>100040000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>137020000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>64803000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>91061000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>169177000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>132795000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>118937000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>127412000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>105850000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>117810000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>106975000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>106975000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16047,1223 +16262,1223 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
         <v>2519000.0</v>
       </c>
       <c r="C2">
         <v>70282000.0</v>
       </c>
       <c r="D2">
         <v>4307000.0</v>
       </c>
       <c r="E2">
         <v>8876000.0</v>
       </c>
       <c r="F2">
         <v>1796000.0</v>
       </c>
       <c r="G2">
         <v>8119000.0</v>
       </c>
       <c r="H2">
         <v>5414000.0</v>
       </c>
       <c r="I2">
         <v>5642000.0</v>
       </c>
       <c r="J2">
         <v>9772000.0</v>
       </c>
       <c r="K2">
         <v>13233000.0</v>
       </c>
       <c r="L2">
         <v>14803000.0</v>
       </c>
       <c r="M2">
         <v>30123000.0</v>
       </c>
       <c r="N2">
         <v>47301000.0</v>
       </c>
       <c r="O2">
         <v>26446000.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
         <v>11758000</v>
       </c>
       <c r="C3">
         <v>4213000</v>
       </c>
       <c r="D3">
         <v>19813000</v>
       </c>
       <c r="E3">
         <v>12563000</v>
       </c>
       <c r="F3">
         <v>14635000</v>
       </c>
       <c r="G3">
         <v>4816000</v>
       </c>
       <c r="H3">
         <v>111301000</v>
       </c>
       <c r="I3">
         <v>297335000</v>
       </c>
       <c r="J3">
         <v>484522000</v>
       </c>
       <c r="K3">
         <v>221740000</v>
       </c>
       <c r="L3">
         <v>116703000</v>
       </c>
       <c r="M3">
         <v>120580000</v>
       </c>
       <c r="N3">
         <v>195705000</v>
       </c>
       <c r="O3">
         <v>200023000</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-4569000.0</v>
       </c>
       <c r="F4">
         <v>7080000.0</v>
       </c>
       <c r="G4">
         <v>-6323000.0</v>
       </c>
       <c r="H4">
         <v>2705000.0</v>
       </c>
       <c r="I4">
         <v>-228000.0</v>
       </c>
       <c r="J4">
         <v>-4130000.0</v>
       </c>
       <c r="K4">
         <v>-3461000.0</v>
       </c>
       <c r="L4">
         <v>-1570000.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-203115000.0</v>
       </c>
       <c r="F5">
         <v>-112187000.0</v>
       </c>
       <c r="G5">
         <v>80849000.0</v>
       </c>
       <c r="H5">
         <v>27698000.0</v>
       </c>
       <c r="I5">
         <v>-29957000.0</v>
       </c>
       <c r="J5">
         <v>15034000.0</v>
       </c>
       <c r="K5">
         <v>44609000.0</v>
       </c>
       <c r="L5">
         <v>63320000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
         <v>-1041000.0</v>
       </c>
       <c r="C6">
         <v>-67763000.0</v>
       </c>
       <c r="D6">
         <v>65975000.0</v>
       </c>
       <c r="E6">
         <v>-4569000.0</v>
       </c>
       <c r="F6">
         <v>7080000.0</v>
       </c>
       <c r="G6">
         <v>-6323000.0</v>
       </c>
       <c r="H6">
         <v>2705000.0</v>
       </c>
       <c r="I6">
         <v>-228000.0</v>
       </c>
       <c r="J6">
         <v>-4130000.0</v>
       </c>
       <c r="K6">
         <v>-3461000.0</v>
       </c>
       <c r="L6">
         <v>-1570000.0</v>
       </c>
       <c r="M6">
         <v>-15320000.0</v>
       </c>
       <c r="N6">
         <v>-17178000.0</v>
       </c>
       <c r="O6">
         <v>20855000.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
         <v>-2129000.0</v>
       </c>
       <c r="C7">
         <v>11497000.0</v>
       </c>
       <c r="D7">
         <v>48812000.0</v>
       </c>
       <c r="E7">
         <v>-36450000.0</v>
       </c>
       <c r="F7">
         <v>-32493000.0</v>
       </c>
       <c r="G7">
         <v>10065000.0</v>
       </c>
       <c r="H7">
         <v>33686000.0</v>
       </c>
       <c r="I7">
         <v>-19847000.0</v>
       </c>
       <c r="J7">
         <v>-11932000.0</v>
       </c>
       <c r="K7">
         <v>-53838000.0</v>
       </c>
       <c r="L7">
         <v>44242000.0</v>
       </c>
       <c r="M7">
         <v>23077000.0</v>
       </c>
       <c r="N7">
         <v>-23387000.0</v>
       </c>
       <c r="O7">
         <v>13535000.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-39513000.0</v>
       </c>
       <c r="F8">
         <v>-34856000.0</v>
       </c>
       <c r="G8">
         <v>16494000.0</v>
       </c>
       <c r="H8">
         <v>35044000.0</v>
       </c>
       <c r="I8">
         <v>-31531000.0</v>
       </c>
       <c r="J8">
         <v>-6084000.0</v>
       </c>
       <c r="K8">
         <v>-29759000.0</v>
       </c>
       <c r="L8">
         <v>33586000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
         <v>5545000.0</v>
       </c>
       <c r="C9">
         <v>11244000.0</v>
       </c>
       <c r="D9">
         <v>53053000.0</v>
       </c>
       <c r="E9">
         <v>-39513000.0</v>
       </c>
       <c r="F9">
         <v>-34856000.0</v>
       </c>
       <c r="G9">
         <v>16494000.0</v>
       </c>
       <c r="H9">
         <v>35044000.0</v>
       </c>
       <c r="I9">
         <v>-31531000.0</v>
       </c>
       <c r="J9">
         <v>-6084000.0</v>
       </c>
       <c r="K9">
         <v>-29759000.0</v>
       </c>
       <c r="L9">
         <v>33586000.0</v>
       </c>
       <c r="M9">
         <v>17210000.0</v>
       </c>
       <c r="N9">
         <v>-15046000.0</v>
       </c>
       <c r="O9">
         <v>13535000.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>213000.0</v>
       </c>
       <c r="I10">
         <v>339000.0</v>
       </c>
       <c r="J10">
         <v>-177000.0</v>
       </c>
       <c r="K10">
         <v>-180000.0</v>
       </c>
       <c r="L10">
         <v>95000.0</v>
       </c>
       <c r="M10">
         <v>453000.0</v>
       </c>
       <c r="N10">
         <v>-1223000.0</v>
       </c>
       <c r="O10"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2461000.0</v>
       </c>
       <c r="F11">
         <v>2423000.0</v>
       </c>
       <c r="G11">
         <v>-6148000.0</v>
       </c>
       <c r="H11">
         <v>-1571000.0</v>
       </c>
       <c r="I11">
         <v>11345000.0</v>
       </c>
       <c r="J11">
         <v>-5899000.0</v>
       </c>
       <c r="K11">
         <v>-24216000.0</v>
       </c>
       <c r="L11">
         <v>10418000.0</v>
       </c>
       <c r="M11">
         <v>8003000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>138051000.0</v>
       </c>
       <c r="F12">
         <v>155842000.0</v>
       </c>
       <c r="G12">
         <v>-15398000.0</v>
       </c>
       <c r="H12">
         <v>25439000.0</v>
       </c>
       <c r="I12">
         <v>15300000.0</v>
       </c>
       <c r="J12">
         <v>5211000.0</v>
       </c>
       <c r="K12">
         <v>81584000.0</v>
       </c>
       <c r="L12">
         <v>172408000.0</v>
       </c>
       <c r="M12">
         <v>-27911000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-500000.0</v>
       </c>
       <c r="F13">
         <v>-518000.0</v>
       </c>
       <c r="G13">
         <v>-719000.0</v>
       </c>
       <c r="H13">
         <v>-547000.0</v>
       </c>
       <c r="I13">
         <v>81000.0</v>
       </c>
       <c r="J13">
         <v>-405000.0</v>
       </c>
       <c r="K13">
         <v>-497000.0</v>
       </c>
       <c r="L13">
         <v>-48000.0</v>
       </c>
       <c r="M13">
         <v>308000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
         <v>36887000.0</v>
       </c>
       <c r="C14">
         <v>46494000.0</v>
       </c>
       <c r="D14">
         <v>46725000.0</v>
       </c>
       <c r="E14">
         <v>47804000.0</v>
       </c>
       <c r="F14">
         <v>61019000.0</v>
       </c>
       <c r="G14">
         <v>82018000.0</v>
       </c>
       <c r="H14">
         <v>109584000.0</v>
       </c>
       <c r="I14">
         <v>122653000.0</v>
       </c>
       <c r="J14">
         <v>114534000.0</v>
       </c>
       <c r="K14">
         <v>102487000.0</v>
       </c>
       <c r="L14">
         <v>104298000.0</v>
       </c>
       <c r="M14">
         <v>230952000.0</v>
       </c>
       <c r="N14">
         <v>160139000.0</v>
       </c>
       <c r="O14">
         <v>167654000.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
         <v>315120000.0</v>
       </c>
       <c r="C15">
         <v>365057000.0</v>
       </c>
       <c r="D15">
         <v>419824000.0</v>
       </c>
       <c r="E15">
         <v>343403000.0</v>
       </c>
       <c r="F15">
         <v>197924000.0</v>
       </c>
       <c r="G15">
         <v>161343000.0</v>
       </c>
       <c r="H15">
         <v>328420000.0</v>
       </c>
       <c r="I15">
         <v>268486000.0</v>
       </c>
       <c r="J15">
         <v>198576000.0</v>
       </c>
       <c r="K15">
         <v>182328000.0</v>
       </c>
       <c r="L15">
         <v>221048000.0</v>
       </c>
       <c r="M15">
         <v>240650000.0</v>
       </c>
       <c r="N15">
         <v>241436000.0</v>
       </c>
       <c r="O15">
         <v>238568000.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
         <v>1478000.0</v>
       </c>
       <c r="C16">
         <v>2519000.0</v>
       </c>
       <c r="D16">
         <v>70282000.0</v>
       </c>
       <c r="E16">
         <v>4307000.0</v>
       </c>
       <c r="F16">
         <v>8876000.0</v>
       </c>
       <c r="G16">
         <v>1796000.0</v>
       </c>
       <c r="H16">
         <v>8119000.0</v>
       </c>
       <c r="I16">
         <v>5414000.0</v>
       </c>
       <c r="J16">
         <v>5642000.0</v>
       </c>
       <c r="K16">
         <v>9772000.0</v>
       </c>
       <c r="L16">
         <v>13233000.0</v>
       </c>
       <c r="M16">
         <v>14803000.0</v>
       </c>
       <c r="N16">
         <v>30123000.0</v>
       </c>
       <c r="O16">
         <v>47301000.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
         <v>298409000.0</v>
       </c>
       <c r="C18">
         <v>384830000.0</v>
       </c>
       <c r="D18">
         <v>501438000.0</v>
       </c>
       <c r="E18">
         <v>412420000.0</v>
       </c>
       <c r="F18">
         <v>242245000.0</v>
       </c>
       <c r="G18">
         <v>276993000.0</v>
       </c>
       <c r="H18">
         <v>301419000.0</v>
       </c>
       <c r="I18">
         <v>88043000.0</v>
       </c>
       <c r="J18">
         <v>-202670000.0</v>
       </c>
       <c r="K18">
         <v>-25084000.0</v>
       </c>
       <c r="L18">
         <v>168032000.0</v>
       </c>
       <c r="M18">
         <v>275545000.0</v>
       </c>
       <c r="N18">
         <v>125059000.0</v>
       </c>
       <c r="O18">
         <v>157979000.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-112236000.0</v>
       </c>
       <c r="D19">
         <v>-5484000.0</v>
       </c>
       <c r="E19">
         <v>-1215000.0</v>
       </c>
       <c r="F19">
         <v>-14317000.0</v>
       </c>
       <c r="G19">
         <v>151246000.0</v>
       </c>
       <c r="H19">
         <v>-48623000.0</v>
       </c>
       <c r="I19">
         <v>-163804000.0</v>
       </c>
       <c r="J19">
         <v>-454249000.0</v>
       </c>
       <c r="K19">
         <v>-221542000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>40537000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
         <v>129000000.0</v>
       </c>
       <c r="C21">
         <v>25000000.0</v>
       </c>
       <c r="D21">
         <v>-10000000.0</v>
       </c>
       <c r="E21">
         <v>-81943000.0</v>
       </c>
       <c r="F21">
         <v>-35602000.0</v>
       </c>
       <c r="G21">
         <v>-273000000.0</v>
       </c>
       <c r="H21">
         <v>-16000000.0</v>
       </c>
       <c r="I21">
         <v>-352742000.0</v>
       </c>
       <c r="J21">
         <v>-223575000.0</v>
       </c>
       <c r="K21">
         <v>249761000.0</v>
       </c>
       <c r="L21">
         <v>-329376000.0</v>
       </c>
       <c r="M21">
         <v>-57000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
         <v>299932000.0</v>
       </c>
       <c r="C22">
         <v>271326000.0</v>
       </c>
       <c r="D22">
         <v>422549000.0</v>
       </c>
       <c r="E22">
         <v>476480000.0</v>
       </c>
       <c r="F22">
         <v>181987000.0</v>
       </c>
       <c r="G22">
         <v>121819000.0</v>
       </c>
       <c r="H22">
         <v>214368000.0</v>
       </c>
       <c r="I22">
         <v>295560000.0</v>
       </c>
       <c r="J22">
         <v>157153000.0</v>
       </c>
       <c r="K22">
         <v>20188000.0</v>
       </c>
       <c r="L22">
         <v>-101305000.0</v>
       </c>
       <c r="M22">
         <v>169187000.0</v>
       </c>
       <c r="N22">
         <v>168963000.0</v>
       </c>
       <c r="O22">
         <v>107467000.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
         <v>-3037000.0</v>
       </c>
       <c r="C23">
         <v>-64000.0</v>
       </c>
       <c r="D23">
         <v>-216000.0</v>
       </c>
       <c r="E23">
         <v>336057000.0</v>
       </c>
       <c r="F23">
         <v>-3602000.0</v>
       </c>
       <c r="G23">
         <v>160000000.0</v>
       </c>
       <c r="H23">
         <v>334500000.0</v>
       </c>
       <c r="I23">
         <v>-3159000.0</v>
       </c>
       <c r="J23">
         <v>-3195000.0</v>
       </c>
       <c r="K23">
         <v>-37272000.0</v>
       </c>
       <c r="L23">
         <v>-1584000.0</v>
       </c>
       <c r="M23">
         <v>101000.0</v>
       </c>
       <c r="N23">
         <v>202836000.0</v>
       </c>
       <c r="O23">
         <v>100396000.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
         <v>11460000.0</v>
       </c>
       <c r="C24">
         <v>-108023000.0</v>
       </c>
       <c r="D24">
         <v>73000.0</v>
       </c>
       <c r="E24">
         <v>11316000.0</v>
       </c>
       <c r="F24">
         <v>220000.0</v>
       </c>
       <c r="G24">
         <v>155264000.0</v>
       </c>
       <c r="H24">
         <v>61698000.0</v>
       </c>
       <c r="I24">
         <v>133531000.0</v>
       </c>
       <c r="J24">
         <v>30273000.0</v>
       </c>
       <c r="K24">
         <v>198000.0</v>
       </c>
       <c r="L24">
         <v>25705000.0</v>
       </c>
       <c r="M24">
         <v>19470000.0</v>
       </c>
       <c r="N24">
         <v>74000.0</v>
       </c>
       <c r="O24">
         <v>1048000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
         <v>-34143000.0</v>
       </c>
       <c r="C25">
         <v>51162000.0</v>
       </c>
       <c r="D25">
         <v>39061000.0</v>
       </c>
       <c r="E25">
         <v>-80239000.0</v>
       </c>
       <c r="F25">
         <v>95168000.0</v>
       </c>
       <c r="G25">
         <v>146198000.0</v>
       </c>
       <c r="H25">
         <v>29643000.0</v>
       </c>
       <c r="I25">
         <v>-28288000.0</v>
       </c>
       <c r="J25">
         <v>16886000.0</v>
       </c>
       <c r="K25">
         <v>46235000.0</v>
       </c>
       <c r="L25">
         <v>65092000.0</v>
       </c>
       <c r="M25">
         <v>192521000.0</v>
       </c>
       <c r="N25">
         <v>168406000.0</v>
       </c>
       <c r="O25">
         <v>82881000.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26">
         <v>-3777000.0</v>
       </c>
       <c r="C26">
         <v>-4449000.0</v>
       </c>
       <c r="D26">
         <v>-5496000.0</v>
       </c>
       <c r="E26">
         <v>-2991000.0</v>
       </c>
       <c r="F26">
         <v>-1957000.0</v>
       </c>
       <c r="G26">
         <v>-5035000.0</v>
       </c>
       <c r="H26">
         <v>-16972000.0</v>
       </c>
       <c r="I26">
         <v>-12694000.0</v>
       </c>
       <c r="J26">
         <v>-27889000.0</v>
       </c>
       <c r="K26">
         <v>-45897000.0</v>
       </c>
       <c r="L26">
         <v>-43762000.0</v>
       </c>
       <c r="M26">
         <v>-5199000.0</v>
       </c>
       <c r="N26">
         <v>-118108000.0</v>
       </c>
       <c r="O26">
         <v>-9052000.0</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
         <v>9620000.0</v>
       </c>
       <c r="C27">
         <v>8564000.0</v>
       </c>
       <c r="D27">
         <v>10829000.0</v>
       </c>
       <c r="E27">
         <v>17388000.0</v>
       </c>
       <c r="F27">
         <v>12218000.0</v>
       </c>
       <c r="G27">
         <v>3727000.0</v>
       </c>
       <c r="H27">
         <v>20484000.0</v>
       </c>
       <c r="I27">
         <v>30134000.0</v>
       </c>
       <c r="J27">
         <v>33044000.0</v>
       </c>
       <c r="K27">
         <v>43138000.0</v>
       </c>
       <c r="L27">
         <v>18000000.0</v>
       </c>
       <c r="M27">
         <v>11340000.0</v>
       </c>
       <c r="N27">
         <v>6782000.0</v>
       </c>
       <c r="O27">
         <v>7248000.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
         <v>-192934000.0</v>
       </c>
       <c r="C28">
         <v>-344570000.0</v>
       </c>
       <c r="D28">
         <v>-435536000.0</v>
       </c>
       <c r="E28">
         <v>-428337000.0</v>
       </c>
       <c r="F28">
         <v>-235483000.0</v>
       </c>
       <c r="G28">
         <v>-439378000.0</v>
       </c>
       <c r="H28">
         <v>-361392000.0</v>
       </c>
       <c r="I28">
         <v>-221802000.0</v>
       </c>
       <c r="J28">
         <v>168267000.0</v>
       </c>
       <c r="K28">
         <v>21425000.0</v>
       </c>
       <c r="L28">
         <v>-195307000.0</v>
       </c>
       <c r="M28">
         <v>-310335000.0</v>
       </c>
       <c r="N28">
         <v>-142311000.0</v>
       </c>
       <c r="O28">
         <v>-138172000.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
         <v>310167000.0</v>
       </c>
       <c r="C29">
         <v>389043000.0</v>
       </c>
       <c r="D29">
         <v>521251000.0</v>
       </c>
       <c r="E29">
         <v>424983000.0</v>
       </c>
       <c r="F29">
         <v>256880000.0</v>
       </c>
       <c r="G29">
         <v>281809000.0</v>
       </c>
       <c r="H29">
         <v>412720000.0</v>
       </c>
       <c r="I29">
         <v>385378000.0</v>
       </c>
       <c r="J29">
         <v>281852000.0</v>
       </c>
       <c r="K29">
         <v>196656000.0</v>
       </c>
       <c r="L29">
         <v>284735000.0</v>
       </c>
       <c r="M29">
         <v>396125000.0</v>
       </c>
       <c r="N29">
         <v>320764000.0</v>
       </c>
       <c r="O29">
         <v>358002000.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
         <v>-118274000.0</v>
       </c>
       <c r="C30">
         <v>-112236000.0</v>
       </c>
       <c r="D30">
         <v>-19740000.0</v>
       </c>
       <c r="E30">
         <v>-1215000.0</v>
       </c>
       <c r="F30">
         <v>-14317000.0</v>
       </c>
       <c r="G30">
         <v>151246000.0</v>
       </c>
       <c r="H30">
         <v>-48623000.0</v>
       </c>
       <c r="I30">
         <v>-163804000.0</v>
       </c>
@@ -17285,2387 +17500,2421 @@
       <c r="O30">
         <v>-198975000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>1478000.0</v>
+      </c>
+      <c r="C2">
         <v>6168000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2519000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2424000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2519000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20963000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26669000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>40456000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>70282000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>56030000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>46666000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19150000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4307000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>838000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>12158000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6653000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8876000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3264000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1043000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3789000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1796000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3057000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1600000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3040000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8119000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1966000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3906000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4247000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5414000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4441000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7071000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>6297000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>5642000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8911000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7487000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14005000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9772000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4848000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9770000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>5013000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13233000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>5570000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6048000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>8368000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14803000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>7992000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>12789000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>17978000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>30123000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>17208000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>21905000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>34603000.0</v>
       </c>
-      <c r="BA2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>150000</v>
+      </c>
+      <c r="C3">
         <v>54838000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29620000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13467000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>48009000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>15262000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24043000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>14794000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2386000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>679000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1954000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>538000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1912000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6424000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3689000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>427000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1454000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12540000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>214000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>232000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>82000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1388000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3578000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1341000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>16140000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>39971000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>53849000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>66615000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>97172000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>54615000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>78933000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>354694000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>29328000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34421000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>66079000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17803000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>30882000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>137940000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>35115000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>12049000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>62233000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>28809000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>13612000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>17410000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>33059000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>26654000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>43457000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>25185000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>46591000</v>
-      </c>
-[...1 lines deleted...]
-        <v>61964500</v>
       </c>
       <c r="BA3">
         <v>61964500</v>
       </c>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3">
+        <v>61964500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>27516000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>14843000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>3469000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-11320000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>5505000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-2223000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>5612000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>2221000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-2746000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>1993000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1261000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>1457000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-1440000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-5079000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>6153000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1940000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-341000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-1167000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>973000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-2630000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>774000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>655000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-3269000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1424000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-6518000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>4233000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>4924000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-4922000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>4757000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-8220000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>7663000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-478000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-2320000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-6435000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>27651000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13103000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-40267000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-68651000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-63043000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-31154000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-57393000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-33527000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-18068000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3199000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>14685000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>21821000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>36216000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8127000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9846000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>14151000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2495000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1206000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-17089000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8839000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>606000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4635000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2929000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5475000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2437000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4193000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>6251000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>5443000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>12530000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>20385000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>17241000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>12836000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>16158000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>17085000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>10122000.0</v>
+      </c>
+      <c r="C6">
         <v>-4690000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3649000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>95000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-95000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18444000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5706000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13787000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-29826000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>14252000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9364000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>27516000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>14843000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3469000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-11320000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5505000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2223000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5612000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2221000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-2746000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1993000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1261000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1457000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-1440000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-5079000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6153000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1940000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-341000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1167000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>973000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2630000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>774000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>655000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-3269000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1424000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6518000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4233000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4924000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-4922000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4757000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-8220000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7663000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-478000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-2320000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-6435000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6811000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4797000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-5189000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12145000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>12915000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12698000.0</v>
       </c>
       <c r="BA6">
         <v>-12698000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6">
+        <v>-12698000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>-17005000.0</v>
+      </c>
+      <c r="C7">
         <v>171000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15727000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1615000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-16253000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2159000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7584000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>547000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>839000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9175000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-13042000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>24606000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>28073000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>25768000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13166000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-33904000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15148000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-3046000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-17593000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-7408000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-4446000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10796000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-730000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16994000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4597000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>10875000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>13980000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8154000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>677000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-8380000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>4050000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2841000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-12676000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-5379000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-1195000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>4359000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-9717000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-594000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14018000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-14974000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-24252000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>19120000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>8916000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-3000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>16209000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>23531000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>24494000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1697000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-26645000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>10628000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-11007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7978000.0</v>
       </c>
       <c r="BA7">
         <v>-7978000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7">
+        <v>-7978000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>21889000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>41588000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>20832000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-17153000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-40929000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-2263000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-8790000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-19907000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-8779000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>2620000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-13350000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-3700000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>13851000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>19693000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>6590000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>11242000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>7472000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>9740000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-1542000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-12074000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-6064000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-11851000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-5375000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>3609000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>2250000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-6568000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-6615000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-16559000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-3546000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-3039000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>11101000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>2604000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-3417000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>23298000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>-9775000.0</v>
+      </c>
+      <c r="C9">
         <v>-1193000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15686000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2088000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-6860000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2962000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5725000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1370000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9851000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4907000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-15331000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>21889000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>41588000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>20832000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-17153000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-40929000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2263000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-8790000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-19907000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8779000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2620000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-13350000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3700000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>13851000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19693000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>6590000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>11242000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>7472000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9740000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-1542000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-12074000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-6064000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-11851000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-5375000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3609000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2250000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-6568000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-6615000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-16559000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-3546000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-3039000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11101000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>2604000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-3417000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>23298000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>17343000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>14149000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2600000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-16882000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10102000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-11526000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6811000.0</v>
       </c>
       <c r="BA9">
         <v>-6811000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9">
+        <v>-6811000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-4608000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1648000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-3546000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-7726000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-26444000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>616000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-302000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-774000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>356000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>534000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-176000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-501000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>224000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>486000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-144000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-227000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>57000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>495000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-644000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-85000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>682000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>141000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-807000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-196000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>548000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>459000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-547000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-365000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4631000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2075000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-5909000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-333000.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+    </row>
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>1648000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3195000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-13473000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4541000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3767000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>7246000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-13042000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>6156000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1674000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2094000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7446000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2375000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2354000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>3445000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-14322000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>3929000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2204000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>858000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-8562000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-7062000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>15638000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3367000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-598000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-176000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-5323000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2707000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3107000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>5259000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2290000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-10694000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-21071000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>7450000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>5836000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3914000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-6782000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>8003000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>54815000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-8786000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-50153000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-25836000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-59611000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>30056000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>124571000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-15936000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>77883000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>45206000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>31344000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5962000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-1134000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21648000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-41874000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20827000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-20423000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-25371000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>50406000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-77839000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>28111000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>42471000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>22557000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22915000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>17016000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-15732000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-18988000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>34166000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>169000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50559000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-3310000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>60143000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-25882000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>143091000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-4944000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>-27911000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>628000.0</v>
       </c>
       <c r="M13">
         <v>628000.0</v>
       </c>
       <c r="N13">
+        <v>628000.0</v>
+      </c>
+      <c r="O13">
         <v>269000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>169000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-961000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-496000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>586000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-778000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>170000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>81000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>450000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-370000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-880000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>252000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>476000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-694000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-581000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>182000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>384000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-192000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-293000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-405000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>471000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-690000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-410000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-497000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-255000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-383000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-48000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>308000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>10174000.0</v>
+      </c>
+      <c r="C14">
         <v>-9590000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10244000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9187000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9130000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>10943000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11258000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11677000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12224000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11748000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>12367000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>10929000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11147000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24994000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12208000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11893000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10917000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14666000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14925000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15796000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>15632000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19820000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19823000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19193000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>23182000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24651000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27375000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29725000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27833000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>34518000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>29273000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30565000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>28570000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>114534000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>29464000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29153000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26379000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>102487000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>28937000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>30081000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>21721000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>104298000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>48407000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>150866000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>27891000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>146451000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>37213000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>24007000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>23281000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>56835000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39513500.0</v>
       </c>
       <c r="BA14">
         <v>39513500.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14">
+        <v>39513500.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
-        <v>259816000.0</v>
+        <v>71066000.0</v>
       </c>
       <c r="C15">
+        <v>70925000.0</v>
+      </c>
+      <c r="D15">
         <v>70922000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>86730000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>86543000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>86377000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>86374000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>86381000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>105925000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>104996000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>104994000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>104984000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>104850000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>99483000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>93199000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>89009000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>61712000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>57416000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>57415000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>41571000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>41522000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>36262000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>36261000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>21929000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>66891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81454000.0</v>
       </c>
       <c r="AA15">
         <v>81454000.0</v>
       </c>
       <c r="AB15">
+        <v>81454000.0</v>
+      </c>
+      <c r="AC15">
         <v>81363000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>81167000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>81023000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>73813000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>60467000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>53183000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>52890000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>52215000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>46448000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>47023000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>46384000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>46327000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>44807000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>44810000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>53967000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>48000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>58636000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>60445000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>58764000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>61813000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>60588000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>59485000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>56632000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>73405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55699500.0</v>
       </c>
       <c r="BA15">
         <v>55699500.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15">
+        <v>55699500.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>11600000.0</v>
+      </c>
+      <c r="C16">
         <v>1478000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6168000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2519000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2424000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2519000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20963000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>26669000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40456000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>70282000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>56030000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>46666000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>19150000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4307000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>838000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>12158000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6653000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8876000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3264000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1043000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3789000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1796000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3057000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1600000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3040000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>8119000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1966000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3906000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4247000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5414000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4441000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7071000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>6297000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5642000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8911000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7487000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>14005000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9772000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4848000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9770000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5013000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>13233000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>5570000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>6048000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>8368000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14803000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>7992000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>12789000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>17978000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>30123000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17208000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>21905000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-12698000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19675,326 +19924,331 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>62410000.0</v>
+      </c>
+      <c r="C18">
         <v>10262000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>99745000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>50856000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>51368000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>42947000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>77980000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>100369000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>80417000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>119322000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>114324000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>132591000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>135201000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>155895000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>106499000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>71139000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>78887000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>73027000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>56393000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>57353000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>55472000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>60627000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>63363000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>85131000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>67872000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>105069000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>89194000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>70831000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>36325000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>29044000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>16221000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>45237000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2459000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-284508000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>43174000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>40789000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2125000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>37294000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>27133000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-80302000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-9209000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>55521000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>10848000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>40916000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>60747000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>100317000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>79479000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>65043000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>30706000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>77274000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>28814000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9485500.0</v>
       </c>
       <c r="BA18">
         <v>9485500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18">
+        <v>9485500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-20704000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-29620000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-13067000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-48009000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12546000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-27717000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-23964000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-14794000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-2313000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-679000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1954000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-538000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-532000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-49000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-96000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-426000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1137000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-12540000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-214000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>606000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>150273000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1024000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>1391000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>210000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-2820000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-21634000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-24379000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20004,1628 +20258,1657 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+    </row>
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>33000000.0</v>
+      </c>
+      <c r="C21">
         <v>59000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-4000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>36000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25000000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-91000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10012000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-52943000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-26000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>17000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2926000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-26000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-176000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-65000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-6000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-19000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-23000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>25000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-365988000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-18999000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-15755000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>48000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-269525000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-31000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4950000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>72000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>16761000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>14000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>169000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>50000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>21624000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>37000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-383000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-57000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+    </row>
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>13272000.0</v>
+      </c>
+      <c r="C22">
         <v>72227000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>91729000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>120028000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>15948000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>46346000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>92731000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>68322000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>63927000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>147647000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>62067000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>78392000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>134443000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>183219000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>168475000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>131788000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-7002000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>134194000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16178000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15429000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16186000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>30345000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23733000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-8371000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>76112000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>40017000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>70247000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>95087000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9017000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>164138000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>60775000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>28690000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>41957000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>19360000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>22036000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>54174000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>61583000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-7286000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>37535000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-20810000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10749000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-49730000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>53892000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-122766000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>17299000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-20713000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>57905000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>62111000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>69884000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>31195000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>57256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40069500.0</v>
       </c>
       <c r="BA22">
         <v>40069500.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22">
+        <v>40069500.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
-        <v>185931000.0</v>
+        <v>-36000.0</v>
       </c>
       <c r="C23">
+        <v>-2960000.0</v>
+      </c>
+      <c r="D23">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000.0</v>
       </c>
       <c r="E23">
         <v>-31000.0</v>
       </c>
       <c r="F23">
+        <v>-31000.0</v>
+      </c>
+      <c r="G23">
         <v>-14000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-28000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-6000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-16000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-74000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-39000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13909000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>49988000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>96066000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-532000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-49000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-96000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-426000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-74000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-3528000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-214000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>606000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>150273000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1024000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1391000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-2820000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-2982000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-43000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2244000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-46000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-817000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-4144000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3055000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-24000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-6990000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-25509000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-267000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>272000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-37244000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-33000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1417000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-45000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1550000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-1672000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-7587000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-22832000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-168000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>101000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-425000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>80524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33479000.0</v>
       </c>
       <c r="BA23">
         <v>33479000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23">
+        <v>33479000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>168</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-45000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-58428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="E24">
         <v>400000.0</v>
       </c>
       <c r="F24">
+        <v>400000.0</v>
+      </c>
+      <c r="G24">
         <v>-46898000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2716000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-22926000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-14982000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>73000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-9000.0</v>
       </c>
-      <c r="M24">
-[...1 lines deleted...]
-      </c>
       <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
         <v>11348000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1380000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6375000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>3593000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>317000.0</v>
       </c>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
       <c r="U24">
+        <v>0.0</v>
+      </c>
+      <c r="V24">
         <v>-2000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>374000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>150355000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>364000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>4969000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1551000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>13320000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>18337000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>29470000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>46536000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>44706000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>23522000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>18767000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>16927000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>11213000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>140000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1993000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>21000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>144000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>33000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>25273000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>26000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>406000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>8845000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>369000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>4817000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>5439000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24">
-[...1 lines deleted...]
-      </c>
+      <c r="AZ24"/>
       <c r="BA24">
         <v>37000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24">
+        <v>37000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>56119000.0</v>
+      </c>
+      <c r="C25">
         <v>-105000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-19808000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-49084000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>62085000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>29709000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-20508000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17634000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>25087000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-36871000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>51541000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27755000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-38626000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-83127000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-63640000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-34938000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>89258000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-74873000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>41165000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>43005000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>24852000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18704000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>18794000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>37055000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9433000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>27289000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>14155000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3207000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2241000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-16778000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-8816000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>64879000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-3934000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3239000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>43986000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10399000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>4697000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>5978000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>26517000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>74183000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>20998000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>17153000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>4583000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>186375000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>17904000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>111021000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>28341000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>25734000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>27425000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>311000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>4981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1852000.0</v>
       </c>
       <c r="BA25">
         <v>-1852000.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25">
+        <v>-1852000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26">
+        <v>-2335000.0</v>
+      </c>
+      <c r="C26">
+        <v>-22000.0</v>
+      </c>
+      <c r="D26">
+        <v>-466000.0</v>
+      </c>
+      <c r="E26">
+        <v>3289000.0</v>
+      </c>
+      <c r="F26">
         <v>-3289000.0</v>
       </c>
-      <c r="C26">
-[...8 lines deleted...]
-      <c r="F26">
+      <c r="G26">
         <v>-4449000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4449000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-68000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-4381000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>5496000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5496000.0</v>
       </c>
       <c r="L26">
         <v>-5496000.0</v>
       </c>
       <c r="M26">
         <v>-5496000.0</v>
       </c>
       <c r="N26">
+        <v>-5496000.0</v>
+      </c>
+      <c r="O26">
         <v>2991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2991000.0</v>
       </c>
       <c r="P26">
         <v>-2991000.0</v>
       </c>
       <c r="Q26">
         <v>-2991000.0</v>
       </c>
       <c r="R26">
+        <v>-2991000.0</v>
+      </c>
+      <c r="S26">
         <v>1957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1957000.0</v>
       </c>
       <c r="T26">
         <v>-1957000.0</v>
       </c>
       <c r="U26">
         <v>-1957000.0</v>
       </c>
       <c r="V26">
+        <v>-1957000.0</v>
+      </c>
+      <c r="W26">
         <v>5035000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-5035000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-6000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-5029000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-13000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-16959000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-6164000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-10752000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1508000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>89500000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-630000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-10556000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-403000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>49000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-6899000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-20587000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-2740000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>-38956000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-4201000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-40747000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-307000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2492000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-523000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>399087000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>-4793000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-406000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-24302000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-43630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25088000.0</v>
       </c>
       <c r="BA26">
         <v>-25088000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26">
+        <v>-25088000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>3551000.0</v>
+      </c>
+      <c r="C27">
         <v>2397000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2208000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1960000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3055000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1799000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2177000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2205000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2383000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2417000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3777000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2517000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2118000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5579000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4534000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2724000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>4551000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2513000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>3172000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3071000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3462000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2322000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1825000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2474000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>-2894000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3578000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3867000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3816000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9223000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5187000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9597000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9124000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6226000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>14430000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7675000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6278000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>4661000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10018000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7981000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>19239000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>5900000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>4948000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>5690000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6119000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1243000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3888000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1798000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2155000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3499000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>3490000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>-102000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1697000.0</v>
       </c>
       <c r="BA27">
         <v>1697000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27">
+        <v>1697000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-40437000.0</v>
+      </c>
+      <c r="C28">
         <v>-14907000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-75403000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-50761000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-51863000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-61391000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-86402000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-86455000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-110322000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-105070000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-105033000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-105075000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-120358000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-152426000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-119199000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-72009000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-84703000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-67416000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-54489000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-60099000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-53479000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-62262000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-212261000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-86935000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-77920000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-100467000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-104454000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-89509000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-66962000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-74607000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-63557000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-67985000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-15653000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>264312000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-52963000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-47447000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4365000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-32391000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-32055000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>84915000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>956000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-73131000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-11352000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-43236000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-67588000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-102351000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-84645000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-75049000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-48290000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-64359000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-33511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22220500.0</v>
       </c>
       <c r="BA28">
         <v>-22220500.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28">
+        <v>-22220500.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>62560000.0</v>
+      </c>
+      <c r="C29">
         <v>65100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>99756000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>80476000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>64835000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>90956000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>93242000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>100385000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>104460000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>134116000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>116710000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>133270000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>137155000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>156433000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>108411000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>77563000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>82576000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>73454000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>57847000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>69893000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>55686000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>60395000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>63445000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>86519000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>71450000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>106410000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>105334000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>110802000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>90174000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>95659000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>113393000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>99852000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>76474000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>70186000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>72502000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>75210000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>63954000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>55097000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>58015000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>57638000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>25906000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>67570000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>73081000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>69725000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>74359000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>117727000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>112538000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>91697000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>74163000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>102459000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>75405000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71450000.0</v>
       </c>
       <c r="BA29">
         <v>71450000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29">
+        <v>71450000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-11989000.0</v>
+      </c>
+      <c r="C30">
         <v>-54883000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-20704000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-29620000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13067000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-48009000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12546000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27717000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-23964000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-14794000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2313000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-679000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1954000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-538000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-532000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-49000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-96000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-426000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1137000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12540000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-214000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>606000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>150273000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1024000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1391000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>210000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-2820000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-21634000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-24379000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-20079000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-52466000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-31093000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-60166000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-337767000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-18115000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-34281000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-64086000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-17782000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-30882000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-137796000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-35082000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13224000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-62207000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-28809000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13206000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8565000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-32690000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-21837000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-38018000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-25185000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-46591000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-61927500.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-61927500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>