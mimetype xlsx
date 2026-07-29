--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -6053,57 +6053,57 @@
       <c r="D28">
         <v>88832000.0</v>
       </c>
       <c r="E28">
         <v>96481000.0</v>
       </c>
       <c r="F28">
         <v>60576000.0</v>
       </c>
       <c r="G28">
         <v>22481000.0</v>
       </c>
       <c r="H28">
         <v>-20963000.0</v>
       </c>
       <c r="I28">
         <v>-26669000.0</v>
       </c>
       <c r="J28">
         <v>-40456000.0</v>
       </c>
       <c r="K28">
         <v>-70282000.0</v>
       </c>
       <c r="L28">
-        <v>-56030000.0</v>
+        <v>-51679000.0</v>
       </c>
       <c r="M28">
-        <v>-46666000.0</v>
+        <v>-42016000.0</v>
       </c>
       <c r="N28">
-        <v>-19150000.0</v>
+        <v>-14343000.0</v>
       </c>
       <c r="O28">
         <v>5693000.0</v>
       </c>
       <c r="P28">
         <v>59162000.0</v>
       </c>
       <c r="Q28">
         <v>73842000.0</v>
       </c>
       <c r="R28">
         <v>62347000.0</v>
       </c>
       <c r="S28">
         <v>80124000.0</v>
       </c>
       <c r="T28">
         <v>95736000.0</v>
       </c>
       <c r="U28">
         <v>94957000.0</v>
       </c>
       <c r="V28">
         <v>107211000.0</v>
       </c>
@@ -7715,57 +7715,57 @@
       <c r="D40">
         <v>16873000.0</v>
       </c>
       <c r="E40">
         <v>22104000.0</v>
       </c>
       <c r="F40">
         <v>60531999.0</v>
       </c>
       <c r="G40">
         <v>17979000.0</v>
       </c>
       <c r="H40">
         <v>15716000.0</v>
       </c>
       <c r="I40">
         <v>21430000.0</v>
       </c>
       <c r="J40">
         <v>21536000.0</v>
       </c>
       <c r="K40">
         <v>19566000.0</v>
       </c>
       <c r="L40">
-        <v>29283000.0</v>
+        <v>28110000.0</v>
       </c>
       <c r="M40">
-        <v>11159000.0</v>
+        <v>10023000.0</v>
       </c>
       <c r="N40">
-        <v>7822000.0</v>
+        <v>6724000.0</v>
       </c>
       <c r="O40">
         <v>23961000.0</v>
       </c>
       <c r="P40">
         <v>68487000.0</v>
       </c>
       <c r="Q40">
         <v>121231000.0</v>
       </c>
       <c r="R40">
         <v>146058000.0</v>
       </c>
       <c r="S40">
         <v>71196000.0</v>
       </c>
       <c r="T40">
         <v>129332000.0</v>
       </c>
       <c r="U40">
         <v>91764000.0</v>
       </c>
       <c r="V40">
         <v>54565000.0</v>
       </c>
@@ -9009,57 +9009,57 @@
       <c r="B51">
         <v>187000000.0</v>
       </c>
       <c r="C51">
         <v>154000000.0</v>
       </c>
       <c r="D51">
         <v>95000000.0</v>
       </c>
       <c r="E51">
         <v>99000000.0</v>
       </c>
       <c r="F51">
         <v>63000000.0</v>
       </c>
       <c r="G51">
         <v>25000000.0</v>
       </c>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51">
         <v>1808000.0</v>
       </c>
       <c r="L51">
-        <v>3178000.0</v>
+        <v>4351000.0</v>
       </c>
       <c r="M51">
-        <v>3514000.0</v>
+        <v>4650000.0</v>
       </c>
       <c r="N51">
-        <v>3709000.0</v>
+        <v>4807000.0</v>
       </c>
       <c r="O51">
         <v>16849000.0</v>
       </c>
       <c r="P51">
         <v>108127000.0</v>
       </c>
       <c r="Q51">
         <v>194184000.0</v>
       </c>
       <c r="R51">
         <v>212333000.0</v>
       </c>
       <c r="S51">
         <v>143296000.0</v>
       </c>
       <c r="T51">
         <v>216674000.0</v>
       </c>
       <c r="U51">
         <v>179580000.0</v>
       </c>
       <c r="V51">
         <v>159276000.0</v>
       </c>
@@ -9157,57 +9157,57 @@
         <v>65</v>
       </c>
       <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52">
-        <v>0.0</v>
+        <v>1173000.0</v>
       </c>
       <c r="M52">
-        <v>0.0</v>
+        <v>1136000.0</v>
       </c>
       <c r="N52">
-        <v>0.0</v>
+        <v>1098000.0</v>
       </c>
       <c r="O52">
         <v>3243000.0</v>
       </c>
       <c r="P52">
         <v>48127000.0</v>
       </c>
       <c r="Q52">
         <v>106080000.0</v>
       </c>
       <c r="R52">
         <v>138028000.0</v>
       </c>
       <c r="S52">
         <v>51544000.0</v>
       </c>
       <c r="T52">
         <v>114451000.0</v>
       </c>
       <c r="U52">
         <v>80047000.0</v>
       </c>
       <c r="V52">
         <v>44447000.0</v>
       </c>
@@ -12432,51 +12432,51 @@
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
     </row>
     <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>119</v>
       </c>
       <c r="B5">
-        <v>145735000.0</v>
+        <v>16633000.0</v>
       </c>
       <c r="C5">
         <v>75064000.0</v>
       </c>
       <c r="D5">
         <v>94155000.0</v>
       </c>
       <c r="E5">
         <v>122298000.0</v>
       </c>
       <c r="F5">
         <v>17345000.0</v>
       </c>
       <c r="G5">
         <v>47476000.0</v>
       </c>
       <c r="H5">
         <v>93455000.0</v>
       </c>
       <c r="I5">
         <v>68948000.0</v>
       </c>
       <c r="J5">
         <v>64556000.0</v>
       </c>
@@ -12596,51 +12596,51 @@
       </c>
       <c r="AW5">
         <v>65530000.0</v>
       </c>
       <c r="AX5">
         <v>73317000.0</v>
       </c>
       <c r="AY5">
         <v>34462000.0</v>
       </c>
       <c r="AZ5">
         <v>60355000.0</v>
       </c>
       <c r="BA5">
         <v>42486500.0</v>
       </c>
       <c r="BB5">
         <v>42486500.0</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>120</v>
       </c>
       <c r="B6">
-        <v>155909000.0</v>
+        <v>26807000.0</v>
       </c>
       <c r="C6">
         <v>84095000.0</v>
       </c>
       <c r="D6">
         <v>104399000.0</v>
       </c>
       <c r="E6">
         <v>131485000.0</v>
       </c>
       <c r="F6">
         <v>26807000.0</v>
       </c>
       <c r="G6">
         <v>58755000.0</v>
       </c>
       <c r="H6">
         <v>104713000.0</v>
       </c>
       <c r="I6">
         <v>80304000.0</v>
       </c>
       <c r="J6">
         <v>76195000.0</v>
       </c>
@@ -16755,51 +16755,51 @@
         <v>-405000.0</v>
       </c>
       <c r="K13">
         <v>-497000.0</v>
       </c>
       <c r="L13">
         <v>-48000.0</v>
       </c>
       <c r="M13">
         <v>308000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>159</v>
       </c>
       <c r="B14">
         <v>36887000.0</v>
       </c>
       <c r="C14">
         <v>46494000.0</v>
       </c>
       <c r="D14">
-        <v>46725000.0</v>
+        <v>45683000.0</v>
       </c>
       <c r="E14">
         <v>47804000.0</v>
       </c>
       <c r="F14">
         <v>61019000.0</v>
       </c>
       <c r="G14">
         <v>82018000.0</v>
       </c>
       <c r="H14">
         <v>109584000.0</v>
       </c>
       <c r="I14">
         <v>122653000.0</v>
       </c>
       <c r="J14">
         <v>114534000.0</v>
       </c>
       <c r="K14">
         <v>102487000.0</v>
       </c>
       <c r="L14">
         <v>104298000.0</v>
       </c>
@@ -17208,51 +17208,51 @@
       </c>
       <c r="L24">
         <v>25705000.0</v>
       </c>
       <c r="M24">
         <v>19470000.0</v>
       </c>
       <c r="N24">
         <v>74000.0</v>
       </c>
       <c r="O24">
         <v>1048000.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>169</v>
       </c>
       <c r="B25">
         <v>-34143000.0</v>
       </c>
       <c r="C25">
         <v>51162000.0</v>
       </c>
       <c r="D25">
-        <v>39061000.0</v>
+        <v>-6622000.0</v>
       </c>
       <c r="E25">
         <v>-80239000.0</v>
       </c>
       <c r="F25">
         <v>95168000.0</v>
       </c>
       <c r="G25">
         <v>146198000.0</v>
       </c>
       <c r="H25">
         <v>29643000.0</v>
       </c>
       <c r="I25">
         <v>-28288000.0</v>
       </c>
       <c r="J25">
         <v>16886000.0</v>
       </c>
       <c r="K25">
         <v>46235000.0</v>
       </c>
       <c r="L25">
         <v>65092000.0</v>
       </c>
@@ -18423,51 +18423,51 @@
       </c>
       <c r="AW6">
         <v>-5189000.0</v>
       </c>
       <c r="AX6">
         <v>-12145000.0</v>
       </c>
       <c r="AY6">
         <v>12915000.0</v>
       </c>
       <c r="AZ6">
         <v>-4697000.0</v>
       </c>
       <c r="BA6">
         <v>-12698000.0</v>
       </c>
       <c r="BB6">
         <v>-12698000.0</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>152</v>
       </c>
       <c r="B7">
-        <v>-17005000.0</v>
+        <v>-16903000.0</v>
       </c>
       <c r="C7">
         <v>171000.0</v>
       </c>
       <c r="D7">
         <v>15727000.0</v>
       </c>
       <c r="E7">
         <v>-1615000.0</v>
       </c>
       <c r="F7">
         <v>-16253000.0</v>
       </c>
       <c r="G7">
         <v>2159000.0</v>
       </c>
       <c r="H7">
         <v>7584000.0</v>
       </c>
       <c r="I7">
         <v>547000.0</v>
       </c>
       <c r="J7">
         <v>839000.0</v>
       </c>
@@ -19381,51 +19381,51 @@
         <v>-383000.0</v>
       </c>
       <c r="AP13"/>
       <c r="AQ13">
         <v>-48000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>308000.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>159</v>
       </c>
       <c r="B14">
-        <v>10174000.0</v>
+        <v>9785000.0</v>
       </c>
       <c r="C14">
         <v>-9590000.0</v>
       </c>
       <c r="D14">
         <v>10244000.0</v>
       </c>
       <c r="E14">
         <v>9187000.0</v>
       </c>
       <c r="F14">
         <v>9130000.0</v>
       </c>
       <c r="G14">
         <v>10943000.0</v>
       </c>
       <c r="H14">
         <v>11258000.0</v>
       </c>
       <c r="I14">
         <v>11677000.0</v>
       </c>
       <c r="J14">
         <v>12224000.0</v>
       </c>
@@ -20891,63 +20891,63 @@
         <v>8845000.0</v>
       </c>
       <c r="AV24">
         <v>369000.0</v>
       </c>
       <c r="AW24">
         <v>4817000.0</v>
       </c>
       <c r="AX24">
         <v>5439000.0</v>
       </c>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24">
         <v>37000.0</v>
       </c>
       <c r="BB24">
         <v>37000.0</v>
       </c>
     </row>
     <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>169</v>
       </c>
       <c r="B25">
-        <v>56119000.0</v>
+        <v>52855000.0</v>
       </c>
       <c r="C25">
         <v>-105000.0</v>
       </c>
       <c r="D25">
         <v>-19808000.0</v>
       </c>
       <c r="E25">
         <v>-49084000.0</v>
       </c>
       <c r="F25">
-        <v>62085000.0</v>
+        <v>52955000.0</v>
       </c>
       <c r="G25">
         <v>29709000.0</v>
       </c>
       <c r="H25">
         <v>-20508000.0</v>
       </c>
       <c r="I25">
         <v>17634000.0</v>
       </c>
       <c r="J25">
         <v>25087000.0</v>
       </c>
       <c r="K25">
         <v>-36871000.0</v>
       </c>
       <c r="L25">
         <v>51541000.0</v>
       </c>
       <c r="M25">
         <v>27755000.0</v>
       </c>
       <c r="N25">
         <v>-38626000.0</v>
       </c>