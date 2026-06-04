--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9783 +830,10620 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>24804000.0</v>
+      </c>
+      <c r="C2">
         <v>15733000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4511000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11032000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14480000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10972000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10766000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5"/>
+      <c r="F5">
+        <v>0.0</v>
+      </c>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>38059000.0</v>
+      </c>
+      <c r="C7">
         <v>41964000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>40565000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>32410000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>0.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C8">
         <v>10000.0</v>
       </c>
       <c r="D8">
         <v>10000.0</v>
       </c>
       <c r="E8">
         <v>10000.0</v>
       </c>
       <c r="F8">
+        <v>10000.0</v>
+      </c>
+      <c r="G8">
         <v>-85395000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-91519000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
+        <v>16024000.0</v>
+      </c>
+      <c r="C9">
         <v>11169000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8275000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7256000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6865000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>79438000.0</v>
+      </c>
+      <c r="C10">
         <v>161925000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>155809000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>154649000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>172865000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>66269000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>40394000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>79089000.0</v>
+      </c>
+      <c r="C11">
         <v>161925000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>155809000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>154649000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>172865000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>66269000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>40394000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>79438000.0</v>
+      </c>
+      <c r="C12">
         <v>161925000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>155809000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>154649000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>172865000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>66269000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>40394000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="C13">
         <v>10000.0</v>
       </c>
       <c r="D13">
         <v>10000.0</v>
       </c>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13">
+        <v>10000.0</v>
+      </c>
+      <c r="G13">
         <v>-85395000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-91519000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>147526340.0</v>
+      </c>
+      <c r="C14">
         <v>98352924.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>97055216.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>96505325.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>96741421.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95801505.0</v>
       </c>
       <c r="G14">
         <v>95801505.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>95801505.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>10000.0</v>
       </c>
       <c r="F15">
+        <v>10000.0</v>
+      </c>
+      <c r="G15">
         <v>-85395000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-91519000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>22671000.0</v>
+      </c>
+      <c r="C16">
         <v>18926000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19556000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18553000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18818000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10775000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8448000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>2507000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>27</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>2156000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1465000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2027000.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>29000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>257000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>53238000.0</v>
+      </c>
+      <c r="C22">
         <v>38292000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>37788000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>39331000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24743000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13559000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10807000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>200903000.0</v>
+      </c>
+      <c r="C23">
         <v>281245000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>273583000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>262574000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>217731000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>85216000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>55925000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>50010000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>55573000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>59462000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>32789000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>62211000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>32654000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
         <v>50010000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>55573000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>59462000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>32789000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>62211000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>32654000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-41379000.0</v>
+      </c>
+      <c r="C28">
         <v>-64263000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-55608000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-59527000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-109287000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-4058000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7740000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>12301000.0</v>
+      </c>
+      <c r="C29">
         <v>71027000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72168000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>73641000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>71981000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-23184000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-58865000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-10864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="F30">
         <v>205000.0</v>
       </c>
       <c r="G30">
+        <v>205000.0</v>
+      </c>
+      <c r="H30">
         <v>204000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>10929000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>8403000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-85424000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-91776000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>54625000.0</v>
+      </c>
+      <c r="C32">
         <v>133244000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>127909000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>131456000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>113148000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>44264000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>21705000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>56174999.0</v>
+      </c>
+      <c r="C33">
         <v>69832000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>68727000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>56625000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11740000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2244000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2256000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>35478000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>2979000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>2440000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1139000.0</v>
       </c>
     </row>
-    <row r="35" spans="1:7">
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>31163000.0</v>
+      </c>
+      <c r="C35">
         <v>93694000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>99180000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>94892000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>42050000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>131903000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>115480000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>4673999.0</v>
+      </c>
+      <c r="C36">
         <v>1192000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1222000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3311000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>601000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>229000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-5000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>82212000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>74435000.0</v>
       </c>
-      <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>4674000.0</v>
+      </c>
+      <c r="C38">
         <v>12984000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>12432000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>12259000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5008000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>258000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>252000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>12052000.0</v>
+      </c>
+      <c r="C39">
         <v>11196000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11259000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>11969000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>8383000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2939000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2264000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>35732000.0</v>
+      </c>
+      <c r="C40">
         <v>27438000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>39784000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>33696000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>24527000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6756000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3976000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>6941000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>9261000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3365000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1997000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:7">
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>14930000.0</v>
+      </c>
+      <c r="C42">
         <v>10531000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>8275000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7256000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>6865000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-66327000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-80829000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>90292000.0</v>
+      </c>
+      <c r="C45">
         <v>83041000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>64311000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>44366000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9856000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1986000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2004000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>51501000.0</v>
+      </c>
+      <c r="C46">
         <v>56848000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>56295000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>44366000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6732000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1986000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2004000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>51501000.0</v>
+      </c>
+      <c r="C47">
         <v>56848000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>56295000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>44366000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6732000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1957000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1747000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-2640000.0</v>
+      </c>
+      <c r="C48">
         <v>4788000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>4247000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>3663000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1528000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>0.0</v>
       </c>
-      <c r="G48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:7">
+      <c r="H48"/>
+    </row>
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>3663000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>1528000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>56</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>5688000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>4063000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>3250000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>30789000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
-    </row>
-    <row r="51" spans="1:7">
+      <c r="H50"/>
+    </row>
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>38059000.0</v>
+      </c>
+      <c r="C51">
         <v>97662000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>100201000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>95122000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>63578000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>72416000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>41428000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>6896000.0</v>
+      </c>
+      <c r="C52">
         <v>11796000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>9056000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7123000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>30789000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10205000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8774000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>200903000.0</v>
+      </c>
+      <c r="C55">
         <v>281245000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>273583000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>262574000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>217731000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>85216000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>55925000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>144728000.0</v>
+      </c>
+      <c r="C56">
         <v>211413000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>204856000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>205949000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>205991000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>82972000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>53669000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>90103000.0</v>
+      </c>
+      <c r="C57">
         <v>78169000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>76947000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>74541000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>92843000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>38708000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>31964000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>121266000.0</v>
+      </c>
+      <c r="C58">
         <v>171863000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>176127000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>169433000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>134893000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>170611000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>147444000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>12301000.0</v>
+      </c>
+      <c r="C60">
         <v>15329000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>12532000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10929000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>8403000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-85395000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-91519000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>21853000.0</v>
+      </c>
+      <c r="C2">
+        <v>24804000.0</v>
+      </c>
+      <c r="D2">
         <v>20851000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>20754000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13378000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15733000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2199000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2352000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2473000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17197000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1344000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>9496000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8099000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>11032000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>10431000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10555000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11390000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>14480000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>11472000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11726000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="V2"/>
+      <c r="W2">
         <v>10815000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10972000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
         <v>0.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="I5"/>
-[...6 lines deleted...]
-      </c>
+      <c r="K5"/>
+      <c r="L5"/>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
-      <c r="S5"/>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
       <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
         <v>-85395000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-91519000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>38513000.0</v>
+      </c>
+      <c r="C7">
+        <v>38059000.0</v>
+      </c>
+      <c r="D7">
         <v>40355000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>42170000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>44002000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>41964000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>42986000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>44328000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>42634000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>40565000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>41932000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>44695000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>39065000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>32410000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>26487000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>24424000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>22661000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>11000.0</v>
       </c>
       <c r="C8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D8">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="E8">
         <v>10000.0</v>
       </c>
       <c r="F8">
         <v>10000.0</v>
       </c>
       <c r="G8">
         <v>10000.0</v>
       </c>
       <c r="H8">
         <v>10000.0</v>
       </c>
       <c r="I8">
         <v>10000.0</v>
       </c>
       <c r="J8">
         <v>10000.0</v>
       </c>
       <c r="K8">
         <v>10000.0</v>
       </c>
       <c r="L8">
         <v>10000.0</v>
       </c>
       <c r="M8">
         <v>10000.0</v>
       </c>
       <c r="N8">
         <v>10000.0</v>
       </c>
       <c r="O8">
         <v>10000.0</v>
       </c>
       <c r="P8">
         <v>10000.0</v>
       </c>
       <c r="Q8">
         <v>10000.0</v>
       </c>
       <c r="R8">
         <v>10000.0</v>
       </c>
       <c r="S8">
+        <v>10000.0</v>
+      </c>
+      <c r="T8">
+        <v>10000.0</v>
+      </c>
+      <c r="U8">
         <v>-277342000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>15</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>16024000.0</v>
+      </c>
+      <c r="D9">
         <v>12806000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>12113000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>11397000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>11169000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10467000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>7791000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>7882000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>7615000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>7256000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>6731000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>6749000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7339000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>6865000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>7012000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>58564000.0</v>
+      </c>
+      <c r="C10">
+        <v>79438000.0</v>
+      </c>
+      <c r="D10">
         <v>73429000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>133615000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>147338000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>161925000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>152653000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>152209000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>147454000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>155809000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>147131000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>149605000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>145972000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>154649000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>152931000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>155533000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>164890000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>172865000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>161087000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>65001000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-66269000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>66269000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-40393999.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>17</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>79089000.0</v>
+      </c>
+      <c r="D11">
         <v>73429000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>133615000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>147338000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>161925000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>152653000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>147131000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>149605000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>145972000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>154649000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>152931000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>155533000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>164890000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>172865000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>161087000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>65001000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>58564000.0</v>
+      </c>
+      <c r="C12">
+        <v>79438000.0</v>
+      </c>
+      <c r="D12">
         <v>73429000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>133615000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>147338000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>161925000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>152653000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>152209000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>147454000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>155809000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>147131000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>149605000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>145972000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>154649000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>152931000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>155533000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>164890000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>172865000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>161087000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>65001000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>66269000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>66269000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>40394000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
         <v>11000.0</v>
       </c>
       <c r="C13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="D13">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="E13">
         <v>10000.0</v>
       </c>
       <c r="F13">
         <v>10000.0</v>
       </c>
       <c r="G13">
         <v>10000.0</v>
       </c>
       <c r="H13">
         <v>10000.0</v>
       </c>
       <c r="I13">
         <v>10000.0</v>
       </c>
       <c r="J13">
         <v>10000.0</v>
       </c>
       <c r="K13">
         <v>10000.0</v>
       </c>
       <c r="L13">
         <v>10000.0</v>
       </c>
       <c r="M13">
         <v>10000.0</v>
       </c>
       <c r="N13">
         <v>10000.0</v>
       </c>
       <c r="O13">
         <v>10000.0</v>
       </c>
       <c r="P13">
         <v>10000.0</v>
       </c>
       <c r="Q13">
         <v>10000.0</v>
       </c>
       <c r="R13">
         <v>10000.0</v>
       </c>
       <c r="S13">
+        <v>10000.0</v>
+      </c>
+      <c r="T13">
+        <v>10000.0</v>
+      </c>
+      <c r="U13">
         <v>-277342000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="V13"/>
+      <c r="W13">
         <v>-85395000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-85395000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>158118430.0</v>
+      </c>
+      <c r="C14">
+        <v>153365570.0</v>
+      </c>
+      <c r="D14">
         <v>145558540.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>143333000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>98352924.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>98745356.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>98487105.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>98228854.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>97850288.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>97399592.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>97194920.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>96889854.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>96697590.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11247000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>10940000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>10835000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>10708000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>96741421.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>96621427.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>95481419.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>91666663.0</v>
       </c>
       <c r="V14">
         <v>95801505.0</v>
       </c>
       <c r="W14">
-        <v>95801505.0</v>
+        <v>91666663.0</v>
       </c>
       <c r="X14">
         <v>95801505.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>95801505.0</v>
+      </c>
+      <c r="Z14">
+        <v>95801505.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>10000.0</v>
       </c>
       <c r="N15">
         <v>10000.0</v>
       </c>
       <c r="O15">
         <v>10000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>10000.0</v>
+      </c>
       <c r="Q15">
         <v>10000.0</v>
       </c>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>10000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
+        <v>10000.0</v>
+      </c>
+      <c r="U15">
         <v>-277342000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="V15"/>
+      <c r="W15">
         <v>-85395000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>24695000.0</v>
+      </c>
+      <c r="C16">
+        <v>22671000.0</v>
+      </c>
+      <c r="D16">
         <v>25676000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>24123000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>23099000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>18926000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>21538000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>21320000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>22815000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>19556000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>23051000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>22258000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>21854000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>18505000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>22694000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>22476000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>23561000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18818000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>21848000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>20002000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>10775000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>400000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>2507000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1818000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21">
         <v>2156000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>1465000.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>2027000.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>29000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>54423000.0</v>
+      </c>
+      <c r="C22">
+        <v>53238000.0</v>
+      </c>
+      <c r="D22">
         <v>49132000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>47348000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>39848000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>38292000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>38530000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>38285000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>38905000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>37788000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>37256000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>39413000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>37864000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>39331000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>40334000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>35344000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>28392000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>24743000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>20057000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>17162000.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="V22"/>
+      <c r="W22">
         <v>13559000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13559000.0</v>
       </c>
-      <c r="W22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>183432000.0</v>
+      </c>
+      <c r="C23">
+        <v>200903000.0</v>
+      </c>
+      <c r="D23">
         <v>202966000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>260875000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>269650000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>281245000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>273246000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>272503000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>268199000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>273583000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>265693000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>273329000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>262300000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>262574000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>252389000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>243567000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>239631000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>217731000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>199941000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>92602000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-19068000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>85216000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-10690000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
         <v>34522000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>50010000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>51588000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>53165000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>54337000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>55573000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>56749000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>57924000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>58693000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>59462000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>60228000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>61000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>22863000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>32789000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>42708000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>52626000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>62211000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
+        <v>0.0</v>
+      </c>
+      <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>34522000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>50010000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>51588000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>56749000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>57924000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>58693000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>59462000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>60228000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>61000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>22863000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>32789000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>42708000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>52626000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-20051000.0</v>
+      </c>
+      <c r="C28">
+        <v>-41379000.0</v>
+      </c>
+      <c r="D28">
         <v>-33074000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-56956000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-48814000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-64263000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-51579000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-49841000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-46014000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-55608000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-44794000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-43736000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-44964000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-59527000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-62966000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-66859000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-78313000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-109287000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-97853000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2112000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>66269000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-4058000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>40393999.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>11405000.0</v>
+      </c>
+      <c r="C29">
+        <v>12301000.0</v>
+      </c>
+      <c r="D29">
         <v>11979000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>49770000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>69450000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>71027000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>72557000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>72106000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>72080000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>72168000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>72210000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>72825000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>73179000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>73641000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>73173000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>73317000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>73149000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>71981000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>70322000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-214453000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-23184000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30">
         <v>-10312000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-213000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-10048000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-10671000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-10131000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10941000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3311000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1.0</v>
       </c>
-      <c r="O30">
-[...2 lines deleted...]
-      <c r="P30"/>
       <c r="Q30">
         <v>205000.0</v>
       </c>
-      <c r="R30">
-[...1 lines deleted...]
-      </c>
+      <c r="R30"/>
       <c r="S30">
         <v>205000.0</v>
       </c>
-      <c r="T30"/>
+      <c r="T30">
+        <v>205000.0</v>
+      </c>
       <c r="U30">
         <v>205000.0</v>
       </c>
       <c r="V30"/>
-      <c r="W30"/>
+      <c r="W30">
+        <v>205000.0</v>
+      </c>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>11651000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>11236000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>10929000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>9695000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>9067000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>9233000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>8403000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>7088000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-277342000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-85424000.0</v>
       </c>
       <c r="V31">
         <v>-85424000.0</v>
       </c>
-      <c r="W31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:24">
+      <c r="W31">
+        <v>-85424000.0</v>
+      </c>
+      <c r="X31">
+        <v>-85424000.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>46941000.0</v>
+      </c>
+      <c r="C32">
+        <v>54625000.0</v>
+      </c>
+      <c r="D32">
         <v>52731000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>75976000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>110797000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>133244000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>130325000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>131574000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>129027000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>127909000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>125113000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>126013000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>127011000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>131456000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>125656000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>126080000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>96835000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>113148000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>110427000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>26458000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="V32"/>
+      <c r="W32">
         <v>44264000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>56012000.0</v>
+      </c>
+      <c r="C33">
+        <v>56174999.0</v>
+      </c>
+      <c r="D33">
         <v>67315000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>69648000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>71694000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>69832000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>70502000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>70983000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>70444000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>68727000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>69826000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>73166000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>66718000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>56625000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>49140000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>42726000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>37584000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>11740000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>10910000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>6315000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>-66269000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2244000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-40394000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
         <v>4000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>47609000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>41584000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>35478000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>29900000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>27940000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3028000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>2979000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>6824000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>2613000.0</v>
       </c>
-      <c r="T34"/>
-      <c r="U34">
+      <c r="V34"/>
+      <c r="W34">
         <v>2440000.0</v>
       </c>
-      <c r="V34"/>
-      <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>31606000.0</v>
+      </c>
+      <c r="C35">
+        <v>31163000.0</v>
+      </c>
+      <c r="D35">
         <v>40992000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>42942000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>79519000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>93694000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>96472000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>99608000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>99613000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>99180000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>101494000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>105545000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>100303000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>94940000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>90204000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>89052000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>52377000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>42050000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>51350000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>310115000.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="V35"/>
+      <c r="W35">
         <v>131903000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>5004000.0</v>
+      </c>
+      <c r="C36">
+        <v>4673999.0</v>
+      </c>
+      <c r="D36">
         <v>3947000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>3983000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>3506000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1192000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>3373000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>3215000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3012000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>2687000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>2693000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>3266000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>3423000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3311000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>3077000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1729000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>943000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>601000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>552000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2121000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-66269000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>258000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-40394000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>81983000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>82190000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>82212000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>74897000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>70687000.0</v>
       </c>
-      <c r="P37"/>
-      <c r="Q37">
+      <c r="R37"/>
+      <c r="S37">
         <v>74435000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>62899000.0</v>
       </c>
-      <c r="S37"/>
-      <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>4674000.0</v>
+      </c>
+      <c r="D38">
         <v>13528000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>13608000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>13274000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>12984000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>-70431498000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>11965000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>12633000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>12759000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>12259000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>11713000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>10027000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>8783000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>5008000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>4927000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>521000.0</v>
       </c>
-      <c r="T38"/>
-      <c r="U38">
+      <c r="V38"/>
+      <c r="W38">
         <v>258000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>258000.0</v>
       </c>
-      <c r="W38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>14433000.0</v>
+      </c>
+      <c r="C39">
+        <v>12052000.0</v>
+      </c>
+      <c r="D39">
         <v>13090000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10264000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>10770000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>11196000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>11561000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>11026000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>11396000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>11259000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>11480000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>11145000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>11746000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>11764000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>9984000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>9964000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>8765000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>8383000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>7887000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4124000.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="V39"/>
+      <c r="W39">
         <v>3144000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1405000.0</v>
       </c>
-      <c r="W39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>27024000.0</v>
+      </c>
+      <c r="C40">
+        <v>35732000.0</v>
+      </c>
+      <c r="D40">
         <v>29293000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>25959000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>21267000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>27438000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>33585000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>33088000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>31035000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>27098000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>35073000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>31161000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>27521000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>37833000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>37897000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>35455000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>26429000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>24527000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>22809000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>16021000.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="V40"/>
+      <c r="W40">
         <v>14506000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>19872000.0</v>
       </c>
-      <c r="W40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>7909000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>6941000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>6810000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>6653000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>9632000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>9261000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>8642000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>6743000.0</v>
       </c>
-      <c r="T41"/>
-      <c r="U41">
+      <c r="V41"/>
+      <c r="W41">
         <v>3365000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>3365000.0</v>
       </c>
-      <c r="W41"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>15545000.0</v>
+      </c>
+      <c r="C42">
+        <v>14930000.0</v>
+      </c>
+      <c r="D42">
         <v>11712000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>11115000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>10596000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>10531000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>10029000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>9485000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>8878000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>8275000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>7791000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>7882000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>7615000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>7256000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>6731000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>6749000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>7339000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>6865000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>7012000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>-277342000.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="V42"/>
+      <c r="W42">
         <v>-85395000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>51008000.0</v>
+      </c>
+      <c r="C45">
+        <v>90292000.0</v>
+      </c>
+      <c r="D45">
         <v>53787000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>56040000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>58420000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>83041000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>57794000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>58408000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>57937000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>64311000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>64577000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>22200000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>53959000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>44366000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>14563000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>11272000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
-[...1 lines deleted...]
-      </c>
+      <c r="S45"/>
       <c r="T45"/>
       <c r="U45">
+        <v>4194000.0</v>
+      </c>
+      <c r="V45"/>
+      <c r="W45">
         <v>1986000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>51008000.0</v>
+      </c>
+      <c r="C46">
+        <v>51501000.0</v>
+      </c>
+      <c r="D46">
         <v>53787000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>56040000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>58420000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>56848000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>57794000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>58408000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>57937000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>56295000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>57861000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>60533000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>53959000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>44366000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>37427000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>32699000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>28801000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6732000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>5983000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>4194000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="V46"/>
+      <c r="W46">
         <v>1986000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>51501000.0</v>
+      </c>
+      <c r="D47">
         <v>53787000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>56040000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>58420000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>56848000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>57794000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>57861000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>22200000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>20252000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>44366000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>37427000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>32699000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>28801000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6732000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>5983000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>4194000.0</v>
       </c>
-      <c r="T47"/>
-      <c r="U47">
+      <c r="V47"/>
+      <c r="W47">
         <v>1957000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1957000.0</v>
       </c>
-      <c r="W47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-4151000.0</v>
+      </c>
+      <c r="C48">
+        <v>-2640000.0</v>
+      </c>
+      <c r="D48">
         <v>256000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>4156000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>4322000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>4788000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>4430000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>4571000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>4386000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>4247000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>4004000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>3759000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>3611000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>3663000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2954000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2308000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1884000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1528000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>66000.0</v>
       </c>
-      <c r="S48"/>
-      <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>3759000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>3611000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>3663000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>2954000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>2308000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49">
+      <c r="R49"/>
+      <c r="S49">
         <v>1528000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>66000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>34489000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>20000000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>5688000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>6500000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>4875000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>4469000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>4063000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>3656000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3250000.0</v>
       </c>
       <c r="M50">
         <v>3250000.0</v>
       </c>
       <c r="N50">
         <v>3250000.0</v>
       </c>
       <c r="O50">
         <v>3250000.0</v>
       </c>
       <c r="P50">
+        <v>3250000.0</v>
+      </c>
+      <c r="Q50">
+        <v>3250000.0</v>
+      </c>
+      <c r="R50">
         <v>41053000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>30789000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>20526000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>10263000.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>38513000.0</v>
+      </c>
+      <c r="C51">
+        <v>38059000.0</v>
+      </c>
+      <c r="D51">
         <v>40355000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>76659000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>98524000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>97662000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>101074000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>102368000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>101440000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>100201000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>102337000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>105869000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>101008000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>95122000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>89965000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>88674000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>86577000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>63578000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>63234000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>62889000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="V51"/>
+      <c r="W51">
         <v>62211000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>6907000.0</v>
+      </c>
+      <c r="C52">
+        <v>6896000.0</v>
+      </c>
+      <c r="D52">
         <v>7100000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>41454000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>26742000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>11796000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>12430000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>10588000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>9841000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>9056000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>8522000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>8233000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>8565000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>7123000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>6571000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>6275000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>43832000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>30789000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>20526000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>10263000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52">
         <v>10205000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>216000.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>132538000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>80787999.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>183432000.0</v>
+      </c>
+      <c r="C55">
+        <v>200903000.0</v>
+      </c>
+      <c r="D55">
         <v>202966000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>260875000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>269650000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>281245000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>273246000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>272503000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>268199000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>273583000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>265693000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>273329000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>262300000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>262574000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>252389000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>243567000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>239631000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>217731000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>199941000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>92602000.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="V55"/>
+      <c r="W55">
         <v>85216000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>127420000.0</v>
+      </c>
+      <c r="C56">
+        <v>144728000.0</v>
+      </c>
+      <c r="D56">
         <v>135651000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>191227000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>197956000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>211413000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>202744000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>201520000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>197755000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>204856000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>195867000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>200163000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>195582000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>205949000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>203249000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>200841000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>202047000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>205991000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>189031000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>86287000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>66269000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>82972000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>82972000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>40394000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>80479000.0</v>
+      </c>
+      <c r="C57">
+        <v>90103000.0</v>
+      </c>
+      <c r="D57">
         <v>82920000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>115251000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>87159000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>78169000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>72419000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>69946000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>68728000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>76947000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>70754000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>74150000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>68571000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>74493000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>77593000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>74761000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>105212000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>92843000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>78604000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>59829000.0</v>
       </c>
-      <c r="T57"/>
-      <c r="U57">
+      <c r="V57"/>
+      <c r="W57">
         <v>38708000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>38708000.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>112085000.0</v>
+      </c>
+      <c r="C58">
+        <v>121266000.0</v>
+      </c>
+      <c r="D58">
         <v>123912000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>158193000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>166678000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>171863000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>168891000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>169554000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>168341000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>176127000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>172248000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>179695000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>168874000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>169433000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>167797000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>163813000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>157589000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>134893000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>129954000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>369944000.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="V58"/>
+      <c r="W58">
         <v>170611000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>11405000.0</v>
+      </c>
+      <c r="C60">
+        <v>12301000.0</v>
+      </c>
+      <c r="D60">
         <v>11979000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>15281000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>14928000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>15329000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>14469000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>14066000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>13274000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>12532000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>11805000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>11651000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>11236000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>10929000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>9695000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>9067000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>9233000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>8403000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>7088000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-277342000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>-19068000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-85395000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-10690000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>185979000.0</v>
+      </c>
+      <c r="C2">
         <v>167759000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>189382000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>205591000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>192768000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>139518000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>116421000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>6109000.0</v>
+      </c>
+      <c r="C3">
         <v>5312000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4200000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5151000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>860000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>646000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>622000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>5523000.0</v>
+      </c>
+      <c r="C5">
         <v>9185000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>9431000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>23515000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33529000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>26518000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-5521000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>11632000.0</v>
+      </c>
+      <c r="C6">
         <v>14497000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13631000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>28666000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>34389000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>27164000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-4899000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>251504000.0</v>
+      </c>
+      <c r="C9">
         <v>254402000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>257000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>234291000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>187421000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>112302000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>84922000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>3241000.0</v>
+      </c>
+      <c r="C10">
         <v>4154000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4303000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>18857000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>25940000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>21576000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7778000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>9641000.0</v>
+      </c>
+      <c r="C11">
         <v>160000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-431000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-168000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-316000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>365703.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>324140.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>2282000.0</v>
+      </c>
+      <c r="C12">
         <v>5031000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5128000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4658000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7589000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4942000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2257000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>1418000.0</v>
+      </c>
+      <c r="C13">
         <v>5031000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5128000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4658000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7589000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4942000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2257000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>2765000.0</v>
+      </c>
+      <c r="C14">
         <v>-3453000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-7929000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>16890000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-24728000.0</v>
       </c>
-      <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-3635000.0</v>
+      </c>
+      <c r="C15">
         <v>541000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>584000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2135000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1528000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>21576000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7778000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16">
+        <v>-3635000.0</v>
+      </c>
+      <c r="C16">
         <v>541000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>584000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2135000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1528000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21576000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-7778000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-6400000.0</v>
+      </c>
+      <c r="C17">
         <v>3994000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8979000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>19025000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>26256000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>21576000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7778000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-2282000.0</v>
+      </c>
+      <c r="C18">
         <v>-5031000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4766000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4658000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7589000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4942000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2257000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>188000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6601000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-5376000.0</v>
+      </c>
+      <c r="C21">
         <v>3350000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4482000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23327000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>40130000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>26592000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-5395000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>442859000.0</v>
+      </c>
+      <c r="C23">
         <v>418811000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>441900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>416555000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>340059000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>225228000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>206738000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>6109000.0</v>
+      </c>
+      <c r="C25">
         <v>5312000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3670000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1922000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>860000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>646000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>622000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>105965000.0</v>
+      </c>
+      <c r="C27">
         <v>108339000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>119300000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>97300000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>74400000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>47100000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>57100000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>150915000.0</v>
+      </c>
+      <c r="C28">
         <v>142713000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>133218000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>113664000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>72891000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38610000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>33217000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>9641000.0</v>
+      </c>
+      <c r="C29">
         <v>160000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-438000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-168000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>256880000.0</v>
+      </c>
+      <c r="C30">
         <v>251052000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>252518000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>210964000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>147291000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>85710000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>90317000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>8617000.0</v>
+      </c>
+      <c r="C31">
         <v>804000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-179000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4470000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-14190000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5016000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2383000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>437483000.0</v>
+      </c>
+      <c r="C32">
         <v>422161000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>446382000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>439882000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>380189000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>251820000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>201343000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>45436000.0</v>
+      </c>
+      <c r="C2">
+        <v>54904000.0</v>
+      </c>
+      <c r="D2">
         <v>46801000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>45432000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>38842000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>48276000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>39103000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>41349000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39031000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>51338000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>47327000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>46695000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>44022000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>54194000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>50487000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>50988000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>49922000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>59620000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>47224000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>47587000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>38337000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>46949000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>40599000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>23792000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>25978000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>1615000.0</v>
+      </c>
+      <c r="C3">
+        <v>1528000.0</v>
+      </c>
+      <c r="D3">
         <v>1752000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1748000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1650000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1466000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1341000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1302000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1203000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1204000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-2468000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>940000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>951000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>674000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>501000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>398000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>349000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>324000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>215000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="U3">
         <v>157000.0</v>
       </c>
       <c r="V3">
+        <v>164000.0</v>
+      </c>
+      <c r="W3">
+        <v>157000.0</v>
+      </c>
+      <c r="X3">
         <v>150000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>169500.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>169500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-8453000.0</v>
+      </c>
+      <c r="C5">
+        <v>8237000.0</v>
+      </c>
+      <c r="D5">
         <v>-356000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-75000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2283000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3769000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>456000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2606000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2354000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2711000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>3415000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>2552000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>753000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>6587000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>6677000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>5010000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>5241000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12873000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>5897000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>10425000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>4334000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>14688000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>9255000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3191000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1302500.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-6838000.0</v>
+      </c>
+      <c r="C6">
+        <v>9765000.0</v>
+      </c>
+      <c r="D6">
         <v>1396000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1673000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-633000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>5235000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1797000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3908000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>3557000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3915000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>947000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3492000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1704000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7261000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>7178000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>5408000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>5590000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>13197000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6112000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>10582000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>4498000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>14845000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>9405000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3360500.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1472000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>54068000.0</v>
+      </c>
+      <c r="C9">
+        <v>69507000.0</v>
+      </c>
+      <c r="D9">
         <v>63451000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>63504000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>55042000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>71249000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>60770000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>64077000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>58306000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>73008000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>66827000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>63489000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>53676000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>65436000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>60918000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>57821000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>50116000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>62286000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>48015000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>44761000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>32359000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>41662000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>30846000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>18406000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>19904000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-8453000.0</v>
+      </c>
+      <c r="C10">
+        <v>8237000.0</v>
+      </c>
+      <c r="D10">
         <v>-628000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-970000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-3398000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2565000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-864000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1313000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1140000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1391000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2093000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1272000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-453000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>5629000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>5899000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3864000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3465000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>11070000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3985000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>8477000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2408000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>13353000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>8041000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1944000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>91000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>97</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>9585000.0</v>
+      </c>
+      <c r="D11">
         <v>44000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>143000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-131000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="G11">
         <v>-62000.0</v>
       </c>
       <c r="H11">
+        <v>211000.0</v>
+      </c>
+      <c r="I11">
+        <v>-62000.0</v>
+      </c>
+      <c r="J11">
         <v>73000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-550000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>95000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>37000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-13000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-557000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>180000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>113000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>96000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-339000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>23000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>21000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1306000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1336000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1155000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12">
+        <v>0.0</v>
+      </c>
+      <c r="D12">
         <v>272000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>895000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1115000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1204000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1320000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1293000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1214000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1320000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1322000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1280000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1206000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>958000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>778000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1146000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1776000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1803000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1912000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1948000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1926000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1335000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1214000.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>99</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>0.0</v>
+      </c>
+      <c r="D13">
         <v>272000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>895000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1115000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1204000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1320000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>1322000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>1280000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1206000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>958000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>778000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>1146000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1776000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1803000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1912000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>3874000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1926000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1335000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>6942000.0</v>
+      </c>
+      <c r="C14">
+        <v>-1548000.0</v>
+      </c>
+      <c r="D14">
         <v>565000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>947000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2801000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-2269000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>934000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-1190000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-928000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1698000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-1753000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1087000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-388000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-5477000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5073000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3327000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-3013000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-9947000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3896000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="W14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-1511000.0</v>
+      </c>
+      <c r="C15">
+        <v>-2896000.0</v>
+      </c>
+      <c r="D15">
         <v>-107000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-166000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-466000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>358000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1366676000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>185000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>139000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>243000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>245000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>148000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-52000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>709000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>646000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>424000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>356000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1462000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>66000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>8477000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>2408000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>13353000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>8041000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1944000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>91000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>102</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-2896000.0</v>
+      </c>
+      <c r="D16">
         <v>-107000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-166000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-466000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>358000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-141000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>245000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>148000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-52000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>709000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>646000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>424000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>356000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1462000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>66000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>8477000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5442500.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10697000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8041000.0</v>
       </c>
-      <c r="W16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-8453000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1348000.0</v>
+      </c>
+      <c r="D17">
         <v>-672000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-1113000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-3267000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>2627000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1075000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>1375000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1067000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1941000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1998000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1235000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-440000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>6186000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>5719000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>3751000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>3369000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>11409000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>3962000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>8477000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>2408000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>13353000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>8041000.0</v>
       </c>
-      <c r="W17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>0.0</v>
+      </c>
+      <c r="C18">
+        <v>0.0</v>
+      </c>
+      <c r="D18">
         <v>-272000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-895000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1115000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1204000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1320000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1293000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1214000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1320000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1322000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1280000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1206000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-958000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-778000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1146000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1776000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1803000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1912000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1948000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1926000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1335000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1214000.0</v>
       </c>
-      <c r="W18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>1192000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>843000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>374000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-666000.0</v>
       </c>
-      <c r="P19"/>
-[...1 lines deleted...]
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19">
         <v>-3971000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-8881000.0</v>
+      </c>
+      <c r="C21">
+        <v>-20000.0</v>
+      </c>
+      <c r="D21">
         <v>-620000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1213000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3523000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>2410000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1069000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1132000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>877000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1198000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2014000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1360000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-90000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>6048000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6303000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>5676000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>5300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>12956000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>9868000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>12352000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>4954000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>14687000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>9314000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3191000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1302500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>108385000.0</v>
+      </c>
+      <c r="C23">
+        <v>124431000.0</v>
+      </c>
+      <c r="D23">
         <v>110872000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>110149000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>97407000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>117115000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>100942000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>104294000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>96460000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>123148000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>112140000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>108824000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>97788000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>113582000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>105102000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>103133000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>94738000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>108950000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>85371000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>79996000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>65742000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>73924000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>62131000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>39053999.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>44594500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>1615000.0</v>
+      </c>
+      <c r="C25">
+        <v>1528000.0</v>
+      </c>
+      <c r="D25">
         <v>1549000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1544000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1488000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1466000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1341000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1302000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1203000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1204000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1105000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>940000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>951000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1421000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>501000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>398000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>349000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>324000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>215000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="U25">
         <v>157000.0</v>
       </c>
       <c r="V25">
+        <v>164000.0</v>
+      </c>
+      <c r="W25">
+        <v>157000.0</v>
+      </c>
+      <c r="X25">
         <v>150000.0</v>
       </c>
-      <c r="W25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>23522000.0</v>
+      </c>
+      <c r="C27">
+        <v>30600000.0</v>
+      </c>
+      <c r="D27">
         <v>26132000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>26271000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>22962000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>108339000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>26494000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>27346000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>54094000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>119300000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27">
         <v>28500000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>25300000.0</v>
       </c>
-      <c r="O27"/>
-[...1 lines deleted...]
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
         <v>25200000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>18500000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>16300000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>14400000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>15500000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>11300000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>10150000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>10150000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>39427000.0</v>
+      </c>
+      <c r="C28">
+        <v>38927000.0</v>
+      </c>
+      <c r="D28">
         <v>37939000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>38446000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>35603000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>39500000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>35345000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>35599000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>111523000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>49899000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>64813000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>62129000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>53766000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>30888000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>29315000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>52145000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>44816000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>24130000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>19647000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>16109000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>13005000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11475000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>10232000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5065000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>8451500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>9585000.0</v>
+      </c>
+      <c r="D29">
         <v>44000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>143000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-131000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="G29">
         <v>-62000.0</v>
       </c>
       <c r="H29">
+        <v>211000.0</v>
+      </c>
+      <c r="I29">
+        <v>-62000.0</v>
+      </c>
+      <c r="J29">
         <v>73000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-550000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>95000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>37000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-13000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-557000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>180000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>113000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>96000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-339000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>23000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>0.0</v>
       </c>
-      <c r="T29">
-[...2 lines deleted...]
-      <c r="U29"/>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29"/>
-      <c r="X29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>62949000.0</v>
+      </c>
+      <c r="C30">
+        <v>69527000.0</v>
+      </c>
+      <c r="D30">
         <v>64071000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>64717000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>58565000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>68839000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>61839000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>62945000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>57429000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>71810000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>64813000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>62129000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>53766000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>59388000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>54615000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>52145000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>44816000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>49330000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>38147000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>32409000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>27405000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>26975000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>21532000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>15261999.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>18616500.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>428000.0</v>
+      </c>
+      <c r="C31">
+        <v>8257000.0</v>
+      </c>
+      <c r="D31">
         <v>-8000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>243000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>125000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>155000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>205000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>181000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>263000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>193000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>79000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-88000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-363000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-419000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-404000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-1812000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1835000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1886000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-5883000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-3875000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-2546000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1334000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1273000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-1247000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1211500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>99504000.0</v>
+      </c>
+      <c r="C32">
+        <v>124411000.0</v>
+      </c>
+      <c r="D32">
         <v>110252000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>108936000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>93884000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>119525000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>99873000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>105426000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>97337000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>124346000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>114154000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>110184000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>97698000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>119630000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>111405000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>108809000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>100038000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>121906000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>95239000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>92348000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>70696000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>88611000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>71445000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>42198000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>45882000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>162141000.0</v>
+      </c>
+      <c r="C2">
         <v>156020000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>154854000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>173070000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>66474000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40598000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18106000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>3966000</v>
+      </c>
+      <c r="C3">
         <v>4907000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>11944000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9124000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5606000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>584000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>678000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-18216000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>106596000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-4242000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4317000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-82703000.0</v>
+      </c>
+      <c r="C6">
         <v>6121000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1166000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18216000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>106596000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25876000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>22492000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-8243000.0</v>
+      </c>
+      <c r="C7">
         <v>-7832000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2795000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-19731000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>8396000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3216000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>7364000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>-5582000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3514000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1079000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-15192000.0</v>
+      </c>
+      <c r="C10">
         <v>-686000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1495000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-14751000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-11202000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2825000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2426000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>2491000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23335000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2499000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6197000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>9469000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>33577000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>164000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>-3737000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3542000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3593000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>6109000.0</v>
+      </c>
+      <c r="C14">
         <v>5312000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8892000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1922000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>860000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>646000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>622000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      <c r="D15">
+        <v>132</v>
+      </c>
+      <c r="B15">
+        <v>3793000.0</v>
+      </c>
+      <c r="C15">
+        <v>1766000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15">
         <v>18316000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>21441000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>30000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>79438000.0</v>
+      </c>
+      <c r="C16">
         <v>162141000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>156020000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>154854000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>173070000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>66474000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>40598000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>5752000.0</v>
+      </c>
+      <c r="C18">
         <v>12688000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>14270000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>5382000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>40472000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26139000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-111000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-4907000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-13287000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9124000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5606000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-584000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-678000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>-298000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>101590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-56063000.0</v>
+      </c>
+      <c r="C21">
         <v>-4063000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3250000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3968000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>30000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>24000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-6400000.0</v>
+      </c>
+      <c r="C22">
         <v>3994000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>584000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>19025000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>26256000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>21576000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7778000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-28143000.0</v>
+      </c>
+      <c r="C23">
         <v>-1866000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-9854000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-19565000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-21441000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>32394000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1397000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-315000.0</v>
+      </c>
+      <c r="C25">
         <v>6059000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4479000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4618000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8087000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1121000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>316000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-456000.0</v>
+      </c>
+      <c r="C26">
         <v>-638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
+        <v>0.0</v>
+      </c>
+      <c r="F26">
         <v>-14025000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>8920000.0</v>
+      </c>
+      <c r="C27">
         <v>9934000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>9952000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8840000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2795000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>46000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-88455000.0</v>
+      </c>
+      <c r="C28">
         <v>-6567000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-13104000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-23598000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>66124000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-263000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22603000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>9718000.0</v>
+      </c>
+      <c r="C29">
         <v>17595000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26214000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14506000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>46078000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26723000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>567000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-3966000.0</v>
+      </c>
+      <c r="C30">
         <v>-4907000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-11944000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9124000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5606000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-584000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-678000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>79438000.0</v>
+      </c>
+      <c r="C2">
+        <v>73776000.0</v>
+      </c>
+      <c r="D2">
         <v>133834000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>147555000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>162141000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>152868000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>152423000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>147667000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>156020000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>147340000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>149812000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>146177000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>154854000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>153136000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>155738000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>165095000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>173070000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>161292.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>65206000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>72724000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>66474000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>57916000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>47864000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3633000.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>555000</v>
+      </c>
+      <c r="C3">
+        <v>1473000</v>
+      </c>
+      <c r="D3">
         <v>611000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1155000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>727000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2177000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1311000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>857000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>562000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1215000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1570000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4745000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4414000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2558000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>2498000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2785000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1283000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3517</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1739000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2100000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>546000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>55000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>350000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>89500</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>89500</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>3635000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-8677000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>2130000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>4175000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-20747000.0</v>
+      </c>
+      <c r="C6">
+        <v>5662000.0</v>
+      </c>
+      <c r="D6">
         <v>-60058000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-13721000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-14586000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>9273000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>445000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4756000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8353000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>8680000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-2472000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3635000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8677000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1718000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2602000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9357000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-7975000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>11778.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>96086000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-7518000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>6250000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>8558000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>10052000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>3633000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3633000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-15299000.0</v>
+      </c>
+      <c r="C7">
+        <v>1531000.0</v>
+      </c>
+      <c r="D7">
         <v>-4884000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4444000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-9334000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>5556000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2289000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>906000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-12005000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4394000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-2307000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>6671000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-5963000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-4669000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-5341000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-2989000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6732000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1531000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>4384000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2310000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3233000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2380000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1903000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1855000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1855000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-      <c r="I9">
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9">
         <v>335000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-792000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>457000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9">
         <v>-6191000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2310000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1483000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-218000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>3150000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1338000.0</v>
       </c>
-      <c r="W9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-1237000.0</v>
+      </c>
+      <c r="C10">
+        <v>-4129000.0</v>
+      </c>
+      <c r="D10">
         <v>-1858000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-7532000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1673000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-101000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-314000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>780000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1051000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-530000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2163000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1541000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1403000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>859000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-5066000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-6911000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3633000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-6785.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2922000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-888000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2691000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1342000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1495000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1336000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1336000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>7365000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-10456000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1298000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5820000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1779000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>8672000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>4573000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>5045000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-2452000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>2063000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>2656000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2318000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5026000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-3143000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6829000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>5786000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11569000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>19398000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>19398000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1305000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>68000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>32000.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>457000.0</v>
       </c>
       <c r="N13">
+        <v>457000.0</v>
+      </c>
+      <c r="O13">
+        <v>457000.0</v>
+      </c>
+      <c r="P13">
         <v>-1573000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1898000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1320000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-5502000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>2733000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2733000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-484000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2290000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1335000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>1835000.0</v>
+      </c>
+      <c r="C14">
+        <v>1528000.0</v>
+      </c>
+      <c r="D14">
         <v>1752000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1544000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1488000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1466000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1341000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1302000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1203000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2409000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1105000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>940000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>951000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>674000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>501000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>398000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>349000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>495.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>215000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="U14">
         <v>157000.0</v>
       </c>
       <c r="V14">
+        <v>164000.0</v>
+      </c>
+      <c r="W14">
+        <v>157000.0</v>
+      </c>
+      <c r="X14">
         <v>150000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>169500.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>169500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>132</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>28012000.0</v>
+      </c>
+      <c r="D15">
         <v>3793000.0</v>
       </c>
-      <c r="C15"/>
-      <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>3660000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>1468000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>30000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>58691000.0</v>
+      </c>
+      <c r="C16">
+        <v>79438000.0</v>
+      </c>
+      <c r="D16">
         <v>73776000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>133834000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>147555000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>162141000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>152868000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>152423000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>147667000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>156020000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>147340000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>149812000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>146177000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>154854000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>153136000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>155738000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>165095000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>173070.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>161292000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>65206000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>72724000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>66474000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>57916000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3633000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3633000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-19347000.0</v>
+      </c>
+      <c r="C18">
+        <v>5694000.0</v>
+      </c>
+      <c r="D18">
         <v>-3000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7915000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7854000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>11914000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>674000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>6452000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6352000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>9485000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3074000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>8107000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-6396000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>2929000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1648000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1906000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1101000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>18548.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>11872000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>11239000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6325000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>11478000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>10052000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>2304500.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>2304500.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-611000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1155000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-727000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-2177000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1311000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-857000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-562000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1215000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1570000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-4745000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-4414000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2558000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2498000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2785000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1283000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1221000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-1739000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2100000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-546000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-55000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-350000.0</v>
       </c>
-      <c r="W19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>298000.0</v>
       </c>
-      <c r="R20"/>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-34843000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-20000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1220000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2438000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-812000.0</v>
       </c>
       <c r="N21">
         <v>-813000.0</v>
       </c>
       <c r="O21">
-        <v>-2408000.0</v>
+        <v>-812000.0</v>
       </c>
       <c r="P21">
-        <v>-2408000.0</v>
+        <v>-813000.0</v>
       </c>
       <c r="Q21">
         <v>-2408000.0</v>
       </c>
       <c r="R21">
         <v>-2408000.0</v>
       </c>
-      <c r="S21"/>
-[...1 lines deleted...]
-      <c r="U21">
+      <c r="S21">
+        <v>-2408000.0</v>
+      </c>
+      <c r="T21">
+        <v>-2408000.0</v>
+      </c>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
         <v>13671500.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>13671500.0</v>
       </c>
-      <c r="W21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-1511000.0</v>
+      </c>
+      <c r="C22">
+        <v>-1348000.0</v>
+      </c>
+      <c r="D22">
         <v>-107000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-1113000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-466000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>2627000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-1075000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>185000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1067000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>243000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1998000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1235000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-440000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6186000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5719000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>3751000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3369000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>18149000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>66000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8477000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2408000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13353000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>8041000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1944000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>91000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-1400000.0</v>
+      </c>
+      <c r="C23">
+        <v>27980000.0</v>
+      </c>
+      <c r="D23">
         <v>-21323000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1439000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-5349000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-3000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-50000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-725000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-1088000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4733000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-3660000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1468000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-399000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-3437000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-8855000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6874000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-119671.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>84214000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-18757000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-75000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-30263000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-350000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1328500.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1328500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-3817000.0</v>
+      </c>
+      <c r="C25">
+        <v>-6102000.0</v>
+      </c>
+      <c r="D25">
         <v>3803000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1724000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1053000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2138000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1273000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2553000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1285000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1762000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1184000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1342000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1226000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1187000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>956000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1383000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-2341000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-20850218.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-71323000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>452000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>399000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>378000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>315000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2128500.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3981500.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-456000.0</v>
+      </c>
+      <c r="D26">
         <v>-96000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-197000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-163000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-200000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-179000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-159000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-100000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26">
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>87565000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>87863000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>1528000.0</v>
+      </c>
+      <c r="C27">
+        <v>1967000.0</v>
+      </c>
+      <c r="D27">
         <v>2256000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2328000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2369000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2398000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2524000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2425000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2587000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2498000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>2569000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2627000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2258000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2277000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2311000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2148000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2104000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1923000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>684000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>95000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>93000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>25000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="X27">
         <v>7000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27">
+        <v>7000.0</v>
+      </c>
+      <c r="Z27">
+        <v>7000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-1400000.0</v>
+      </c>
+      <c r="C28">
+        <v>-32000.0</v>
+      </c>
+      <c r="D28">
         <v>-60055000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-21636000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-6732000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2641000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-229000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1696000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2001000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-805000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-5546000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-4472000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2281000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1211000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-4250000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11263000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-6874000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-18090.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>84214000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-18757000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-75000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2920000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-9416000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1328500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1328500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-18792000.0</v>
+      </c>
+      <c r="C29">
+        <v>7167000.0</v>
+      </c>
+      <c r="D29">
         <v>608000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>9070000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-7127000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>14091000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1985000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7309000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-5790000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>10700000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4644000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>12852000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1982000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>5487000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4146000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4691000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>182000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>22065.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>13611000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13339000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6871000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11533000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>10402000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2394000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2394000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-555000.0</v>
+      </c>
+      <c r="C30">
+        <v>-1473000.0</v>
+      </c>
+      <c r="D30">
         <v>-611000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1155000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-727000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-2177000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1311000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-857000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-562000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1215000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1570000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-4745000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4414000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2558000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2498000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2785000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1283000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1221000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1739000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2100000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-546000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-55000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-350000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>