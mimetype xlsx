--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -885,51 +885,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
         <v>24804000.0</v>
       </c>
       <c r="C2">
         <v>15733000.0</v>
       </c>
       <c r="D2">
-        <v>4511000.0</v>
+        <v>17197000.0</v>
       </c>
       <c r="E2">
         <v>11032000.0</v>
       </c>
       <c r="F2">
         <v>14480000.0</v>
       </c>
       <c r="G2">
         <v>10972000.0</v>
       </c>
       <c r="H2">
         <v>10766000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
@@ -1027,51 +1027,51 @@
         <v>15</v>
       </c>
       <c r="B9">
         <v>16024000.0</v>
       </c>
       <c r="C9">
         <v>11169000.0</v>
       </c>
       <c r="D9">
         <v>8275000.0</v>
       </c>
       <c r="E9">
         <v>7256000.0</v>
       </c>
       <c r="F9">
         <v>6865000.0</v>
       </c>
       <c r="G9"/>
       <c r="H9"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
-        <v>79438000.0</v>
+        <v>79089000.0</v>
       </c>
       <c r="C10">
         <v>161925000.0</v>
       </c>
       <c r="D10">
         <v>155809000.0</v>
       </c>
       <c r="E10">
         <v>154649000.0</v>
       </c>
       <c r="F10">
         <v>172865000.0</v>
       </c>
       <c r="G10">
         <v>66269000.0</v>
       </c>
       <c r="H10">
         <v>40394000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11">
@@ -1079,51 +1079,51 @@
       </c>
       <c r="C11">
         <v>161925000.0</v>
       </c>
       <c r="D11">
         <v>155809000.0</v>
       </c>
       <c r="E11">
         <v>154649000.0</v>
       </c>
       <c r="F11">
         <v>172865000.0</v>
       </c>
       <c r="G11">
         <v>66269000.0</v>
       </c>
       <c r="H11">
         <v>40394000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
-        <v>79438000.0</v>
+        <v>79089000.0</v>
       </c>
       <c r="C12">
         <v>161925000.0</v>
       </c>
       <c r="D12">
         <v>155809000.0</v>
       </c>
       <c r="E12">
         <v>154649000.0</v>
       </c>
       <c r="F12">
         <v>172865000.0</v>
       </c>
       <c r="G12">
         <v>66269000.0</v>
       </c>
       <c r="H12">
         <v>40394000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
@@ -1252,51 +1252,53 @@
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>27</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>3367000.0</v>
+      </c>
       <c r="C21">
         <v>2156000.0</v>
       </c>
       <c r="D21">
         <v>1465000.0</v>
       </c>
       <c r="E21">
         <v>2027000.0</v>
       </c>
       <c r="F21"/>
       <c r="G21">
         <v>29000.0</v>
       </c>
       <c r="H21">
         <v>257000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22">
         <v>53238000.0</v>
       </c>
       <c r="C22">
@@ -1403,51 +1405,51 @@
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-41379000.0</v>
+        <v>-41030000.0</v>
       </c>
       <c r="C28">
         <v>-64263000.0</v>
       </c>
       <c r="D28">
         <v>-55608000.0</v>
       </c>
       <c r="E28">
         <v>-59527000.0</v>
       </c>
       <c r="F28">
         <v>-109287000.0</v>
       </c>
       <c r="G28">
         <v>-4058000.0</v>
       </c>
       <c r="H28">
         <v>-7740000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
@@ -1521,51 +1523,51 @@
       </c>
       <c r="C32">
         <v>133244000.0</v>
       </c>
       <c r="D32">
         <v>127909000.0</v>
       </c>
       <c r="E32">
         <v>131456000.0</v>
       </c>
       <c r="F32">
         <v>113148000.0</v>
       </c>
       <c r="G32">
         <v>44264000.0</v>
       </c>
       <c r="H32">
         <v>21705000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
-        <v>56174999.0</v>
+        <v>56175000.0</v>
       </c>
       <c r="C33">
         <v>69832000.0</v>
       </c>
       <c r="D33">
         <v>68727000.0</v>
       </c>
       <c r="E33">
         <v>56625000.0</v>
       </c>
       <c r="F33">
         <v>11740000.0</v>
       </c>
       <c r="G33">
         <v>2244000.0</v>
       </c>
       <c r="H33">
         <v>2256000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34"/>
@@ -1593,51 +1595,51 @@
       </c>
       <c r="C35">
         <v>93694000.0</v>
       </c>
       <c r="D35">
         <v>99180000.0</v>
       </c>
       <c r="E35">
         <v>94892000.0</v>
       </c>
       <c r="F35">
         <v>42050000.0</v>
       </c>
       <c r="G35">
         <v>131903000.0</v>
       </c>
       <c r="H35">
         <v>115480000.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
-        <v>4673999.0</v>
+        <v>1307000.0</v>
       </c>
       <c r="C36">
         <v>1192000.0</v>
       </c>
       <c r="D36">
         <v>1222000.0</v>
       </c>
       <c r="E36">
         <v>3311000.0</v>
       </c>
       <c r="F36">
         <v>601000.0</v>
       </c>
       <c r="G36">
         <v>229000.0</v>
       </c>
       <c r="H36">
         <v>-5000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
@@ -1661,83 +1663,83 @@
       </c>
       <c r="C38">
         <v>12984000.0</v>
       </c>
       <c r="D38">
         <v>12432000.0</v>
       </c>
       <c r="E38">
         <v>12259000.0</v>
       </c>
       <c r="F38">
         <v>5008000.0</v>
       </c>
       <c r="G38">
         <v>258000.0</v>
       </c>
       <c r="H38">
         <v>252000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>12052000.0</v>
+        <v>12401000.0</v>
       </c>
       <c r="C39">
         <v>11196000.0</v>
       </c>
       <c r="D39">
         <v>11259000.0</v>
       </c>
       <c r="E39">
         <v>11969000.0</v>
       </c>
       <c r="F39">
         <v>8383000.0</v>
       </c>
       <c r="G39">
         <v>2939000.0</v>
       </c>
       <c r="H39">
         <v>2264000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>35732000.0</v>
       </c>
       <c r="C40">
         <v>27438000.0</v>
       </c>
       <c r="D40">
-        <v>39784000.0</v>
+        <v>27098000.0</v>
       </c>
       <c r="E40">
         <v>33696000.0</v>
       </c>
       <c r="F40">
         <v>24527000.0</v>
       </c>
       <c r="G40">
         <v>6756000.0</v>
       </c>
       <c r="H40">
         <v>3976000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41">
         <v>6941000.0</v>
       </c>
       <c r="F41">
@@ -2715,51 +2717,51 @@
       </c>
       <c r="R9">
         <v>7339000.0</v>
       </c>
       <c r="S9">
         <v>6865000.0</v>
       </c>
       <c r="T9">
         <v>7012000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
         <v>58564000.0</v>
       </c>
       <c r="C10">
-        <v>79438000.0</v>
+        <v>79089000.0</v>
       </c>
       <c r="D10">
         <v>73429000.0</v>
       </c>
       <c r="E10">
         <v>133615000.0</v>
       </c>
       <c r="F10">
         <v>147338000.0</v>
       </c>
       <c r="G10">
         <v>161925000.0</v>
       </c>
       <c r="H10">
         <v>152653000.0</v>
       </c>
       <c r="I10">
         <v>152209000.0</v>
       </c>
       <c r="J10">
         <v>147454000.0</v>
       </c>
       <c r="K10">
         <v>155809000.0</v>
       </c>
@@ -2853,51 +2855,51 @@
         <v>164890000.0</v>
       </c>
       <c r="S11">
         <v>172865000.0</v>
       </c>
       <c r="T11">
         <v>161087000.0</v>
       </c>
       <c r="U11">
         <v>65001000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
         <v>58564000.0</v>
       </c>
       <c r="C12">
-        <v>79438000.0</v>
+        <v>79089000.0</v>
       </c>
       <c r="D12">
         <v>73429000.0</v>
       </c>
       <c r="E12">
         <v>133615000.0</v>
       </c>
       <c r="F12">
         <v>147338000.0</v>
       </c>
       <c r="G12">
         <v>161925000.0</v>
       </c>
       <c r="H12">
         <v>152653000.0</v>
       </c>
       <c r="I12">
         <v>152209000.0</v>
       </c>
       <c r="J12">
         <v>147454000.0</v>
       </c>
       <c r="K12">
         <v>155809000.0</v>
       </c>
@@ -3326,51 +3328,53 @@
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21">
+        <v>3367000.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21">
         <v>2156000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21">
         <v>1465000.0</v>
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
         <v>2027000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
@@ -3709,51 +3713,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
         <v>-20051000.0</v>
       </c>
       <c r="C28">
-        <v>-41379000.0</v>
+        <v>-41030000.0</v>
       </c>
       <c r="D28">
         <v>-33074000.0</v>
       </c>
       <c r="E28">
         <v>-56956000.0</v>
       </c>
       <c r="F28">
         <v>-48814000.0</v>
       </c>
       <c r="G28">
         <v>-64263000.0</v>
       </c>
       <c r="H28">
         <v>-51579000.0</v>
       </c>
       <c r="I28">
         <v>-49841000.0</v>
       </c>
       <c r="J28">
         <v>-46014000.0</v>
       </c>
       <c r="K28">
         <v>-55608000.0</v>
       </c>
@@ -4039,51 +4043,51 @@
       <c r="S32">
         <v>113148000.0</v>
       </c>
       <c r="T32">
         <v>110427000.0</v>
       </c>
       <c r="U32">
         <v>26458000.0</v>
       </c>
       <c r="V32"/>
       <c r="W32">
         <v>44264000.0</v>
       </c>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>56012000.0</v>
       </c>
       <c r="C33">
-        <v>56174999.0</v>
+        <v>56175000.0</v>
       </c>
       <c r="D33">
         <v>67315000.0</v>
       </c>
       <c r="E33">
         <v>69648000.0</v>
       </c>
       <c r="F33">
         <v>71694000.0</v>
       </c>
       <c r="G33">
         <v>69832000.0</v>
       </c>
       <c r="H33">
         <v>70502000.0</v>
       </c>
       <c r="I33">
         <v>70983000.0</v>
       </c>
       <c r="J33">
         <v>70444000.0</v>
       </c>
       <c r="K33">
         <v>68727000.0</v>
       </c>
@@ -4223,67 +4227,69 @@
       </c>
       <c r="N35">
         <v>100303000.0</v>
       </c>
       <c r="O35">
         <v>94940000.0</v>
       </c>
       <c r="P35">
         <v>90204000.0</v>
       </c>
       <c r="Q35">
         <v>89052000.0</v>
       </c>
       <c r="R35">
         <v>52377000.0</v>
       </c>
       <c r="S35">
         <v>42050000.0</v>
       </c>
       <c r="T35">
         <v>51350000.0</v>
       </c>
       <c r="U35">
         <v>310115000.0</v>
       </c>
-      <c r="V35"/>
+      <c r="V35">
+        <v>19068000.0</v>
+      </c>
       <c r="W35">
         <v>131903000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
         <v>5004000.0</v>
       </c>
       <c r="C36">
-        <v>4673999.0</v>
+        <v>1307000.0</v>
       </c>
       <c r="D36">
         <v>3947000.0</v>
       </c>
       <c r="E36">
         <v>3983000.0</v>
       </c>
       <c r="F36">
         <v>3506000.0</v>
       </c>
       <c r="G36">
         <v>1192000.0</v>
       </c>
       <c r="H36">
         <v>3373000.0</v>
       </c>
       <c r="I36">
         <v>3215000.0</v>
       </c>
       <c r="J36">
         <v>3012000.0</v>
       </c>
       <c r="K36">
         <v>2687000.0</v>
       </c>
@@ -4427,51 +4433,51 @@
       </c>
       <c r="T38">
         <v>4927000.0</v>
       </c>
       <c r="U38">
         <v>521000.0</v>
       </c>
       <c r="V38"/>
       <c r="W38">
         <v>258000.0</v>
       </c>
       <c r="X38">
         <v>258000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
         <v>14433000.0</v>
       </c>
       <c r="C39">
-        <v>12052000.0</v>
+        <v>12401000.0</v>
       </c>
       <c r="D39">
         <v>13090000.0</v>
       </c>
       <c r="E39">
         <v>10264000.0</v>
       </c>
       <c r="F39">
         <v>10770000.0</v>
       </c>
       <c r="G39">
         <v>11196000.0</v>
       </c>
       <c r="H39">
         <v>11561000.0</v>
       </c>
       <c r="I39">
         <v>11026000.0</v>
       </c>
       <c r="J39">
         <v>11396000.0</v>
       </c>
       <c r="K39">
         <v>11259000.0</v>
       </c>
@@ -4483,51 +4489,53 @@
       </c>
       <c r="N39">
         <v>11746000.0</v>
       </c>
       <c r="O39">
         <v>11764000.0</v>
       </c>
       <c r="P39">
         <v>9984000.0</v>
       </c>
       <c r="Q39">
         <v>9964000.0</v>
       </c>
       <c r="R39">
         <v>8765000.0</v>
       </c>
       <c r="S39">
         <v>8383000.0</v>
       </c>
       <c r="T39">
         <v>7887000.0</v>
       </c>
       <c r="U39">
         <v>4124000.0</v>
       </c>
-      <c r="V39"/>
+      <c r="V39">
+        <v>-66269000.0</v>
+      </c>
       <c r="W39">
         <v>3144000.0</v>
       </c>
       <c r="X39">
         <v>1405000.0</v>
       </c>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
         <v>27024000.0</v>
       </c>
       <c r="C40">
         <v>35732000.0</v>
       </c>
       <c r="D40">
         <v>29293000.0</v>
       </c>
       <c r="E40">
         <v>25959000.0</v>
       </c>
@@ -5627,51 +5635,53 @@
       </c>
       <c r="N58">
         <v>168874000.0</v>
       </c>
       <c r="O58">
         <v>169433000.0</v>
       </c>
       <c r="P58">
         <v>167797000.0</v>
       </c>
       <c r="Q58">
         <v>163813000.0</v>
       </c>
       <c r="R58">
         <v>157589000.0</v>
       </c>
       <c r="S58">
         <v>134893000.0</v>
       </c>
       <c r="T58">
         <v>129954000.0</v>
       </c>
       <c r="U58">
         <v>369944000.0</v>
       </c>
-      <c r="V58"/>
+      <c r="V58">
+        <v>19068000.0</v>
+      </c>
       <c r="W58">
         <v>170611000.0</v>
       </c>
       <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
@@ -6812,51 +6822,51 @@
       <c r="D3">
         <v>1752000.0</v>
       </c>
       <c r="E3">
         <v>1748000.0</v>
       </c>
       <c r="F3">
         <v>1650000.0</v>
       </c>
       <c r="G3">
         <v>1466000.0</v>
       </c>
       <c r="H3">
         <v>1341000.0</v>
       </c>
       <c r="I3">
         <v>1302000.0</v>
       </c>
       <c r="J3">
         <v>1203000.0</v>
       </c>
       <c r="K3">
         <v>1204000.0</v>
       </c>
       <c r="L3">
-        <v>-2468000.0</v>
+        <v>1105000.0</v>
       </c>
       <c r="M3">
         <v>940000.0</v>
       </c>
       <c r="N3">
         <v>951000.0</v>
       </c>
       <c r="O3">
         <v>674000.0</v>
       </c>
       <c r="P3">
         <v>501000.0</v>
       </c>
       <c r="Q3">
         <v>398000.0</v>
       </c>
       <c r="R3">
         <v>349000.0</v>
       </c>
       <c r="S3">
         <v>324000.0</v>
       </c>
       <c r="T3">
         <v>215000.0</v>
       </c>
@@ -7002,51 +7012,51 @@
       <c r="D6">
         <v>1396000.0</v>
       </c>
       <c r="E6">
         <v>1673000.0</v>
       </c>
       <c r="F6">
         <v>-633000.0</v>
       </c>
       <c r="G6">
         <v>5235000.0</v>
       </c>
       <c r="H6">
         <v>1797000.0</v>
       </c>
       <c r="I6">
         <v>3908000.0</v>
       </c>
       <c r="J6">
         <v>3557000.0</v>
       </c>
       <c r="K6">
         <v>3915000.0</v>
       </c>
       <c r="L6">
-        <v>947000.0</v>
+        <v>4520000.0</v>
       </c>
       <c r="M6">
         <v>3492000.0</v>
       </c>
       <c r="N6">
         <v>1704000.0</v>
       </c>
       <c r="O6">
         <v>7261000.0</v>
       </c>
       <c r="P6">
         <v>7178000.0</v>
       </c>
       <c r="Q6">
         <v>5408000.0</v>
       </c>
       <c r="R6">
         <v>5590000.0</v>
       </c>
       <c r="S6">
         <v>13197000.0</v>
       </c>
       <c r="T6">
         <v>6112000.0</v>
       </c>
@@ -10286,51 +10296,51 @@
         <v>2733000.0</v>
       </c>
       <c r="V13">
         <v>-484000.0</v>
       </c>
       <c r="W13">
         <v>2290000.0</v>
       </c>
       <c r="X13">
         <v>1335000.0</v>
       </c>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
         <v>1835000.0</v>
       </c>
       <c r="C14">
         <v>1528000.0</v>
       </c>
       <c r="D14">
-        <v>1752000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="E14">
         <v>1544000.0</v>
       </c>
       <c r="F14">
         <v>1488000.0</v>
       </c>
       <c r="G14">
         <v>1466000.0</v>
       </c>
       <c r="H14">
         <v>1341000.0</v>
       </c>
       <c r="I14">
         <v>1302000.0</v>
       </c>
       <c r="J14">
         <v>1203000.0</v>
       </c>
       <c r="K14">
         <v>2409000.0</v>
       </c>
       <c r="L14">
         <v>1105000.0</v>
       </c>
@@ -10760,57 +10770,57 @@
       <c r="R21">
         <v>-2408000.0</v>
       </c>
       <c r="S21">
         <v>-2408000.0</v>
       </c>
       <c r="T21">
         <v>-2408000.0</v>
       </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21">
         <v>13671500.0</v>
       </c>
       <c r="X21">
         <v>13671500.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>101</v>
       </c>
       <c r="B22">
-        <v>-1511000.0</v>
+        <v>-8453000.0</v>
       </c>
       <c r="C22">
         <v>-1348000.0</v>
       </c>
       <c r="D22">
-        <v>-107000.0</v>
+        <v>-672000.0</v>
       </c>
       <c r="E22">
         <v>-1113000.0</v>
       </c>
       <c r="F22">
         <v>-466000.0</v>
       </c>
       <c r="G22">
         <v>2627000.0</v>
       </c>
       <c r="H22">
         <v>-1075000.0</v>
       </c>
       <c r="I22">
         <v>185000.0</v>
       </c>
       <c r="J22">
         <v>1067000.0</v>
       </c>
       <c r="K22">
         <v>243000.0</v>
       </c>
       <c r="L22">
         <v>1998000.0</v>
       </c>
@@ -10846,51 +10856,51 @@
       </c>
       <c r="W22">
         <v>13353000.0</v>
       </c>
       <c r="X22">
         <v>8041000.0</v>
       </c>
       <c r="Y22">
         <v>1944000.0</v>
       </c>
       <c r="Z22">
         <v>91000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-1400000.0</v>
       </c>
       <c r="C23">
         <v>27980000.0</v>
       </c>
       <c r="D23">
-        <v>-21323000.0</v>
+        <v>-25116000.0</v>
       </c>
       <c r="E23">
         <v>-1439000.0</v>
       </c>
       <c r="F23">
         <v>-5349000.0</v>
       </c>
       <c r="G23">
         <v>-3000.0</v>
       </c>
       <c r="H23">
         <v>-50000.0</v>
       </c>
       <c r="I23">
         <v>-725000.0</v>
       </c>
       <c r="J23">
         <v>-1088000.0</v>
       </c>
       <c r="K23">
         <v>7000.0</v>
       </c>
       <c r="L23">
         <v>-4733000.0</v>
       </c>
@@ -10950,57 +10960,57 @@
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>-3817000.0</v>
+        <v>1597000.0</v>
       </c>
       <c r="C25">
         <v>-6102000.0</v>
       </c>
       <c r="D25">
-        <v>3803000.0</v>
+        <v>2315000.0</v>
       </c>
       <c r="E25">
         <v>1724000.0</v>
       </c>
       <c r="F25">
         <v>-1053000.0</v>
       </c>
       <c r="G25">
         <v>2138000.0</v>
       </c>
       <c r="H25">
         <v>1273000.0</v>
       </c>
       <c r="I25">
         <v>2553000.0</v>
       </c>
       <c r="J25">
         <v>1285000.0</v>
       </c>
       <c r="K25">
         <v>1762000.0</v>
       </c>
       <c r="L25">
         <v>1184000.0</v>
       </c>