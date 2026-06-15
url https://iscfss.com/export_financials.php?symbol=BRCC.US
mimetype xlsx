--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9773 +830,10612 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>34721000.0</v>
+      </c>
+      <c r="C2">
         <v>38817000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33564000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12429000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17387000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>11527000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4496000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
-      <c r="E5">
+      <c r="E5"/>
+      <c r="F5">
         <v>15206000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-19978137.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>27322000.0</v>
+      </c>
+      <c r="C7">
         <v>31623000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>38259000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21142000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>228000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1196000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1457000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
-        <v>21000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="C8">
         <v>21000.0</v>
       </c>
       <c r="D8">
         <v>21000.0</v>
       </c>
       <c r="E8">
+        <v>21000.0</v>
+      </c>
+      <c r="F8">
         <v>-129495000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-96727000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>9223000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>129508000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>4330000.0</v>
+      </c>
+      <c r="C10">
         <v>6810000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12448000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38990000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18334000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>35232000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5035000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>4330000.0</v>
+      </c>
+      <c r="C12">
         <v>6810000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>12448000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>38990000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18334000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>35232000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5035000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>21000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="C13">
         <v>21000.0</v>
       </c>
       <c r="D13">
         <v>21000.0</v>
       </c>
       <c r="E13">
+        <v>21000.0</v>
+      </c>
+      <c r="F13">
         <v>-129495000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-96727000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>9223000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>95207206.0</v>
+      </c>
+      <c r="C14">
         <v>71108000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60932225.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51246632.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>141882573.0</v>
       </c>
       <c r="F14">
         <v>141882573.0</v>
       </c>
       <c r="G14">
+        <v>141882573.0</v>
+      </c>
+      <c r="H14">
         <v>44009874.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>21000.0</v>
       </c>
-      <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>4033000.0</v>
+      </c>
+      <c r="C16">
         <v>3918000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11030000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9505000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7334000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4615000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>571000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>300000.0</v>
+      </c>
+      <c r="C21">
         <v>359000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>418000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>225000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>167000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>191000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>217000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>49703000.0</v>
+      </c>
+      <c r="C22">
         <v>42647000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>56465000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>77183000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>20872000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>16041000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5144000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>209243000.0</v>
+      </c>
+      <c r="C23">
         <v>227382000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>235776000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>225334000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>87082000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>72542000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18711000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>32313000.0</v>
+      </c>
+      <c r="C24">
         <v>63027000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>68683000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>47017000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>22712000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12170000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>565000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>47017000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22940000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>25392000.0</v>
+      </c>
+      <c r="C28">
         <v>89887000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>96791000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>31312000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>16670000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-21000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-778000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>80366000.0</v>
+      </c>
+      <c r="C29">
         <v>78248000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>84251000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74956000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-114800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-89842000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1551000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>35057000.0</v>
+      </c>
+      <c r="C30">
         <v>33604000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>25207000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22337000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7442000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3629000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>868000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>25796000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4623000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-103069000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1466000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>24231000.0</v>
+      </c>
+      <c r="C32">
         <v>20253000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>23629000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>83101000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-5993000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>23548000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-6129000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>108918000.0</v>
+      </c>
+      <c r="C33">
         <v>131911000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>128038000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>80041000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>34057000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>15454000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6500000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>7982000.0</v>
+      </c>
+      <c r="C34">
         <v>10554000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>524000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>20189000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>334000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>65132000.0</v>
+      </c>
+      <c r="C35">
         <v>102668000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>105159000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>67206000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>177555000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>141880000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1620000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>44558000.0</v>
+      </c>
+      <c r="C36">
         <v>45645000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>23080000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>315000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2776000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>549000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>70140000.0</v>
       </c>
-      <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>315000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2776000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>549000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>169000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>11235000.0</v>
+      </c>
+      <c r="C39">
         <v>12410000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>13618000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6783000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6377000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2186000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1164000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>32455000.0</v>
+      </c>
+      <c r="C40">
         <v>27900000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>34911000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>35481000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>20869000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>14676000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>8812000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>502000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>334000.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>180973000.0</v>
+      </c>
+      <c r="C42">
         <v>136583000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>133728000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>129508000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-129495000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-102853863.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>0.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>97432000.0</v>
+      </c>
+      <c r="C45">
         <v>108075000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>117909000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>79501000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>31114000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>17517000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>7568000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>64060000.0</v>
+      </c>
+      <c r="C46">
         <v>85907000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>104540000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>79501000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>31114000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>14714000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6114000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>79501000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>31114000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>14714000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6114000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-135344000.0</v>
+      </c>
+      <c r="C48">
         <v>-123430000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-120478000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-103733000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-19996000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6151000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-10472000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-103733000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>2400000.0</v>
+      </c>
+      <c r="C50">
         <v>2047000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2297000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2143000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>11979000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>866000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2235000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>29722000.0</v>
+      </c>
+      <c r="C51">
         <v>96697000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>109239000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>70302000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>35004000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>14232000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4257000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>4885000.0</v>
+      </c>
+      <c r="C52">
         <v>4583000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4604000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3598000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12064000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1335000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2637000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>209243000.0</v>
+      </c>
+      <c r="C55">
         <v>227382000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>235776000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>225334000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>87082000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>72542000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18711000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>100325000.0</v>
+      </c>
+      <c r="C56">
         <v>95471000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>107738000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>145293000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>53025000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>57088000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12211000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>76094000.0</v>
+      </c>
+      <c r="C57">
         <v>75218000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>84109000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>62192000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>59018000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>33540000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>18340000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>141226000.0</v>
+      </c>
+      <c r="C58">
         <v>177886000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>189268000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>129398000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>236573000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>175420000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19960000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>45653000.0</v>
+      </c>
+      <c r="C60">
         <v>13174000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>13271000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>25796000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-149491000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-102878000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-1249000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
-      <c r="E62">
+      <c r="E62"/>
+      <c r="F62">
         <v>154281000.0</v>
       </c>
-      <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>40762000.0</v>
+      </c>
+      <c r="C2">
+        <v>34721000.0</v>
+      </c>
+      <c r="D2">
         <v>35303000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>34919000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>34134000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>38817000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>31227000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>34162000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39593000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>33564000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>26128000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>37497000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41226000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>12429000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4576000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8465000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>6427000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>17387000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>15971000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>11576000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11576000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>11527000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11527000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>11</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="C5"/>
-      <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-      <c r="I5">
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
-[...4 lines deleted...]
-      </c>
+      <c r="N5"/>
+      <c r="O5"/>
       <c r="P5">
         <v>0.0</v>
       </c>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
-        <v>-102878000.0</v>
+        <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="V5">
+        <v>-102878000.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-1249000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>26714000.0</v>
+      </c>
+      <c r="C7">
+        <v>27322000.0</v>
+      </c>
+      <c r="D7">
         <v>27922000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>30349000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>30919000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>31623000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>31550000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>33995000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>36064000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>38259000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>37835000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>35861000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>27122000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>21142000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>15684000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>10975000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7842000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>228000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>219000.0</v>
       </c>
-      <c r="S7"/>
-[...1 lines deleted...]
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7">
         <v>1196000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>25000.0</v>
+      </c>
+      <c r="C8">
         <v>24000.0</v>
       </c>
-      <c r="C8">
-[...1 lines deleted...]
-      </c>
       <c r="D8">
-        <v>21000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E8">
         <v>21000.0</v>
       </c>
       <c r="F8">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="G8">
         <v>21000.0</v>
       </c>
       <c r="H8">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="I8">
         <v>21000.0</v>
       </c>
       <c r="J8">
         <v>21000.0</v>
       </c>
       <c r="K8">
         <v>21000.0</v>
       </c>
       <c r="L8">
         <v>21000.0</v>
       </c>
       <c r="M8">
         <v>21000.0</v>
       </c>
       <c r="N8">
         <v>21000.0</v>
       </c>
       <c r="O8">
         <v>21000.0</v>
       </c>
       <c r="P8">
+        <v>21000.0</v>
+      </c>
+      <c r="Q8">
+        <v>21000.0</v>
+      </c>
+      <c r="R8">
         <v>19000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-129495000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-116287000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>134953000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>132399000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>129508000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>128850000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>128245000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>9971000.0</v>
+      </c>
+      <c r="C10">
+        <v>4330000.0</v>
+      </c>
+      <c r="D10">
         <v>9482000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4304000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3902000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6810000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7336000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9642000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3997000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>12448000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6667000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>19782000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>25966000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>38990000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>71211000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>93085000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>110102000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18334000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>13992000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>22128000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1237987.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>35232000.0</v>
       </c>
-      <c r="V10"/>
-[...1 lines deleted...]
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-5035000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>9971000.0</v>
+      </c>
+      <c r="C12">
+        <v>4330000.0</v>
+      </c>
+      <c r="D12">
         <v>9482000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4304000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3902000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6810000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7336000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>9642000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3997000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12448000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>6667000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>19782000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>25966000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>38990000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>71211000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>93085000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>110102000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>18334000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>13992000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>22128000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1237987.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>35232000.0</v>
       </c>
-      <c r="V12"/>
-[...1 lines deleted...]
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12">
         <v>5035000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>25000.0</v>
+      </c>
+      <c r="C13">
         <v>24000.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>21000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="E13">
         <v>21000.0</v>
       </c>
       <c r="F13">
-        <v>22000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="G13">
         <v>21000.0</v>
       </c>
       <c r="H13">
-        <v>21000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="I13">
         <v>21000.0</v>
       </c>
       <c r="J13">
         <v>21000.0</v>
       </c>
       <c r="K13">
         <v>21000.0</v>
       </c>
       <c r="L13">
         <v>21000.0</v>
       </c>
       <c r="M13">
         <v>21000.0</v>
       </c>
       <c r="N13">
         <v>21000.0</v>
       </c>
       <c r="O13">
         <v>21000.0</v>
       </c>
       <c r="P13">
+        <v>21000.0</v>
+      </c>
+      <c r="Q13">
+        <v>21000.0</v>
+      </c>
+      <c r="R13">
         <v>19000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-129495000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-116287000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-104465000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>863.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-96727000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-96727000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>115397311.0</v>
+      </c>
+      <c r="C14">
+        <v>114736965.0</v>
+      </c>
+      <c r="D14">
         <v>79146003.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>79146003.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>78411000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>77670243.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>72154931.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>68209081.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>66597626.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>61448191.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>61964157.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>58741717.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>58159223.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>54814919.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>53013720.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>49771104.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>44254837.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44009874.0</v>
       </c>
       <c r="S14">
         <v>44009874.0</v>
       </c>
       <c r="T14">
         <v>44009874.0</v>
       </c>
       <c r="U14">
+        <v>44009874.0</v>
+      </c>
+      <c r="V14">
+        <v>44009874.0</v>
+      </c>
+      <c r="W14">
         <v>44703897.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>92946224.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>68478049.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>56243962.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
-[...4 lines deleted...]
-      </c>
+      <c r="K15"/>
+      <c r="L15"/>
       <c r="M15">
         <v>21000.0</v>
       </c>
       <c r="N15">
         <v>21000.0</v>
       </c>
       <c r="O15">
         <v>21000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15"/>
+      <c r="P15">
+        <v>21000.0</v>
+      </c>
+      <c r="Q15">
+        <v>21000.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>3285000.0</v>
+      </c>
+      <c r="C16">
+        <v>4033000.0</v>
+      </c>
+      <c r="D16">
         <v>4669000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3770000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3814000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3918000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4869000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5592000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>7562000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>11030000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>10160000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>10075000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9345000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9505000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8620000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8010000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7768000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>7334000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6145000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-12097000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="V16"/>
+      <c r="W16">
         <v>4615000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>571000.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>285000.0</v>
+      </c>
+      <c r="C21">
+        <v>300000.0</v>
+      </c>
+      <c r="D21">
         <v>314000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>329000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>344000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>359000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>373000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>388000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>403000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>418000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>382000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>397000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>271000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>225000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>234000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>242000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>251000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>167000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>173000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>179000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="V21"/>
+      <c r="W21">
         <v>191000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>50807000.0</v>
+      </c>
+      <c r="C22">
+        <v>49703000.0</v>
+      </c>
+      <c r="D22">
         <v>53021000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>48582000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>50498000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>42647000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>50210000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>44793000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>50383000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>56465000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>91373000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>109720000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>102907000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>77183000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>40933000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>26583000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>25857000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>20872000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>23762000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>22256000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>22256000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>16041000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>16041000.0</v>
       </c>
-      <c r="W22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>217040000.0</v>
+      </c>
+      <c r="C23">
+        <v>209243000.0</v>
+      </c>
+      <c r="D23">
         <v>222401000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>225253000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>222890000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>227382000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>233664000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>229882000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>227181000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>235776000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>239626000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>264985000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>246033000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>225334000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>208100000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>194507000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>211842000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>87082000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>80305000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>73625000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>347008172.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>72542000.0</v>
       </c>
-      <c r="V23"/>
-[...1 lines deleted...]
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-1249000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>32586000.0</v>
+      </c>
+      <c r="C24">
+        <v>32313000.0</v>
+      </c>
+      <c r="D24">
         <v>32859000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>70118000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>66472000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>63027000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>49034000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>52450000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>51728000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>68683000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>70094000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>75795000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>54020000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>47017000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>17481000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>17249000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>15777000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>22712000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>23163000.0</v>
       </c>
-      <c r="S24"/>
-[...1 lines deleted...]
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24">
         <v>12170000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>75795000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>54020000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>47017000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>17481000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>17249000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="R25"/>
+      <c r="S25">
         <v>22940000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>18743000.0</v>
+      </c>
+      <c r="C28">
+        <v>25392000.0</v>
+      </c>
+      <c r="D28">
         <v>53449000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>98710000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>95786000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>89887000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>89114000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>90840000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>93574000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>96791000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>103158000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>93957000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>57341000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>31312000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-21883000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-61579000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-83616000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>16670000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10544000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-4545000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1237987.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-21000000.0</v>
       </c>
-      <c r="V28"/>
-[...1 lines deleted...]
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28"/>
+      <c r="Z28">
         <v>5035000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>81390000.0</v>
+      </c>
+      <c r="C29">
+        <v>80366000.0</v>
+      </c>
+      <c r="D29">
         <v>83000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>82766000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>79942000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>78248000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>79428000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>81384000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>76117000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>84251000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>93475000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>100091000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>80072000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>74956000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>63969000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>54294000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-26271000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-114800000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-107359000.0</v>
       </c>
-      <c r="S29"/>
-[...1 lines deleted...]
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29">
         <v>-89842000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>36277000.0</v>
+      </c>
+      <c r="C30">
+        <v>35057000.0</v>
+      </c>
+      <c r="D30">
         <v>30449000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>29554000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27005000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>33604000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>28884000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>25923000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>24774000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25207000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>24621000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>24395000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>19282000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>22337000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>22748000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13685000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13418000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>7442000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12281000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4807000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>4807000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3629000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3629000.0</v>
       </c>
-      <c r="W30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>21103000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>21816000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>23616000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>25796000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>30091000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>33521000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-45166000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-149658000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-131849000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-115980000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-103069000.0</v>
       </c>
       <c r="V31">
         <v>-103069000.0</v>
       </c>
-      <c r="W31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:24">
+      <c r="W31">
+        <v>-103069000.0</v>
+      </c>
+      <c r="X31">
+        <v>-103069000.0</v>
+      </c>
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>29596000.0</v>
+      </c>
+      <c r="C32">
+        <v>24231000.0</v>
+      </c>
+      <c r="D32">
         <v>27252000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>24136000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>21711000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>20253000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12400000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>6279000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>6271000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>23629000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>63980000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>81306000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>71358000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>83101000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>82689000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>107286000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>117869000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-5993000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8865000.0</v>
       </c>
-      <c r="S32"/>
-[...1 lines deleted...]
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32">
         <v>23548000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>105322000.0</v>
+      </c>
+      <c r="C33">
+        <v>108918000.0</v>
+      </c>
+      <c r="D33">
         <v>113806000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>119011000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>127828000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>131911000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>130676000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>130513000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>130283000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>128038000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>101541000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>98197000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>90021000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>80041000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>64212000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>49935000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>50992000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>34057000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>25831000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>21077000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>345217583.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>15454000.0</v>
       </c>
-      <c r="V33"/>
-[...1 lines deleted...]
-      <c r="X33">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-5035000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>7420000.0</v>
+      </c>
+      <c r="C34">
+        <v>7982000.0</v>
+      </c>
+      <c r="D34">
         <v>8549000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>9552000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>10408000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>10554000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>11141000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>420000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>494000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>524000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>623000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>34404000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>25933000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>20189000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>14950000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>10402000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>217886000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>334000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>255000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>64212000.0</v>
+      </c>
+      <c r="C35">
+        <v>65132000.0</v>
+      </c>
+      <c r="D35">
         <v>66864000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>107497000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>105354000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>102668000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>89511000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>84638000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>86018000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>105159000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>106068000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>110199000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>79953000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>67206000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>32431000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>27651000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>356814000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>177555000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>166372000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>16259000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>34472260.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>141880000.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35">
         <v>1249000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>43048000.0</v>
+      </c>
+      <c r="C36">
+        <v>44558000.0</v>
+      </c>
+      <c r="D36">
         <v>43554000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>43759000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>44728000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>45645000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>36340000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>33061000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>30025000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>23080000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>313000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>298000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>299000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>315000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1026000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>785000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>9060000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2776000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>1129000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>126000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>209129.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>549000.0</v>
       </c>
-      <c r="V36"/>
-[...1 lines deleted...]
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-5035000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>47091000.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>57539000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>70140000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>84145000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>95807000.0</v>
       </c>
-      <c r="P37"/>
-      <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>313000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>298000.0</v>
       </c>
-      <c r="L38"/>
-      <c r="M38">
+      <c r="N38"/>
+      <c r="O38">
         <v>315000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1026000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>785000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>9060000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>2776000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1129000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>126000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>549000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>549000.0</v>
       </c>
-      <c r="W38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>14663000.0</v>
+      </c>
+      <c r="C39">
+        <v>11235000.0</v>
+      </c>
+      <c r="D39">
         <v>15643000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>23802000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>13657000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>12410000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>16558000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>19011000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>17744000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>13618000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>15424000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>12891000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>7857000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6783000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>8996000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>11219000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>11473000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6377000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4439000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3357000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>552602.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2186000.0</v>
       </c>
-      <c r="V39"/>
-[...1 lines deleted...]
-      <c r="X39">
+      <c r="X39"/>
+      <c r="Y39"/>
+      <c r="Z39">
         <v>-5035000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:24">
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>33567000.0</v>
+      </c>
+      <c r="C40">
+        <v>32455000.0</v>
+      </c>
+      <c r="D40">
         <v>41424000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>37377000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>29513000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>27900000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>35313000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>36060000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>30239000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>34911000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>33437000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>33768000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>29059000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>35481000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>29708000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>15687000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>24203000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>20869000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>21055000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>26132000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>55452.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>14676000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>4615000.0</v>
       </c>
-      <c r="W40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>623000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>602000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>502000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>482000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>478000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>333727000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>334000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>255000.0</v>
       </c>
-      <c r="S41"/>
-      <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>182138000.0</v>
+      </c>
+      <c r="C42">
+        <v>180973000.0</v>
+      </c>
+      <c r="D42">
         <v>180100000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>141727000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>137470000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>136583000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>135453000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>135288000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>134519000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>133728000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>137457000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>134953000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>132399000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>129508000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>128850000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>128245000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>38814000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-283776000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>26503000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>1.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>24137.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>6172456.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>97507000.0</v>
+      </c>
+      <c r="C45">
+        <v>97432000.0</v>
+      </c>
+      <c r="D45">
         <v>100718000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>102992000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>107454000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>108075000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>114720000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>115239000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>115673000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>117909000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>113173000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>107937000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>89451000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>79501000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>71367000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>61989000.0</v>
+      </c>
+      <c r="C46">
+        <v>64060000.0</v>
+      </c>
+      <c r="D46">
         <v>69938000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>74923000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>82756000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>85907000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>93963000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>97064000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>99855000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>104540000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>100846000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>97502000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>89451000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>79501000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>62952000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>48908000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>41681000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>31114000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>24529000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>20772000.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="V46"/>
+      <c r="W46">
         <v>14714000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>100846000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>97502000.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="N47"/>
+      <c r="O47">
         <v>79501000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>62952000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>48908000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>41681000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>31114000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>24529000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>20772000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>20772000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>14714000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>14714000.0</v>
       </c>
-      <c r="W47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-135359000.0</v>
+      </c>
+      <c r="C48">
+        <v>-135344000.0</v>
+      </c>
+      <c r="D48">
         <v>-132133000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-131647000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-126318000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-123430000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-120947000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-120412000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-119930000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-120478000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-115993000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-112761000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-108533000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-103733000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-98546000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-94503000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-83748000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-19996000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-15389000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-11336000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-32594540.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-6151000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-6151000.0</v>
       </c>
-      <c r="W48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-112761000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-108533000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-103733000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-98546000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-94503000.0</v>
       </c>
-      <c r="P49"/>
-      <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>2000000.0</v>
+      </c>
+      <c r="C50">
+        <v>2400000.0</v>
+      </c>
+      <c r="D50">
         <v>2150000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>2547000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>2297000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>2047000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>15866000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>14037000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>9779000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2297000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1896000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>2083000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>2165000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>2143000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>16163000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>3282000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2867000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>11979000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1154000.0</v>
       </c>
-      <c r="S50"/>
-[...1 lines deleted...]
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50">
         <v>866000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>28714000.0</v>
+      </c>
+      <c r="C51">
+        <v>29722000.0</v>
+      </c>
+      <c r="D51">
         <v>62931000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>103014000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>99688000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>96697000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>96450000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>100482000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>97571000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>109239000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>109825000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>113739000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>83307000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>70302000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>49328000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>31506000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>26486000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>35004000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>24536000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>17583000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="V51"/>
+      <c r="W51">
         <v>14232000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>4508000.0</v>
+      </c>
+      <c r="C52">
+        <v>4885000.0</v>
+      </c>
+      <c r="D52">
         <v>4616000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>5069000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>4742000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4583000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>18080000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>16264000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>12047000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>4604000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4380000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4142000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>3886000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>3598000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>17379000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4333000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3399000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>12064000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>1209000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1324000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="V52"/>
+      <c r="W52">
         <v>1335000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>315000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>70464000.0</v>
       </c>
-      <c r="U53"/>
-      <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>10070000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>217040000.0</v>
+      </c>
+      <c r="C55">
+        <v>209243000.0</v>
+      </c>
+      <c r="D55">
         <v>222401000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>225253000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>222890000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>227382000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>233664000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>229882000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>227181000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>235776000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>239626000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>264985000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>246033000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>225334000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>208100000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>194507000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>211842000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>87082000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>80305000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>73625000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>347008172.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>72542000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>111718000.0</v>
+      </c>
+      <c r="C56">
+        <v>100325000.0</v>
+      </c>
+      <c r="D56">
         <v>108595000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>106242000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>95062000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>95471000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>102988000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>99369000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>96898000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>107738000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>138085000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>166788000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>156012000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>145293000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>143888000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>144572000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>160850000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>53025000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>54474000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>52548000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1790589.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>57088000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>57088000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>5035000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>82122000.0</v>
+      </c>
+      <c r="C57">
+        <v>76094000.0</v>
+      </c>
+      <c r="D57">
         <v>81343000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>82106000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>73351000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>75218000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>90588000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>93090000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>90627000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>84109000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>74105000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>85482000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>84654000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>62192000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>61199000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>37286000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>42981000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>59018000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>45609000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>39032000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>105452.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>33540000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>33540000.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>146334000.0</v>
+      </c>
+      <c r="C58">
+        <v>141226000.0</v>
+      </c>
+      <c r="D58">
         <v>148207000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>189603000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>178705000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>177886000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>180099000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>177728000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>176645000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>189268000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>180173000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>195681000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>164607000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>129398000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>93630000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>64937000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>399795000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>236573000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>211981000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>55291000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>34577712.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>175420000.0</v>
       </c>
-      <c r="V58"/>
-[...1 lines deleted...]
-      <c r="X58">
+      <c r="X58"/>
+      <c r="Y58"/>
+      <c r="Z58">
         <v>1249000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>46804000.0</v>
+      </c>
+      <c r="C60">
+        <v>45653000.0</v>
+      </c>
+      <c r="D60">
         <v>47991000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>10101000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>11173000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>13174000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>14528000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>14897000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>14610000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>13271000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>21485000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>22213000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>23887000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>25796000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>30325000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>33763000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-44915000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-149491000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>-131676000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>18334000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>312430460.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-102878000.0</v>
       </c>
-      <c r="V60"/>
-[...1 lines deleted...]
-      <c r="X60">
+      <c r="X60"/>
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-1249000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
-      <c r="Q62">
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62">
         <v>154281000.0</v>
       </c>
-      <c r="R62"/>
-      <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>260317000.0</v>
+      </c>
+      <c r="C2">
         <v>230316000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>270175000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>202134000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>143414000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>94500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46423000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>12198000.0</v>
+      </c>
+      <c r="C3">
         <v>10057000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7263000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3651000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2097000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1237000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>933000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-24597000.0</v>
+      </c>
+      <c r="C5">
         <v>3848000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-50201000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-11579000.0</v>
+        <v>-336084000.0</v>
       </c>
       <c r="F5">
+        <v>-11634000.0</v>
+      </c>
+      <c r="G5">
         <v>5780000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-25000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-12399000.0</v>
+      </c>
+      <c r="C6">
         <v>13905000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-42938000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-9482000.0</v>
+        <v>-332433000.0</v>
       </c>
       <c r="F6">
+        <v>-9537000.0</v>
+      </c>
+      <c r="G6">
         <v>7017000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>908000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>137946000.0</v>
+      </c>
+      <c r="C9">
         <v>161174000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>125448000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>99179000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>89687000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>69409000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>35705000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-32103000.0</v>
+      </c>
+      <c r="C10">
         <v>-7477000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-56531000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-337677000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-13667000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4506000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-758000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>132000.0</v>
+      </c>
+      <c r="C11">
         <v>172000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>185000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>367000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>178000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>185000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>14000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>7506000.0</v>
+      </c>
+      <c r="C12">
         <v>11325000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6330000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1593000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2033000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1047000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>733000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>20321000.0</v>
+      </c>
+      <c r="C14">
         <v>4697000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>39971000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-255138000.0</v>
       </c>
-      <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-11914000.0</v>
+      </c>
+      <c r="C15">
         <v>-2952000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-16745000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-82906000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-13845000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4321000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-772000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-82906000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-13845000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4321000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-772000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-32235000.0</v>
+      </c>
+      <c r="C17">
         <v>-7649000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-56716000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-338044000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-13489000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4321000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-772000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-7506000.0</v>
+      </c>
+      <c r="C18">
         <v>-11325000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6330000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1593000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2033000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1047000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-733000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-268322000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-55000.0</v>
       </c>
-      <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-24597000.0</v>
+      </c>
+      <c r="C21">
         <v>3848000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-50211000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-67762000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11579000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5780000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-116000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>422860000.0</v>
+      </c>
+      <c r="C23">
         <v>387642000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>445834000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>369075000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>244680000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>158129000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>82244000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>12198000.0</v>
+      </c>
+      <c r="C25">
         <v>10057000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7263000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4383000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2895000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1375000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>933000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>39213000.0</v>
+      </c>
+      <c r="C27">
         <v>35631000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>30794000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>38169000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>36358000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>25513000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13349000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>54736000.0</v>
+      </c>
+      <c r="C28">
         <v>113242000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>142667000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>128772000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>64908000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38116000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22472000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>132000.0</v>
+      </c>
+      <c r="C29">
         <v>172000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>185000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>367000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>178000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>185000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>14000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>162543000.0</v>
+      </c>
+      <c r="C30">
         <v>157326000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>175659000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>166941000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>101266000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>63629000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>35821000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-7506000.0</v>
+      </c>
+      <c r="C31">
         <v>-11325000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6320000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-269915000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2088000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1274000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-642000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>398263000.0</v>
+      </c>
+      <c r="C32">
         <v>391490000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>395623000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>301313000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>233101000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>163909000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>82128000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>73139000.0</v>
+      </c>
+      <c r="C2">
+        <v>76588000.0</v>
+      </c>
+      <c r="D2">
         <v>63563000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>62664000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>57502000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>65494000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>56856000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>51758000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>56207000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>87978000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>66477000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>59741000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>55979000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>64153000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>51549000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>43809000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>42623000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>47169000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>36043000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>31050000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>29152000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35935000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>23483000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>17541000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17541000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>2162000.0</v>
+      </c>
+      <c r="C3">
+        <v>2607000.0</v>
+      </c>
+      <c r="D3">
         <v>3055000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3960000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4740000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2599000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2661000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1370000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1424000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1909000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1563000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1284000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1536000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1145000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>857000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>843000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>806000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>712000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>567000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>475000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>343000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>252000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>354000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>315500.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>315500.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>1319000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7059000.0</v>
+      </c>
+      <c r="D5">
         <v>518000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-12624000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-10172000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-2192000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>1106000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>978000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>3955000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-12348000.0</v>
       </c>
-      <c r="J5">
-[...4 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-17215000.0</v>
+        <v>-7094000.0</v>
       </c>
       <c r="M5">
-        <v>-19461000.0</v>
+        <v>-13817000.0</v>
       </c>
       <c r="N5">
-        <v>-15618000.0</v>
+        <v>-16942000.0</v>
       </c>
       <c r="O5">
-        <v>-16840000.0</v>
+        <v>-19472000.0</v>
       </c>
       <c r="P5">
-        <v>-15843000.0</v>
+        <v>-15561000.0</v>
       </c>
       <c r="Q5">
-        <v>-4069000.0</v>
+        <v>-44842000.0</v>
       </c>
       <c r="R5">
-        <v>-3146000.0</v>
+        <v>-256209000.0</v>
       </c>
       <c r="S5">
-        <v>-4835000.0</v>
+        <v>-4119000.0</v>
       </c>
       <c r="T5">
+        <v>-3149000.0</v>
+      </c>
+      <c r="U5">
+        <v>-4845000.0</v>
+      </c>
+      <c r="V5">
         <v>471000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>1385000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>991000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>1702000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>3481000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4452000.0</v>
+      </c>
+      <c r="D6">
         <v>3573000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-8664000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-5432000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>407000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>3767000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>2348000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5379000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-10439000.0</v>
       </c>
-      <c r="J6">
-[...4 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-15679000.0</v>
+        <v>-5531000.0</v>
       </c>
       <c r="M6">
-        <v>-18316000.0</v>
+        <v>-12533000.0</v>
       </c>
       <c r="N6">
-        <v>-14761000.0</v>
+        <v>-15406000.0</v>
       </c>
       <c r="O6">
-        <v>-15997000.0</v>
+        <v>-18327000.0</v>
       </c>
       <c r="P6">
-        <v>-15037000.0</v>
+        <v>-14704000.0</v>
       </c>
       <c r="Q6">
-        <v>-3357000.0</v>
+        <v>-43999000.0</v>
       </c>
       <c r="R6">
-        <v>-2579000.0</v>
+        <v>-255403000.0</v>
       </c>
       <c r="S6">
-        <v>-4360000.0</v>
+        <v>-3407000.0</v>
       </c>
       <c r="T6">
+        <v>-2582000.0</v>
+      </c>
+      <c r="U6">
+        <v>-4370000.0</v>
+      </c>
+      <c r="V6">
         <v>814000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1637000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1345000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2017500.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2017500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>36088000.0</v>
+      </c>
+      <c r="C9">
+        <v>36151000.0</v>
+      </c>
+      <c r="D9">
         <v>37149000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>32173000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>32472000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>40383000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>41348000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>37259000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>42185000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>31671000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>34059000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>32206000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>27511000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>29465000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>23945000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>22556000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>23213000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>24679000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>24063000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>21307000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>19638000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>23971000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>17416000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>14011000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>14011000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>79000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8640000.0</v>
+      </c>
+      <c r="D10">
         <v>-1194000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-14468000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-7802000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6712000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-1347000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1323000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1904000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-14020000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-10638000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-14608000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-17265000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-19929000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-16031000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-45018000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-256699000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4562000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3994000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-5296000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>185000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1020000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>679000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1403500.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1403500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
-        <v>44000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C11">
-        <v>44000.0</v>
+        <v>-5428000.0</v>
       </c>
       <c r="D11">
         <v>44000.0</v>
       </c>
       <c r="E11">
+        <v>44000.0</v>
+      </c>
+      <c r="F11">
+        <v>44000.0</v>
+      </c>
+      <c r="G11">
         <v>21000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>50000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>51000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>49000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="L11">
         <v>56000.0</v>
       </c>
       <c r="M11">
+        <v>57000.0</v>
+      </c>
+      <c r="N11">
+        <v>56000.0</v>
+      </c>
+      <c r="O11">
         <v>101000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>71000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>67000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>128000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>45000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>59000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>38000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>36000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>44000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>55000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>43000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>43000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>1240000.0</v>
+      </c>
+      <c r="C12">
+        <v>1581000.0</v>
+      </c>
+      <c r="D12">
         <v>1712000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1844000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2370000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4520000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2453000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2301000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2051000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1672000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3544000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>791000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>323000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>457000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>470000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>176000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>490000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>443000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>845000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>451000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>294000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>233000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>300000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>257000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>257000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>-61000.0</v>
+      </c>
+      <c r="C14">
+        <v>5428000.0</v>
+      </c>
+      <c r="D14">
         <v>752000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>9183000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>4958000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4251000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>862000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>892000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-1307000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>9551000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7462000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-10437000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-12521000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14843000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-12059000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-34330000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>193906000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-15000.0</v>
+      </c>
+      <c r="C15">
+        <v>-3212000.0</v>
+      </c>
+      <c r="D15">
         <v>-486000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-5329000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2888000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-2482000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-535000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-482000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>548000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-4485000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-3232000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4228000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-4800000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-5187000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4043000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-10755000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-62921000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-4607000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-4053000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-5334000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>149000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>976000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>624000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>1360500.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>1360500.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-3232000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-4228000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-4800000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6507000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4043000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-10755000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-254136000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-4607000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-4053000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2592500.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>149000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>800000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>624000.0</v>
       </c>
-      <c r="W16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>46000.0</v>
+      </c>
+      <c r="C17">
+        <v>-8640000.0</v>
+      </c>
+      <c r="D17">
         <v>-1238000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-14512000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-7846000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-6733000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-1397000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-1374000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1855000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-14036000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-10694000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-14665000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-17321000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-20030000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-16102000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-45085000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-256827000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4607000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-4053000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-5334000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>149000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>976000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-1240000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1581000.0</v>
+      </c>
+      <c r="D18">
         <v>-1712000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1844000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2370000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-4520000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2453000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2301000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2051000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1672000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-3544000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-791000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-323000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-457000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-470000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-176000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-490000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-443000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-845000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-451000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-294000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-233000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>-156000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>273000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>57000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-28002000.0</v>
       </c>
-      <c r="P19"/>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>1202000.0</v>
       </c>
-      <c r="L20"/>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>1319000.0</v>
+      </c>
+      <c r="C21">
+        <v>-7059000.0</v>
+      </c>
+      <c r="D21">
         <v>518000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-12624000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5432000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2192000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>1106000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>978000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>3955000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-12220000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-6986000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-13661000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-17215000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-19461000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-15618000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-16840000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-15843000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4069000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3146000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-4835000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>471000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1385000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>991000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1702000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>1702000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>107908000.0</v>
+      </c>
+      <c r="C23">
+        <v>119798000.0</v>
+      </c>
+      <c r="D23">
         <v>100194000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>107461000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>95406000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>108069000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>97098000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>88039000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>94437000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>131869000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>107522000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>105608000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>100705000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>113079000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>91112000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>83205000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>81679000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>75917000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>63252000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>57192000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>48319000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>58521000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>39908000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>29850000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>29850000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>2162000.0</v>
+      </c>
+      <c r="C25">
+        <v>2607000.0</v>
+      </c>
+      <c r="D25">
         <v>3055000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3960000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2576000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2599000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2661000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>2384000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>2413000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1909000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>2002000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1633000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1719000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1328000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1040000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1026000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>989000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>895000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>848000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>653000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>499000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>390000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>10180000.0</v>
+      </c>
+      <c r="C27">
+        <v>9415000.0</v>
+      </c>
+      <c r="D27">
         <v>8707000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>9770000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>11322000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>10502000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>10109000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>7411000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>7609000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8376000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>8260000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>7013000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7144000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>13578000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7414000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>9026000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8151000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>11068000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>9791000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>8948000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6551000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10461000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>5586000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4733000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>4733000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>24207000.0</v>
+      </c>
+      <c r="C28">
+        <v>28691000.0</v>
+      </c>
+      <c r="D28">
         <v>12947000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>30102000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>25349000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>25204000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28872000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>28559000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>30607000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34051000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>33381000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>37652000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>37582000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>35348000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>32149000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>30370000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>30905000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>17680000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17418000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>17194000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>12616000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>12125000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4127000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2927500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2927500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
-        <v>44000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="C29">
-        <v>44000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D29">
         <v>44000.0</v>
       </c>
       <c r="E29">
+        <v>44000.0</v>
+      </c>
+      <c r="F29">
+        <v>44000.0</v>
+      </c>
+      <c r="G29">
         <v>21000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>50000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>51000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>49000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>16000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>57000.0</v>
       </c>
       <c r="L29">
         <v>56000.0</v>
       </c>
       <c r="M29">
+        <v>57000.0</v>
+      </c>
+      <c r="N29">
+        <v>56000.0</v>
+      </c>
+      <c r="O29">
         <v>101000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>71000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>67000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>128000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>45000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>59000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>38000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>36000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>44000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>34769000.0</v>
+      </c>
+      <c r="C30">
+        <v>43210000.0</v>
+      </c>
+      <c r="D30">
         <v>36631000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>44797000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>37904000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>42575000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>40242000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>36281000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>38230000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>43891000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>41045000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>45867000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>44726000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>48926000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>39563000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>39396000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>39056000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28748000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>27209000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>26142000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>19167000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>22586000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>16425000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12309000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12309000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-1240000.0</v>
+      </c>
+      <c r="C31">
+        <v>-1581000.0</v>
+      </c>
+      <c r="D31">
         <v>-1712000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1844000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2370000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-4520000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2453000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-2301000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-2051000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1800000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-3652000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-947000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-50000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-468000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-413000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-28178000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-240856000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-493000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-848000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-461000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-286000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-365000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-312000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-298500.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-298500.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>109227000.0</v>
+      </c>
+      <c r="C32">
+        <v>112739000.0</v>
+      </c>
+      <c r="D32">
         <v>100712000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>94837000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>89974000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>105877000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>98204000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>89017000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>98392000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>119649000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>100536000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>91947000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>83490000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>93618000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>75494000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>66365000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>65836000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>71848000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>60106000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>52357000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>48790000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>59906000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>40899000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>31552000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>31552000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>6810000.0</v>
+      </c>
+      <c r="C2">
         <v>13913000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>38990000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18334000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35632000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5035000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4163000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>3660000</v>
+      </c>
+      <c r="C3">
         <v>8666000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>27220000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>30404000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19287000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9760000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1043000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>20656000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-17298000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>213263000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1072000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-2480000.0</v>
+      </c>
+      <c r="C6">
         <v>-7103000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-25077000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>20656000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-17298000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>30597000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>872000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-8994000.0</v>
+      </c>
+      <c r="C7">
         <v>-14662000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11889000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-58435000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2540000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2157000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3479000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-14895000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-3761000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-1536000.0</v>
+      </c>
+      <c r="C9">
         <v>-8627000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-2766000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-14895000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3761000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2956000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-243000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-12019000.0</v>
+      </c>
+      <c r="C10">
         <v>-10107000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8183000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-56311000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4831000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10897000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>289000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>10008000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>8616000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10347000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1579000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>65089000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3949000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3560000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>190000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>16746000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1313000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5663000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1854000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>12198000.0</v>
+      </c>
+      <c r="C14">
         <v>10057000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7263000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4383000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2895000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1375000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>933000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
+        <v>0.0</v>
+      </c>
+      <c r="E15">
         <v>127853000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>7001000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>104841000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7001000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>4330000.0</v>
+      </c>
+      <c r="C16">
         <v>6810000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13913000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>38990000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18334000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>35632000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5035000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-13470000.0</v>
+      </c>
+      <c r="C18">
         <v>2642000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-52187000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-146594000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-26978000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1786000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3101000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-7713000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-21508000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-30404000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-19287000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-9760000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1106000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20">
+        <v>37573000.0</v>
+      </c>
+      <c r="C20">
         <v>518000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>673000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>305000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>145103000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-32436000.0</v>
+      </c>
+      <c r="C21">
         <v>-9483000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25058000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12553000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>18344000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8708000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2166000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-32235000.0</v>
+      </c>
+      <c r="C22">
         <v>-7649000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-16745000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-338044000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-13845000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4321000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-772000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>1000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1733000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4333000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>354009000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>38402000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20159000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>201000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>5078000.0</v>
+      </c>
+      <c r="C24">
         <v>953000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5712000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-63000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>8914000.0</v>
+      </c>
+      <c r="C25">
         <v>12955000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-34348000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>269827000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1850000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1764000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>314000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-20145000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7001000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-125000000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>10307000.0</v>
+      </c>
+      <c r="C27">
         <v>10607000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6974000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6079000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3204000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1929000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>5912000.0</v>
+      </c>
+      <c r="C28">
         <v>-10698000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>21398000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>167250000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9680000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28811000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2166000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-9810000.0</v>
+      </c>
+      <c r="C29">
         <v>11308000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-24967000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-116190000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7691000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11546000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4144000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>1418000.0</v>
+      </c>
+      <c r="C30">
         <v>-7713000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-21508000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-30404000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19287000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-9760000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1106000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>4330000.0</v>
+      </c>
+      <c r="C2">
+        <v>9482000.0</v>
+      </c>
+      <c r="D2">
         <v>4304000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3902000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6810000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7651000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>9957000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5462000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13913000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8132000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>19782000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25966000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>38990000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>71211000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>93085000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>118367000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>18334000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>13992000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1125984.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1237987.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>35232000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10423000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>10358000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7696500.0</v>
       </c>
-      <c r="X2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>630000</v>
+      </c>
+      <c r="C3">
+        <v>696000</v>
+      </c>
+      <c r="D3">
         <v>817000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>974000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1173000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1659000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>2138000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2151000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2718000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>14984000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>2227000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5107000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4902000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>10454000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>10550000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5193000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>4207000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7532000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4599000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5132000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2024000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2555000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1408000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2898500</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2898500</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-13024000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-1059000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>5641000.0</v>
+      </c>
+      <c r="C6">
+        <v>-5152000.0</v>
+      </c>
+      <c r="D6">
         <v>5178000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>402000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2908000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-841000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-2306000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4495000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8451000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>5781000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-11650000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6184000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-13024000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-32221000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-21874000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-25282000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>91768000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>4342000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-133679.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-112003.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-33994013.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>25209000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>65000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2661500.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2661500.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>1495000.0</v>
+      </c>
+      <c r="C7">
+        <v>-8339000.0</v>
+      </c>
+      <c r="D7">
         <v>-728000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4224000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-4151000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-12080000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-2927000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-4086999.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2433000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>26980000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>3163000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-15923000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2331000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-20048000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-10849000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9460000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-20358000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4854000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2220000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1839000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-7013000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>5790000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-5429000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-1828000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1828000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>3055000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-1250000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4608000.0</v>
+      </c>
+      <c r="D9">
         <v>-895000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-2619000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>6586000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-4667000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-5996000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1978000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>58000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-482000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-226000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-5113000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3055000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>411000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-9063000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-267000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-5976000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4254000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-6888000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-827000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-300000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>414000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-2724000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-323000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-323000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-1064000.0</v>
+      </c>
+      <c r="C10">
+        <v>-247000.0</v>
+      </c>
+      <c r="D10">
         <v>-5431000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1510000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-7851000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-1142000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-8733000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2173000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-2405000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>6007000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>18347000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-6813000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-25724000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-36250000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-14350000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-726000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-4985000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2890000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1506000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1949000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4266000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3028000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4950000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1459500.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-1459500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>-11677000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-4988000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>21397000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7550000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-3279000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2280000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-10526000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1391000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>5180000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>397000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>93000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3437500.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>1980000.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-8452000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-6564000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2506000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-13348000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-10603000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-5020000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>243328000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1730000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>734000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1488500.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>634000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1326000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1941000.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-3281000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>991000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>991000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>8241000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>15843000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-8467000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1129000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-3681000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>994000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>687000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-2540000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2877000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2245000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>2162000.0</v>
+      </c>
+      <c r="C14">
+        <v>2607000.0</v>
+      </c>
+      <c r="D14">
         <v>3055000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3960000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>2576000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>2884000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>2661000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>2384000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>2413000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1909000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>2003000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1633000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1719000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1328000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1040000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1044000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>989000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>895000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>848000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>653000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>499000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>390000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>354000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>315500.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>315500.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="J15">
-[...2 lines deleted...]
-      <c r="K15"/>
       <c r="L15">
         <v>0.0</v>
       </c>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-      <c r="P15">
+      <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15">
         <v>127853000.0</v>
       </c>
-      <c r="Q15">
-[...4 lines deleted...]
-      </c>
       <c r="S15">
-        <v>3062000.0</v>
+        <v>1313000.0</v>
       </c>
       <c r="T15">
         <v>2626000.0</v>
       </c>
       <c r="U15">
+        <v>3062000.0</v>
+      </c>
+      <c r="V15">
+        <v>2626000.0</v>
+      </c>
+      <c r="W15">
         <v>1531000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1531000.0</v>
       </c>
-      <c r="W15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>9971000.0</v>
+      </c>
+      <c r="C16">
+        <v>4330000.0</v>
+      </c>
+      <c r="D16">
         <v>9482000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4304000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3902000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6810000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>7651000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>9957000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5462000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>13913000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>8132000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>19782000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>25966000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>38990000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>71211000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>93085000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>110102000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18334000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>992305.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1125984.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1237987.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>35632000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>10423000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>10358000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2661500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>6134000.0</v>
+      </c>
+      <c r="C18">
+        <v>-9411000.0</v>
+      </c>
+      <c r="D18">
         <v>5552000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4297000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-5314000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>503999.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-205000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>147000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2196000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>7044000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-8765000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-30170000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-20296000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-47673000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-34985000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-27104000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-36832000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4569000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-9277000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-5419000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-7713000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>5353000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1901000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-833000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-833000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-715000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-974000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-1173000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-1617000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2119000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-1300000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-2677000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-14848000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>3163000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-4921000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-4902000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-10454000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-10550000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-5193000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4207000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-7532000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-4599000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5132000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2024000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-2555000.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>137</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>-1147000.0</v>
+      </c>
+      <c r="D20">
         <v>38526000.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>260000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>7000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>251000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>368000.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
-        <v>305000.0</v>
+        <v>368000.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
+      <c r="N20">
+        <v>305000.0</v>
+      </c>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-401000.0</v>
+      </c>
+      <c r="C21">
+        <v>-570000.0</v>
+      </c>
+      <c r="D21">
         <v>-38002000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3777000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2359000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>195000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2380000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>-4801000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>23834000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>6992000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>15678000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>13164000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1822000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-17829000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10551000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3767000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>1350500.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>321000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>719000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>2210000.0</v>
       </c>
-      <c r="W21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>46000.0</v>
+      </c>
+      <c r="C22">
+        <v>542000.0</v>
+      </c>
+      <c r="D22">
         <v>-10420000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-5329000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2888000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-2482000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-535000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-482000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>548000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4485000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-3232000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4228000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-17321000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-5187000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4043000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-10755000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-62921000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-4607000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-4053000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-5334000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>149000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>976000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>624000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>1360500.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1360500.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
-[...3 lines deleted...]
-      <c r="D23">
+        <v>139</v>
+      </c>
+      <c r="B23">
+        <v>-151000.0</v>
+      </c>
+      <c r="C23">
+        <v>1000000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23">
         <v>-147000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1582000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-2119000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>20000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-164000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-14848000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>91602000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-34000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>86975000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-226000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-53000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3627000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>306319000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2626000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-11000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2024000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>20684000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1966000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3494500.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3494500.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
+      <c r="C24">
+        <v>4976000.0</v>
+      </c>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>42000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>19000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>851000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>41000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>136000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>5390000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>186000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>327000.0</v>
+      </c>
+      <c r="C25">
+        <v>-6147000.0</v>
+      </c>
+      <c r="D25">
         <v>12108000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-8918000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>322000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11096000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2734000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4483000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4386000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-2376000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-8472000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-6545000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>33000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-13312000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-10583000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-5559000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>49665000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1264000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>390000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>582000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>359000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>464000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2085000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1829000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1829000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...4 lines deleted...]
-      </c>
+      <c r="I26"/>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>305000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>20145000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>107708000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>127853000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-151625000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-2626000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-3062000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-125000000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>2734000.0</v>
+      </c>
+      <c r="C27">
+        <v>2622000.0</v>
+      </c>
+      <c r="D27">
         <v>2354000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2740000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2591000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>2745000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>2605000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>3305000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1952000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1329000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>596000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>2543000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>2506000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1495000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1346000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2819000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2259000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>557000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>357000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1973000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>317000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>288000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1873000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>388500.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>388500.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-493000.0</v>
+      </c>
+      <c r="C28">
+        <v>-717000.0</v>
+      </c>
+      <c r="D28">
         <v>-476000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4699000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2406000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1387000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-2120000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3497000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-10688000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1399000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-8275000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>23800000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>7272000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>15452000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>13111000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1822000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>136865000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8911000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1141000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-693000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>321000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>19856000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1966000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3494500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3494500.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>6764000.0</v>
+      </c>
+      <c r="C29">
+        <v>-8715000.0</v>
+      </c>
+      <c r="D29">
         <v>6369000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3323000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-4141000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2163000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1933000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2298000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4914000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>22028000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-6538000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-25063000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-15394000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-37219000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-24435000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-21911000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-32625000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2963000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-4678000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-287000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-5689000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7908000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-493000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2065500.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2065500.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-630000.0</v>
+      </c>
+      <c r="C30">
+        <v>4280000.0</v>
+      </c>
+      <c r="D30">
         <v>-715000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-974000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-1173000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1617000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2119000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-1300000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-2677000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-14848000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>3163000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-4921000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-4902000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-10454000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-10550000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-5193000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4207000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-7532000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-4599000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5132000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2024000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2555000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1408000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-2898500.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2898500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>