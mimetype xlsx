--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1090,51 +1090,53 @@
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
         <v>5779899000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>5218652336.0</v>
+      </c>
       <c r="D5">
         <v>8412022794.0</v>
       </c>
       <c r="E5">
         <v>66261651513.0</v>
       </c>
       <c r="F5">
         <v>-35611728910.0</v>
       </c>
       <c r="G5">
         <v>-43174191936.0</v>
       </c>
       <c r="H5">
         <v>-112101911868.0</v>
       </c>
       <c r="I5">
         <v>1155647315823.0</v>
       </c>
       <c r="J5">
         <v>520825673153.0</v>
       </c>
       <c r="K5">
         <v>427471816531.0</v>
       </c>
       <c r="L5">
@@ -3700,58 +3702,62 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>7438213000.0</v>
+      </c>
       <c r="C5">
         <v>5779899000.0</v>
       </c>
       <c r="D5">
         <v>30213770000.0</v>
       </c>
-      <c r="E5"/>
+      <c r="E5">
+        <v>23162319708.0</v>
+      </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>-3426379000.0</v>
       </c>
       <c r="I5">
         <v>52233799423.0</v>
       </c>
       <c r="J5">
         <v>39044705795.0</v>
       </c>
       <c r="K5">
         <v>8412022794.0</v>
       </c>
       <c r="L5">
         <v>111066926171.0</v>
       </c>
       <c r="M5">
         <v>88895039987.0</v>
       </c>
       <c r="N5">
         <v>128005791834.0</v>
       </c>
       <c r="O5">
         <v>66261651513.0</v>
@@ -6368,51 +6374,51 @@
       <c r="I30">
         <v>116862621161.0</v>
       </c>
       <c r="J30">
         <v>106122572866.0</v>
       </c>
       <c r="K30">
         <v>83344578845.0</v>
       </c>
       <c r="L30">
         <v>-948687178536.0</v>
       </c>
       <c r="M30">
         <v>-1121709004823.0</v>
       </c>
       <c r="N30">
         <v>115908699590.0</v>
       </c>
       <c r="O30">
         <v>-8180165249.0</v>
       </c>
       <c r="P30">
         <v>138440923625.0</v>
       </c>
       <c r="Q30">
-        <v>1121220386390.0</v>
+        <v>529400307617.0</v>
       </c>
       <c r="R30">
         <v>1431092747203.0</v>
       </c>
       <c r="S30">
         <v>1368631304204.0</v>
       </c>
       <c r="T30">
         <v>1295143243259.0</v>
       </c>
       <c r="U30">
         <v>1351713994335.0</v>
       </c>
       <c r="V30">
         <v>1254289102096.0</v>
       </c>
       <c r="W30">
         <v>210467837836.0</v>
       </c>
       <c r="X30">
         <v>1330538788084.0</v>
       </c>
       <c r="Y30">
         <v>1343567129626.0</v>
       </c>
@@ -7444,93 +7450,93 @@
       <c r="AW38">
         <v>20005748100.0</v>
       </c>
       <c r="AX38"/>
       <c r="AY38">
         <v>10752429900.0</v>
       </c>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38">
         <v>372033299100.0</v>
       </c>
       <c r="BD38">
         <v>180203973200.0</v>
       </c>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
         <v>155832537000.0</v>
       </c>
       <c r="C39">
-        <v>-3019355572000.0</v>
+        <v>-2963914327591.0</v>
       </c>
       <c r="D39">
-        <v>-301525207000.0</v>
+        <v>1921561415967.0</v>
       </c>
       <c r="E39">
         <v>236830263000.0</v>
       </c>
       <c r="F39">
         <v>189072360000.0</v>
       </c>
       <c r="G39">
         <v>165464320000.0</v>
       </c>
       <c r="H39">
         <v>1364060050000.0</v>
       </c>
       <c r="I39">
         <v>1408204892084.0</v>
       </c>
       <c r="J39">
         <v>1425567295333.0</v>
       </c>
       <c r="K39">
         <v>1231652584192.0</v>
       </c>
       <c r="L39">
         <v>948035920096.0</v>
       </c>
       <c r="M39">
         <v>858333610415.0</v>
       </c>
       <c r="N39">
         <v>715752293600.0</v>
       </c>
       <c r="O39">
         <v>796754458830.0</v>
       </c>
       <c r="P39">
         <v>642740291677.0</v>
       </c>
       <c r="Q39">
-        <v>861374998456.0</v>
+        <v>919481440749.0</v>
       </c>
       <c r="R39">
         <v>1548393440406.0</v>
       </c>
       <c r="S39">
         <v>1027121914750.0</v>
       </c>
       <c r="T39">
         <v>1336067588208.0</v>
       </c>
       <c r="U39">
         <v>717818401712.0</v>
       </c>
       <c r="V39">
         <v>1578730230475.0</v>
       </c>
       <c r="W39">
         <v>581183895145.0</v>
       </c>
       <c r="X39">
         <v>1396087768969.0</v>
       </c>
       <c r="Y39">
         <v>1408714540970.0</v>
       </c>
@@ -7603,51 +7609,51 @@
       <c r="AV39">
         <v>179349847708.0</v>
       </c>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39">
         <v>32635392772.0</v>
       </c>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
         <v>200166013000.0</v>
       </c>
       <c r="C40">
         <v>-3139664740000.0</v>
       </c>
       <c r="D40">
-        <v>189359044000.0</v>
+        <v>2326555814948.0</v>
       </c>
       <c r="E40">
         <v>1238233316000.0</v>
       </c>
       <c r="F40">
         <v>1259836429000.0</v>
       </c>
       <c r="G40">
         <v>1285579219000.0</v>
       </c>
       <c r="H40">
         <v>701509177000.0</v>
       </c>
       <c r="I40">
         <v>-1270386374133.0</v>
       </c>
       <c r="J40">
         <v>946063964604.0</v>
       </c>
       <c r="K40">
         <v>450086820233.0</v>
       </c>
       <c r="L40">
         <v>-537145590042.0</v>
       </c>
@@ -7893,51 +7899,51 @@
       <c r="AV41">
         <v>39997959300.0</v>
       </c>
       <c r="AW41">
         <v>26371850200.0</v>
       </c>
       <c r="AX41"/>
       <c r="AY41">
         <v>17250261400.0</v>
       </c>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41">
         <v>480820532400.0</v>
       </c>
       <c r="BD41">
         <v>273375823100.0</v>
       </c>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
-        <v>-181239190000.0</v>
+        <v>-188677403000.0</v>
       </c>
       <c r="C42">
         <v>-188677403000.0</v>
       </c>
       <c r="D42">
         <v>-186817646000.0</v>
       </c>
       <c r="E42">
         <v>-167644183000.0</v>
       </c>
       <c r="F42">
         <v>-137241494000.0</v>
       </c>
       <c r="G42">
         <v>-185587851000.0</v>
       </c>
       <c r="H42">
         <v>-190806503000.0</v>
       </c>
       <c r="I42">
         <v>-190806503111.0</v>
       </c>
       <c r="J42">
         <v>-151761797317.0</v>
       </c>
@@ -9037,51 +9043,51 @@
       <c r="B52">
         <v>122006506000.0</v>
       </c>
       <c r="C52">
         <v>267267071000.0</v>
       </c>
       <c r="D52">
         <v>167984768000.0</v>
       </c>
       <c r="E52">
         <v>169408822000.0</v>
       </c>
       <c r="F52">
         <v>285683637000.0</v>
       </c>
       <c r="G52">
         <v>39607517000.0</v>
       </c>
       <c r="H52">
         <v>336871597000.0</v>
       </c>
       <c r="I52">
         <v>440525491590.0</v>
       </c>
       <c r="J52">
-        <v>304060299578.0</v>
+        <v>130900518412.0</v>
       </c>
       <c r="K52">
         <v>242078797715.0</v>
       </c>
       <c r="L52">
         <v>-8922604548.0</v>
       </c>
       <c r="M52">
         <v>-12246041099.0</v>
       </c>
       <c r="N52">
         <v>-17924369584.0</v>
       </c>
       <c r="O52">
         <v>206204628792.0</v>
       </c>
       <c r="P52">
         <v>-339787499.0</v>
       </c>
       <c r="Q52">
         <v>-389307812.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
@@ -11373,96 +11379,98 @@
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>142</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>206514932000.0</v>
+      </c>
       <c r="C27">
         <v>202057101000.0</v>
       </c>
       <c r="D27">
         <v>202885488503.0</v>
       </c>
       <c r="E27">
         <v>240139758504.0</v>
       </c>
       <c r="F27">
         <v>200737951973.0</v>
       </c>
       <c r="G27">
         <v>167103451676.0</v>
       </c>
       <c r="H27">
         <v>187594516558.0</v>
       </c>
       <c r="I27">
         <v>137448993379.0</v>
       </c>
       <c r="J27">
         <v>118474145474.0</v>
       </c>
       <c r="K27">
         <v>91400825498.0</v>
       </c>
       <c r="L27">
         <v>87047725987.0</v>
       </c>
       <c r="M27">
         <v>49194101384.0</v>
       </c>
       <c r="N27">
         <v>46872135920.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>143</v>
       </c>
       <c r="B28">
-        <v>699068067370.0</v>
+        <v>72590103000.0</v>
       </c>
       <c r="C28">
         <v>67586177000.0</v>
       </c>
       <c r="D28">
         <v>52771336854.0</v>
       </c>
       <c r="E28">
         <v>54487201882.0</v>
       </c>
       <c r="F28">
         <v>41449165518.0</v>
       </c>
       <c r="G28">
         <v>90175186263.0</v>
       </c>
       <c r="H28">
         <v>90612172500.0</v>
       </c>
       <c r="I28">
         <v>74127707818.0</v>
       </c>
       <c r="J28">
         <v>25749489240.0</v>
       </c>
@@ -12044,75 +12052,75 @@
       <c r="G3">
         <v>6531120000.0</v>
       </c>
       <c r="H3">
         <v>5181259000.0</v>
       </c>
       <c r="I3">
         <v>2490905718.0</v>
       </c>
       <c r="J3">
         <v>2645758477.0</v>
       </c>
       <c r="K3">
         <v>2093695772.0</v>
       </c>
       <c r="L3">
         <v>1844705207.0</v>
       </c>
       <c r="M3">
         <v>1862265309.0</v>
       </c>
       <c r="N3">
         <v>1852801812.0</v>
       </c>
       <c r="O3">
-        <v>-8564422034.0</v>
+        <v>49457054086.0</v>
       </c>
       <c r="P3">
-        <v>-43602236790.0</v>
+        <v>18120742272.0</v>
       </c>
       <c r="Q3">
         <v>31001301168.0</v>
       </c>
       <c r="R3">
         <v>27881113431.0</v>
       </c>
       <c r="S3">
         <v>14099026659.0</v>
       </c>
       <c r="T3">
         <v>23444082337.0</v>
       </c>
       <c r="U3">
         <v>33295797600.0</v>
       </c>
       <c r="V3">
         <v>5723589273.0</v>
       </c>
       <c r="W3">
-        <v>-27009968024.0</v>
+        <v>22603483053.0</v>
       </c>
       <c r="X3">
         <v>17404410107.0</v>
       </c>
       <c r="Y3">
         <v>16615813485.0</v>
       </c>
       <c r="Z3">
         <v>4130191991.0</v>
       </c>
       <c r="AA3">
         <v>-7021374541.0</v>
       </c>
       <c r="AB3">
         <v>16680323981.0</v>
       </c>
       <c r="AC3">
         <v>5561688684.0</v>
       </c>
       <c r="AD3">
         <v>18197551216.0</v>
       </c>
       <c r="AE3">
         <v>356806230.0</v>
       </c>
@@ -12158,54 +12166,54 @@
       <c r="AS3">
         <v>578802060.0</v>
       </c>
       <c r="AT3">
         <v>584755790.0</v>
       </c>
       <c r="AU3">
         <v>566936614.0</v>
       </c>
       <c r="AV3">
         <v>604620813.0</v>
       </c>
       <c r="AW3">
         <v>605376126.0</v>
       </c>
       <c r="AX3">
         <v>612024685.0</v>
       </c>
       <c r="AY3">
         <v>637523090.0</v>
       </c>
       <c r="AZ3">
         <v>458583458.0</v>
       </c>
       <c r="BA3">
-        <v>-12881224866.0</v>
+        <v>1507137449.0</v>
       </c>
       <c r="BB3">
-        <v>-12881224867.0</v>
+        <v>1507137449.0</v>
       </c>
     </row>
     <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
@@ -12266,75 +12274,75 @@
       <c r="G5">
         <v>91295382000.0</v>
       </c>
       <c r="H5">
         <v>84987937000.0</v>
       </c>
       <c r="I5">
         <v>79496932220.0</v>
       </c>
       <c r="J5">
         <v>73764454169.0</v>
       </c>
       <c r="K5">
         <v>92340941611.0</v>
       </c>
       <c r="L5">
         <v>62219767783.0</v>
       </c>
       <c r="M5">
         <v>61881759218.0</v>
       </c>
       <c r="N5">
         <v>63881338581.0</v>
       </c>
       <c r="O5">
-        <v>50591069588.0</v>
+        <v>-47448435891.0</v>
       </c>
       <c r="P5">
-        <v>122304235617.0</v>
+        <v>571656196603.0</v>
       </c>
       <c r="Q5">
         <v>81800365376.0</v>
       </c>
       <c r="R5">
         <v>82081425044.0</v>
       </c>
       <c r="S5">
         <v>107076912008.0</v>
       </c>
       <c r="T5">
         <v>64034670414.0</v>
       </c>
       <c r="U5">
         <v>65013558973.0</v>
       </c>
       <c r="V5">
         <v>62144416657.0</v>
       </c>
       <c r="W5">
-        <v>110272559615.0</v>
+        <v>83262591591.0</v>
       </c>
       <c r="X5">
         <v>62894910732.0</v>
       </c>
       <c r="Y5">
         <v>53869586907.0</v>
       </c>
       <c r="Z5">
         <v>79460528181.0</v>
       </c>
       <c r="AA5">
         <v>105317976840.0</v>
       </c>
       <c r="AB5">
         <v>91530955586.0</v>
       </c>
       <c r="AC5">
         <v>45682501615.0</v>
       </c>
       <c r="AD5">
         <v>83322775763.0</v>
       </c>
       <c r="AE5">
         <v>33118768594.0</v>
       </c>
@@ -12380,137 +12388,137 @@
       <c r="AS5">
         <v>22171483844.0</v>
       </c>
       <c r="AT5">
         <v>17089658583.0</v>
       </c>
       <c r="AU5">
         <v>24197349102.0</v>
       </c>
       <c r="AV5">
         <v>15535193469.0</v>
       </c>
       <c r="AW5">
         <v>13834212543.0</v>
       </c>
       <c r="AX5">
         <v>9336577385.0</v>
       </c>
       <c r="AY5">
         <v>10162746456.0</v>
       </c>
       <c r="AZ5">
         <v>-520031721.0</v>
       </c>
       <c r="BA5">
-        <v>13372902975.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB5">
-        <v>13372902976.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
         <v>71896354000.0</v>
       </c>
       <c r="C6">
         <v>92385262000.0</v>
       </c>
       <c r="D6">
         <v>63124086000.0</v>
       </c>
       <c r="E6">
         <v>87242071000.0</v>
       </c>
       <c r="F6">
         <v>95965645000.0</v>
       </c>
       <c r="G6">
         <v>97826502000.0</v>
       </c>
       <c r="H6">
         <v>90169196000.0</v>
       </c>
       <c r="I6">
         <v>81987837938.0</v>
       </c>
       <c r="J6">
         <v>76410212646.0</v>
       </c>
       <c r="K6">
         <v>94434637383.0</v>
       </c>
       <c r="L6">
         <v>64064472990.0</v>
       </c>
       <c r="M6">
         <v>63744024527.0</v>
       </c>
       <c r="N6">
         <v>65734140393.0</v>
       </c>
       <c r="O6">
-        <v>42026647554.0</v>
+        <v>2008618195.0</v>
       </c>
       <c r="P6">
-        <v>78701998827.0</v>
+        <v>589776938875.0</v>
       </c>
       <c r="Q6">
         <v>112801666544.0</v>
       </c>
       <c r="R6">
         <v>109962538475.0</v>
       </c>
       <c r="S6">
         <v>121175938667.0</v>
       </c>
       <c r="T6">
         <v>87478752751.0</v>
       </c>
       <c r="U6">
         <v>98309356573.0</v>
       </c>
       <c r="V6">
         <v>67868005930.0</v>
       </c>
       <c r="W6">
-        <v>83262591591.0</v>
+        <v>105866074644.0</v>
       </c>
       <c r="X6">
         <v>80299320839.0</v>
       </c>
       <c r="Y6">
         <v>70485400392.0</v>
       </c>
       <c r="Z6">
         <v>83590720172.0</v>
       </c>
       <c r="AA6">
-        <v>98296602299.0</v>
+        <v>190411224397.0</v>
       </c>
       <c r="AB6">
         <v>108211279567.0</v>
       </c>
       <c r="AC6">
         <v>51244190299.0</v>
       </c>
       <c r="AD6">
         <v>101520326979.0</v>
       </c>
       <c r="AE6">
         <v>33475574824.0</v>
       </c>
       <c r="AF6">
         <v>36155642286.0</v>
       </c>
       <c r="AG6">
         <v>27961397964.0</v>
       </c>
       <c r="AH6">
         <v>27171455553.0</v>
       </c>
       <c r="AI6">
         <v>29687604085.0</v>
       </c>
@@ -12544,54 +12552,54 @@
       <c r="AS6">
         <v>22750285904.0</v>
       </c>
       <c r="AT6">
         <v>17674414373.0</v>
       </c>
       <c r="AU6">
         <v>24764285716.0</v>
       </c>
       <c r="AV6">
         <v>16139814282.0</v>
       </c>
       <c r="AW6">
         <v>14439588669.0</v>
       </c>
       <c r="AX6">
         <v>9948602070.0</v>
       </c>
       <c r="AY6">
         <v>10800269546.0</v>
       </c>
       <c r="AZ6">
         <v>-61448263.0</v>
       </c>
       <c r="BA6">
-        <v>491678109.0</v>
+        <v>1507137449.0</v>
       </c>
       <c r="BB6">
-        <v>491678109.0</v>
+        <v>1507137449.0</v>
       </c>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
@@ -14831,51 +14839,53 @@
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
     </row>
     <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>142</v>
       </c>
       <c r="B27">
         <v>57625087000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>49573856207.0</v>
+      </c>
       <c r="D27"/>
       <c r="E27">
         <v>55261553000.0</v>
       </c>
       <c r="F27">
         <v>49597783000.0</v>
       </c>
       <c r="G27">
         <v>52153222000.0</v>
       </c>
       <c r="H27">
         <v>54188988000.0</v>
       </c>
       <c r="I27">
         <v>49468527200.0</v>
       </c>
       <c r="J27">
         <v>46246363647.0</v>
       </c>
       <c r="K27">
         <v>44506613919.0</v>
       </c>
       <c r="L27">
         <v>51973679875.0</v>
       </c>
@@ -14992,51 +15002,51 @@
       </c>
       <c r="AX27">
         <v>9948869746.0</v>
       </c>
       <c r="AY27">
         <v>10142994790.0</v>
       </c>
       <c r="AZ27">
         <v>10400053152.0</v>
       </c>
       <c r="BA27">
         <v>13164543989.0</v>
       </c>
       <c r="BB27">
         <v>13164543989.0</v>
       </c>
     </row>
     <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>143</v>
       </c>
       <c r="B28">
         <v>26574079000.0</v>
       </c>
       <c r="C28">
-        <v>60162767840.0</v>
+        <v>10588911633.0</v>
       </c>
       <c r="D28">
         <v>194137173470.0</v>
       </c>
       <c r="E28">
         <v>21616537000.0</v>
       </c>
       <c r="F28">
         <v>18893654000.0</v>
       </c>
       <c r="G28">
         <v>12074588000.0</v>
       </c>
       <c r="H28">
         <v>20972929000.0</v>
       </c>
       <c r="I28">
         <v>18073421065.0</v>
       </c>
       <c r="J28">
         <v>16465238998.0</v>
       </c>
       <c r="K28">
         <v>13503522273.0</v>
       </c>
@@ -16594,51 +16604,51 @@
       </c>
       <c r="J23">
         <v>-13440983813.0</v>
       </c>
       <c r="K23">
         <v>-7168523534.0</v>
       </c>
       <c r="L23">
         <v>-10752794300.0</v>
       </c>
       <c r="M23">
         <v>-7380525061.0</v>
       </c>
       <c r="N23">
         <v>-2956657295.0</v>
       </c>
       <c r="O23">
         <v>142694346699.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
         <v>169</v>
       </c>
       <c r="B24">
-        <v>443790319750.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="C24">
         <v>117985594000.0</v>
       </c>
       <c r="D24">
         <v>-259205635759.0</v>
       </c>
       <c r="E24">
         <v>40893868849.0</v>
       </c>
       <c r="F24">
         <v>46099007148.0</v>
       </c>
       <c r="G24">
         <v>45769291960.0</v>
       </c>
       <c r="H24">
         <v>34454547668.0</v>
       </c>
       <c r="I24">
         <v>-93223153409.0</v>
       </c>
       <c r="J24">
         <v>10554788292.0</v>
       </c>
@@ -19438,51 +19448,51 @@
       <c r="AX23">
         <v>-2900198790.0</v>
       </c>
       <c r="AY23">
         <v>200637810000.0</v>
       </c>
       <c r="AZ23"/>
       <c r="BA23">
         <v>-112088948582.0</v>
       </c>
       <c r="BB23">
         <v>-112088948582.0</v>
       </c>
     </row>
     <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>169</v>
       </c>
       <c r="B24">
         <v>65436974000.0</v>
       </c>
       <c r="C24">
         <v>1000.0</v>
       </c>
       <c r="D24">
-        <v>359149607710.0</v>
+        <v>1.0</v>
       </c>
       <c r="E24">
         <v>-58549508000.0</v>
       </c>
       <c r="F24">
         <v>58530948000.0</v>
       </c>
       <c r="G24">
         <v>37576985000.0</v>
       </c>
       <c r="H24">
         <v>24557975000.0</v>
       </c>
       <c r="I24">
         <v>-131446745803.0</v>
       </c>
       <c r="J24">
         <v>21460629569.0</v>
       </c>
       <c r="K24">
         <v>-179278584606.0</v>
       </c>
       <c r="L24">
         <v>23325380767.0</v>
       </c>