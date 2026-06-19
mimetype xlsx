--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -851,2207 +857,2380 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>30645338000.0</v>
+      </c>
+      <c r="C2">
         <v>28667455000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>32922533000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17316168000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6791096855.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>35897258234.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54979655000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9529122465.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8932736168.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2981143236.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>73301000.0</v>
+      </c>
+      <c r="C5">
         <v>1400015000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>30883000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>83419000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>158825000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2445993376.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4322615000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>540061808.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>16969056166.0</v>
+      </c>
+      <c r="C7">
         <v>18563961873.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>24041412740.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>11643857826.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9376661878.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>13674594431.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4715349779.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>60000000000.0</v>
       </c>
       <c r="C8">
         <v>60000000000.0</v>
       </c>
       <c r="D8">
         <v>60000000000.0</v>
       </c>
       <c r="E8">
         <v>60000000000.0</v>
       </c>
       <c r="F8">
         <v>60000000000.0</v>
       </c>
       <c r="G8">
         <v>60000000000.0</v>
       </c>
       <c r="H8">
+        <v>60000000000.0</v>
+      </c>
+      <c r="I8">
         <v>40000000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9">
         <v>408047183670.0</v>
       </c>
       <c r="C9">
         <v>408047183670.0</v>
       </c>
       <c r="D9">
         <v>408047183670.0</v>
       </c>
       <c r="E9">
         <v>408047183670.0</v>
       </c>
       <c r="F9">
         <v>408047183670.0</v>
       </c>
       <c r="G9">
         <v>408047183670.0</v>
       </c>
       <c r="H9">
+        <v>408047183670.0</v>
+      </c>
+      <c r="I9">
         <v>90280783730.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>14491310330.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1070257730.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>32986899000.0</v>
+      </c>
+      <c r="C10">
         <v>45489573000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>40530111000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>66644696000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>193678917000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>176229181797.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>222578846000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6252543018.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>915875604.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1460893122.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11">
+        <v>6375000000.0</v>
+      </c>
+      <c r="C11">
         <v>10375000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1275000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>84875000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>174440000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>168265000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>210000000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1500000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>346906325000.0</v>
+      </c>
+      <c r="C12">
         <v>372856826000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>394214927000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>379735194000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>490494447000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>351620047115.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>336997475000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25969922449.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>915875604.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1460893122.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>60000000000.0</v>
       </c>
       <c r="C13">
         <v>60000000000.0</v>
       </c>
       <c r="D13">
         <v>60000000000.0</v>
       </c>
       <c r="E13">
         <v>60000000000.0</v>
       </c>
       <c r="F13">
         <v>60000000000.0</v>
       </c>
       <c r="G13">
         <v>60000000000.0</v>
       </c>
       <c r="H13">
+        <v>60000000000.0</v>
+      </c>
+      <c r="I13">
         <v>40000000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>31578947400.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16500000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
         <v>6000000000.0</v>
       </c>
       <c r="C14">
         <v>6000000000.0</v>
       </c>
       <c r="D14">
         <v>6000000000.0</v>
       </c>
       <c r="E14">
         <v>6000000000.0</v>
       </c>
       <c r="F14">
         <v>6000000000.0</v>
       </c>
       <c r="G14">
+        <v>6000000000.0</v>
+      </c>
+      <c r="H14">
         <v>5764384000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000000.0</v>
       </c>
       <c r="I14">
         <v>6000000000.0</v>
       </c>
       <c r="J14">
         <v>6000000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>6000000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>17773001000.0</v>
+      </c>
+      <c r="C16">
         <v>20303038000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11726766000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8100788137.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27234463000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>20811326020.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>2048092744.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3159045499.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-7703763356.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>7333333.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1927554744.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>13246156219.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13105872097.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6232599016.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1406175739.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
-        <v>16700000000.0</v>
+        <v>17318190000.0</v>
       </c>
       <c r="C20">
         <v>16700000000.0</v>
       </c>
       <c r="D20">
         <v>16700000000.0</v>
       </c>
       <c r="E20">
         <v>16700000000.0</v>
       </c>
       <c r="F20">
         <v>16700000000.0</v>
       </c>
       <c r="G20">
         <v>16700000000.0</v>
       </c>
       <c r="H20">
         <v>16700000000.0</v>
       </c>
       <c r="I20">
         <v>16700000000.0</v>
       </c>
       <c r="J20">
         <v>16700000000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20">
+        <v>16700000000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>6547249000.0</v>
+      </c>
+      <c r="C21">
         <v>8790335000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23887502000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10161613000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12799594000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10199757131.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3880076000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5300487646.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1594917674.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>236000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>15291289000.0</v>
+      </c>
+      <c r="C22">
         <v>9562027000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6875576000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4045218000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3283657000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>3103921362.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3876948000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3619584938.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1053811132.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1045952329.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>898570661000.0</v>
+      </c>
+      <c r="C23">
         <v>794207429000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>811094368000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>773407974000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>761442395000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>550063897667.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>542805483000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>146764201764.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>87016607553.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>39409205006.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>6218261510.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>10089759530.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>3233442730.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4652589779.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>12607231373.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>21250000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
+        <v>11047303800.0</v>
+      </c>
+      <c r="C25">
         <v>15278949500.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>13229204330.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8653844220.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6218261510.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>10089759530.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3233442730.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4652589780.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12607231370.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>21250000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>2805000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="J26">
+        <v>2805000.0</v>
+      </c>
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-16017843000.0</v>
+      </c>
+      <c r="C28">
         <v>-26925611000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16488698000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-55000838000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-184302255000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-162554587366.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-217863496000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-304991647.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>12588139011.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19789106878.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>740049883255.0</v>
+      </c>
+      <c r="C29">
         <v>624800853374.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>664252322412.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>668335581020.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>654698875098.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>465108868839.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>466520269172.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>123993885326.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>42041851801.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>144771556000.0</v>
+      </c>
+      <c r="C30">
         <v>137333093000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>125179056000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>135974088000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>81300768000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>44893466308.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>93641035000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30662000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>29555731649.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2728649940.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>641473968057.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>625199281003.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>438209111708.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>445940193459.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>96045846309.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10242919512.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-17326390629.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>561323658311.0</v>
+      </c>
+      <c r="C32">
         <v>484891761689.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>485057837682.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>508751813588.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>546955278058.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>347474770588.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>383272491299.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>53006592865.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-10585119542.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>264692705000.0</v>
+      </c>
+      <c r="C33">
         <v>225187553000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>258541886000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>216194787000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>160734611000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>135251522920.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>90754467000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>70821364949.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>52345255026.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>33742037254.0</v>
       </c>
     </row>
-    <row r="34" spans="1:10">
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-    </row>
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>17834736000.0</v>
+      </c>
+      <c r="C35">
         <v>20508590000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>16403209000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10621814000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>9183896000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11886471306.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4538758000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5458652009.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>13168976029.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>21515834616.0</v>
       </c>
     </row>
-    <row r="36" spans="1:10">
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>4863795000.0</v>
+      </c>
+      <c r="C36">
         <v>2610588000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>4539857000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>271516276000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>300564177000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>182454055486.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>133890792000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>37005017890.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>52805000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>50000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:10">
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38">
+        <v>140909958280.0</v>
+      </c>
+      <c r="C38">
         <v>18407698250.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>19673524390.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>25941130537.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>21764114006.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>15877444911.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>21148520332.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>18253692235.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>13904315391.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>6006697600.0</v>
       </c>
     </row>
-    <row r="39" spans="1:10">
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>126908786000.0</v>
+      </c>
+      <c r="C39">
         <v>49267929000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>26282923000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>40604488000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>25628912000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15194939962.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17535558000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>46353329428.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>12807058309.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3087393194.0</v>
       </c>
     </row>
-    <row r="40" spans="1:10">
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>12292454000.0</v>
+      </c>
+      <c r="C40">
         <v>22190826000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>11801891000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>18001011000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>16023094124.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>7044185002.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>12382181000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>10064067149.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>14242907160.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6185674999.0</v>
       </c>
     </row>
-    <row r="41" spans="1:10">
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>1967969766.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1984371790.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1796711778.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1305315044.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>806062230.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>561744656.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>265834616.0</v>
       </c>
     </row>
-    <row r="42" spans="1:10">
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>408047184000.0</v>
       </c>
       <c r="C42">
         <v>408047184000.0</v>
       </c>
       <c r="D42">
         <v>408047184000.0</v>
       </c>
       <c r="E42">
         <v>408047184000.0</v>
       </c>
       <c r="F42">
+        <v>408047184000.0</v>
+      </c>
+      <c r="G42">
         <v>408047183674.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>408047184000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>90820845533.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>14491310325.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1070257724.0</v>
       </c>
     </row>
-    <row r="43" spans="1:10">
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>276797235553.0</v>
+      </c>
+      <c r="C45">
         <v>210387390668.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>214114517921.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>151531701500.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>128494556965.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>115485216554.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>59418896106.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-    </row>
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>143664830000.0</v>
+      </c>
+      <c r="C46">
         <v>105754691000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>124797728000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>85939362000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>81169394000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>87277199119.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>43820763000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>30564380068.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>20143216961.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>10799339654.0</v>
       </c>
     </row>
-    <row r="47" spans="1:10">
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47">
+        <v>125480627670.0</v>
+      </c>
+      <c r="C47">
         <v>105754691100.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>124797728100.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>85939361935.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>81169393876.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>87277199119.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>43820763113.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>30564380068.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>20143216961.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>10799339654.0</v>
       </c>
     </row>
-    <row r="48" spans="1:10">
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>271929399000.0</v>
+      </c>
+      <c r="C48">
         <v>155353654000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>196174256000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>200204978000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>186492866000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-5384308211.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-5849529000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-12774511578.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-17532420539.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-17960648354.0</v>
       </c>
     </row>
-    <row r="49" spans="1:10">
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>1294961592.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>896783242.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>0.0</v>
       </c>
     </row>
-    <row r="51" spans="1:10">
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>16969056000.0</v>
+      </c>
+      <c r="C51">
         <v>18563962000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>24041413000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>11643858000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>10511461000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13674594433.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4715350000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5947551372.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>13504014615.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>21250000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:10">
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>11843504000.0</v>
+      </c>
+      <c r="C52">
         <v>3285012000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10812208000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5980028000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6623876000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3584834903.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>-5473465000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1294961592.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>13296783242.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7703763356.0</v>
       </c>
     </row>
-    <row r="53" spans="1:10">
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>313919426000.0</v>
+      </c>
+      <c r="C53">
         <v>327367253000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>353684816000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>265340499000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>286560690000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>175390865318.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>114418630000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>19717379431.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-11494678472.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>0.0</v>
       </c>
     </row>
-    <row r="54" spans="1:10">
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>898570661000.0</v>
+      </c>
+      <c r="C55">
         <v>794207429000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>811094368000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>773407974000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>761442395000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>550063897667.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>542805483000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>146764201764.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>87016607553.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>39409205006.0</v>
       </c>
     </row>
-    <row r="56" spans="1:10">
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>633877956000.0</v>
+      </c>
+      <c r="C56">
         <v>569019875000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>552552481000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>560358987000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>600707784000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>414812374747.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>452051016000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>75942836815.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>34671352527.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5667167752.0</v>
       </c>
     </row>
-    <row r="57" spans="1:10">
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>72554297000.0</v>
+      </c>
+      <c r="C57">
         <v>84128113000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>67494644000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>48461373000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>51740992000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>67337604159.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>68778524000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>22936243950.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>45256472069.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>18283761019.0</v>
       </c>
     </row>
-    <row r="58" spans="1:10">
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>90389033000.0</v>
+      </c>
+      <c r="C58">
         <v>104636703000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>83897853000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>59083187000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>61955139000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>79224075465.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>73317282000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28394895959.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>58425448098.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>39799595635.0</v>
       </c>
     </row>
-    <row r="59" spans="1:10">
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>740049883000.0</v>
+      </c>
+      <c r="C60">
         <v>624800853000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>664252322000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>668335581000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>654698875000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>465108868839.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>466520269000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>118046333955.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>28537837186.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-390390629.0</v>
       </c>
     </row>
-    <row r="61" spans="1:10">
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>29881580000.0</v>
+      </c>
+      <c r="C2">
+        <v>30645338000.0</v>
+      </c>
+      <c r="D2">
         <v>14837063000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>15514602000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17369428000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28667455066.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18518082000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16547669000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9054238000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>32922533000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>25364211229.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4908543983.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>20701486307.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>17316167812.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13071321045.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7159156841.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8982700744.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6791096855.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>7956476461.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>26927627709.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>34485479959.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35897258234.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>29848307714.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>31958982100.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>31517621811.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>54979654901.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>14324542915.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4329114220.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4386747820.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>9529122465.0</v>
       </c>
-      <c r="AD2"/>
-      <c r="AE2"/>
       <c r="AF2"/>
-    </row>
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
-        <v>1400015000.0</v>
+        <v>73301000.0</v>
       </c>
       <c r="C5">
-        <v>1400015000.0</v>
+        <v>73301000.0</v>
       </c>
       <c r="D5">
         <v>1400015000.0</v>
       </c>
       <c r="E5">
         <v>1400015000.0</v>
       </c>
       <c r="F5">
-        <v>26199000.0</v>
+        <v>1400015000.0</v>
       </c>
       <c r="G5">
-        <v>26199000.0</v>
+        <v>1400015000.0</v>
       </c>
       <c r="H5">
         <v>26199000.0</v>
       </c>
       <c r="I5">
+        <v>26199000.0</v>
+      </c>
+      <c r="J5">
+        <v>26199000.0</v>
+      </c>
+      <c r="K5">
         <v>30883000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>83418903.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>84574711.0</v>
       </c>
       <c r="M5">
         <v>83418903.0</v>
       </c>
       <c r="N5">
+        <v>84574711.0</v>
+      </c>
+      <c r="O5">
+        <v>83418903.0</v>
+      </c>
+      <c r="P5">
         <v>759780854.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>759780853.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>759780853.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>158825358.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>2445993376.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1675230210.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1675230210.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2445993375.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4723595170.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4723595170.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>466520269172.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4322614713.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>540061807.0</v>
       </c>
       <c r="AB5">
         <v>540061807.0</v>
       </c>
       <c r="AC5">
         <v>540061807.0</v>
       </c>
-      <c r="AD5"/>
-[...1 lines deleted...]
-      <c r="AF5">
+      <c r="AD5">
+        <v>540061807.0</v>
+      </c>
+      <c r="AE5">
+        <v>540061807.0</v>
+      </c>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5">
         <v>28537837186.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>15528247986.0</v>
+      </c>
+      <c r="C7">
+        <v>16969056166.0</v>
+      </c>
+      <c r="D7">
         <v>14129901873.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>17627190762.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>18452850762.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>18563961873.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>16642188940.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>18769854740.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>24015612740.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>24041412740.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>11427169686.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>11529186506.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>11574126756.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>11643857826.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>8037144588.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>8509425828.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>8965167038.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>9376661878.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>12387180026.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>11983407701.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>13243269201.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>13674594431.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>2714767233.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>10999980390.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>4333577079.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4715349779.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>5290101709.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>60000000000.0</v>
       </c>
       <c r="C8">
         <v>60000000000.0</v>
       </c>
       <c r="D8">
         <v>60000000000.0</v>
       </c>
       <c r="E8">
         <v>60000000000.0</v>
       </c>
       <c r="F8">
         <v>60000000000.0</v>
       </c>
       <c r="G8">
         <v>60000000000.0</v>
       </c>
       <c r="H8">
         <v>60000000000.0</v>
       </c>
       <c r="I8">
         <v>60000000000.0</v>
       </c>
@@ -3063,385 +3242,411 @@
       </c>
       <c r="L8">
         <v>60000000000.0</v>
       </c>
       <c r="M8">
         <v>60000000000.0</v>
       </c>
       <c r="N8">
         <v>60000000000.0</v>
       </c>
       <c r="O8">
         <v>60000000000.0</v>
       </c>
       <c r="P8">
         <v>60000000000.0</v>
       </c>
       <c r="Q8">
         <v>60000000000.0</v>
       </c>
       <c r="R8">
         <v>60000000000.0</v>
       </c>
       <c r="S8">
         <v>60000000000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>60000000000.0</v>
+      </c>
+      <c r="U8">
+        <v>60000000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>408047183670.0</v>
       </c>
       <c r="D9">
         <v>408047183670.0</v>
       </c>
       <c r="E9">
         <v>408047183670.0</v>
       </c>
       <c r="F9">
         <v>408047183670.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>408047183670.0</v>
+      </c>
+      <c r="H9">
+        <v>408047183670.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
         <v>402047183670.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>408047183670.0</v>
       </c>
       <c r="Q9">
         <v>408047183670.0</v>
       </c>
       <c r="R9">
         <v>408047183670.0</v>
       </c>
       <c r="S9">
         <v>408047183670.0</v>
       </c>
       <c r="T9">
         <v>408047183670.0</v>
       </c>
       <c r="U9">
         <v>408047183670.0</v>
       </c>
       <c r="V9">
         <v>408047183670.0</v>
       </c>
       <c r="W9">
         <v>408047183670.0</v>
       </c>
       <c r="X9">
         <v>408047183670.0</v>
       </c>
       <c r="Y9">
         <v>408047183670.0</v>
       </c>
       <c r="Z9">
+        <v>408047183670.0</v>
+      </c>
+      <c r="AA9">
+        <v>408047183670.0</v>
+      </c>
+      <c r="AB9">
         <v>408196265210.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>15765190000.0</v>
+      </c>
+      <c r="C10">
+        <v>32986899000.0</v>
+      </c>
+      <c r="D10">
         <v>34932088000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>20684417000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>26922907000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>45489573000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>45504670000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>33558811000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>44275643000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>40530111000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>83954820036.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>82953656104.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>74147737998.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>66644695821.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>158660560183.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>138700475060.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>186877160316.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>193678917314.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>192707279431.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>140123994535.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>118489906737.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>176229181797.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>124094466630.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>147017525343.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>191219360279.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>222578845838.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>309420797442.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>306310480639.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>306310480639.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6252543018.0</v>
       </c>
-      <c r="AD10"/>
-[...1 lines deleted...]
-      <c r="AF10">
+      <c r="AF10"/>
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-915875604.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>20</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
-        <v>375000000.0</v>
+        <v>6375000000.0</v>
       </c>
       <c r="D11">
         <v>375000000.0</v>
       </c>
       <c r="E11">
-        <v>10375000000.0</v>
+        <v>375000000.0</v>
       </c>
       <c r="F11">
         <v>375000000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
+      <c r="G11">
+        <v>10375000000.0</v>
+      </c>
+      <c r="H11">
+        <v>375000000.0</v>
+      </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11">
         <v>158660560180.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>114750000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>158065000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>174440000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>169940000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>95125000000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>242310862000.0</v>
+      </c>
+      <c r="C12">
+        <v>346906325000.0</v>
+      </c>
+      <c r="D12">
         <v>408215857000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>334614383000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>330664674000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>372856826000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>388679321000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>352409583000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>402921741000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>394214927000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>407678996683.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>396525379603.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>370452917789.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>328885393773.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>438384181057.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>421327028818.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>513919519555.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>490494447267.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>442092168936.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>395683173360.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>397752986783.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>351620047115.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>297628690349.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>317227692587.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>305642758083.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>336997475378.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>316553373112.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>329742881309.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>329742881309.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>25969922449.0</v>
       </c>
-      <c r="AD12"/>
-[...1 lines deleted...]
-      <c r="AF12">
+      <c r="AF12"/>
+      <c r="AG12"/>
+      <c r="AH12">
         <v>915875604.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
         <v>60000000000.0</v>
       </c>
       <c r="C13">
         <v>60000000000.0</v>
       </c>
       <c r="D13">
         <v>60000000000.0</v>
       </c>
       <c r="E13">
         <v>60000000000.0</v>
       </c>
       <c r="F13">
         <v>60000000000.0</v>
       </c>
       <c r="G13">
         <v>60000000000.0</v>
       </c>
       <c r="H13">
         <v>60000000000.0</v>
       </c>
       <c r="I13">
         <v>60000000000.0</v>
       </c>
@@ -3481,399 +3686,429 @@
       <c r="U13">
         <v>60000000000.0</v>
       </c>
       <c r="V13">
         <v>60000000000.0</v>
       </c>
       <c r="W13">
         <v>60000000000.0</v>
       </c>
       <c r="X13">
         <v>60000000000.0</v>
       </c>
       <c r="Y13">
         <v>60000000000.0</v>
       </c>
       <c r="Z13">
         <v>60000000000.0</v>
       </c>
       <c r="AA13">
         <v>60000000000.0</v>
       </c>
       <c r="AB13">
         <v>60000000000.0</v>
       </c>
       <c r="AC13">
+        <v>60000000000.0</v>
+      </c>
+      <c r="AD13">
+        <v>60000000000.0</v>
+      </c>
+      <c r="AE13">
         <v>40000000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>5897311000.0</v>
+      </c>
+      <c r="C14">
         <v>6000000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
+        <v>6000000000.0</v>
+      </c>
+      <c r="E14">
         <v>5893571000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5893571000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000000000.0</v>
       </c>
       <c r="G14">
         <v>6000000000.0</v>
       </c>
       <c r="H14">
         <v>6000000000.0</v>
       </c>
       <c r="I14">
         <v>6000000000.0</v>
       </c>
       <c r="J14">
         <v>6000000000.0</v>
       </c>
       <c r="K14">
         <v>6000000000.0</v>
       </c>
       <c r="L14">
         <v>6000000000.0</v>
       </c>
       <c r="M14">
         <v>6000000000.0</v>
       </c>
       <c r="N14">
-        <v>6001911578.0</v>
+        <v>6000000000.0</v>
       </c>
       <c r="O14">
-        <v>6001911578.0</v>
+        <v>6000000000.0</v>
       </c>
       <c r="P14">
         <v>6001911578.0</v>
       </c>
       <c r="Q14">
-        <v>5999524641.0</v>
+        <v>6001911578.0</v>
       </c>
       <c r="R14">
-        <v>5999524641.0</v>
+        <v>6001911578.0</v>
       </c>
       <c r="S14">
         <v>5999524641.0</v>
       </c>
       <c r="T14">
         <v>5999524641.0</v>
       </c>
       <c r="U14">
         <v>5999524641.0</v>
       </c>
       <c r="V14">
         <v>5999524641.0</v>
       </c>
       <c r="W14">
-        <v>6000000000.0</v>
+        <v>5999524641.0</v>
       </c>
       <c r="X14">
-        <v>6021847851.0</v>
+        <v>5999524641.0</v>
       </c>
       <c r="Y14">
         <v>6000000000.0</v>
       </c>
       <c r="Z14">
-        <v>6000000000.0</v>
+        <v>6021847851.0</v>
       </c>
       <c r="AA14">
         <v>6000000000.0</v>
       </c>
       <c r="AB14">
         <v>6000000000.0</v>
       </c>
       <c r="AC14">
         <v>6000000000.0</v>
       </c>
       <c r="AD14">
         <v>6000000000.0</v>
       </c>
       <c r="AE14">
         <v>6000000000.0</v>
       </c>
       <c r="AF14">
         <v>6000000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>6000000000.0</v>
+      </c>
+      <c r="AH14">
+        <v>6000000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="D16"/>
+        <v>25</v>
+      </c>
+      <c r="B16">
+        <v>27943180000.0</v>
+      </c>
+      <c r="C16">
+        <v>17773001000.0</v>
+      </c>
+      <c r="D16">
+        <v>74699488672.0</v>
+      </c>
       <c r="E16">
+        <v>17316498391.0</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16">
         <v>20303038000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>41110068000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2810737000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="J16"/>
+      <c r="K16">
         <v>11726766000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>947903449.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>24474772519.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>9327972982.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8100788137.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>27540121007.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>27361448502.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>44640751949.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>27234462946.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6788239310.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2238738507.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3666657955.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1997924803.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>33958074881.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1352291150.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3082043966.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>6890153187.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2076470106.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>26550735878.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>2048092744.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>7333333.0</v>
       </c>
-      <c r="R18"/>
-      <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
+      <c r="U18"/>
       <c r="V18"/>
       <c r="W18">
+        <v>1927554744.0</v>
+      </c>
+      <c r="X18"/>
+      <c r="Y18">
         <v>12126654478.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>12126654478.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>13246156219.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
-        <v>16700000000.0</v>
+        <v>17318190000.0</v>
       </c>
       <c r="C20">
-        <v>16700000000.0</v>
+        <v>17318190000.0</v>
       </c>
       <c r="D20">
         <v>16700000000.0</v>
       </c>
       <c r="E20">
         <v>16700000000.0</v>
       </c>
       <c r="F20">
         <v>16700000000.0</v>
       </c>
       <c r="G20">
         <v>16700000000.0</v>
       </c>
       <c r="H20">
         <v>16700000000.0</v>
       </c>
       <c r="I20">
         <v>16700000000.0</v>
       </c>
       <c r="J20">
         <v>16700000000.0</v>
       </c>
       <c r="K20">
         <v>16700000000.0</v>
       </c>
@@ -3909,9605 +4144,10219 @@
       </c>
       <c r="V20">
         <v>16700000000.0</v>
       </c>
       <c r="W20">
         <v>16700000000.0</v>
       </c>
       <c r="X20">
         <v>16700000000.0</v>
       </c>
       <c r="Y20">
         <v>16700000000.0</v>
       </c>
       <c r="Z20">
         <v>16700000000.0</v>
       </c>
       <c r="AA20">
         <v>16700000000.0</v>
       </c>
       <c r="AB20">
         <v>16700000000.0</v>
       </c>
       <c r="AC20">
         <v>16700000000.0</v>
       </c>
-      <c r="AD20"/>
-      <c r="AE20"/>
+      <c r="AD20">
+        <v>16700000000.0</v>
+      </c>
+      <c r="AE20">
+        <v>16700000000.0</v>
+      </c>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>6010102000.0</v>
+      </c>
+      <c r="C21">
+        <v>6547249000.0</v>
+      </c>
+      <c r="D21">
         <v>8156140000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8050515000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>8215008000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>8790335000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>9089320000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>9806013000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>24612161000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>23887502000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>9129040872.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>9916086530.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>10230048855.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10161612963.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>18721549618.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>19107261942.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>19808040763.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>12799594095.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15597351631.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>12859222416.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>13715257131.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10199757131.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5418094899.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3398094899.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3549439282.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>3880075713.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>22004337650.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>6068074681.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>6068074680.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>5300487646.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>15465238000.0</v>
+      </c>
+      <c r="C22">
+        <v>15291289000.0</v>
+      </c>
+      <c r="D22">
         <v>11591135000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>8905442000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10160215000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>9562027000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4438807000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6235761000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>7652488000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>6875576000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5139651557.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4529639198.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4495639842.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4045217595.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5184036049.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>2890032150.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3492323528.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3283656657.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3265293440.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4916221077.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3844192111.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3103921362.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>2872658290.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2285858179.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3646579411.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3876947838.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3590816484.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>2097658212.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2097658211.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3619584938.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>801632620000.0</v>
+      </c>
+      <c r="C23">
+        <v>898570661000.0</v>
+      </c>
+      <c r="D23">
         <v>897928743000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>761394551000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>747387888000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>794207429000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>776284941000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>709338382000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>784581247000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>811094368000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>771424439195.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>785650232619.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>810582031154.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>773407973533.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>790781776189.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>794986619757.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>832335131064.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>761442395416.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>671493739204.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>619335454017.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>605117483218.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>550063897667.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>515376999520.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>520396087786.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>523718257391.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>542805483072.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>533118400278.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>500484959672.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>500484959670.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>146764201764.0</v>
       </c>
-      <c r="AD23"/>
-[...1 lines deleted...]
-      <c r="AF23">
+      <c r="AF23"/>
+      <c r="AG23"/>
+      <c r="AH23">
         <v>28591159455.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
-[...4 lines deleted...]
-      </c>
+      <c r="N24"/>
+      <c r="O24"/>
       <c r="P24">
         <v>7894754830.0</v>
       </c>
       <c r="Q24">
+        <v>7894754830.0</v>
+      </c>
+      <c r="R24">
+        <v>7894754830.0</v>
+      </c>
+      <c r="S24">
         <v>6218261510.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>12068169910.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>9764135230.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>12192687390.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>10089759530.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1450681490.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>9313551770.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3233442730.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>3233442730.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>4402947430.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>34</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>11047303800.0</v>
+      </c>
+      <c r="D25">
         <v>10844889500.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>14342178390.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>15167838390.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>15278949500.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6681446330.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
-[...4 lines deleted...]
-      </c>
+      <c r="N25"/>
+      <c r="O25"/>
       <c r="P25">
         <v>7894754830.0</v>
       </c>
       <c r="Q25">
+        <v>7894754830.0</v>
+      </c>
+      <c r="R25">
+        <v>7894754830.0</v>
+      </c>
+      <c r="S25">
         <v>6218261510.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>12068169910.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>9764135230.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>12192687390.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>10089759530.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1450681490.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>9313551770.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3233442730.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>3233442730.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>4402947430.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>-236942000.0</v>
+      </c>
+      <c r="C28">
+        <v>-16017843000.0</v>
+      </c>
+      <c r="D28">
         <v>-20802186000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3057226000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-8470057000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-26925611000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-28862481000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-14788956000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-20260030000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-16488698000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-72527650350.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-71424469598.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-62573611242.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-55000837995.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-150623415595.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-130191049232.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-177911993278.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-184302255436.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-180320099405.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-128140586834.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-105246637536.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-162554587366.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-121379699397.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-136017544953.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-186885783200.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-217863496059.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-304481816013.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-301020378930.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-301020378930.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-304991647.0</v>
       </c>
-      <c r="AD28"/>
-[...1 lines deleted...]
-      <c r="AF28">
+      <c r="AF28"/>
+      <c r="AG28"/>
+      <c r="AH28">
         <v>915875604.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>638969972029.0</v>
+      </c>
+      <c r="C29">
+        <v>740049883255.0</v>
+      </c>
+      <c r="D29">
         <v>703605934753.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>625990537205.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>597101070204.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>624800853374.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>621046308151.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>598443729505.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>667509385111.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>664252322412.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>670410234897.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>681954745011.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>704990254592.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>668335581020.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>679274887568.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>677632073473.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>699053765994.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>654698875098.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>579482131802.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>536431724853.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>513811682948.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>465108868839.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>446402359002.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>449453963463.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>473510380943.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>173710790000.0</v>
+      </c>
+      <c r="C30">
+        <v>144771556000.0</v>
+      </c>
+      <c r="D30">
         <v>180435396000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>144261562000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>132267055000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>137333093000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>90990658000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>77845395000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>89218453000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>125179056000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>75296363123.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>103651579336.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>204572559066.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>135974087781.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>95784843622.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>108913455177.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>105387275070.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>93738401765.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>57588444487.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>70240302329.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>44913278925.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>42549170389.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>90073796486.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>51402308243.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6976153901.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>93641035120.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>88776339710.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>62584225007.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>52388460183.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>30662430088.0</v>
       </c>
-      <c r="AD30"/>
-      <c r="AE30"/>
       <c r="AF30"/>
-    </row>
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>643853337950.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>641824811531.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>662545725231.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>625199281003.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>547184780171.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>506872502437.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>483396425817.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>438209111708.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>424284264103.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>429355868564.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>445940193459.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>445940193459.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>444016626055.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>440392497589.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>440392497589.0</v>
       </c>
-      <c r="AC31"/>
-      <c r="AD31"/>
       <c r="AE31"/>
-      <c r="AF31">
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31">
         <v>10242919512.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>467337474798.0</v>
+      </c>
+      <c r="C32">
+        <v>561323658311.0</v>
+      </c>
+      <c r="D32">
         <v>568516663109.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>493461447802.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>463740112953.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>484891761689.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>465543153261.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>438288290077.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>488056847285.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>485057837682.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>497397869473.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>519118980390.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>534988696884.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>508751813588.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>519172140437.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>523250443495.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>581721530407.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>546955278058.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>470753335447.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>422684423771.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>395795446350.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>347474770588.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>325504676783.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>339569226513.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>383353535505.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>254370447000.0</v>
+      </c>
+      <c r="C33">
+        <v>264692705000.0</v>
+      </c>
+      <c r="D33">
         <v>216156824000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>216343930000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>218001458000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>225187553000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>229726097000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>234873256000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>255449206000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>258541886000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>231523079475.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>222233922039.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>231060914456.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>216194786775.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>218300256480.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>212225842745.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>174031127355.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>160734611379.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>141824302234.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>129197126070.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>138243065550.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>135251522920.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>124801854396.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>122296434330.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>97855989851.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>90754467365.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>87692295412.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>76292556837.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>76292556835.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>70821364949.0</v>
       </c>
-      <c r="AD33"/>
-[...1 lines deleted...]
-      <c r="AF33">
+      <c r="AF33"/>
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-915875604.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
         <v>1.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>16393928000.0</v>
+      </c>
+      <c r="C35">
+        <v>17834736000.0</v>
+      </c>
+      <c r="D35">
         <v>16074530000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>19571819000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>20397479000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>20508590000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>9843887000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>15883487000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>16391645000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>16403209000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>10621813985.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10621813984.0</v>
       </c>
       <c r="M35">
         <v>10621813984.0</v>
       </c>
       <c r="N35">
+        <v>10621813984.0</v>
+      </c>
+      <c r="O35">
+        <v>10621813984.0</v>
+      </c>
+      <c r="P35">
         <v>9914674164.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>9879126623.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>9879126623.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>8202633304.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>14128914611.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>11777831355.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>14072465063.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>11886471306.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3076360607.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>10934331260.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>4570789371.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>4538757778.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>5262832199.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5131303209.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>5131303209.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>5458652009.0</v>
       </c>
-      <c r="AD35"/>
-      <c r="AE35"/>
       <c r="AF35"/>
-    </row>
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>4909840000.0</v>
+      </c>
+      <c r="C36">
+        <v>4863795000.0</v>
+      </c>
+      <c r="D36">
         <v>1939584000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2172245000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>2610588000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>2610588000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>4391204000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>63571745000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>62520399000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>4539857000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>332999754214.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>322847301066.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>319625979471.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>271516275519.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>340278169994.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>340791102878.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>330793811235.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>300564176948.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>254782784920.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>259572515455.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>285773041963.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>182454055486.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>190486291211.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>187718267988.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>136865222790.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>133890791773.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>26540004995.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>22945758773.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>22462315350.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>37005017890.0</v>
       </c>
-      <c r="AD36"/>
-[...1 lines deleted...]
-      <c r="AF36">
+      <c r="AF36"/>
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-915875604.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>47</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>140909958280.0</v>
+      </c>
+      <c r="D38">
         <v>17736693140.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>17969355980.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>18407698250.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>77385685380.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>78693848920.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>25941130537.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>78570063627.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>76180063627.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>21766966503.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>21764114006.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>14212150158.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>12875327930.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>15324216660.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>15877444911.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>26688683550.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>27407644563.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>27407644563.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>21148520332.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>27502762530.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>22462315350.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>22462315350.0</v>
       </c>
-      <c r="AC38"/>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>115775283000.0</v>
+      </c>
+      <c r="C39">
+        <v>126908785000.0</v>
+      </c>
+      <c r="D39">
         <v>81529532000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>57269233000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>56294486000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>49267929000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>62450058000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>37974386000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>29339360000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>26282923000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>51786348357.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>58709712443.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>66557194723.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>94185493957.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>49630260867.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>35504885556.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>13191278348.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>26723530107.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>89538933510.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>65277238774.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>60088406270.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>-1.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>27183794447.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>109596776145.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>24461703387.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>125281915270.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>39963403132.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>39963403132.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>15690899340.0</v>
       </c>
-      <c r="AD39"/>
-      <c r="AE39"/>
       <c r="AF39"/>
-    </row>
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>9917416000.0</v>
+      </c>
+      <c r="C40">
+        <v>18214206000.0</v>
+      </c>
+      <c r="D40">
         <v>86465528000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>29948249000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>40139758000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>34522766062.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5414607000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>4492306000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>10216894000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>989683000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>8996153240.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>31677140980.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>9062221138.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>12890235237.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>9127210772.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>17717043603.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>17220513298.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>39857505639.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>15657028147.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>36068265487.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>31876251589.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>25857586219.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>-1.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>5411432233.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>3259783008.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>-1463343912.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>43672277433.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>23863716692.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>26490916522.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>8015974405.0</v>
       </c>
-      <c r="AD40"/>
-      <c r="AE40"/>
       <c r="AF40"/>
-    </row>
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>2019919331.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1984371790.0</v>
       </c>
       <c r="Q41">
         <v>1984371790.0</v>
       </c>
       <c r="R41">
+        <v>1984371790.0</v>
+      </c>
+      <c r="S41">
+        <v>1984371790.0</v>
+      </c>
+      <c r="T41">
         <v>2060744700.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2013696127.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1879777677.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1796711778.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1625679121.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1620779487.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1620779487.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1305315044.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>859884770.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>833649500.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>833649500.0</v>
       </c>
-      <c r="AC41"/>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
         <v>408047184000.0</v>
       </c>
       <c r="C42">
         <v>408047184000.0</v>
       </c>
       <c r="D42">
         <v>408047184000.0</v>
       </c>
       <c r="E42">
         <v>408047184000.0</v>
       </c>
       <c r="F42">
         <v>408047184000.0</v>
       </c>
       <c r="G42">
         <v>408047184000.0</v>
       </c>
       <c r="H42">
         <v>408047184000.0</v>
       </c>
       <c r="I42">
         <v>408047184000.0</v>
       </c>
       <c r="J42">
-        <v>408047183674.0</v>
+        <v>408047184000.0</v>
       </c>
       <c r="K42">
-        <v>408130602577.0</v>
+        <v>408047184000.0</v>
       </c>
       <c r="L42">
         <v>408047183674.0</v>
       </c>
       <c r="M42">
+        <v>408130602577.0</v>
+      </c>
+      <c r="N42">
         <v>408047183674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402047183674.0</v>
       </c>
       <c r="O42">
         <v>408047183674.0</v>
       </c>
       <c r="P42">
+        <v>402047183674.0</v>
+      </c>
+      <c r="Q42">
         <v>408047183674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>404583670902.0</v>
       </c>
       <c r="R42">
         <v>408047183674.0</v>
       </c>
       <c r="S42">
+        <v>404583670902.0</v>
+      </c>
+      <c r="T42">
+        <v>408047183674.0</v>
+      </c>
+      <c r="U42">
         <v>409722413884.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>409722413884.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>410493177050.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>412770778845.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>408047183674.0</v>
       </c>
       <c r="Y42">
         <v>408047183674.0</v>
       </c>
       <c r="Z42">
+        <v>408047183674.0</v>
+      </c>
+      <c r="AA42">
+        <v>408047183674.0</v>
+      </c>
+      <c r="AB42">
         <v>408736327014.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>408196265206.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>408196265206.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>90280783725.0</v>
       </c>
-      <c r="AD42"/>
-[...1 lines deleted...]
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42">
         <v>53322269.0</v>
       </c>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>275549264566.0</v>
+      </c>
+      <c r="C45">
+        <v>276797235553.0</v>
+      </c>
+      <c r="D45">
         <v>221963005563.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>215815068538.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>210633231391.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>210387390668.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>222162966584.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>216951205043.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>216366058405.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>214114517921.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>189128212073.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>176243479351.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>145995155772.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>151531701500.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>148980356968.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>133833675000.0</v>
+      </c>
+      <c r="C46">
+        <v>143664830000.0</v>
+      </c>
+      <c r="D46">
         <v>98029161000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>98089231000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>99143923000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>105754691000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>109740337000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>114170804000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>120991951000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>124797728000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>110366073126.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>102289870032.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>86690675803.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>85939361935.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>92009938833.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>87939812774.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>86741057687.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>81169393876.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>85319183686.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>81568258965.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>87309275000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>87277199119.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>70789928920.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>69585547841.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>48283259277.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>43820763113.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>38185195233.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>29615965845.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>31062166805.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>30564380068.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46"/>
       <c r="AF46"/>
-    </row>
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>56</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>125480627670.0</v>
+      </c>
+      <c r="D47">
         <v>98029161230.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>98089230750.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>99143922780.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>105754691100.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>109740337490.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47">
         <v>92009938833.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>87939812774.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>86741057687.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>81169393876.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>85319183686.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>81568258965.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>87309275000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>87277199119.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>70789928920.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>69585547841.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>69585547841.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>43820763113.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>38185195230.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>31062166805.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>31062166805.0</v>
       </c>
-      <c r="AC47"/>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>170849488000.0</v>
+      </c>
+      <c r="C48">
+        <v>271929399000.0</v>
+      </c>
+      <c r="D48">
         <v>234158736000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>156543338000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>127653871000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>155353654000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>152972925000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>130370346000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>199436002000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>196174256000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>202279632320.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>213974142434.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>236858496207.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>200204978443.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>216467923040.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>208825108946.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>230246801467.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>186492866066.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>108988954752.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>66709310969.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>44089269064.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-5384308211.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-26368419843.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-23316815382.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1135814291.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-5849529216.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-2715363313.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-6350995715.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-5575754745.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-12774511578.0</v>
       </c>
-      <c r="AD48"/>
-      <c r="AE48"/>
       <c r="AF48"/>
-    </row>
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>536034000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>15528248000.0</v>
+      </c>
+      <c r="C51">
+        <v>16969056000.0</v>
+      </c>
+      <c r="D51">
         <v>14129902000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>17627191000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>18452851000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>18563962000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>16642189000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>18769855000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>24015613000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>24041413000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>11427169686.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>11529186506.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>11574126756.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>11643857826.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>8037144588.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>8509425828.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>8965167038.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>9376661878.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>12387180026.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>11983407703.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>13243269205.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>13674594433.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>2714767237.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>10999980390.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>4333577079.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>4715349779.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>4938981430.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5290101709.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>5290101709.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>5947551371.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
-    </row>
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
-        <v>3285012000.0</v>
+        <v>5921752000.0</v>
       </c>
       <c r="C52">
-        <v>3285012000.0</v>
+        <v>11843504367.0</v>
       </c>
       <c r="D52">
         <v>3285012000.0</v>
       </c>
       <c r="E52">
         <v>3285012000.0</v>
       </c>
       <c r="F52">
+        <v>3285012000.0</v>
+      </c>
+      <c r="G52">
+        <v>3285012000.0</v>
+      </c>
+      <c r="H52">
         <v>9960743000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>12097616000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>21572816000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>21624416000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2773325468.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2875342288.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2920282538.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2990013608.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>142389755.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>614670995.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1070412205.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3311937757.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>-27941556250.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>2219272473.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1050581815.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>3584834903.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1264085747.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>-16500083101.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>2200268690.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>-5473465017.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>536034000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>992448000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>992448000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>-753131152.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52"/>
       <c r="AF52"/>
-    </row>
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53">
+        <v>226545672000.0</v>
+      </c>
+      <c r="C53">
+        <v>313919426000.0</v>
+      </c>
+      <c r="D53">
         <v>373283769000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>313929967000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>303741767000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>327367253000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>343174651000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>318850772000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>358646098000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>353684816000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>323724176647.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>313571723499.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>296305179791.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>262240697952.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>279723620874.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>282626553758.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>327042359239.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>296815529953.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>249384889505.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>255559178825.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>279263080046.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>175390865318.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>173534223719.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>170210167244.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>114423397804.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>114418629540.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>7132575670.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>23432400670.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>23432400670.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>19717379431.0</v>
       </c>
-      <c r="AD53"/>
-[...1 lines deleted...]
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>1831751208.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>801632620000.0</v>
+      </c>
+      <c r="C55">
+        <v>898570661000.0</v>
+      </c>
+      <c r="D55">
         <v>897928743000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>761394551000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>747387888000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>794207429000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>776284941000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>709338382000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>784581247000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>811094368000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>771424439195.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>785650232619.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>810582031154.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>773407973533.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>790781776189.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>794986619757.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>832335131064.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>761442395416.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>671493739204.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>619335454017.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>605117483218.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>550063897667.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>515376999520.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>520396087786.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>523718257391.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>542805483072.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>533118400278.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>500484959672.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>500484959670.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>146764201764.0</v>
       </c>
-      <c r="AD55"/>
-      <c r="AE55"/>
       <c r="AF55"/>
-    </row>
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>547262173000.0</v>
+      </c>
+      <c r="C56">
+        <v>633877956000.0</v>
+      </c>
+      <c r="D56">
         <v>681771920000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>545050620000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>529386430000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>569019875000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>546558844000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>474465125000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>529132041000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>552552481000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>539901359720.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>563416310580.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>579521116698.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>557213186758.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>572481519709.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>582760777012.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>658304003709.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>600707784037.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>529669436970.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>490138327947.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>466874417668.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>414812374747.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>390575145124.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>398099653456.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>425862267540.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>452051015707.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>445426104866.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>424192402835.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>424192402835.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>75942836815.0</v>
       </c>
-      <c r="AD56"/>
-[...1 lines deleted...]
-      <c r="AF56">
+      <c r="AF56"/>
+      <c r="AG56"/>
+      <c r="AH56">
         <v>915875604.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>79924698000.0</v>
+      </c>
+      <c r="C57">
+        <v>72554297000.0</v>
+      </c>
+      <c r="D57">
         <v>113255256000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>51589173000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>65646317000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>84128113000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>81015691000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>36176835000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>41075194000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>67494644000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>42503490247.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>44297330190.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>44532419814.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>48461373170.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>53309379272.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>59510333517.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>76582473302.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>53752505979.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>58916101523.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>67453904176.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>71078971318.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>67337604159.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>65070468341.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>58530426943.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>42508732035.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>68778524408.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>60609324454.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>31870112344.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>31870112342.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>22936243950.0</v>
       </c>
-      <c r="AD57"/>
-      <c r="AE57"/>
       <c r="AF57"/>
-    </row>
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>96318626000.0</v>
+      </c>
+      <c r="C58">
+        <v>90389033000.0</v>
+      </c>
+      <c r="D58">
         <v>129329786000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>71160991000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>86043796000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>104636703000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>90859579000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>52060323000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>57466839000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>83897853000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>53125304232.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>54919144174.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>55154233798.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>59083187154.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>63224053436.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>69389460140.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>86461599925.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>61955139283.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>73045016134.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>79231735531.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>85151436381.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>79224075465.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>68146828948.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>69464758203.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>47079521406.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>73317282186.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>65872156653.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>37001415553.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>37001415551.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>28394895959.0</v>
       </c>
-      <c r="AD58"/>
-      <c r="AE58"/>
       <c r="AF58"/>
-    </row>
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>638969972000.0</v>
+      </c>
+      <c r="C60">
+        <v>740049883000.0</v>
+      </c>
+      <c r="D60">
         <v>703605935000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>625990537000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>597101070000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>624800853000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>621046308000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>598443730000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>667509385000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>664252322000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>670410234897.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>681954745011.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>704990254592.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>668335581020.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>679274887568.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>677632073473.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>699053765994.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>654698875098.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>579482131802.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>536431724853.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>513811682948.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>465108868839.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>446402359002.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>449453963463.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>473510380943.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>466520269172.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>466020963701.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>462385331299.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>463160572269.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>118046333955.0</v>
       </c>
-      <c r="AD60"/>
-[...1 lines deleted...]
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60"/>
+      <c r="AH60">
         <v>28591159455.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>93975443000.0</v>
+      </c>
+      <c r="C2">
         <v>74980508000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43991534000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16447262000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>60033071000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>60333856000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>135229990000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46910149808.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28729404492.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17495312963.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>31150421000.0</v>
+      </c>
+      <c r="C3">
         <v>31470831000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29385695000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23437719000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>20211216000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>18428384000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11505805000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>15728186454.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7801650349.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4232024448.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>7358241000.0</v>
+      </c>
+      <c r="C5">
         <v>-38935303000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3216002000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>33497089000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>185601451000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-915013000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>9582722000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9277847782.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1544256986.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2402229089.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>38508662000.0</v>
+      </c>
+      <c r="C6">
         <v>-7464472000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>32601697000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>56934808000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>205812667000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17513371000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21088527000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25006034236.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9345907335.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1829795359.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-      <c r="E8">
+      <c r="E8"/>
+      <c r="F8">
         <v>874045900.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-1320461050.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>262851876000.0</v>
+      </c>
+      <c r="C9">
         <v>260024485000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>319346725000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>336688512000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>181581597000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16084669000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>79978697000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>68292497935.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23773470737.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8792477216.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>122015080000.0</v>
+      </c>
+      <c r="C10">
         <v>-40156120000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1975221000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>32533909000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>184540520000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2131564000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8761531000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8040342940.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1579523958.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8132727489.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11">
+        <v>4178496000.0</v>
+      </c>
+      <c r="C11">
         <v>3820622000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3719097000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>14428662000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-398754000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-5474075000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1385564000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3072327414.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2059454338.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>209995026.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12">
+        <v>2344192000.0</v>
+      </c>
+      <c r="C12">
         <v>1220817000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1240782000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1093821000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1084431000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1216552000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>821191000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1237504838.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3123780949.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5730498405.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>786514301.0</v>
+      </c>
+      <c r="C13">
         <v>21261040090.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4069061550.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5521729738.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6398979013.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>69156812570.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11310379720.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1029434400.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3117335750.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>5694429290.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>-1471885471.0</v>
+      </c>
+      <c r="C14">
         <v>3117189515.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-1969590198.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-1572411556.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2553389709.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5730953363.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2967931714.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>322971850.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53322269.0</v>
       </c>
       <c r="J14">
         <v>53322269.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>53322269.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>116364699000.0</v>
+      </c>
+      <c r="C15">
         <v>-40859552000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3713466000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16402194000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>183248500000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5225576000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7076236000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4748365945.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>481630380.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-8342722515.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B16">
+        <v>116364699060.0</v>
+      </c>
+      <c r="C16">
         <v>-40859551960.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-3713465720.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>16402194445.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>191643876763.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5225575946.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>7076236237.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4748365945.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>481630380.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-8342722515.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>117836584526.0</v>
+      </c>
+      <c r="C17">
         <v>-43976741471.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1743875518.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>17974606001.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>194197266472.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>3342510296.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>7375967093.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4968015526.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>479930380.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8342722515.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>-1557677814.0</v>
+      </c>
+      <c r="C18">
         <v>2218892388.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2828280031.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>4427909183.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>5967000716.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>16624902120.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>10685887674.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1206752019.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3117335746.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5694429289.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>7358241000.0</v>
+      </c>
+      <c r="C21">
         <v>-29207129000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-74573844000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25624299000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2246434000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-81059334000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8600321000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9240915549.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2705043513.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9621531624.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>349469078000.0</v>
+      </c>
+      <c r="C23">
         <v>364212121000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>437912103000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>327511475000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>189411965000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>157477859000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>214987847000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>105961732194.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>49797831716.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>35909321803.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>28936992995.0</v>
+      </c>
+      <c r="C25">
         <v>28091331533.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26234486414.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23985958564.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19117145654.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12609884442.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7548790149.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5459536434.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3390579553.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27"/>
       <c r="C27">
+        <v>1420816813.0</v>
+      </c>
+      <c r="D27">
         <v>375457779000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>29384306000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>36337877000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11852274000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>17799726000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11076747816.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>741647103.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1039520431.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>33814478000.0</v>
+      </c>
+      <c r="C28">
         <v>32397551000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>28845193000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>49781397000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21459776000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10673084000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9056569000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4241963265.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>764783331.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>681016025.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
+        <v>4178495545.0</v>
+      </c>
+      <c r="C29">
         <v>3820621900.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3719096561.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14559303386.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6001019784.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-6794535580.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1385563990.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3072327410.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2059454340.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>209995030.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>255493635000.0</v>
+      </c>
+      <c r="C30">
         <v>289231613000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>393920569000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>301929496000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>179335162000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>85926680000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>79757857000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>59051582386.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>21068427224.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>18414008840.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>114656839000.0</v>
+      </c>
+      <c r="C31">
         <v>-10948991000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>76549065000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>6778970000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>182294086000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>78927770000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8540691000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1200572609.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4284567471.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1488804135.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>356827319000.0</v>
+      </c>
+      <c r="C32">
         <v>335004992000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>363338259000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>353135774000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>191658399000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>76418525000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>215208688000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>115202647743.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>52502875229.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>26287790179.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B2">
+        <v>23335075000.0</v>
+      </c>
+      <c r="C2">
+        <v>82263224000.0</v>
+      </c>
+      <c r="D2">
         <v>-22910813000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>16271824000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>18351208000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>49372282000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>-21761655000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>9958254000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>74922079681.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>137169056000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2248935154.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>22863988973.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11353161242.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-105962791671.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>46420860891.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>66538122218.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9451070428.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3794627992.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>32767219039.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>19352049695.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4119174558.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2570385122.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>26043678188.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>26921470740.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>4798321839.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>66621853778.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>56718254056.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>32671322817.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2964414703.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>10731522945.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>38426851393.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>19213425696.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>19213425697.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B3">
+        <v>10948133000.0</v>
+      </c>
+      <c r="C3">
+        <v>2922687000.0</v>
+      </c>
+      <c r="D3">
         <v>11890244000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>9759160000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>8318278000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7427569000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>16677636000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>6222617000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7240993786.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1538231000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>18517010737.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4963352798.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4367099941.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13087212374.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3824123234.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4162912852.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2911710104.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>15762534873.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>-1459591884.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4809065083.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4766784003.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>6372849884.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1252211282.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1634600892.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3350222384.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6376644428.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1811529666.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1658815625.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>4008349325.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10714669.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-164890925.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2509871246.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2509871246.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B5">
+        <v>-5229085000.0</v>
+      </c>
+      <c r="C5">
+        <v>14429666000.0</v>
+      </c>
+      <c r="D5">
         <v>-7497225000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>4786937000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-10391258000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>9031872000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>36040359000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-69836348000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>16595952.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-773858000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-12429310302.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-24689197548.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>41108368291.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>51646574.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>7552816905.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-20235888737.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>45863442871.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>72583139221.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>47287500438.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>11364924488.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>58887604891.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>20428425781.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3296778395.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-28919752982.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8403289128.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2087866770.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>4027013457.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>3651928357.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>2696406054.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-6139356874.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>7572830324.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3903721049.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>3903721050.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B6">
+        <v>5719048000.0</v>
+      </c>
+      <c r="C6">
+        <v>17352353000.0</v>
+      </c>
+      <c r="D6">
         <v>4393019000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>14546097000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-2072980000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>16459441000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>52717995000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-63613731000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>7257589738.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>764373000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6087700435.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-19725844750.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>45475468232.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13138858948.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>11376940139.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-16072975885.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>48775152975.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>88345674094.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>45827908554.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>16173989571.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>63654388894.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>26801275665.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2044567113.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-27285152090.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>11753511512.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4288777658.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>5838543123.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>5310743982.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>6704755379.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-6128642205.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>7407939399.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>6413592295.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>6413592296.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B9">
+        <v>54527044000.0</v>
+      </c>
+      <c r="C9">
+        <v>69118792000.0</v>
+      </c>
+      <c r="D9">
         <v>94780347000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>56863365000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>42089372000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>106327266000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>95639523000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>38917113000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-18369870026.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-13195993000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>96201287730.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>35033463159.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>71664359571.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>200003947084.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>37780359675.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>31352103104.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>67552102055.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>107601208059.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>19019382496.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-2813136198.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>14776873533.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>10695309916.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-8738270406.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-22968567441.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>37096196948.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>5314146077.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>13907931253.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>12124733364.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>24886031464.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>16537234060.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-2186790581.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>6633489267.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>6633489266.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B10">
+        <v>-102867634000.0</v>
+      </c>
+      <c r="C10">
+        <v>43736848000.0</v>
+      </c>
+      <c r="D10">
         <v>77615398000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>28889467000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-28226633000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8348350000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21315283000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-69836348000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>16595953.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1999128000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-12431953484.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-24694397295.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>41100699361.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-935601737.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>7960563135.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-20276371522.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>45785319511.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>72487345820.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>45714676983.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>21454625741.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>48539598144.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>22485408022.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3538231251.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-28224507836.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7145766835.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2199925261.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3762699506.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>4731769890.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2466986943.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-6183562989.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>7263370333.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3480267798.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>3480267798.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>4178496000.0</v>
+      </c>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>3820622000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>3719097000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>8325764942.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>14360716547.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4448337405.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>14559303386.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>317749041.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1145320999.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2031384110.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-6001019784.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>46130339.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>33281263796.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>66481280066.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>42803590067.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>10686132837.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-7079900497.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>5539094979.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1385563985.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>127067104.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>457587307.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>326944425.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>2298880101.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>669787410.0</v>
       </c>
-      <c r="AE11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B12"/>
-      <c r="C12"/>
+      <c r="C12">
+        <v>2344192000.0</v>
+      </c>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12">
         <v>3339878000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>14725076000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>0.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>0.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1225270000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2643180.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5199750.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>7668930.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>987248312.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>12033906.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>40482789.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>78123360.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>137919131639.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>113231575.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>10089701253.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10348006747.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2056982241.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2711256636.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>695245146.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1257522293.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>112058491.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>264313951.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>215399225.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>229419110.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>54920784.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>144569066.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>519007494.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>519007494.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B13">
+        <v>92057164.0</v>
+      </c>
+      <c r="C13">
+        <v>392539649.0</v>
+      </c>
+      <c r="D13">
         <v>83849655010.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>4145517380.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1607326950.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>10164380300.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>10375511200.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2430023295.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>328555588.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>61338618795.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>11917929084.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>53001506224.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>488245037.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>9593686713.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>9011613090.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32663313668.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>38779150944.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>137241589666.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>32019271100.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>45446489473.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>55713569780.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3551210450.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4030809270.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>12024153950.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>4121149360.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>5006168380.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>3576444170.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>201302699.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B14">
+        <v>1787722394.0</v>
+      </c>
+      <c r="C14">
+        <v>-1998735136.0</v>
+      </c>
+      <c r="D14">
         <v>0.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>526849665.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3117189515.0</v>
       </c>
-      <c r="F14">
-[...2 lines deleted...]
-      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
         <v>-69895491.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>887443368.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1661199330.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-4448337405.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1922042594.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-317749041.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-1145320999.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-2031384110.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-1217751804.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-3392690192.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3671993633.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6154363889.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5730953363.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1477366120.0</v>
       </c>
       <c r="X14">
         <v>827811570.0</v>
       </c>
       <c r="Y14">
+        <v>1477366120.0</v>
+      </c>
+      <c r="Z14">
+        <v>827811570.0</v>
+      </c>
+      <c r="AA14">
         <v>2967931714.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1225279924.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>322971850.0</v>
       </c>
-      <c r="AB14">
-[...2 lines deleted...]
-      <c r="AC14"/>
       <c r="AD14">
         <v>322971850.0</v>
       </c>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>322971850.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>322971850.0</v>
+      </c>
+      <c r="AH14">
+        <v>322971850.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B15">
+        <v>-101079911000.0</v>
+      </c>
+      <c r="C15">
+        <v>37559618000.0</v>
+      </c>
+      <c r="D15">
         <v>77615398000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>28889467000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-27699783000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>7644917000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>21315283000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-69836348000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>16595953.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-5788120000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-11544510114.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-23033197965.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>36652361956.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-15494905123.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>7642814094.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-21421692521.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>43753935401.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>77270613800.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>42275856452.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>23981218893.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>48116187618.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>27628974032.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-9892642260.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-19496099333.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>6985343507.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2982912028.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3635632402.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>4279500770.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>2144015093.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-8671359852.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>6593582922.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>2285524161.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2285524161.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>111</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>37559617680.0</v>
+      </c>
+      <c r="D16">
         <v>77615397550.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>28889467000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-27699783170.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>7644917210.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>21315283140.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>-13572862529.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>7642814094.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-21421692521.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>43753935401.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>77270613800.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>42275856452.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>23981218893.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>48116187618.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>27628974032.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-9892642260.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-6255377913.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>6985343507.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2982912028.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3635632400.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3437892492.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>3437892492.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>8848677475.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2285524161.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2285524161.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B17">
+        <v>-102867633620.0</v>
+      </c>
+      <c r="C17">
+        <v>39558352812.0</v>
+      </c>
+      <c r="D17">
         <v>77615397548.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>28889467001.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-28226632835.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>4527727693.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>21315283144.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-69836348261.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>16595953.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-5718224100.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-12431953484.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-24694397295.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>41100699361.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-15494905123.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>7960563135.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-20276371522.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>45785319511.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>78488365604.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>45668546644.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>21500756080.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>48539598144.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>27959482548.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-10618131748.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-21144607339.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>7145766835.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-3585489246.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>3762699506.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>4731769890.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>3599378417.0</v>
       </c>
-      <c r="AC17"/>
-      <c r="AD17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>6489923019.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>3480267798.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>3480267798.0</v>
       </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B18">
+        <v>92057164.0</v>
+      </c>
+      <c r="C18">
+        <v>-1951652466.0</v>
+      </c>
+      <c r="D18">
         <v>111554052.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>121946562.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>160474038.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>10164380293.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-10375511200.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>2430023295.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>328555588.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-62563888454.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>11915285904.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>52996306474.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>480576107.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10580935025.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>9011613081.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-32703796457.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>38701027584.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-137302030894.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>32019271106.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>55536190726.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>55713569778.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1081406674.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>8475619211.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>5109540225.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>4121149358.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>7343668376.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>3576444172.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-8778340.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B21">
+        <v>-5229085000.0</v>
+      </c>
+      <c r="C21">
+        <v>14429666000.0</v>
+      </c>
+      <c r="D21">
         <v>-7497224000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4786937000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-10391258000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>16368080000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1871787000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-25333552000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-18369870026.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-13195993000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-21642518616.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-40711113422.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>41108368291.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>51646575.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7948529229.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>11817414940.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>45863442871.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>25177992300.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>15090400723.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-24431219642.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7173971634.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-38736053382.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-7628500209.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-37719398313.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>3024617477.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-7398396841.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>186255334.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>4745866416.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2687115291.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-6139356874.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>7572830324.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3903721049.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>3903721050.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B23">
+        <v>83091204000.0</v>
+      </c>
+      <c r="C23">
+        <v>136952350000.0</v>
+      </c>
+      <c r="D23">
         <v>79366758000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>68348252000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>70831839000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>139331469000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>75749654000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>74208918000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>74922079681.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>137169056000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>118811446771.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>98608565553.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>82041739610.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>95655522733.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>84473418760.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>86072810382.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>69475629313.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>92447008261.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>36688194979.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>40981845957.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>26066312740.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>40784425334.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>22464104225.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>44142105379.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>38869901310.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>79334396696.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>70439929975.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>40055507952.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>25158012689.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>33408113879.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>28667230488.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>21943193913.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>21943193914.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B25">
+        <v>10948133147.0</v>
+      </c>
+      <c r="C25">
+        <v>-1030688918.0</v>
+      </c>
+      <c r="D25">
         <v>11890243652.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>9759159820.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>8318278441.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-4247803947.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>16677636175.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>9604182049.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7240993786.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1612977062.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>18517010737.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4963352798.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4367099941.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14340703519.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3428410910.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3305134031.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2911710104.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>12554656115.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-1459591884.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3255297420.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4766784003.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>6372849884.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1252211282.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1634600892.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>3350222384.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B27">
+        <v>1017001000.0</v>
+      </c>
+      <c r="C27">
         <v>1486491000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
+        <v>1486491000.0</v>
+      </c>
+      <c r="E27">
         <v>492179000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>492179000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>332866000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>332866000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>36313151000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>40903889878.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>777149000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>561989330.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>80022555.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>135136757.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>11551425971.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>234011667.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>15409729547.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2189138622.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>28696143674.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2040031036.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5269594869.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>332107484.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10051727247.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>548665449.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>770170720.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>481710630.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>6660671993.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>11139054245.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>2919298354.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>11076747816.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B28">
+        <v>8405644000.0</v>
+      </c>
+      <c r="C28">
+        <v>10722038000.0</v>
+      </c>
+      <c r="D28">
         <v>11052608000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4699453000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7340380000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9671008000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7362958000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>13198940000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9071367090.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>30961593000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>28995431963.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>14103481265.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>16707872549.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>49781396570.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>17944124259.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6993501043.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>13345773669.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>21459775533.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6426433966.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2999958568.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1912257363.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1435320315.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1490918138.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2471907781.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5274937783.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>33779534479.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>47599645359.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>130197005528.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1790912839.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>8474753903.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>68588661247.0</v>
       </c>
-      <c r="AE28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:32">
+      <c r="AG28"/>
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
-        <v>0.0</v>
+        <v>4178495545.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
-        <v>3820621900.0</v>
+        <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
-        <v>0.0</v>
+        <v>3820621900.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
-        <v>3719096561.0</v>
+        <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
+        <v>3719096561.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
-        <v>14559303386.0</v>
+        <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
-        <v>0.0</v>
+        <v>14559303386.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>-6001019784.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>46130340.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-46130340.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>-5474074530.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7079900500.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7079900500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1385563990.0</v>
       </c>
       <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
+      <c r="AA29">
+        <v>1385563990.0</v>
+      </c>
+      <c r="AB29">
+        <v>0.0</v>
+      </c>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B30">
+        <v>59756129000.0</v>
+      </c>
+      <c r="C30">
+        <v>24229891000.0</v>
+      </c>
+      <c r="D30">
         <v>102277571000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>52076428000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>52480630000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>89959186000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>97511310000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>64250664000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>67739067556.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>126005967000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>116562511617.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>75744576580.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>70688578368.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>201618314404.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>38052557869.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>19534688164.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>60024558885.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>88652380269.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3920975940.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>21629796262.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>21947138182.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>38214040212.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3579573963.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>17220634639.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>34071579471.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-55895593550.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>70439929975.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>43019922655.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>22193597986.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-13502035929.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>28667230488.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>2729768217.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2729768217.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B31">
+        <v>-97638549000.0</v>
+      </c>
+      <c r="C31">
+        <v>29307182000.0</v>
+      </c>
+      <c r="D31">
         <v>85112622000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>24102530000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-17835375000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-8019731000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>23187070000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-44502796000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>18386465979.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>11196865000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>9210565132.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>16016716127.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>40124918157.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2761970311.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>12033906.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-32093786462.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>38175356564.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>47309353520.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>30624276260.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>45885845383.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>55713569778.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>61221461404.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>4090268958.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>9494890477.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>4121149358.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>5198471580.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>3576444172.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1079841533.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-220128349.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-44206115.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-309459991.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-423453251.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-423453252.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B32">
+        <v>77862120000.0</v>
+      </c>
+      <c r="C32">
+        <v>151382016000.0</v>
+      </c>
+      <c r="D32">
         <v>71869534000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>73135189000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>60440580000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>155699549000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>73877868000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>48875366000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>56552209655.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>123973063000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>98450222884.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>57897452132.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>83017520813.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>94041155413.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>84201220566.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>97890225322.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>77003172483.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>111395836051.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>51786601535.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>16538913497.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>18896048091.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>13265695038.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>17305407782.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3952903299.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>41894518787.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>71935999855.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>70626185309.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>44796056181.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>27850446167.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>27268757005.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>36240060812.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>25846914963.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>25846914963.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>45489573000.0</v>
+      </c>
+      <c r="C2">
         <v>40530111000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>114394696000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>193553917000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>176229182000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>222578846000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6252543000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>915875604.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1460893122.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2736758490.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>15607988000</v>
+      </c>
+      <c r="C3">
         <v>3008416000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>59243199000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22693819000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18817056000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>52122747000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>20805173000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14771899541</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10938918549</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6647367042</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-12502673000.0</v>
+      </c>
+      <c r="C6">
         <v>4959462000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-73864585000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-79159221000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17449736000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-46349664000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>216326303000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5336667414.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-545017518.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1275865368.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B7">
+        <v>-86993376130.0</v>
+      </c>
+      <c r="C7">
         <v>-103714262350.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-78652421840.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-115419620070.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-48238137260.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-55965383900.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-60064143380.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-45998039360.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-22910820370.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-13292843670.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-    </row>
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-304831676726.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-50761164012.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-31413249796.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-33038186531.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-10278504634.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>12108584148.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-    </row>
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B14">
+        <v>31150421000.0</v>
+      </c>
+      <c r="C14">
         <v>31470831000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29385695000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23985959000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20211216000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18428384000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11505805000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>15728186454.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7801650349.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4232024448.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000000.0</v>
       </c>
       <c r="E15">
         <v>6000000000.0</v>
       </c>
       <c r="F15">
         <v>6000000000.0</v>
       </c>
       <c r="G15">
         <v>6000000000.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>6000000000.0</v>
+      </c>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>32986899000.0</v>
+      </c>
+      <c r="C16">
         <v>45489573000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>40530111000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>66644696000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>193678917000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>176229182000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>222578846000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>6252543018.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>915875604.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1460893122.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-39203275000.0</v>
+      </c>
+      <c r="C18">
         <v>-15307660000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-61132066000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6291625000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-41261658000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-62310872000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-24630798000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-34766588932.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16873808314.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-735473093.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>32607933449.0</v>
+      </c>
+      <c r="C19">
         <v>23967429437.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-83181185962.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-88914134193.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>25147548771.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>11615939094.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-95570635395.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19000000000.0</v>
       </c>
       <c r="I19">
         <v>-19000000000.0</v>
       </c>
       <c r="J19">
         <v>-19000000000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19">
+        <v>-19000000000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20">
+        <v>2101000000.0</v>
+      </c>
+      <c r="C20">
         <v>4638000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>15000000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1500000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>36500000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4650000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>337766399949.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>84210526000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-4575676445.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4297932553.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4231731304.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1232201592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8665263244.0</v>
       </c>
       <c r="I21">
         <v>-8665263244.0</v>
       </c>
       <c r="J21">
         <v>-8665263244.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>-8665263244.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>116364699000.0</v>
+      </c>
+      <c r="C22">
         <v>-40859552000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3713466000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16402194000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>183248500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5225576000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7076236000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4748365945.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>481630380.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8342722515.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>-2932736000.0</v>
+      </c>
+      <c r="C23">
         <v>-4039681000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1866350000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-79116000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2952185000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2135000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>478933000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-17865466667.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3155625385.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-459742275.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>2209598000.0</v>
+      </c>
+      <c r="C24">
         <v>-600765000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3727215000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>45607033000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>65823698000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8417647000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>8144121000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-6326539743.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-815858304.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-44580884.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>-171110407000.0</v>
+      </c>
+      <c r="C25">
         <v>-2910523000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-27650599000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-69228447000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-225904318000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-33842085000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-22407666000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4748365945.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-481630380.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8342722515.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>4575676445.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>337766399950.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>84210526000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>14500000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>-831736000.0</v>
+      </c>
+      <c r="C28">
         <v>-6708724000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11294971000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-10154793000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36158320000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2553269000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>337013131000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>65429796089.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17644374615.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-459742275.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>-23595287000.0</v>
+      </c>
+      <c r="C29">
         <v>-12299244000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1978370000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-28840294000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-22444602000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10188125000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3825624000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-19994689391.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5934889765.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5911893949.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>11924350000.0</v>
+      </c>
+      <c r="C30">
         <v>23967429000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-83181186000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-40289134000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>72154191000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-20873354000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-108231687000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-40067686465.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-12248057165.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6691947926.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C1" t="s">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="K1" t="s">
-        <v>78</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" t="s">
-        <v>81</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="S1" t="s">
-        <v>84</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="W1" t="s">
-        <v>87</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AA1" t="s">
-        <v>90</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AE1" t="s">
-        <v>93</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>94</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B2">
+        <v>32986899000.0</v>
+      </c>
+      <c r="C2">
+        <v>34932088000.0</v>
+      </c>
+      <c r="D2">
         <v>20684417000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>26922907000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>45489573000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>45504670000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>33558811000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>44275643000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>40530111117.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>83954820000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>82953656104.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>74147737998.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>66644695821.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>158660560183.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>138700475060.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>186877160316.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>193678917314.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>192707279431.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>140123994535.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>118489906737.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>191219360279.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>124094466627.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>147017525343.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>191219360279.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2284649840.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>309420797442.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>306310480639.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2284649840.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>25782430191.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4872744751.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3355040811.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2618124048.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B3">
+        <v>16936231000</v>
+      </c>
+      <c r="C3">
+        <v>4032373000</v>
+      </c>
+      <c r="D3">
         <v>6147937000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2713839000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>617090000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5438233000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>5238712000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>585147000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>2622790042</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>24791225000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12914232722</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>10310480546</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14864971873</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1950867337</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>15881325900</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>93041023</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>11676879751</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7140176378</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5150505534</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>48863833018</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>51176974287</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>7141166447</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>27251318793</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>7549330246</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>25279592067</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>9724601690</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3510184046</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6364422471</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>13934809929</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>6803658924</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1575670642</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5648436741</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>5648436741</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B6">
+        <v>-17221709000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1945189000.0</v>
+      </c>
+      <c r="D6">
         <v>14247671000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-6238491000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-18566665000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-15098000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>11945859000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-10716832000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>3745531899.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-43424709000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1001163932.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>8805918106.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>7503042177.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-92015864362.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>19960085123.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-48176685256.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-6801756998.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>971637883.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>52583284896.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>21634087798.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-72729453542.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>52134715170.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-22923058716.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-44201834936.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>188934710439.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-86841951604.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>3110316803.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>304025830799.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-23497780351.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1379798267.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1517703940.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>736916763.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>736916763.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>133</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-86993376130.0</v>
+      </c>
+      <c r="D7">
         <v>-67079620730.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-45763412050.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-23480175850.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-103714262350.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-71725824610.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7">
         <v>-92780594700.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-34386673700.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-48238137260.0</v>
       </c>
       <c r="R7">
         <v>-34864496120.0</v>
       </c>
       <c r="S7">
+        <v>-48238137260.0</v>
+      </c>
+      <c r="T7">
+        <v>-34864496120.0</v>
+      </c>
+      <c r="U7">
         <v>-27152356420.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-10054465790.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-55965383900.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-38441146290.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-36501119550.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-13194866990.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-60064143380.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-39641517830.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
-      <c r="AC11"/>
+      <c r="AC11">
+        <v>0.0</v>
+      </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
+      <c r="AE11"/>
       <c r="AF11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
+      <c r="AH11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>14526457382.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>14526457382.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>48577686782.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-7243520706.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-11757513539.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-58416947021.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-111287179905.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-51853682418.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-104328240006.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-37362574397.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-85540081030.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>46723267348.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-5972175165.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-23565563484.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>12374038819.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3709296106.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-23560258729.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-23560258729.0</v>
       </c>
-      <c r="AC12"/>
-      <c r="AD12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>-19188133261.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-16952112931.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>-16952112931.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>140</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
+        <v>2922687000.0</v>
+      </c>
+      <c r="D14">
         <v>10150295000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>6546569000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14"/>
+      <c r="G14">
         <v>9005110000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>16677636000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7406294000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7240993786.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1538231000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18517010737.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4963352798.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4367099941.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>13087212374.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3428410910.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>4162912852.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2911710104.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>15762534873.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-1459591884.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4809065083.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4766784003.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>11268975076.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1252211282.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1634600892.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>3350222384.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>6376644428.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1811529666.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>1658815625.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>1658815625.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>8264378376.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-5019742492.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2509871246.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2509871246.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000000000.0</v>
       </c>
       <c r="P15">
         <v>6000000000.0</v>
       </c>
       <c r="Q15">
         <v>6000000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
+      <c r="R15">
+        <v>6000000000.0</v>
+      </c>
+      <c r="S15">
+        <v>6000000000.0</v>
+      </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B16">
+        <v>15765190000.0</v>
+      </c>
+      <c r="C16">
+        <v>32986899000.0</v>
+      </c>
+      <c r="D16">
         <v>34932088000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>20684417000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>26922907000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>45489573000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>45504670000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>33558811000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>44275643016.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>40530111000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>83954820036.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>82953656104.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>74147737998.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>66644695821.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>158660560183.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>138700475060.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>186877160316.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>193678917314.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>192707279431.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>140123994535.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>118489906737.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>176229181797.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>124094466627.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>147017525343.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>191219360279.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>222578845838.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>309420797442.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>306310480639.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2284649840.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>6252543018.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4872744751.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3355040811.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>736916763.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B18">
+        <v>-8397461000.0</v>
+      </c>
+      <c r="C18">
+        <v>12540621000.0</v>
+      </c>
+      <c r="D18">
         <v>-12783524000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-19480186000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-20732063000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-20389522000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2478644000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3707889000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>6311106128.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-42345405000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>16971662146.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-13853868331.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>21787390083.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-17445772460.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4810100896.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-21514733544.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-8765169647.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>42005679759.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-129113664745.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>84833942985.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-35656577062.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-60008741625.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>14774980019.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3591025773.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-38509589660.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>10796263181.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-18699543639.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2716934275.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-23016166676.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>12843532192.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-19324356194.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-16610410628.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-16610410628.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B19">
+        <v>-13363086701.0</v>
+      </c>
+      <c r="C19">
+        <v>-9637749347.0</v>
+      </c>
+      <c r="D19">
         <v>22559871768.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>6964165199.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>1382909696.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>25918831678.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>8511801141.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-4840413340.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-5622790042.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-35517321786.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-27607166335.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-33959497829.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>13902799988.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-88869501247.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>11923896171.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>7079773904.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-9183157234.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>71298339452.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>34017522826.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-43526762257.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-36641551250.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>178017587143.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-111264039549.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-27568804250.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-114375412744.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-105944175949.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>9272971710.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>4002792330.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1857510620.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>12999720000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-15000000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-15000000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:32">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
-      <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>500000000.0</v>
       </c>
-      <c r="M20"/>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>147</v>
+      </c>
+      <c r="B21">
+        <v>3795468058.0</v>
+      </c>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21">
         <v>1417772464.0</v>
       </c>
-      <c r="E21"/>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-867986730.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3429945823.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3429945823.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-436661500.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-431325230.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-588369004.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2955413367.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-343974467.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-923807080.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1889651254.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1889651254.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>328724831.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>328724831.0</v>
       </c>
-      <c r="AC21"/>
-      <c r="AD21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>5273243904.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-5424717249.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-5424717250.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22">
+        <v>-101079911226.0</v>
+      </c>
+      <c r="C22">
+        <v>37559618000.0</v>
+      </c>
+      <c r="D22">
         <v>77615398000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>594842000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-27699783170.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-40859552000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>21315283000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-69836348000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>16595953.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-5788120000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-11544510116.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-23033197965.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>36652361956.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-15494905123.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>7642814094.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-21421692521.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>43753935401.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>77270613800.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>42275856452.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>23981218893.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>48116187618.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>27628974032.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-9892642260.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-19496099333.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>6985343507.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2982912028.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3635632402.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4279500770.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2144015093.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-8671359852.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>6593582922.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3480267798.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>3480267798.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B23">
+        <v>743370000.0</v>
+      </c>
+      <c r="C23">
+        <v>-886586000.0</v>
+      </c>
+      <c r="D23">
         <v>-2426614000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>215066000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1252374000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-4744175000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4283299000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2753676000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>242234160.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1625992000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-1277564601.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-941196280.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>430268930.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-7017557018.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7773437338.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-11900000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11697016579.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>36361303378.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12598023309.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-469681500.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-431325230.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1546630996.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3178680914.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-344015350802.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-923807080.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1410718518.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>2212350000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-2023306345.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>468406007.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>303069660.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>3258392057.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>32251773148.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>32251773149.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B24">
+        <v>-13363086701.0</v>
+      </c>
+      <c r="C24">
+        <v>2209598000.0</v>
+      </c>
+      <c r="D24">
         <v>1000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2235336000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-371249000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>7875766000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-1000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>-14692933613.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1874769493.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1874769493.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-13895773066.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-21172960038.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-7167351020.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>21645765690.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>5039334415.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>57590860334.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>63768070793.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-36641551250.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8417647052.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>799400914670.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-11069955551.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-114375412744.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>2952121267.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>15362947093.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-2494703269.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-2494703270.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-1719476532.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>132349371.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-14904445757.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-14904445758.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B25">
+        <v>8538771000.0</v>
+      </c>
+      <c r="C25">
+        <v>-23909311000.0</v>
+      </c>
+      <c r="D25">
         <v>-94401280000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-20559133000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-20114973000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6551793000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-30275562000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>59307312000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1676306431.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-13304291000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>22913394247.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>14526457382.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-4367099941.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-13087212374.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-11071225004.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-4162912852.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-46665645505.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-77270613800.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-42275856452.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-23981218893.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-48116187618.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-27628974032.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>9892642260.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>19496099333.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-6985343507.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2982912028.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-3635632402.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-4279500770.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2144015093.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>8671359852.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-6593582922.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-16952112931.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-16952112931.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26">
         <v>4862263400.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-342743519922.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>342743519920.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>337766399950.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>337949707070.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B28">
+        <v>4538838000.0</v>
+      </c>
+      <c r="C28">
+        <v>464414000.0</v>
+      </c>
+      <c r="D28">
         <v>-1676614000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>215066000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>165398000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-106175000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4283299000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2753676000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>434425771.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13374008000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1277564601.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1441196280.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>639724713.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-11725246733.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1773437338.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-11900000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11697016579.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>24461303378.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>12598023309.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-469681500.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-431325230.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1334367595.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3178680914.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-343779492655.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>341819712842.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1594025634.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1729159244.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>305474699430.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>31403298053.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-7749072649.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8675322441.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>32251773148.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>32251773149.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B29">
+        <v>8538771000.0</v>
+      </c>
+      <c r="C29">
+        <v>16572994000.0</v>
+      </c>
+      <c r="D29">
         <v>-6635587000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-13417722000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-20114973000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-25302649000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>7717357000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-3122742000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>8933896170.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-17554180000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>29885894868.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3543387785.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>36652361956.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-15494905123.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11071225004.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-21421692521.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2911710104.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>49145856137.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-123963159211.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>35970109967.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>15520397225.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-52867575178.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>42026298812.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-3958304473.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-13229997593.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>20520864871.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-15189359593.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-9081356746.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-9081356747.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>19647191116.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-17748685552.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-10961973887.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-10961973887.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B30">
+        <v>-30299318000.0</v>
+      </c>
+      <c r="C30">
+        <v>-18982596000.0</v>
+      </c>
+      <c r="D30">
         <v>22559872000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>6964165000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1382910000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>25393726000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8511801000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-4840413000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-5622790042.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-39244537000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-27607166335.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-33959497829.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>13902799988.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-88869501247.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>13963231158.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-7260392043.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-6747472061.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-5099541963.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>52440354800.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>112631903811.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-87818525537.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>190509874358.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-154969990047.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>83241766195.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-139655004811.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-107524656372.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>9272971710.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>4002792330.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-13982794990.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-10518320197.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>11556398729.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-20552882498.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-20552882499.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>