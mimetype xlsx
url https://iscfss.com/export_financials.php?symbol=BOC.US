--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -2298,51 +2298,51 @@
         <v>57000.0</v>
       </c>
       <c r="K35">
         <v>255500.0</v>
       </c>
       <c r="L35">
         <v>285597.0</v>
       </c>
       <c r="M35">
         <v>368845000000.0</v>
       </c>
       <c r="N35">
         <v>385711000000.0</v>
       </c>
       <c r="O35">
         <v>403830000000.0</v>
       </c>
       <c r="P35"/>
       <c r="Q35"/>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
-        <v>234147132.0</v>
+        <v>3116666.0</v>
       </c>
       <c r="C36">
         <v>2333530.0</v>
       </c>
       <c r="D36">
         <v>1891823.0</v>
       </c>
       <c r="E36">
         <v>-26589519.0</v>
       </c>
       <c r="F36">
         <v>156351.0</v>
       </c>
       <c r="G36">
         <v>757883.0</v>
       </c>
       <c r="H36">
         <v>2714581.0</v>
       </c>
       <c r="I36">
         <v>1849451.0</v>
       </c>
       <c r="J36">
         <v>1629306.0</v>
       </c>
@@ -7446,51 +7446,51 @@
       <c r="AX35">
         <v>380840.0</v>
       </c>
       <c r="AY35"/>
       <c r="AZ35">
         <v>390804.0</v>
       </c>
       <c r="BA35">
         <v>395133.0</v>
       </c>
       <c r="BB35">
         <v>400340.0</v>
       </c>
       <c r="BC35">
         <v>407173.0</v>
       </c>
     </row>
     <row r="36" spans="1:55">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
         <v>3317000.0</v>
       </c>
       <c r="C36">
-        <v>234147132.0</v>
+        <v>3116666.0</v>
       </c>
       <c r="D36">
         <v>3218881.0</v>
       </c>
       <c r="E36">
         <v>2715525.0</v>
       </c>
       <c r="F36">
         <v>2501262.0</v>
       </c>
       <c r="G36">
         <v>2333530.0</v>
       </c>
       <c r="H36">
         <v>2257734.0</v>
       </c>
       <c r="I36">
         <v>2255680.0</v>
       </c>
       <c r="J36">
         <v>1858286.0</v>
       </c>
       <c r="K36">
         <v>1891823.0</v>
       </c>
@@ -12587,51 +12587,51 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
     </row>
     <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>122</v>
       </c>
       <c r="B5">
-        <v>-2212000.0</v>
+        <v>-3834000.0</v>
       </c>
       <c r="C5">
         <v>-4726086.0</v>
       </c>
       <c r="D5">
         <v>-4515755.0</v>
       </c>
       <c r="E5">
         <v>-4739932.0</v>
       </c>
       <c r="F5">
         <v>-2072880.0</v>
       </c>
       <c r="G5">
         <v>11607000.0</v>
       </c>
       <c r="H5">
         <v>-1339161.0</v>
       </c>
       <c r="I5">
         <v>-1670838.0</v>
       </c>
       <c r="J5">
         <v>-3902211.0</v>
       </c>
@@ -12754,51 +12754,51 @@
       </c>
       <c r="AX5">
         <v>-32349.0</v>
       </c>
       <c r="AY5">
         <v>-29879994160.0</v>
       </c>
       <c r="AZ5">
         <v>-11577.0</v>
       </c>
       <c r="BA5">
         <v>-18762.0</v>
       </c>
       <c r="BB5">
         <v>-39182.0</v>
       </c>
       <c r="BC5">
         <v>-17554.0</v>
       </c>
     </row>
     <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>123</v>
       </c>
       <c r="B6">
-        <v>5620000.0</v>
+        <v>3998000.0</v>
       </c>
       <c r="C6">
         <v>3184130.0</v>
       </c>
       <c r="D6">
         <v>-1348394.0</v>
       </c>
       <c r="E6">
         <v>2832937.0</v>
       </c>
       <c r="F6">
         <v>5297099.0</v>
       </c>
       <c r="G6">
         <v>18847000.0</v>
       </c>
       <c r="H6">
         <v>5647305.0</v>
       </c>
       <c r="I6">
         <v>5232088.0</v>
       </c>
       <c r="J6">
         <v>2859774.0</v>
       </c>
@@ -12889,51 +12889,51 @@
       <c r="AM6">
         <v>-251000.0</v>
       </c>
       <c r="AN6">
         <v>-290000.0</v>
       </c>
       <c r="AO6">
         <v>-207000.0</v>
       </c>
       <c r="AP6">
         <v>-521000.0</v>
       </c>
       <c r="AQ6">
         <v>-102000.0</v>
       </c>
       <c r="AR6">
         <v>-257000.0</v>
       </c>
       <c r="AS6">
         <v>-149563.0</v>
       </c>
       <c r="AT6">
         <v>-4522.0</v>
       </c>
       <c r="AU6">
-        <v>-7777.0</v>
+        <v>7588.0</v>
       </c>
       <c r="AV6">
         <v>-11744.0</v>
       </c>
       <c r="AW6">
         <v>-14836.0</v>
       </c>
       <c r="AX6">
         <v>-9580.0</v>
       </c>
       <c r="AY6">
         <v>-10813.0</v>
       </c>
       <c r="AZ6">
         <v>-10937.0</v>
       </c>
       <c r="BA6">
         <v>-5257.0</v>
       </c>
       <c r="BB6">
         <v>-3117.0</v>
       </c>
       <c r="BC6">
         <v>5046.0</v>
       </c>
@@ -16253,51 +16253,51 @@
       </c>
       <c r="J6">
         <v>-22726630.0</v>
       </c>
       <c r="K6">
         <v>16375909.0</v>
       </c>
       <c r="L6">
         <v>13187605.0</v>
       </c>
       <c r="M6">
         <v>-26351.0</v>
       </c>
       <c r="N6">
         <v>-6314972188.0</v>
       </c>
       <c r="O6">
         <v>-652993685.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>155</v>
       </c>
       <c r="B7">
-        <v>-6835943.0</v>
+        <v>-7897698.0</v>
       </c>
       <c r="C7">
         <v>2308431.0</v>
       </c>
       <c r="D7">
         <v>-2330405.0</v>
       </c>
       <c r="E7">
         <v>-19335743.0</v>
       </c>
       <c r="F7">
         <v>14317548.0</v>
       </c>
       <c r="G7">
         <v>-6046903.0</v>
       </c>
       <c r="H7">
         <v>24491.0</v>
       </c>
       <c r="I7">
         <v>1122615.0</v>
       </c>
       <c r="J7">
         <v>-424204.0</v>
       </c>
@@ -16486,51 +16486,51 @@
         <v>-1979456.0</v>
       </c>
       <c r="G13">
         <v>-1374350.0</v>
       </c>
       <c r="H13">
         <v>-4911618.0</v>
       </c>
       <c r="I13">
         <v>-1215955.0</v>
       </c>
       <c r="J13">
         <v>-101664.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>162</v>
       </c>
       <c r="B14">
-        <v>4407504.0</v>
+        <v>30659419.0</v>
       </c>
       <c r="C14">
         <v>27891434.0</v>
       </c>
       <c r="D14">
         <v>25270463.0</v>
       </c>
       <c r="E14">
         <v>20644043.0</v>
       </c>
       <c r="F14">
         <v>14690915.0</v>
       </c>
       <c r="G14">
         <v>11805282.0</v>
       </c>
       <c r="H14">
         <v>17330328.0</v>
       </c>
       <c r="I14">
         <v>8128704.0</v>
       </c>
       <c r="J14">
         <v>3353926.0</v>
       </c>
@@ -16903,51 +16903,51 @@
       </c>
       <c r="H24">
         <v>44275.0</v>
       </c>
       <c r="I24">
         <v>41940.0</v>
       </c>
       <c r="J24">
         <v>-258741.0</v>
       </c>
       <c r="K24">
         <v>-262578.0</v>
       </c>
       <c r="L24">
         <v>78150.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
         <v>172</v>
       </c>
       <c r="B25">
-        <v>31651714.0</v>
+        <v>7659978.0</v>
       </c>
       <c r="C25">
         <v>-12039273.0</v>
       </c>
       <c r="D25">
         <v>2364700.0</v>
       </c>
       <c r="E25">
         <v>-13886247.0</v>
       </c>
       <c r="F25">
         <v>-94414014.0</v>
       </c>
       <c r="G25">
         <v>1844319.0</v>
       </c>
       <c r="H25">
         <v>-6260005.0</v>
       </c>
       <c r="I25">
         <v>-54163.0</v>
       </c>
       <c r="J25">
         <v>303796.0</v>
       </c>