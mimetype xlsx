--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,92 +22,119 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
   </si>
   <si>
     <t>2016-06-30</t>
   </si>
   <si>
     <t>2015-06-30</t>
   </si>
   <si>
     <t>2014-06-30</t>
   </si>
   <si>
     <t>2013-06-30</t>
+  </si>
+  <si>
+    <t>2012-06-30</t>
+  </si>
+  <si>
+    <t>2011-06-30</t>
+  </si>
+  <si>
+    <t>2010-06-30</t>
+  </si>
+  <si>
+    <t>2009-06-30</t>
+  </si>
+  <si>
+    <t>2008-06-30</t>
+  </si>
+  <si>
+    <t>2007-06-30</t>
+  </si>
+  <si>
+    <t>2006-06-30</t>
+  </si>
+  <si>
+    <t>2005-06-30</t>
+  </si>
+  <si>
+    <t>2004-06-30</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
   <si>
     <t>capitalLeaseObligations</t>
   </si>
   <si>
     <t>capitalStock</t>
   </si>
   <si>
     <t>capitalSurpluse</t>
   </si>
@@ -917,2478 +944,3349 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B2">
         <v>201000.0</v>
       </c>
       <c r="C2">
         <v>1351000.0</v>
       </c>
       <c r="D2">
         <v>1140000.0</v>
       </c>
       <c r="E2">
         <v>422000.0</v>
       </c>
       <c r="F2">
         <v>274000.0</v>
       </c>
       <c r="G2">
         <v>282000.0</v>
       </c>
       <c r="H2">
         <v>1474000.0</v>
       </c>
       <c r="I2">
         <v>426063.0</v>
       </c>
       <c r="J2">
         <v>133710.0</v>
       </c>
       <c r="K2">
         <v>401768.0</v>
       </c>
       <c r="L2">
         <v>582920.0</v>
       </c>
       <c r="M2">
         <v>715536.0</v>
       </c>
       <c r="N2">
         <v>522919.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>378652.0</v>
+      </c>
+      <c r="P2">
+        <v>470651.0</v>
+      </c>
+      <c r="Q2">
+        <v>696624.0</v>
+      </c>
+      <c r="R2">
+        <v>139028.0</v>
+      </c>
+      <c r="S2">
+        <v>204375.0</v>
+      </c>
+      <c r="T2">
+        <v>649935.0</v>
+      </c>
+      <c r="U2">
+        <v>1355338.0</v>
+      </c>
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+      <c r="P3"/>
+      <c r="Q3"/>
+      <c r="R3"/>
+      <c r="S3"/>
+      <c r="T3"/>
+      <c r="U3"/>
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B5">
         <v>-839000.0</v>
       </c>
       <c r="C5">
         <v>-892000.0</v>
       </c>
       <c r="D5">
         <v>-830000.0</v>
       </c>
       <c r="E5">
         <v>-1245000.0</v>
       </c>
       <c r="F5">
         <v>-1455000.0</v>
       </c>
       <c r="G5">
         <v>-1953000.0</v>
       </c>
       <c r="H5">
         <v>-1864000.0</v>
       </c>
       <c r="I5">
         <v>1096011.0</v>
       </c>
       <c r="J5">
-        <v>1286386.0</v>
+        <v>1680046.0</v>
       </c>
       <c r="K5">
         <v>1915494.0</v>
       </c>
       <c r="L5">
         <v>1563147.0</v>
       </c>
       <c r="M5">
         <v>1918767.0</v>
       </c>
       <c r="N5">
         <v>584976.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5">
+        <v>1411878.0</v>
+      </c>
+      <c r="P5">
+        <v>2813044.0</v>
+      </c>
+      <c r="Q5">
+        <v>2712108.0</v>
+      </c>
+      <c r="R5">
+        <v>2595299.0</v>
+      </c>
+      <c r="S5">
+        <v>2412779.0</v>
+      </c>
+      <c r="T5">
+        <v>2175497.0</v>
+      </c>
+      <c r="U5">
+        <v>2106866.0</v>
+      </c>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B7">
         <v>849000.0</v>
       </c>
       <c r="C7">
         <v>284000.0</v>
       </c>
       <c r="D7">
         <v>559000.0</v>
       </c>
       <c r="E7">
         <v>811000.0</v>
       </c>
       <c r="F7">
         <v>213000.0</v>
       </c>
       <c r="G7">
         <v>405000.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>2000.0</v>
       </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>114916519.6</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9">
         <v>128826000.0</v>
       </c>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B10">
         <v>97744000.0</v>
       </c>
       <c r="C10">
         <v>50866000.0</v>
       </c>
       <c r="D10">
         <v>2477000.0</v>
       </c>
       <c r="E10">
         <v>4062000.0</v>
       </c>
       <c r="F10">
         <v>19769000.0</v>
       </c>
       <c r="G10">
         <v>9801000.0</v>
       </c>
       <c r="H10">
-        <v>15695296.0</v>
+        <v>22481193.0</v>
       </c>
       <c r="I10">
-        <v>11815911.0</v>
+        <v>16167938.0</v>
       </c>
       <c r="J10">
-        <v>13351827.0</v>
+        <v>17437764.0</v>
       </c>
       <c r="K10">
-        <v>13613824.0</v>
+        <v>18200800.0</v>
       </c>
       <c r="L10">
-        <v>16710641.0</v>
+        <v>22039910.0</v>
       </c>
       <c r="M10">
         <v>20512361.0</v>
       </c>
       <c r="N10">
         <v>28618231.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>3115010.0</v>
+      </c>
+      <c r="P10">
+        <v>6659886.0</v>
+      </c>
+      <c r="Q10">
+        <v>172854.0</v>
+      </c>
+      <c r="R10">
+        <v>220972.0</v>
+      </c>
+      <c r="S10">
+        <v>207917.0</v>
+      </c>
+      <c r="T10">
+        <v>4962148.0</v>
+      </c>
+      <c r="U10">
+        <v>906436.0</v>
+      </c>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B12">
         <v>97744000.0</v>
       </c>
       <c r="C12">
         <v>50866000.0</v>
       </c>
       <c r="D12">
         <v>2477000.0</v>
       </c>
       <c r="E12">
         <v>4062000.0</v>
       </c>
       <c r="F12">
         <v>19769000.0</v>
       </c>
       <c r="G12">
         <v>9802000.0</v>
       </c>
       <c r="H12">
-        <v>15822057.0</v>
+        <v>22482623.0</v>
       </c>
       <c r="I12">
-        <v>11837949.0</v>
+        <v>16198092.0</v>
       </c>
       <c r="J12">
-        <v>13428672.0</v>
+        <v>17437764.0</v>
       </c>
       <c r="K12">
-        <v>13613824.0</v>
+        <v>18228755.0</v>
       </c>
       <c r="L12">
-        <v>16710641.0</v>
+        <v>22039910.0</v>
       </c>
       <c r="M12">
         <v>20512361.0</v>
       </c>
       <c r="N12">
-        <v>28618231.0</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14">
+        <v>1467219.0</v>
+      </c>
+      <c r="O12">
+        <v>3115010.0</v>
+      </c>
+      <c r="P12">
+        <v>6659886.0</v>
+      </c>
+      <c r="Q12">
+        <v>651736.0</v>
+      </c>
+      <c r="R12">
+        <v>1888357.0</v>
+      </c>
+      <c r="S12">
+        <v>1845440.0</v>
+      </c>
+      <c r="T12">
+        <v>4962148.0</v>
+      </c>
+      <c r="U12">
+        <v>906436.0</v>
+      </c>
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>2000.0</v>
       </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>120536986.0</v>
       </c>
       <c r="J13">
-        <v>119555528.0</v>
+        <v>156141034.0</v>
       </c>
       <c r="K13">
         <v>110255548.0</v>
       </c>
       <c r="L13">
         <v>99427050.0</v>
       </c>
       <c r="M13">
         <v>122047000.0</v>
       </c>
       <c r="N13">
         <v>117895178.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>88460075.0</v>
+      </c>
+      <c r="P13">
+        <v>86897498.0</v>
+      </c>
+      <c r="Q13">
+        <v>77574488.0</v>
+      </c>
+      <c r="R13">
+        <v>75708177.0</v>
+      </c>
+      <c r="S13">
+        <v>72776771.0</v>
+      </c>
+      <c r="T13">
+        <v>72502267.0</v>
+      </c>
+      <c r="U13">
+        <v>66648519.0</v>
+      </c>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B14">
         <v>36209271.0</v>
       </c>
       <c r="C14">
         <v>10275636.0</v>
       </c>
       <c r="D14">
         <v>1385818.0</v>
       </c>
       <c r="E14">
         <v>1922752.0</v>
       </c>
       <c r="F14">
         <v>1010680.0</v>
       </c>
       <c r="G14">
         <v>240280.0</v>
       </c>
       <c r="H14">
         <v>201592.0</v>
       </c>
       <c r="I14">
         <v>165064.0</v>
       </c>
       <c r="J14">
         <v>137596.0</v>
       </c>
       <c r="K14">
         <v>111616.0</v>
       </c>
       <c r="L14">
         <v>90592.0</v>
       </c>
       <c r="M14">
         <v>70928.0</v>
       </c>
       <c r="N14">
         <v>17728.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>37954.0</v>
+      </c>
+      <c r="P14">
+        <v>20744.0</v>
+      </c>
+      <c r="Q14">
+        <v>18917.0</v>
+      </c>
+      <c r="R14">
+        <v>15223.0</v>
+      </c>
+      <c r="S14">
+        <v>14329.0</v>
+      </c>
+      <c r="T14">
+        <v>10544.0</v>
+      </c>
+      <c r="U14">
+        <v>8670.0</v>
+      </c>
+      <c r="V14">
+        <v>5232.0</v>
+      </c>
+      <c r="W14">
+        <v>4093.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15">
         <v>1000.0</v>
       </c>
       <c r="H15">
         <v>114916519.6</v>
       </c>
       <c r="I15">
         <v>120536986.7</v>
       </c>
       <c r="J15">
         <v>119555528.23</v>
       </c>
       <c r="K15">
         <v>110255548.59</v>
       </c>
       <c r="L15">
         <v>99427050.58</v>
       </c>
       <c r="M15">
         <v>122046999.45</v>
       </c>
       <c r="N15">
         <v>117895178.73</v>
       </c>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16">
         <v>-1351000.0</v>
       </c>
       <c r="D16">
         <v>-1140000.0</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22">
         <v>63000.0</v>
       </c>
       <c r="D22">
         <v>13000.0</v>
       </c>
       <c r="E22">
         <v>1.8</v>
       </c>
       <c r="F22"/>
       <c r="G22">
         <v>948000.0</v>
       </c>
       <c r="H22">
         <v>1.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
-        <v>-65065.41</v>
+        <v>-65065.0</v>
       </c>
       <c r="K22">
         <v>111270.0</v>
       </c>
       <c r="L22">
         <v>2127659.0</v>
       </c>
       <c r="M22">
         <v>2611708.0</v>
       </c>
       <c r="N22">
         <v>2488660.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B23">
         <v>99592000.0</v>
       </c>
       <c r="C23">
         <v>52210000.0</v>
       </c>
       <c r="D23">
         <v>4464000.0</v>
       </c>
       <c r="E23">
         <v>5973000.0</v>
       </c>
       <c r="F23">
         <v>21379000.0</v>
       </c>
       <c r="G23">
         <v>11744000.0</v>
       </c>
       <c r="H23">
         <v>19207496.0</v>
       </c>
       <c r="I23">
         <v>15675457.0</v>
       </c>
       <c r="J23">
         <v>17417698.0</v>
       </c>
       <c r="K23">
         <v>14853481.0</v>
       </c>
       <c r="L23">
         <v>19573854.0</v>
       </c>
       <c r="M23">
         <v>24026964.0</v>
       </c>
       <c r="N23">
         <v>31481058.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>3292567.0</v>
+      </c>
+      <c r="P23">
+        <v>6871330.0</v>
+      </c>
+      <c r="Q23">
+        <v>1038324.0</v>
+      </c>
+      <c r="R23">
+        <v>2021231.0</v>
+      </c>
+      <c r="S23">
+        <v>2021558.0</v>
+      </c>
+      <c r="T23">
+        <v>5217942.0</v>
+      </c>
+      <c r="U23">
+        <v>2299840.0</v>
+      </c>
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B28">
         <v>-96895000.0</v>
       </c>
       <c r="C28">
         <v>-50582000.0</v>
       </c>
       <c r="D28">
         <v>-1918000.0</v>
       </c>
       <c r="E28">
         <v>-3251000.0</v>
       </c>
       <c r="F28">
         <v>-19556000.0</v>
       </c>
       <c r="G28">
         <v>-9396000.0</v>
       </c>
       <c r="H28">
         <v>-15695296.0</v>
       </c>
       <c r="I28">
         <v>-11815911.0</v>
       </c>
       <c r="J28">
         <v>-13351827.0</v>
       </c>
       <c r="K28">
         <v>-13613824.0</v>
       </c>
       <c r="L28">
         <v>-16710641.0</v>
       </c>
       <c r="M28">
         <v>-20512361.0</v>
       </c>
       <c r="N28">
         <v>-28618231.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28">
+        <v>-3115010.0</v>
+      </c>
+      <c r="P28">
+        <v>-6367144.0</v>
+      </c>
+      <c r="Q28">
+        <v>287315.0</v>
+      </c>
+      <c r="R28">
+        <v>-220972.0</v>
+      </c>
+      <c r="S28">
+        <v>-207917.9</v>
+      </c>
+      <c r="T28">
+        <v>-4775545.0</v>
+      </c>
+      <c r="U28">
+        <v>-906436.0</v>
+      </c>
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B29">
         <v>97295000.0</v>
       </c>
       <c r="C29">
         <v>47248000.0</v>
       </c>
       <c r="D29">
         <v>202000.0</v>
       </c>
       <c r="E29">
         <v>2882000.0</v>
       </c>
       <c r="F29">
         <v>20010000.0</v>
       </c>
       <c r="G29">
         <v>10238000.0</v>
       </c>
       <c r="H29">
         <v>16570019.89</v>
       </c>
       <c r="I29">
         <v>13769191.21</v>
       </c>
       <c r="J29">
         <v>16526296.38</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B30">
         <v>33000.0</v>
       </c>
       <c r="C30">
         <v>229000.0</v>
       </c>
       <c r="D30">
         <v>55000.0</v>
       </c>
       <c r="E30">
         <v>3000.0</v>
       </c>
       <c r="F30">
         <v>25000.0</v>
       </c>
       <c r="G30">
         <v>59000.0</v>
       </c>
       <c r="H30">
-        <v>2536000.0</v>
+        <v>5245000.0</v>
       </c>
       <c r="I30">
-        <v>3027253.0</v>
+        <v>4268403.0</v>
       </c>
       <c r="J30">
-        <v>3385792.0</v>
+        <v>3494792.0</v>
       </c>
       <c r="K30">
-        <v>729605.4</v>
+        <v>1629605.0</v>
       </c>
       <c r="L30">
-        <v>188682.0</v>
+        <v>311682.0</v>
       </c>
       <c r="M30">
         <v>115803.0</v>
       </c>
       <c r="N30">
-        <v>233337.0</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:14">
+        <v>103966.0</v>
+      </c>
+      <c r="O30">
+        <v>129087.0</v>
+      </c>
+      <c r="P30">
+        <v>147959.0</v>
+      </c>
+      <c r="Q30">
+        <v>350862.0</v>
+      </c>
+      <c r="R30">
+        <v>108166.0</v>
+      </c>
+      <c r="S30">
+        <v>116694.0</v>
+      </c>
+      <c r="T30">
+        <v>241595.0</v>
+      </c>
+      <c r="U30">
+        <v>1328064.0</v>
+      </c>
+      <c r="V30"/>
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31">
         <v>202000.0</v>
       </c>
       <c r="E31">
         <v>2882000.0</v>
       </c>
       <c r="F31">
         <v>20010000.0</v>
       </c>
       <c r="G31">
         <v>10238000.0</v>
       </c>
       <c r="H31">
         <v>16594000.0</v>
       </c>
       <c r="I31">
         <v>18744000.0</v>
       </c>
       <c r="J31">
         <v>21506000.0</v>
       </c>
       <c r="K31">
         <v>18837000.0</v>
       </c>
       <c r="L31">
         <v>18405919.99</v>
       </c>
       <c r="M31">
         <v>33541000.0</v>
       </c>
       <c r="N31"/>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+      <c r="P31"/>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B32">
         <v>96716000.0</v>
       </c>
       <c r="C32">
         <v>46750000.0</v>
       </c>
       <c r="D32">
         <v>-249000.0</v>
       </c>
       <c r="E32">
         <v>2288000.0</v>
       </c>
       <c r="F32">
         <v>19239000.0</v>
       </c>
       <c r="G32">
         <v>9673000.0</v>
       </c>
       <c r="H32">
         <v>16091688.38</v>
       </c>
       <c r="I32">
         <v>13478292.81</v>
       </c>
       <c r="J32">
         <v>16165893.09</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B33">
         <v>1074000.0</v>
       </c>
       <c r="C33">
         <v>536000.0</v>
       </c>
       <c r="D33">
         <v>735000.0</v>
       </c>
       <c r="E33">
         <v>1153000.0</v>
       </c>
       <c r="F33">
         <v>771000.0</v>
       </c>
       <c r="G33">
         <v>935000.0</v>
       </c>
       <c r="H33">
-        <v>478331.0</v>
+        <v>685105.0</v>
       </c>
       <c r="I33">
-        <v>326158.0</v>
+        <v>446289.0</v>
       </c>
       <c r="J33">
-        <v>387299.0</v>
+        <v>505819.0</v>
       </c>
       <c r="K33">
-        <v>377871.0</v>
+        <v>505188.0</v>
       </c>
       <c r="L33">
-        <v>349752.0</v>
+        <v>461292.0</v>
       </c>
       <c r="M33">
         <v>429321.0</v>
       </c>
       <c r="N33">
         <v>43804.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:14">
+      <c r="O33">
+        <v>31194.0</v>
+      </c>
+      <c r="P33">
+        <v>26483.0</v>
+      </c>
+      <c r="Q33">
+        <v>7629.0</v>
+      </c>
+      <c r="R33">
+        <v>8883.0</v>
+      </c>
+      <c r="S33">
+        <v>14026.0</v>
+      </c>
+      <c r="T33">
+        <v>8003.0</v>
+      </c>
+      <c r="U33"/>
+      <c r="V33"/>
+      <c r="W33"/>
+    </row>
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34">
         <v>213000.0</v>
       </c>
       <c r="H34">
         <v>0.0</v>
       </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B35">
         <v>495000.0</v>
       </c>
       <c r="C35">
         <v>38000.0</v>
       </c>
       <c r="D35">
         <v>284000.0</v>
       </c>
       <c r="E35">
         <v>559000.0</v>
       </c>
       <c r="F35">
         <v>1093000.0</v>
       </c>
       <c r="G35">
         <v>370000.0</v>
       </c>
       <c r="H35">
         <v>2490405.36</v>
       </c>
       <c r="I35">
         <v>35260.0</v>
       </c>
       <c r="J35">
-        <v>26895.0</v>
+        <v>35126.0</v>
       </c>
       <c r="K35">
-        <v>13442.0</v>
+        <v>17970.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35"/>
+      <c r="P35">
+        <v>463938.0</v>
+      </c>
+      <c r="Q35">
+        <v>767340.0</v>
+      </c>
+      <c r="R35">
+        <v>351787.0</v>
+      </c>
+      <c r="S35"/>
+      <c r="T35"/>
+      <c r="U35"/>
+      <c r="V35"/>
+      <c r="W35"/>
+    </row>
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B36">
         <v>83000.0</v>
       </c>
       <c r="C36">
         <v>87000.0</v>
       </c>
       <c r="D36">
         <v>122000.0</v>
       </c>
       <c r="E36">
         <v>160000.0</v>
       </c>
       <c r="F36">
         <v>194000.0</v>
       </c>
       <c r="G36">
         <v>9000.0</v>
       </c>
       <c r="H36">
-        <v>9104.0</v>
+        <v>215878.0</v>
       </c>
       <c r="I36">
-        <v>91824.0</v>
+        <v>211955.0</v>
       </c>
       <c r="J36">
-        <v>45339.0</v>
+        <v>163859.0</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
+        <v>127317.0</v>
       </c>
       <c r="L36">
-        <v>0.0</v>
+        <v>111540.0</v>
       </c>
       <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36"/>
+      <c r="T36"/>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36"/>
+    </row>
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>122000.0</v>
       </c>
       <c r="E38">
         <v>160000.0</v>
       </c>
       <c r="F38">
         <v>194000.0</v>
       </c>
       <c r="G38">
         <v>9000.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38">
         <v>1.0</v>
       </c>
       <c r="N38"/>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38"/>
+      <c r="P38"/>
+      <c r="Q38"/>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B39">
         <v>741000.0</v>
       </c>
       <c r="C39">
         <v>579000.0</v>
       </c>
       <c r="D39">
         <v>1197000.0</v>
       </c>
       <c r="E39">
         <v>755000.0</v>
       </c>
       <c r="F39">
         <v>814000.0</v>
       </c>
       <c r="G39">
         <v>948000.0</v>
       </c>
       <c r="H39">
-        <v>502000.0</v>
+        <v>-901229.0</v>
       </c>
       <c r="I39">
-        <v>771320.0</v>
+        <v>536245.0</v>
       </c>
       <c r="J39">
-        <v>562000.0</v>
+        <v>1374564.0</v>
       </c>
       <c r="K39">
-        <v>132179.0</v>
+        <v>-616677.0</v>
       </c>
       <c r="L39">
-        <v>82437.0</v>
+        <v>875700.0</v>
       </c>
       <c r="M39">
         <v>384768.0</v>
       </c>
       <c r="N39">
-        <v>2518878.0</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:14">
+        <v>29866069.0</v>
+      </c>
+      <c r="O39">
+        <v>17274.0</v>
+      </c>
+      <c r="P39">
+        <v>37000.0</v>
+      </c>
+      <c r="Q39">
+        <v>28095.0</v>
+      </c>
+      <c r="R39">
+        <v>15822.9</v>
+      </c>
+      <c r="S39">
+        <v>45396.0</v>
+      </c>
+      <c r="T39">
+        <v>6193.21</v>
+      </c>
+      <c r="U39">
+        <v>65339.0</v>
+      </c>
+      <c r="V39"/>
+      <c r="W39"/>
+    </row>
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B40">
         <v>1247000.0</v>
       </c>
       <c r="C40">
         <v>3289000.0</v>
       </c>
       <c r="D40">
         <v>2563000.0</v>
       </c>
       <c r="E40">
         <v>1858000.0</v>
       </c>
       <c r="F40">
         <v>882000.0</v>
       </c>
       <c r="G40">
         <v>662000.0</v>
       </c>
       <c r="H40">
         <v>1163476.0</v>
       </c>
       <c r="I40">
-        <v>2120937.0</v>
+        <v>2134069.0</v>
       </c>
       <c r="J40">
         <v>730796.0</v>
       </c>
       <c r="K40">
-        <v>633232.0</v>
+        <v>631573.0</v>
       </c>
       <c r="L40">
         <v>676494.0</v>
       </c>
       <c r="M40">
         <v>830399.0</v>
       </c>
       <c r="N40">
         <v>348614.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:14">
+      <c r="O40">
+        <v>217122.0</v>
+      </c>
+      <c r="P40">
+        <v>727863.0</v>
+      </c>
+      <c r="Q40">
+        <v>271813.0</v>
+      </c>
+      <c r="R40">
+        <v>368243.0</v>
+      </c>
+      <c r="S40">
+        <v>458253.0</v>
+      </c>
+      <c r="T40">
+        <v>736689.0</v>
+      </c>
+      <c r="U40">
+        <v>881466.0</v>
+      </c>
+      <c r="V40"/>
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41">
         <v>0.0</v>
       </c>
       <c r="I41">
         <v>48000.0</v>
       </c>
       <c r="J41">
         <v>35000.0</v>
       </c>
       <c r="K41">
         <v>18000.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B42">
         <v>326308000.0</v>
       </c>
       <c r="C42">
         <v>238398000.0</v>
       </c>
       <c r="D42">
         <v>168921000.0</v>
       </c>
       <c r="E42">
         <v>152454000.0</v>
       </c>
       <c r="F42">
         <v>151583000.0</v>
       </c>
       <c r="G42">
         <v>128826000.0</v>
       </c>
       <c r="H42">
         <v>127327000.0</v>
       </c>
       <c r="I42">
         <v>0.66</v>
       </c>
       <c r="J42">
-        <v>31432382.0</v>
+        <v>636.09</v>
       </c>
       <c r="K42">
         <v>0.1</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42">
         <v>0.36</v>
       </c>
       <c r="N42">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:14">
+      <c r="O42"/>
+      <c r="P42"/>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42"/>
+      <c r="W42"/>
+    </row>
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44"/>
       <c r="N44"/>
-    </row>
-    <row r="45" spans="1:14">
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B45">
         <v>2461000.0</v>
       </c>
       <c r="C45">
         <v>1853000.0</v>
       </c>
       <c r="D45">
         <v>1931000.0</v>
       </c>
       <c r="E45">
         <v>993000.0</v>
       </c>
       <c r="F45">
         <v>577000.0</v>
       </c>
       <c r="G45">
         <v>769000.0</v>
       </c>
       <c r="H45">
         <v>469227.11</v>
       </c>
       <c r="I45">
         <v>234334.83</v>
       </c>
       <c r="J45">
         <v>341960.47</v>
       </c>
       <c r="K45">
         <v>377871.37</v>
       </c>
       <c r="L45">
         <v>349752.26</v>
       </c>
       <c r="M45">
         <v>429321.93</v>
       </c>
       <c r="N45">
         <v>43804.81</v>
       </c>
-    </row>
-    <row r="46" spans="1:14">
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B46">
         <v>991000.0</v>
       </c>
       <c r="C46">
         <v>449000.0</v>
       </c>
       <c r="D46">
         <v>613000.0</v>
       </c>
       <c r="E46">
         <v>993000.0</v>
       </c>
       <c r="F46">
         <v>577000.0</v>
       </c>
       <c r="G46">
         <v>769000.0</v>
       </c>
       <c r="H46">
         <v>469227.0</v>
       </c>
       <c r="I46">
         <v>234334.0</v>
       </c>
       <c r="J46">
         <v>341960.0</v>
       </c>
       <c r="K46">
         <v>377871.0</v>
       </c>
       <c r="L46">
         <v>349752.0</v>
       </c>
       <c r="M46">
         <v>429321.0</v>
       </c>
       <c r="N46">
         <v>43804.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:14">
+      <c r="O46">
+        <v>31194.0</v>
+      </c>
+      <c r="P46">
+        <v>26483.0</v>
+      </c>
+      <c r="Q46">
+        <v>7629.0</v>
+      </c>
+      <c r="R46">
+        <v>8883.0</v>
+      </c>
+      <c r="S46">
+        <v>14026.0</v>
+      </c>
+      <c r="T46">
+        <v>8003.0</v>
+      </c>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47">
         <v>613000.0</v>
       </c>
       <c r="E47">
         <v>993000.0</v>
       </c>
       <c r="F47">
         <v>577000.0</v>
       </c>
       <c r="G47">
         <v>769000.0</v>
       </c>
       <c r="H47">
         <v>470000.0</v>
       </c>
       <c r="I47">
         <v>319000.0</v>
       </c>
       <c r="J47">
         <v>445000.0</v>
       </c>
       <c r="K47">
         <v>506000.0</v>
       </c>
       <c r="L47">
         <v>351499.27</v>
       </c>
       <c r="M47">
         <v>44000.0</v>
       </c>
       <c r="N47">
         <v>26000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:14">
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B48">
         <v>-228176000.0</v>
       </c>
       <c r="C48">
         <v>-190259000.0</v>
       </c>
       <c r="D48">
         <v>-167889000.0</v>
       </c>
       <c r="E48">
         <v>-148327000.0</v>
       </c>
       <c r="F48">
         <v>-130119000.0</v>
       </c>
       <c r="G48">
         <v>-116636000.0</v>
       </c>
       <c r="H48">
         <v>-108870000.0</v>
       </c>
       <c r="I48">
-        <v>-107863806.66</v>
+        <v>-107863806.0</v>
       </c>
       <c r="J48">
-        <v>-104315617.99</v>
+        <v>-136238031.0</v>
       </c>
       <c r="K48">
-        <v>-98103922.1</v>
+        <v>-98103922.0</v>
       </c>
       <c r="L48">
-        <v>-82675758.18</v>
+        <v>-82675758.0</v>
       </c>
       <c r="M48">
-        <v>-101484738.36</v>
+        <v>-101484738.0</v>
       </c>
       <c r="N48">
-        <v>-87870629.79</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:14">
+        <v>-87870629.0</v>
+      </c>
+      <c r="O48">
+        <v>-87175162.0</v>
+      </c>
+      <c r="P48">
+        <v>-84501667.0</v>
+      </c>
+      <c r="Q48">
+        <v>-80984051.0</v>
+      </c>
+      <c r="R48">
+        <v>-77141307.0</v>
+      </c>
+      <c r="S48">
+        <v>-73830621.0</v>
+      </c>
+      <c r="T48">
+        <v>-71033051.0</v>
+      </c>
+      <c r="U48">
+        <v>-68692352.0</v>
+      </c>
+      <c r="V48"/>
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49">
         <v>-116636000.0</v>
       </c>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="B51">
         <v>849000.0</v>
       </c>
       <c r="C51">
         <v>284000.0</v>
       </c>
       <c r="D51">
         <v>559000.0</v>
       </c>
       <c r="E51">
         <v>811000.0</v>
       </c>
       <c r="F51">
         <v>213000.0</v>
       </c>
       <c r="G51">
         <v>405000.0</v>
       </c>
       <c r="H51">
         <v>0.0</v>
       </c>
       <c r="I51">
         <v>0.0</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51"/>
+      <c r="P51">
+        <v>292741.0</v>
+      </c>
+      <c r="Q51">
+        <v>460169.0</v>
+      </c>
+      <c r="R51"/>
+      <c r="S51"/>
+      <c r="T51">
+        <v>186603.0</v>
+      </c>
+      <c r="U51"/>
+      <c r="V51"/>
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B52">
         <v>354000.0</v>
       </c>
       <c r="C52">
         <v>284000.0</v>
       </c>
       <c r="D52">
         <v>275000.0</v>
       </c>
       <c r="E52">
         <v>252000.0</v>
       </c>
       <c r="F52">
         <v>213000.0</v>
       </c>
       <c r="G52">
         <v>192000.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52"/>
       <c r="N52"/>
-    </row>
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+      <c r="P52"/>
+      <c r="Q52"/>
+      <c r="R52"/>
+      <c r="S52"/>
+      <c r="T52">
+        <v>186603.0</v>
+      </c>
+      <c r="U52"/>
+      <c r="V52"/>
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53">
         <v>1000.0</v>
       </c>
       <c r="H53">
-        <v>126761.0</v>
+        <v>1430.0</v>
       </c>
       <c r="I53">
         <v>22037.0</v>
       </c>
       <c r="J53">
         <v>76845.0</v>
       </c>
       <c r="K53">
-        <v>1097.63</v>
+        <v>27953.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53"/>
       <c r="N53"/>
-    </row>
-    <row r="54" spans="1:14">
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53">
+        <v>478881.0</v>
+      </c>
+      <c r="R53">
+        <v>1667385.0</v>
+      </c>
+      <c r="S53">
+        <v>1637521.0</v>
+      </c>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+    </row>
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B55">
         <v>99592000.0</v>
       </c>
       <c r="C55">
         <v>52210000.0</v>
       </c>
       <c r="D55">
         <v>4464000.0</v>
       </c>
       <c r="E55">
         <v>5973000.0</v>
       </c>
       <c r="F55">
         <v>21379000.0</v>
       </c>
       <c r="G55">
         <v>11744000.0</v>
       </c>
       <c r="H55">
-        <v>19207496.0</v>
+        <v>27511499.0</v>
       </c>
       <c r="I55">
-        <v>15675457.0</v>
+        <v>21449029.0</v>
       </c>
       <c r="J55">
-        <v>17417698.0</v>
+        <v>22747876.0</v>
       </c>
       <c r="K55">
-        <v>14853481.0</v>
+        <v>19858142.0</v>
       </c>
       <c r="L55">
-        <v>19573854.0</v>
+        <v>25816244.0</v>
       </c>
       <c r="M55">
         <v>24026964.0</v>
       </c>
       <c r="N55">
         <v>31481058.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:14">
+      <c r="O55">
+        <v>3292567.0</v>
+      </c>
+      <c r="P55">
+        <v>6871330.0</v>
+      </c>
+      <c r="Q55">
+        <v>1038324.0</v>
+      </c>
+      <c r="R55">
+        <v>2021231.0</v>
+      </c>
+      <c r="S55">
+        <v>2021558.0</v>
+      </c>
+      <c r="T55">
+        <v>5217942.0</v>
+      </c>
+      <c r="U55">
+        <v>2299840.0</v>
+      </c>
+      <c r="V55"/>
+      <c r="W55"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="B56">
         <v>98518000.0</v>
       </c>
       <c r="C56">
         <v>51674000.0</v>
       </c>
       <c r="D56">
         <v>3729000.0</v>
       </c>
       <c r="E56">
         <v>4820000.0</v>
       </c>
       <c r="F56">
         <v>20608000.0</v>
       </c>
       <c r="G56">
         <v>10809000.0</v>
       </c>
       <c r="H56">
-        <v>18729164.0</v>
+        <v>26826394.0</v>
       </c>
       <c r="I56">
-        <v>15349298.0</v>
+        <v>21002740.0</v>
       </c>
       <c r="J56">
-        <v>17030399.0</v>
+        <v>22242055.0</v>
       </c>
       <c r="K56">
-        <v>14475610.0</v>
+        <v>19352953.0</v>
       </c>
       <c r="L56">
-        <v>19224102.0</v>
+        <v>25354951.0</v>
       </c>
       <c r="M56">
         <v>23597642.0</v>
       </c>
       <c r="N56">
         <v>31437254.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:14">
+      <c r="O56">
+        <v>3261373.0</v>
+      </c>
+      <c r="P56">
+        <v>6844846.0</v>
+      </c>
+      <c r="Q56">
+        <v>1030694.0</v>
+      </c>
+      <c r="R56">
+        <v>2012347.0</v>
+      </c>
+      <c r="S56">
+        <v>2007531.0</v>
+      </c>
+      <c r="T56">
+        <v>5209937.0</v>
+      </c>
+      <c r="U56">
+        <v>2299840.0</v>
+      </c>
+      <c r="V56"/>
+      <c r="W56"/>
+    </row>
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B57">
         <v>1802000.0</v>
       </c>
       <c r="C57">
         <v>4924000.0</v>
       </c>
       <c r="D57">
         <v>3978000.0</v>
       </c>
       <c r="E57">
         <v>2532000.0</v>
       </c>
       <c r="F57">
         <v>1369000.0</v>
       </c>
       <c r="G57">
         <v>1136000.0</v>
       </c>
       <c r="H57">
         <v>2637476.0</v>
       </c>
       <c r="I57">
-        <v>1871005.0</v>
+        <v>2560132.0</v>
       </c>
       <c r="J57">
         <v>864506.0</v>
       </c>
       <c r="K57">
-        <v>772918.0</v>
+        <v>1033341.0</v>
       </c>
       <c r="L57">
         <v>1259414.0</v>
       </c>
       <c r="M57">
         <v>1545935.0</v>
       </c>
       <c r="N57">
         <v>871533.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:14">
+      <c r="O57">
+        <v>595775.0</v>
+      </c>
+      <c r="P57">
+        <v>1198515.0</v>
+      </c>
+      <c r="Q57">
+        <v>968439.0</v>
+      </c>
+      <c r="R57">
+        <v>507272.0</v>
+      </c>
+      <c r="S57">
+        <v>662628.0</v>
+      </c>
+      <c r="T57">
+        <v>1573228.0</v>
+      </c>
+      <c r="U57">
+        <v>2236806.0</v>
+      </c>
+      <c r="V57"/>
+      <c r="W57"/>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B58">
         <v>2297000.0</v>
       </c>
       <c r="C58">
         <v>4962000.0</v>
       </c>
       <c r="D58">
         <v>4262000.0</v>
       </c>
       <c r="E58">
         <v>3091000.0</v>
       </c>
       <c r="F58">
         <v>1369000.0</v>
       </c>
       <c r="G58">
         <v>1506000.0</v>
       </c>
       <c r="H58">
         <v>2637476.0</v>
       </c>
       <c r="I58">
-        <v>1906266.0</v>
+        <v>2608380.0</v>
       </c>
       <c r="J58">
         <v>891402.0</v>
       </c>
       <c r="K58">
-        <v>786360.0</v>
+        <v>1051313.0</v>
       </c>
       <c r="L58">
         <v>1259414.0</v>
       </c>
       <c r="M58">
         <v>1545935.0</v>
       </c>
       <c r="N58">
         <v>871533.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:14">
+      <c r="O58">
+        <v>595775.0</v>
+      </c>
+      <c r="P58">
+        <v>1662454.0</v>
+      </c>
+      <c r="Q58">
+        <v>1735779.0</v>
+      </c>
+      <c r="R58">
+        <v>859059.0</v>
+      </c>
+      <c r="S58">
+        <v>662628.0</v>
+      </c>
+      <c r="T58">
+        <v>1573228.0</v>
+      </c>
+      <c r="U58">
+        <v>2236806.0</v>
+      </c>
+      <c r="V58"/>
+      <c r="W58"/>
+    </row>
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B60">
         <v>97295000.0</v>
       </c>
       <c r="C60">
         <v>47248000.0</v>
       </c>
       <c r="D60">
         <v>202000.0</v>
       </c>
       <c r="E60">
         <v>2882000.0</v>
       </c>
       <c r="F60">
         <v>20010000.0</v>
       </c>
       <c r="G60">
         <v>10238000.0</v>
       </c>
       <c r="H60">
         <v>16570019.0</v>
       </c>
       <c r="I60">
         <v>13769191.0</v>
       </c>
       <c r="J60">
-        <v>16526296.0</v>
+        <v>21583685.0</v>
       </c>
       <c r="K60">
         <v>14067120.0</v>
       </c>
       <c r="L60">
         <v>18314439.0</v>
       </c>
       <c r="M60">
         <v>22481028.0</v>
       </c>
       <c r="N60">
         <v>30609525.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:14">
+      <c r="O60">
+        <v>2696790.0</v>
+      </c>
+      <c r="P60">
+        <v>5208875.0</v>
+      </c>
+      <c r="Q60">
+        <v>-697454.0</v>
+      </c>
+      <c r="R60">
+        <v>1162171.0</v>
+      </c>
+      <c r="S60">
+        <v>1358929.0</v>
+      </c>
+      <c r="T60">
+        <v>3644713.0</v>
+      </c>
+      <c r="U60">
+        <v>63033.0</v>
+      </c>
+      <c r="V60"/>
+      <c r="W60"/>
+    </row>
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61">
         <v>0.0</v>
       </c>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="BD1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="B2">
         <v>635000.0</v>
       </c>
       <c r="C2">
         <v>1016000.0</v>
       </c>
       <c r="D2">
         <v>271000.0</v>
       </c>
       <c r="E2">
         <v>201000.0</v>
       </c>
       <c r="F2">
         <v>433000.0</v>
       </c>
       <c r="G2">
         <v>593000.0</v>
       </c>
       <c r="H2">
         <v>903000.0</v>
       </c>
       <c r="I2">
         <v>1351000.0</v>
       </c>
@@ -3419,128 +4317,142 @@
       <c r="R2">
         <v>100000.0</v>
       </c>
       <c r="S2">
         <v>682000.0</v>
       </c>
       <c r="T2">
         <v>323000.0</v>
       </c>
       <c r="U2">
         <v>274000.0</v>
       </c>
       <c r="V2">
         <v>1640000.0</v>
       </c>
       <c r="W2">
         <v>87000.0</v>
       </c>
       <c r="X2">
         <v>299000.0</v>
       </c>
       <c r="Y2">
         <v>282000.0</v>
       </c>
       <c r="Z2">
-        <v>288000.0</v>
+        <v>474254.0</v>
       </c>
       <c r="AA2">
         <v>99411.23</v>
       </c>
       <c r="AB2">
         <v>142000.0</v>
       </c>
       <c r="AC2">
-        <v>1474000.0</v>
+        <v>2108237.0</v>
       </c>
       <c r="AD2">
         <v>49459.28</v>
       </c>
       <c r="AE2">
         <v>244426.0</v>
       </c>
       <c r="AF2">
-        <v>250686.32</v>
+        <v>347008.0</v>
       </c>
       <c r="AG2">
         <v>426063.0</v>
       </c>
       <c r="AH2">
         <v>158084.0</v>
       </c>
       <c r="AI2">
         <v>641160.0</v>
       </c>
       <c r="AJ2">
         <v>541346.0</v>
       </c>
       <c r="AK2">
         <v>133710.0</v>
       </c>
       <c r="AL2">
         <v>227234.0</v>
       </c>
       <c r="AM2">
         <v>467410.0</v>
       </c>
       <c r="AN2">
         <v>212030.0</v>
       </c>
       <c r="AO2">
         <v>401768.0</v>
       </c>
       <c r="AP2">
         <v>1390697.0</v>
       </c>
       <c r="AQ2">
         <v>383708.0</v>
       </c>
       <c r="AR2"/>
       <c r="AS2">
         <v>582920.0</v>
       </c>
       <c r="AT2"/>
       <c r="AU2">
         <v>197212.0</v>
       </c>
-      <c r="AV2"/>
+      <c r="AV2">
+        <v>240908.0</v>
+      </c>
       <c r="AW2">
         <v>715536.0</v>
       </c>
-      <c r="AX2"/>
-[...1 lines deleted...]
-      <c r="AZ2"/>
+      <c r="AX2">
+        <v>572960.0</v>
+      </c>
+      <c r="AY2">
+        <v>131155.0</v>
+      </c>
+      <c r="AZ2">
+        <v>130421.0</v>
+      </c>
       <c r="BA2">
-        <v>256000.0</v>
-[...3 lines deleted...]
-      <c r="BD2"/>
+        <v>565266.0</v>
+      </c>
+      <c r="BB2">
+        <v>268091.0</v>
+      </c>
+      <c r="BC2">
+        <v>227383.0</v>
+      </c>
+      <c r="BD2">
+        <v>225376.0</v>
+      </c>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3572,51 +4484,51 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
     </row>
     <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3648,51 +4560,51 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B5">
         <v>-952000.0</v>
       </c>
       <c r="C5">
         <v>-883000.0</v>
       </c>
       <c r="D5">
         <v>-750000.0</v>
       </c>
       <c r="E5">
         <v>-839000.0</v>
       </c>
       <c r="F5">
         <v>-716000.0</v>
       </c>
       <c r="G5">
         <v>-688000.0</v>
       </c>
       <c r="H5">
         <v>-993000.0</v>
       </c>
       <c r="I5">
         <v>-892000.0</v>
       </c>
@@ -3723,126 +4635,140 @@
       <c r="R5">
         <v>-1506000.0</v>
       </c>
       <c r="S5">
         <v>-1273000.0</v>
       </c>
       <c r="T5">
         <v>-1216000.0</v>
       </c>
       <c r="U5">
         <v>-1455000.0</v>
       </c>
       <c r="V5">
         <v>-1591000.0</v>
       </c>
       <c r="W5">
         <v>-1567000.0</v>
       </c>
       <c r="X5">
         <v>-1775000.0</v>
       </c>
       <c r="Y5">
         <v>-1953000.0</v>
       </c>
       <c r="Z5">
-        <v>-2733000.0</v>
+        <v>-4500476.0</v>
       </c>
       <c r="AA5">
         <v>318535.99</v>
       </c>
       <c r="AB5">
-        <v>0.0</v>
+        <v>24642394.0</v>
       </c>
       <c r="AC5">
         <v>-1864000.0</v>
       </c>
       <c r="AD5">
-        <v>0.0</v>
+        <v>27911214.0</v>
       </c>
       <c r="AE5">
         <v>805832.0</v>
       </c>
       <c r="AF5">
-        <v>0.0</v>
+        <v>1144026.0</v>
       </c>
       <c r="AG5">
-        <v>1096011.0</v>
+        <v>-990229.0</v>
       </c>
       <c r="AH5">
         <v>1324533.0</v>
       </c>
       <c r="AI5">
         <v>1299481.0</v>
       </c>
       <c r="AJ5">
         <v>1428683.0</v>
       </c>
       <c r="AK5">
         <v>1286386.0</v>
       </c>
       <c r="AL5">
         <v>1203501.0</v>
       </c>
       <c r="AM5">
         <v>1078862.0</v>
       </c>
       <c r="AN5">
-        <v>1363709.0</v>
+        <v>1786699.0</v>
       </c>
       <c r="AO5">
         <v>1915494.0</v>
       </c>
       <c r="AP5">
-        <v>1772066.0</v>
+        <v>2323187.0</v>
       </c>
       <c r="AQ5">
         <v>1898153.0</v>
       </c>
-      <c r="AR5"/>
+      <c r="AR5">
+        <v>23848902.0</v>
+      </c>
       <c r="AS5">
         <v>1563147.0</v>
       </c>
       <c r="AT5"/>
       <c r="AU5">
         <v>1141324.0</v>
       </c>
-      <c r="AV5"/>
+      <c r="AV5">
+        <v>1394206.0</v>
+      </c>
       <c r="AW5">
         <v>1918767.0</v>
       </c>
-      <c r="AX5"/>
-[...3 lines deleted...]
-      <c r="BB5"/>
+      <c r="AX5">
+        <v>640956.0</v>
+      </c>
+      <c r="AY5">
+        <v>406086.0</v>
+      </c>
+      <c r="AZ5">
+        <v>403812.0</v>
+      </c>
+      <c r="BA5">
+        <v>584976.0</v>
+      </c>
+      <c r="BB5">
+        <v>266096.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3874,51 +4800,51 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B7">
         <v>876000.0</v>
       </c>
       <c r="C7">
         <v>987000.0</v>
       </c>
       <c r="D7">
         <v>817000.0</v>
       </c>
       <c r="E7">
         <v>849000.0</v>
       </c>
       <c r="F7">
         <v>959000.0</v>
       </c>
       <c r="G7">
         <v>137000.0</v>
       </c>
       <c r="H7">
         <v>211000.0</v>
       </c>
       <c r="I7">
         <v>284000.0</v>
       </c>
@@ -3998,51 +4924,51 @@
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>3000.0</v>
       </c>
       <c r="C8">
         <v>3000.0</v>
       </c>
       <c r="D8">
         <v>2000.0</v>
       </c>
       <c r="E8">
         <v>2000.0</v>
       </c>
       <c r="F8">
         <v>2000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
@@ -4098,51 +5024,51 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9">
         <v>138632000.0</v>
       </c>
       <c r="W9">
@@ -4180,51 +5106,51 @@
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="B10">
         <v>184761000.0</v>
       </c>
       <c r="C10">
         <v>188790000.0</v>
       </c>
       <c r="D10">
         <v>94479000.0</v>
       </c>
       <c r="E10">
         <v>97744000.0</v>
       </c>
       <c r="F10">
         <v>103583000.0</v>
       </c>
       <c r="G10">
         <v>78283000.0</v>
       </c>
       <c r="H10">
         <v>67841000.0</v>
       </c>
       <c r="I10">
         <v>50866000.0</v>
       </c>
@@ -4255,128 +5181,142 @@
       <c r="R10">
         <v>8630000.0</v>
       </c>
       <c r="S10">
         <v>12329000.0</v>
       </c>
       <c r="T10">
         <v>15727000.0</v>
       </c>
       <c r="U10">
         <v>19769000.0</v>
       </c>
       <c r="V10">
         <v>11988000.0</v>
       </c>
       <c r="W10">
         <v>14010000.0</v>
       </c>
       <c r="X10">
         <v>7450000.0</v>
       </c>
       <c r="Y10">
         <v>9801000.0</v>
       </c>
       <c r="Z10">
-        <v>11400000.0</v>
+        <v>18772570.0</v>
       </c>
       <c r="AA10">
         <v>13762155.12</v>
       </c>
       <c r="AB10">
         <v>259735.58</v>
       </c>
       <c r="AC10">
-        <v>15695296.0</v>
+        <v>22481193.0</v>
       </c>
       <c r="AD10">
         <v>527573.47</v>
       </c>
       <c r="AE10">
         <v>16332194.0</v>
       </c>
       <c r="AF10">
-        <v>16750469.59</v>
+        <v>23186557.0</v>
       </c>
       <c r="AG10">
         <v>11815911.0</v>
       </c>
       <c r="AH10">
         <v>8084567.0</v>
       </c>
       <c r="AI10">
         <v>8011388.0</v>
       </c>
       <c r="AJ10">
         <v>11532245.0</v>
       </c>
       <c r="AK10">
         <v>13351827.0</v>
       </c>
       <c r="AL10">
         <v>15007421.0</v>
       </c>
       <c r="AM10">
         <v>8839755.0</v>
       </c>
       <c r="AN10">
-        <v>10215615.0</v>
+        <v>13384260.0</v>
       </c>
       <c r="AO10">
         <v>13613824.0</v>
       </c>
       <c r="AP10">
-        <v>15222618.0</v>
+        <v>19956931.0</v>
       </c>
       <c r="AQ10">
         <v>16574440.0</v>
       </c>
       <c r="AR10"/>
       <c r="AS10">
         <v>16710641.0</v>
       </c>
       <c r="AT10"/>
       <c r="AU10">
         <v>21948366.0</v>
       </c>
-      <c r="AV10"/>
+      <c r="AV10">
+        <v>26811451.0</v>
+      </c>
       <c r="AW10">
         <v>20512361.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-      <c r="AZ10"/>
+      <c r="AX10">
+        <v>31356917.0</v>
+      </c>
+      <c r="AY10">
+        <v>5212092.0</v>
+      </c>
+      <c r="AZ10">
+        <v>5182901.0</v>
+      </c>
       <c r="BA10">
-        <v>1455000.0</v>
-[...3 lines deleted...]
-      <c r="BD10"/>
+        <v>1586039.0</v>
+      </c>
+      <c r="BB10">
+        <v>1519825.0</v>
+      </c>
+      <c r="BC10">
+        <v>1177874.0</v>
+      </c>
+      <c r="BD10">
+        <v>1167477.0</v>
+      </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4392,51 +5332,51 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="B12">
         <v>184761000.0</v>
       </c>
       <c r="C12">
         <v>188790000.0</v>
       </c>
       <c r="D12">
         <v>94479000.0</v>
       </c>
       <c r="E12">
         <v>97744000.0</v>
       </c>
       <c r="F12">
         <v>103583000.0</v>
       </c>
       <c r="G12">
         <v>78283000.0</v>
       </c>
       <c r="H12">
         <v>67841000.0</v>
       </c>
       <c r="I12">
         <v>50866000.0</v>
       </c>
@@ -4467,126 +5407,144 @@
       <c r="R12">
         <v>8630000.0</v>
       </c>
       <c r="S12">
         <v>12329000.0</v>
       </c>
       <c r="T12">
         <v>15727000.0</v>
       </c>
       <c r="U12">
         <v>19769000.0</v>
       </c>
       <c r="V12">
         <v>11988000.0</v>
       </c>
       <c r="W12">
         <v>14010000.0</v>
       </c>
       <c r="X12">
         <v>7451000.0</v>
       </c>
       <c r="Y12">
         <v>9801000.0</v>
       </c>
       <c r="Z12">
-        <v>11401000.0</v>
+        <v>18774216.0</v>
       </c>
       <c r="AA12">
         <v>13785257.73</v>
       </c>
       <c r="AB12">
-        <v>0.0</v>
+        <v>23343003.0</v>
       </c>
       <c r="AC12">
-        <v>15822057.0</v>
+        <v>22482623.0</v>
       </c>
       <c r="AD12">
-        <v>0.0</v>
+        <v>23025189.0</v>
       </c>
       <c r="AE12">
         <v>16335012.0</v>
       </c>
       <c r="AF12">
-        <v>0.0</v>
+        <v>23190558.0</v>
       </c>
       <c r="AG12">
         <v>11837949.0</v>
       </c>
       <c r="AH12">
         <v>8117565.0</v>
       </c>
       <c r="AI12">
         <v>8066768.0</v>
       </c>
       <c r="AJ12">
         <v>11610701.0</v>
       </c>
       <c r="AK12">
         <v>13428672.0</v>
       </c>
       <c r="AL12">
         <v>15083931.0</v>
       </c>
       <c r="AM12">
         <v>8911775.0</v>
       </c>
       <c r="AN12">
-        <v>10215615.0</v>
+        <v>13384260.0</v>
       </c>
       <c r="AO12">
         <v>13613824.0</v>
       </c>
       <c r="AP12">
-        <v>15222618.0</v>
+        <v>19956931.0</v>
       </c>
       <c r="AQ12">
         <v>18030638.0</v>
       </c>
-      <c r="AR12"/>
+      <c r="AR12">
+        <v>21760450.0</v>
+      </c>
       <c r="AS12">
         <v>16710641.0</v>
       </c>
       <c r="AT12"/>
       <c r="AU12">
         <v>21948366.0</v>
       </c>
-      <c r="AV12"/>
+      <c r="AV12">
+        <v>26811451.0</v>
+      </c>
       <c r="AW12">
         <v>20512361.0</v>
       </c>
-      <c r="AX12"/>
-[...5 lines deleted...]
-      <c r="BD12"/>
+      <c r="AX12">
+        <v>31356917.0</v>
+      </c>
+      <c r="AY12">
+        <v>5212092.0</v>
+      </c>
+      <c r="AZ12">
+        <v>5182901.0</v>
+      </c>
+      <c r="BA12">
+        <v>1586039.0</v>
+      </c>
+      <c r="BB12">
+        <v>1519825.0</v>
+      </c>
+      <c r="BC12">
+        <v>1177874.0</v>
+      </c>
+      <c r="BD12">
+        <v>1167477.0</v>
+      </c>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="B13">
         <v>3000.0</v>
       </c>
       <c r="C13">
         <v>3000.0</v>
       </c>
       <c r="D13">
         <v>2000.0</v>
       </c>
       <c r="E13">
         <v>2000.0</v>
       </c>
       <c r="F13">
         <v>2000.0</v>
       </c>
       <c r="G13">
         <v>2000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
@@ -4609,128 +5567,142 @@
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>5000.0</v>
       </c>
       <c r="W13">
         <v>4000.0</v>
       </c>
       <c r="X13">
         <v>1000.0</v>
       </c>
       <c r="Y13">
         <v>1000.0</v>
       </c>
       <c r="Z13">
-        <v>1000.0</v>
+        <v>1646.0</v>
       </c>
       <c r="AA13">
         <v>116709488.17</v>
       </c>
       <c r="AB13">
         <v>166709000.0</v>
       </c>
       <c r="AC13">
         <v>1000.0</v>
       </c>
       <c r="AD13">
         <v>164087000.0</v>
       </c>
       <c r="AE13">
         <v>115582714.0</v>
       </c>
       <c r="AF13">
-        <v>118542840.63</v>
+        <v>164090611.0</v>
       </c>
       <c r="AG13">
         <v>120536986.0</v>
       </c>
       <c r="AH13">
         <v>119392218.0</v>
       </c>
       <c r="AI13">
         <v>121352521.0</v>
       </c>
       <c r="AJ13">
         <v>122061823.0</v>
       </c>
       <c r="AK13">
         <v>119555528.0</v>
       </c>
       <c r="AL13">
         <v>119034903.0</v>
       </c>
       <c r="AM13">
         <v>108135397.0</v>
       </c>
       <c r="AN13">
-        <v>112605920.0</v>
+        <v>147533249.0</v>
       </c>
       <c r="AO13">
         <v>110255548.0</v>
       </c>
       <c r="AP13">
-        <v>113063821.0</v>
+        <v>148226445.0</v>
       </c>
       <c r="AQ13">
         <v>107497233.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13">
         <v>99427050.0</v>
       </c>
       <c r="AT13"/>
       <c r="AU13">
         <v>105990011.0</v>
       </c>
-      <c r="AV13"/>
+      <c r="AV13">
+        <v>129473462.0</v>
+      </c>
       <c r="AW13">
         <v>122047000.0</v>
       </c>
-      <c r="AX13"/>
-[...1 lines deleted...]
-      <c r="AZ13"/>
+      <c r="AX13">
+        <v>129177422.0</v>
+      </c>
+      <c r="AY13">
+        <v>100446918.0</v>
+      </c>
+      <c r="AZ13">
+        <v>99884367.0</v>
+      </c>
       <c r="BA13">
-        <v>82127000.0</v>
-[...3 lines deleted...]
-      <c r="BD13"/>
+        <v>117895178.0</v>
+      </c>
+      <c r="BB13">
+        <v>85800108.0</v>
+      </c>
+      <c r="BC13">
+        <v>85874824.0</v>
+      </c>
+      <c r="BD13">
+        <v>85116798.0</v>
+      </c>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B14">
         <v>49386203.0</v>
       </c>
       <c r="C14">
         <v>45970516.0</v>
       </c>
       <c r="D14">
         <v>41521280.0</v>
       </c>
       <c r="E14">
         <v>36209271.0</v>
       </c>
       <c r="F14">
         <v>38599453.0</v>
       </c>
       <c r="G14">
         <v>22075332.0</v>
       </c>
       <c r="H14">
         <v>10644533.0</v>
       </c>
       <c r="I14">
         <v>10086119.0</v>
       </c>
@@ -4856,51 +5828,51 @@
       </c>
       <c r="AX14">
         <v>80016.0</v>
       </c>
       <c r="AY14">
         <v>61840.0</v>
       </c>
       <c r="AZ14">
         <v>61840.0</v>
       </c>
       <c r="BA14">
         <v>17728.0</v>
       </c>
       <c r="BB14">
         <v>17728.0</v>
       </c>
       <c r="BC14">
         <v>17728.0</v>
       </c>
       <c r="BD14">
         <v>17728.0</v>
       </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>5000.0</v>
@@ -4966,51 +5938,51 @@
       <c r="AQ15">
         <v>107497233.22</v>
       </c>
       <c r="AR15"/>
       <c r="AS15">
         <v>99427050.58</v>
       </c>
       <c r="AT15"/>
       <c r="AU15">
         <v>105990011.45</v>
       </c>
       <c r="AV15"/>
       <c r="AW15">
         <v>122046999.45</v>
       </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>-292000.0</v>
       </c>
       <c r="K16">
         <v>-2619000.0</v>
       </c>
       <c r="L16">
         <v>-1528000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>-1198124.0</v>
       </c>
@@ -5038,51 +6010,51 @@
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5114,51 +6086,51 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5190,51 +6162,51 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5250,51 +6222,51 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -5326,51 +6298,51 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -5402,51 +6374,51 @@
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>63000.0</v>
       </c>
       <c r="J22">
         <v>1.2</v>
       </c>
       <c r="K22">
         <v>14000.0</v>
       </c>
       <c r="L22">
         <v>13000.0</v>
       </c>
       <c r="M22">
         <v>13000.0</v>
       </c>
       <c r="N22">
         <v>14000.0</v>
@@ -5480,93 +6452,93 @@
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>1.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>1.0</v>
       </c>
       <c r="AI22">
         <v>1.0</v>
       </c>
       <c r="AJ22"/>
       <c r="AK22">
-        <v>-65065.41</v>
+        <v>-65065.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
       <c r="AM22">
         <v>242707.0</v>
       </c>
       <c r="AN22">
         <v>157116.0</v>
       </c>
       <c r="AO22">
         <v>111270.0</v>
       </c>
       <c r="AP22">
         <v>2256053.0</v>
       </c>
       <c r="AQ22">
         <v>2175559.0</v>
       </c>
       <c r="AR22"/>
       <c r="AS22">
         <v>2127659.0</v>
       </c>
       <c r="AT22"/>
       <c r="AU22">
         <v>1.0</v>
       </c>
       <c r="AV22"/>
       <c r="AW22">
         <v>2611708.0</v>
       </c>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="B23">
         <v>187000000.0</v>
       </c>
       <c r="C23">
         <v>190681000.0</v>
       </c>
       <c r="D23">
         <v>96027000.0</v>
       </c>
       <c r="E23">
         <v>99592000.0</v>
       </c>
       <c r="F23">
         <v>105209000.0</v>
       </c>
       <c r="G23">
         <v>79068000.0</v>
       </c>
       <c r="H23">
         <v>68774000.0</v>
       </c>
       <c r="I23">
         <v>52210000.0</v>
       </c>
@@ -5597,126 +6569,138 @@
       <c r="R23">
         <v>10064000.0</v>
       </c>
       <c r="S23">
         <v>14014000.0</v>
       </c>
       <c r="T23">
         <v>17836000.0</v>
       </c>
       <c r="U23">
         <v>21379000.0</v>
       </c>
       <c r="V23">
         <v>13428000.0</v>
       </c>
       <c r="W23">
         <v>15512000.0</v>
       </c>
       <c r="X23">
         <v>8916000.0</v>
       </c>
       <c r="Y23">
         <v>11587000.0</v>
       </c>
       <c r="Z23">
-        <v>13580000.0</v>
+        <v>22362412.0</v>
       </c>
       <c r="AA23">
         <v>16305542.53</v>
       </c>
       <c r="AB23">
         <v>0.0</v>
       </c>
       <c r="AC23">
         <v>19207496.0</v>
       </c>
       <c r="AD23">
         <v>0.0</v>
       </c>
       <c r="AE23">
         <v>21315817.0</v>
       </c>
       <c r="AF23">
-        <v>0.0</v>
+        <v>30261728.0</v>
       </c>
       <c r="AG23">
         <v>15675457.0</v>
       </c>
       <c r="AH23">
         <v>11446550.0</v>
       </c>
       <c r="AI23">
         <v>13848133.0</v>
       </c>
       <c r="AJ23">
         <v>16092107.0</v>
       </c>
       <c r="AK23">
         <v>17417698.0</v>
       </c>
       <c r="AL23">
         <v>19243010.0</v>
       </c>
       <c r="AM23">
         <v>14362261.0</v>
       </c>
       <c r="AN23">
         <v>15784857.0</v>
       </c>
       <c r="AO23">
         <v>14853481.0</v>
       </c>
       <c r="AP23">
         <v>20726440.0</v>
       </c>
       <c r="AQ23">
         <v>20596458.0</v>
       </c>
       <c r="AR23"/>
       <c r="AS23">
         <v>19573854.0</v>
       </c>
       <c r="AT23"/>
       <c r="AU23">
         <v>24818861.0</v>
       </c>
-      <c r="AV23"/>
+      <c r="AV23">
+        <v>30317960.0</v>
+      </c>
       <c r="AW23">
         <v>24026964.0</v>
       </c>
-      <c r="AX23"/>
-[...3 lines deleted...]
-      <c r="BB23"/>
+      <c r="AX23">
+        <v>34493708.0</v>
+      </c>
+      <c r="AY23">
+        <v>8140036.0</v>
+      </c>
+      <c r="AZ23">
+        <v>8094448.0</v>
+      </c>
+      <c r="BA23">
+        <v>1749320.0</v>
+      </c>
+      <c r="BB23">
+        <v>1676290.0</v>
+      </c>
       <c r="BC23"/>
       <c r="BD23"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -5748,51 +6732,51 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -5824,51 +6808,51 @@
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -5900,51 +6884,51 @@
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -5976,51 +6960,51 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="B28">
         <v>-183885000.0</v>
       </c>
       <c r="C28">
         <v>-187803000.0</v>
       </c>
       <c r="D28">
         <v>-93662000.0</v>
       </c>
       <c r="E28">
         <v>-96895000.0</v>
       </c>
       <c r="F28">
         <v>-102624000.0</v>
       </c>
       <c r="G28">
         <v>-78146000.0</v>
       </c>
       <c r="H28">
         <v>-67630000.0</v>
       </c>
       <c r="I28">
         <v>-50582000.0</v>
       </c>
@@ -6051,120 +7035,134 @@
       <c r="R28">
         <v>-7763000.0</v>
       </c>
       <c r="S28">
         <v>-11418000.0</v>
       </c>
       <c r="T28">
         <v>-14773000.0</v>
       </c>
       <c r="U28">
         <v>-19556000.0</v>
       </c>
       <c r="V28">
         <v>-11726000.0</v>
       </c>
       <c r="W28">
         <v>-13699000.0</v>
       </c>
       <c r="X28">
         <v>-7091000.0</v>
       </c>
       <c r="Y28">
         <v>-9396000.0</v>
       </c>
       <c r="Z28">
-        <v>-10950000.0</v>
+        <v>-18031548.0</v>
       </c>
       <c r="AA28">
         <v>-13253897.69</v>
       </c>
       <c r="AB28"/>
       <c r="AC28">
         <v>-15695296.0</v>
       </c>
       <c r="AD28"/>
       <c r="AE28">
         <v>-16332194.0</v>
       </c>
-      <c r="AF28"/>
+      <c r="AF28">
+        <v>-23186557.0</v>
+      </c>
       <c r="AG28">
         <v>-11815911.0</v>
       </c>
       <c r="AH28">
         <v>-8084567.0</v>
       </c>
       <c r="AI28">
         <v>-8011388.0</v>
       </c>
       <c r="AJ28">
         <v>-11532245.0</v>
       </c>
       <c r="AK28">
         <v>-13351827.0</v>
       </c>
       <c r="AL28">
         <v>-15007421.0</v>
       </c>
       <c r="AM28">
         <v>-8839755.0</v>
       </c>
       <c r="AN28">
         <v>-10215615.0</v>
       </c>
       <c r="AO28">
         <v>-13613824.0</v>
       </c>
       <c r="AP28">
         <v>-15222618.0</v>
       </c>
       <c r="AQ28">
         <v>-16574440.0</v>
       </c>
       <c r="AR28"/>
       <c r="AS28">
         <v>-16710641.0</v>
       </c>
       <c r="AT28"/>
       <c r="AU28">
         <v>-21948366.0</v>
       </c>
-      <c r="AV28"/>
+      <c r="AV28">
+        <v>-26811451.0</v>
+      </c>
       <c r="AW28">
         <v>-20512361.0</v>
       </c>
-      <c r="AX28"/>
-[...3 lines deleted...]
-      <c r="BB28"/>
+      <c r="AX28">
+        <v>-31356917.0</v>
+      </c>
+      <c r="AY28">
+        <v>-5212092.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-5182901.1</v>
+      </c>
+      <c r="BA28">
+        <v>-28618231.0</v>
+      </c>
+      <c r="BB28">
+        <v>-1519825.0</v>
+      </c>
       <c r="BC28"/>
       <c r="BD28"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="B29">
         <v>183332000.0</v>
       </c>
       <c r="C29">
         <v>187361000.0</v>
       </c>
       <c r="D29">
         <v>93599000.0</v>
       </c>
       <c r="E29">
         <v>97295000.0</v>
       </c>
       <c r="F29">
         <v>97570000.0</v>
       </c>
       <c r="G29">
         <v>75941000.0</v>
       </c>
       <c r="H29">
         <v>64180000.0</v>
       </c>
       <c r="I29">
         <v>47248000.0</v>
       </c>
@@ -6228,51 +7226,51 @@
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="B30">
         <v>3000.0</v>
       </c>
       <c r="C30">
         <v>130000.0</v>
       </c>
       <c r="D30">
         <v>7000.0</v>
       </c>
       <c r="E30">
         <v>33000.0</v>
       </c>
       <c r="F30">
         <v>3000.0</v>
       </c>
       <c r="G30">
         <v>2000.0</v>
       </c>
       <c r="H30">
         <v>4000.0</v>
       </c>
       <c r="I30">
         <v>229000.0</v>
       </c>
@@ -6303,126 +7301,140 @@
       <c r="R30">
         <v>5000.0</v>
       </c>
       <c r="S30">
         <v>5000.0</v>
       </c>
       <c r="T30">
         <v>3000.0</v>
       </c>
       <c r="U30">
         <v>25000.0</v>
       </c>
       <c r="V30">
         <v>10000.0</v>
       </c>
       <c r="W30">
         <v>21000.0</v>
       </c>
       <c r="X30">
         <v>18000.0</v>
       </c>
       <c r="Y30">
         <v>59000.0</v>
       </c>
       <c r="Z30">
-        <v>818000.0</v>
+        <v>1347014.0</v>
       </c>
       <c r="AA30">
         <v>928304.9</v>
       </c>
       <c r="AB30">
         <v>1326000.0</v>
       </c>
       <c r="AC30">
         <v>5245000.0</v>
       </c>
       <c r="AD30">
         <v>85123.63</v>
       </c>
       <c r="AE30">
         <v>4170746.0</v>
       </c>
       <c r="AF30">
         <v>4277561.05</v>
       </c>
       <c r="AG30">
-        <v>3125688.0</v>
+        <v>4268403.0</v>
       </c>
       <c r="AH30">
         <v>2428823.0</v>
       </c>
       <c r="AI30">
         <v>4872664.0</v>
       </c>
       <c r="AJ30">
         <v>3978503.0</v>
       </c>
       <c r="AK30">
         <v>3494792.0</v>
       </c>
       <c r="AL30">
-        <v>4443939.0</v>
+        <v>3543939.0</v>
       </c>
       <c r="AM30">
-        <v>5678537.0</v>
+        <v>4778537.0</v>
       </c>
       <c r="AN30">
         <v>5924673.0</v>
       </c>
       <c r="AO30">
         <v>1629605.0</v>
       </c>
       <c r="AP30">
         <v>24505.0</v>
       </c>
       <c r="AQ30">
         <v>27667.0</v>
       </c>
       <c r="AR30"/>
       <c r="AS30">
         <v>311682.0</v>
       </c>
       <c r="AT30"/>
       <c r="AU30">
         <v>59767.0</v>
       </c>
-      <c r="AV30"/>
+      <c r="AV30">
+        <v>73009.0</v>
+      </c>
       <c r="AW30">
         <v>238803.0</v>
       </c>
       <c r="AX30"/>
-      <c r="AY30"/>
-[...4 lines deleted...]
-      <c r="BD30"/>
+      <c r="AY30">
+        <v>122626.0</v>
+      </c>
+      <c r="AZ30">
+        <v>121940.0</v>
+      </c>
+      <c r="BA30">
+        <v>105073.0</v>
+      </c>
+      <c r="BB30">
+        <v>100606.0</v>
+      </c>
+      <c r="BC30">
+        <v>65746.0</v>
+      </c>
+      <c r="BD30">
+        <v>65165.0</v>
+      </c>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
         <v>202000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31">
         <v>8994000.0</v>
       </c>
       <c r="P31">
         <v>14613000.0</v>
       </c>
       <c r="Q31">
         <v>2882000.0</v>
       </c>
@@ -6496,51 +7508,51 @@
       <c r="AO31">
         <v>18837000.0</v>
       </c>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31">
         <v>23878000.0</v>
       </c>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31">
         <v>33541000.0</v>
       </c>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B32">
         <v>182743000.0</v>
       </c>
       <c r="C32">
         <v>186794000.0</v>
       </c>
       <c r="D32">
         <v>93054000.0</v>
       </c>
       <c r="E32">
         <v>96716000.0</v>
       </c>
       <c r="F32">
         <v>96984000.0</v>
       </c>
       <c r="G32">
         <v>75624000.0</v>
       </c>
       <c r="H32">
         <v>63782000.0</v>
       </c>
       <c r="I32">
         <v>46750000.0</v>
       </c>
@@ -6604,51 +7616,51 @@
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
     </row>
     <row r="33" spans="1:56">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="B33">
         <v>983000.0</v>
       </c>
       <c r="C33">
         <v>1086000.0</v>
       </c>
       <c r="D33">
         <v>948000.0</v>
       </c>
       <c r="E33">
         <v>1074000.0</v>
       </c>
       <c r="F33">
         <v>1199000.0</v>
       </c>
       <c r="G33">
         <v>355000.0</v>
       </c>
       <c r="H33">
         <v>439000.0</v>
       </c>
       <c r="I33">
         <v>536000.0</v>
       </c>
@@ -6679,126 +7691,142 @@
       <c r="R33">
         <v>1223000.0</v>
       </c>
       <c r="S33">
         <v>1342000.0</v>
       </c>
       <c r="T33">
         <v>1464000.0</v>
       </c>
       <c r="U33">
         <v>771000.0</v>
       </c>
       <c r="V33">
         <v>1021000.0</v>
       </c>
       <c r="W33">
         <v>1129000.0</v>
       </c>
       <c r="X33">
         <v>860000.0</v>
       </c>
       <c r="Y33">
         <v>778000.0</v>
       </c>
       <c r="Z33">
-        <v>852000.0</v>
+        <v>1403000.0</v>
       </c>
       <c r="AA33">
         <v>959808.46</v>
       </c>
       <c r="AB33">
         <v>0.0</v>
       </c>
       <c r="AC33">
-        <v>478331.0</v>
+        <v>685105.0</v>
       </c>
       <c r="AD33">
         <v>0.0</v>
       </c>
       <c r="AE33">
         <v>258514.0</v>
       </c>
       <c r="AF33">
-        <v>0.0</v>
+        <v>367008.0</v>
       </c>
       <c r="AG33">
         <v>326158.0</v>
       </c>
       <c r="AH33">
         <v>398281.0</v>
       </c>
       <c r="AI33">
         <v>448500.0</v>
       </c>
       <c r="AJ33">
         <v>382080.0</v>
       </c>
       <c r="AK33">
         <v>387299.0</v>
       </c>
       <c r="AL33">
         <v>397086.0</v>
       </c>
       <c r="AM33">
         <v>416996.0</v>
       </c>
       <c r="AN33">
-        <v>369909.0</v>
+        <v>484647.0</v>
       </c>
       <c r="AO33">
         <v>377871.0</v>
       </c>
       <c r="AP33">
-        <v>457183.0</v>
+        <v>599369.0</v>
       </c>
       <c r="AQ33">
         <v>353856.0</v>
       </c>
       <c r="AR33"/>
       <c r="AS33">
         <v>349752.0</v>
       </c>
       <c r="AT33"/>
       <c r="AU33">
         <v>342146.0</v>
       </c>
-      <c r="AV33"/>
+      <c r="AV33">
+        <v>417955.0</v>
+      </c>
       <c r="AW33">
         <v>429321.0</v>
       </c>
-      <c r="AX33"/>
-[...5 lines deleted...]
-      <c r="BD33"/>
+      <c r="AX33">
+        <v>47995.0</v>
+      </c>
+      <c r="AY33">
+        <v>24628.0</v>
+      </c>
+      <c r="AZ33">
+        <v>24490.0</v>
+      </c>
+      <c r="BA33">
+        <v>43804.0</v>
+      </c>
+      <c r="BB33">
+        <v>26924.0</v>
+      </c>
+      <c r="BC33">
+        <v>39924.0</v>
+      </c>
+      <c r="BD33">
+        <v>39571.0</v>
+      </c>
     </row>
     <row r="34" spans="1:56">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34">
         <v>54000.0</v>
       </c>
       <c r="W34">
@@ -6836,51 +7864,51 @@
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
     </row>
     <row r="35" spans="1:56">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="B35">
         <v>394000.0</v>
       </c>
       <c r="C35">
         <v>519000.0</v>
       </c>
       <c r="D35">
         <v>403000.0</v>
       </c>
       <c r="E35">
         <v>495000.0</v>
       </c>
       <c r="F35">
         <v>613000.0</v>
       </c>
       <c r="G35">
         <v>38000.0</v>
       </c>
       <c r="H35">
         <v>41000.0</v>
       </c>
       <c r="I35">
         <v>38000.0</v>
       </c>
@@ -6911,118 +7939,120 @@
       <c r="R35">
         <v>635000.0</v>
       </c>
       <c r="S35">
         <v>698000.0</v>
       </c>
       <c r="T35">
         <v>760000.0</v>
       </c>
       <c r="U35">
         <v>0.0</v>
       </c>
       <c r="V35">
         <v>54000.0</v>
       </c>
       <c r="W35">
         <v>108000.0</v>
       </c>
       <c r="X35">
         <v>161000.0</v>
       </c>
       <c r="Y35">
         <v>213000.0</v>
       </c>
       <c r="Z35">
-        <v>263000.0</v>
+        <v>433086.0</v>
       </c>
       <c r="AA35">
         <v>326936.94</v>
       </c>
       <c r="AB35">
-        <v>0.0</v>
+        <v>-24642394.0</v>
       </c>
       <c r="AC35">
         <v>0.0</v>
       </c>
       <c r="AD35">
-        <v>0.0</v>
+        <v>-27911214.0</v>
       </c>
       <c r="AE35">
-        <v>6339.59</v>
+        <v>6339.0</v>
       </c>
       <c r="AF35">
-        <v>0.0</v>
+        <v>8999.0</v>
       </c>
       <c r="AG35">
         <v>35260.0</v>
       </c>
       <c r="AH35">
         <v>35300.0</v>
       </c>
       <c r="AI35">
         <v>29640.0</v>
       </c>
       <c r="AJ35">
         <v>28244.0</v>
       </c>
       <c r="AK35">
         <v>26895.0</v>
       </c>
       <c r="AL35">
         <v>25248.0</v>
       </c>
       <c r="AM35">
         <v>19445.0</v>
       </c>
       <c r="AN35">
-        <v>22118.0</v>
+        <v>28978.0</v>
       </c>
       <c r="AO35">
         <v>13442.0</v>
       </c>
       <c r="AP35">
-        <v>13018.0</v>
+        <v>17067.0</v>
       </c>
       <c r="AQ35"/>
-      <c r="AR35"/>
+      <c r="AR35">
+        <v>-23848902.0</v>
+      </c>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
     </row>
     <row r="36" spans="1:56">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="B36">
         <v>67000.0</v>
       </c>
       <c r="C36">
         <v>66000.0</v>
       </c>
       <c r="D36">
         <v>75000.0</v>
       </c>
       <c r="E36">
         <v>83000.0</v>
       </c>
       <c r="F36">
         <v>90000.0</v>
       </c>
       <c r="G36">
         <v>67000.0</v>
       </c>
       <c r="H36">
         <v>81000.0</v>
       </c>
       <c r="I36">
         <v>87000.0</v>
       </c>
@@ -7053,114 +8083,118 @@
       <c r="R36">
         <v>181000.0</v>
       </c>
       <c r="S36">
         <v>186000.0</v>
       </c>
       <c r="T36">
         <v>194000.0</v>
       </c>
       <c r="U36">
         <v>194000.0</v>
       </c>
       <c r="V36">
         <v>206000.0</v>
       </c>
       <c r="W36">
         <v>219000.0</v>
       </c>
       <c r="X36">
         <v>9000.0</v>
       </c>
       <c r="Y36">
         <v>9000.0</v>
       </c>
       <c r="Z36">
-        <v>9000.0</v>
+        <v>14820.0</v>
       </c>
       <c r="AA36">
         <v>9101.03</v>
       </c>
       <c r="AB36">
         <v>0.0</v>
       </c>
       <c r="AC36">
-        <v>9104.0</v>
+        <v>215878.0</v>
       </c>
       <c r="AD36">
         <v>0.0</v>
       </c>
       <c r="AE36">
         <v>65509.0</v>
       </c>
       <c r="AF36">
-        <v>0.0</v>
+        <v>93000.0</v>
       </c>
       <c r="AG36">
         <v>91824.0</v>
       </c>
       <c r="AH36">
         <v>125087.0</v>
       </c>
       <c r="AI36">
         <v>127140.0</v>
       </c>
       <c r="AJ36">
         <v>46289.0</v>
       </c>
       <c r="AK36">
         <v>45339.0</v>
       </c>
       <c r="AL36">
         <v>45141.0</v>
       </c>
       <c r="AM36">
         <v>43212.0</v>
       </c>
       <c r="AN36">
-        <v>44999.0</v>
+        <v>159737.0</v>
       </c>
       <c r="AO36"/>
-      <c r="AP36"/>
+      <c r="AP36">
+        <v>142186.0</v>
+      </c>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
-      <c r="BA36"/>
+      <c r="BA36">
+        <v>-3547.0</v>
+      </c>
       <c r="BB36"/>
       <c r="BC36"/>
       <c r="BD36"/>
     </row>
     <row r="37" spans="1:56">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -7192,51 +8226,51 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
     </row>
     <row r="38" spans="1:56">
       <c r="A38" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38">
         <v>30000.0</v>
       </c>
       <c r="L38"/>
       <c r="M38">
         <v>122000.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>141000.0</v>
       </c>
       <c r="P38">
         <v>144000.0</v>
       </c>
       <c r="Q38">
@@ -7316,51 +8350,51 @@
       </c>
       <c r="AP38">
         <v>1.0</v>
       </c>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38">
         <v>0.0</v>
       </c>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38">
         <v>1.0</v>
       </c>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
     </row>
     <row r="39" spans="1:56">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="B39">
         <v>1253000.0</v>
       </c>
       <c r="C39">
         <v>675000.0</v>
       </c>
       <c r="D39">
         <v>593000.0</v>
       </c>
       <c r="E39">
         <v>741000.0</v>
       </c>
       <c r="F39">
         <v>424000.0</v>
       </c>
       <c r="G39">
         <v>428000.0</v>
       </c>
       <c r="H39">
         <v>490000.0</v>
       </c>
       <c r="I39">
         <v>579000.0</v>
       </c>
@@ -7391,128 +8425,144 @@
       <c r="R39">
         <v>206000.0</v>
       </c>
       <c r="S39">
         <v>338000.0</v>
       </c>
       <c r="T39">
         <v>642000.0</v>
       </c>
       <c r="U39">
         <v>814000.0</v>
       </c>
       <c r="V39">
         <v>409000.0</v>
       </c>
       <c r="W39">
         <v>352000.0</v>
       </c>
       <c r="X39">
         <v>587000.0</v>
       </c>
       <c r="Y39">
         <v>1000.0</v>
       </c>
       <c r="Z39">
-        <v>509000.0</v>
+        <v>838178.0</v>
       </c>
       <c r="AA39">
         <v>632171.44</v>
       </c>
       <c r="AB39">
-        <v>133000.0</v>
+        <v>-23343003.0</v>
       </c>
       <c r="AC39">
-        <v>501000.0</v>
+        <v>-901229.0</v>
       </c>
       <c r="AD39">
-        <v>4237.35</v>
+        <v>-23025189.0</v>
       </c>
       <c r="AE39">
         <v>551544.0</v>
       </c>
       <c r="AF39">
-        <v>72243.9</v>
+        <v>6704159.0</v>
       </c>
       <c r="AG39">
-        <v>771320.0</v>
+        <v>-757054.0</v>
       </c>
       <c r="AH39">
         <v>501880.0</v>
       </c>
       <c r="AI39">
-        <v>920400.0</v>
+        <v>460200.0</v>
       </c>
       <c r="AJ39">
         <v>120822.0</v>
       </c>
       <c r="AK39">
-        <v>292779.0</v>
+        <v>172001.0</v>
       </c>
       <c r="AL39">
-        <v>436106.0</v>
+        <v>218053.0</v>
       </c>
       <c r="AM39">
-        <v>254950.0</v>
+        <v>254952.0</v>
       </c>
       <c r="AN39">
-        <v>174716.0</v>
+        <v>887370.0</v>
       </c>
       <c r="AO39">
-        <v>132179.0</v>
+        <v>-767819.0</v>
       </c>
       <c r="AP39">
-        <v>2265284.0</v>
+        <v>6591664.0</v>
       </c>
       <c r="AQ39">
-        <v>2184296.19</v>
-[...1 lines deleted...]
-      <c r="AR39"/>
+        <v>2184297.0</v>
+      </c>
+      <c r="AR39">
+        <v>-21760450.0</v>
+      </c>
       <c r="AS39">
-        <v>2324778.0</v>
+        <v>74120.0</v>
       </c>
       <c r="AT39"/>
       <c r="AU39">
-        <v>5485928.0</v>
-[...1 lines deleted...]
-      <c r="AV39"/>
+        <v>2468582.0</v>
+      </c>
+      <c r="AV39">
+        <v>3015543.0</v>
+      </c>
       <c r="AW39">
-        <v>2969476.0</v>
-[...3 lines deleted...]
-      <c r="AZ39"/>
+        <v>234769.0</v>
+      </c>
+      <c r="AX39">
+        <v>3088792.0</v>
+      </c>
+      <c r="AY39">
+        <v>2780687.0</v>
+      </c>
+      <c r="AZ39">
+        <v>2765114.0</v>
+      </c>
       <c r="BA39">
-        <v>28000.0</v>
-[...3 lines deleted...]
-      <c r="BD39"/>
+        <v>29746141.0</v>
+      </c>
+      <c r="BB39">
+        <v>28933.0</v>
+      </c>
+      <c r="BC39">
+        <v>59311.0</v>
+      </c>
+      <c r="BD39">
+        <v>58787.0</v>
+      </c>
     </row>
     <row r="40" spans="1:56">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="B40">
         <v>2157000.0</v>
       </c>
       <c r="C40">
         <v>1317000.0</v>
       </c>
       <c r="D40">
         <v>1340000.0</v>
       </c>
       <c r="E40">
         <v>1247000.0</v>
       </c>
       <c r="F40">
         <v>6247000.0</v>
       </c>
       <c r="G40">
         <v>2359000.0</v>
       </c>
       <c r="H40">
         <v>3439000.0</v>
       </c>
       <c r="I40">
         <v>3289000.0</v>
       </c>
@@ -7543,128 +8593,142 @@
       <c r="R40">
         <v>1577000.0</v>
       </c>
       <c r="S40">
         <v>1585000.0</v>
       </c>
       <c r="T40">
         <v>1084000.0</v>
       </c>
       <c r="U40">
         <v>882000.0</v>
       </c>
       <c r="V40">
         <v>596000.0</v>
       </c>
       <c r="W40">
         <v>489000.0</v>
       </c>
       <c r="X40">
         <v>522000.0</v>
       </c>
       <c r="Y40">
         <v>662000.0</v>
       </c>
       <c r="Z40">
-        <v>506000.0</v>
+        <v>833237.0</v>
       </c>
       <c r="AA40">
         <v>475353.71</v>
       </c>
       <c r="AB40">
         <v>453000.0</v>
       </c>
       <c r="AC40">
-        <v>1163476.0</v>
+        <v>529238.0</v>
       </c>
       <c r="AD40">
         <v>34487.31</v>
       </c>
       <c r="AE40">
         <v>1263692.0</v>
       </c>
       <c r="AF40">
-        <v>1155179.89</v>
+        <v>1794040.0</v>
       </c>
       <c r="AG40">
         <v>1444942.0</v>
       </c>
       <c r="AH40">
         <v>1122707.0</v>
       </c>
       <c r="AI40">
         <v>748801.0</v>
       </c>
       <c r="AJ40">
         <v>791621.0</v>
       </c>
       <c r="AK40">
         <v>730796.0</v>
       </c>
       <c r="AL40">
         <v>644214.0</v>
       </c>
       <c r="AM40">
         <v>517825.0</v>
       </c>
       <c r="AN40">
         <v>498044.0</v>
       </c>
       <c r="AO40">
         <v>371150.0</v>
       </c>
       <c r="AP40">
-        <v>310114.0</v>
+        <v>302491.0</v>
       </c>
       <c r="AQ40">
         <v>346575.0</v>
       </c>
       <c r="AR40"/>
       <c r="AS40">
         <v>676494.0</v>
       </c>
       <c r="AT40"/>
       <c r="AU40">
         <v>390900.0</v>
       </c>
-      <c r="AV40"/>
+      <c r="AV40">
+        <v>477509.0</v>
+      </c>
       <c r="AW40">
         <v>830399.0</v>
       </c>
-      <c r="AX40"/>
-[...1 lines deleted...]
-      <c r="AZ40"/>
+      <c r="AX40">
+        <v>381973.0</v>
+      </c>
+      <c r="AY40">
+        <v>276030.0</v>
+      </c>
+      <c r="AZ40">
+        <v>274483.0</v>
+      </c>
       <c r="BA40">
-        <v>762000.0</v>
-[...3 lines deleted...]
-      <c r="BD40"/>
+        <v>376846.0</v>
+      </c>
+      <c r="BB40">
+        <v>795079.0</v>
+      </c>
+      <c r="BC40">
+        <v>546040.0</v>
+      </c>
+      <c r="BD40">
+        <v>541220.0</v>
+      </c>
     </row>
     <row r="41" spans="1:56">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
@@ -7712,51 +8776,51 @@
         <v>22000.0</v>
       </c>
       <c r="AO41">
         <v>13000.0</v>
       </c>
       <c r="AP41">
         <v>14000.0</v>
       </c>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
     </row>
     <row r="42" spans="1:56">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
       <c r="B42">
         <v>445194000.0</v>
       </c>
       <c r="C42">
         <v>437219000.0</v>
       </c>
       <c r="D42">
         <v>331488000.0</v>
       </c>
       <c r="E42">
         <v>326308000.0</v>
       </c>
       <c r="F42">
         <v>310313000.0</v>
       </c>
       <c r="G42">
         <v>279302000.0</v>
       </c>
       <c r="H42">
         <v>260490000.0</v>
       </c>
       <c r="I42">
         <v>238398000.0</v>
       </c>
@@ -7787,126 +8851,132 @@
       <c r="R42">
         <v>152285000.0</v>
       </c>
       <c r="S42">
         <v>152093000.0</v>
       </c>
       <c r="T42">
         <v>151854000.0</v>
       </c>
       <c r="U42">
         <v>151583000.0</v>
       </c>
       <c r="V42">
         <v>138632000.0</v>
       </c>
       <c r="W42">
         <v>138395000.0</v>
       </c>
       <c r="X42">
         <v>128850000.0</v>
       </c>
       <c r="Y42">
         <v>128827000.0</v>
       </c>
       <c r="Z42">
-        <v>128897000.0</v>
+        <v>212256838.0</v>
       </c>
       <c r="AA42">
         <v>1.02</v>
       </c>
       <c r="AB42">
         <v>455000.0</v>
       </c>
       <c r="AC42">
         <v>127327000.0</v>
       </c>
       <c r="AD42">
         <v>831000.0</v>
       </c>
       <c r="AE42">
         <v>-0.02</v>
       </c>
       <c r="AF42">
-        <v>826470.16</v>
+        <v>341.61</v>
       </c>
       <c r="AG42">
-        <v>2086241.58</v>
+        <v>2086242.0</v>
       </c>
       <c r="AH42">
-        <v>1.22</v>
+        <v>2.0</v>
       </c>
       <c r="AI42">
-        <v>0.22</v>
+        <v>1.0</v>
       </c>
       <c r="AJ42">
         <v>-0.14</v>
       </c>
       <c r="AK42">
         <v>-0.01</v>
       </c>
       <c r="AL42">
         <v>0.0</v>
       </c>
       <c r="AM42">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="AN42">
-        <v>380913.0</v>
+        <v>391.65</v>
       </c>
       <c r="AO42">
         <v>0.0</v>
       </c>
       <c r="AP42">
-        <v>516996.0</v>
+        <v>813.87</v>
       </c>
       <c r="AQ42">
-        <v>0.32</v>
+        <v>1.0</v>
       </c>
       <c r="AR42"/>
       <c r="AS42">
         <v>0.0</v>
       </c>
       <c r="AT42"/>
       <c r="AU42">
-        <v>0.6</v>
-[...1 lines deleted...]
-      <c r="AV42"/>
+        <v>1.0</v>
+      </c>
+      <c r="AV42">
+        <v>687.39</v>
+      </c>
       <c r="AW42">
-        <v>0.36</v>
+        <v>1.0</v>
       </c>
       <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-      <c r="BC42"/>
-      <c r="BD42"/>
+      <c r="BC42">
+        <v>1386327.0</v>
+      </c>
+      <c r="BD42">
+        <v>1374090.0</v>
+      </c>
     </row>
     <row r="43" spans="1:56">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -7938,51 +9008,51 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
     </row>
     <row r="44" spans="1:56">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8014,51 +9084,51 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
     </row>
     <row r="45" spans="1:56">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B45">
         <v>2216000.0</v>
       </c>
       <c r="C45">
         <v>2517000.0</v>
       </c>
       <c r="D45">
         <v>2356000.0</v>
       </c>
       <c r="E45">
         <v>2461000.0</v>
       </c>
       <c r="F45">
         <v>2565000.0</v>
       </c>
       <c r="G45">
         <v>1732000.0</v>
       </c>
       <c r="H45">
         <v>1787000.0</v>
       </c>
       <c r="I45">
         <v>1853000.0</v>
       </c>
@@ -8154,51 +9224,51 @@
       <c r="AQ45">
         <v>353856.01</v>
       </c>
       <c r="AR45"/>
       <c r="AS45">
         <v>349752.26</v>
       </c>
       <c r="AT45"/>
       <c r="AU45">
         <v>342146.77</v>
       </c>
       <c r="AV45"/>
       <c r="AW45">
         <v>429321.93</v>
       </c>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
     </row>
     <row r="46" spans="1:56">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="B46">
         <v>916000.0</v>
       </c>
       <c r="C46">
         <v>1020000.0</v>
       </c>
       <c r="D46">
         <v>873000.0</v>
       </c>
       <c r="E46">
         <v>991000.0</v>
       </c>
       <c r="F46">
         <v>1109000.0</v>
       </c>
       <c r="G46">
         <v>288000.0</v>
       </c>
       <c r="H46">
         <v>358000.0</v>
       </c>
       <c r="I46">
         <v>449000.0</v>
       </c>
@@ -8229,120 +9299,138 @@
       <c r="R46">
         <v>1042000.0</v>
       </c>
       <c r="S46">
         <v>1156000.0</v>
       </c>
       <c r="T46">
         <v>1270000.0</v>
       </c>
       <c r="U46">
         <v>577000.0</v>
       </c>
       <c r="V46">
         <v>815000.0</v>
       </c>
       <c r="W46">
         <v>910000.0</v>
       </c>
       <c r="X46">
         <v>851000.0</v>
       </c>
       <c r="Y46">
         <v>769000.0</v>
       </c>
       <c r="Z46">
-        <v>843000.0</v>
+        <v>1388182.0</v>
       </c>
       <c r="AA46">
         <v>950707.43</v>
       </c>
       <c r="AB46"/>
       <c r="AC46">
         <v>469227.0</v>
       </c>
       <c r="AD46"/>
       <c r="AE46">
         <v>193005.0</v>
       </c>
-      <c r="AF46"/>
+      <c r="AF46">
+        <v>274006.0</v>
+      </c>
       <c r="AG46">
         <v>234334.0</v>
       </c>
       <c r="AH46">
         <v>273194.0</v>
       </c>
       <c r="AI46">
         <v>321360.0</v>
       </c>
       <c r="AJ46">
         <v>335791.0</v>
       </c>
       <c r="AK46">
         <v>341960.0</v>
       </c>
       <c r="AL46">
         <v>351945.0</v>
       </c>
       <c r="AM46">
         <v>373784.0</v>
       </c>
       <c r="AN46">
         <v>324910.0</v>
       </c>
       <c r="AO46">
         <v>377871.0</v>
       </c>
       <c r="AP46">
         <v>457183.0</v>
       </c>
       <c r="AQ46">
         <v>353856.0</v>
       </c>
       <c r="AR46"/>
       <c r="AS46">
         <v>349752.0</v>
       </c>
       <c r="AT46"/>
       <c r="AU46">
         <v>342146.0</v>
       </c>
-      <c r="AV46"/>
+      <c r="AV46">
+        <v>417955.0</v>
+      </c>
       <c r="AW46">
         <v>429321.0</v>
       </c>
-      <c r="AX46"/>
-[...5 lines deleted...]
-      <c r="BD46"/>
+      <c r="AX46">
+        <v>47995.0</v>
+      </c>
+      <c r="AY46">
+        <v>24628.0</v>
+      </c>
+      <c r="AZ46">
+        <v>24490.0</v>
+      </c>
+      <c r="BA46">
+        <v>47351.0</v>
+      </c>
+      <c r="BB46">
+        <v>26924.0</v>
+      </c>
+      <c r="BC46">
+        <v>39924.0</v>
+      </c>
+      <c r="BD46">
+        <v>39571.0</v>
+      </c>
     </row>
     <row r="47" spans="1:56">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
         <v>613000.0</v>
       </c>
       <c r="N47"/>
       <c r="O47">
         <v>789000.0</v>
       </c>
       <c r="P47">
         <v>890000.0</v>
       </c>
       <c r="Q47">
         <v>993000.0</v>
       </c>
@@ -8426,51 +9514,51 @@
       </c>
       <c r="AR47"/>
       <c r="AS47">
         <v>351000.0</v>
       </c>
       <c r="AT47"/>
       <c r="AU47">
         <v>342000.0</v>
       </c>
       <c r="AV47"/>
       <c r="AW47">
         <v>44000.0</v>
       </c>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47">
         <v>26000.0</v>
       </c>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
     </row>
     <row r="48" spans="1:56">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B48">
         <v>-260913000.0</v>
       </c>
       <c r="C48">
         <v>-248978000.0</v>
       </c>
       <c r="D48">
         <v>-237141000.0</v>
       </c>
       <c r="E48">
         <v>-228176000.0</v>
       </c>
       <c r="F48">
         <v>-212029000.0</v>
       </c>
       <c r="G48">
         <v>-202675000.0</v>
       </c>
       <c r="H48">
         <v>-195318000.0</v>
       </c>
       <c r="I48">
         <v>-190259000.0</v>
       </c>
@@ -8501,126 +9589,142 @@
       <c r="R48">
         <v>-143260000.0</v>
       </c>
       <c r="S48">
         <v>-139985000.0</v>
       </c>
       <c r="T48">
         <v>-135164000.0</v>
       </c>
       <c r="U48">
         <v>-130119000.0</v>
       </c>
       <c r="V48">
         <v>-126116000.0</v>
       </c>
       <c r="W48">
         <v>-122207000.0</v>
       </c>
       <c r="X48">
         <v>-119340000.0</v>
       </c>
       <c r="Y48">
         <v>-116636000.0</v>
       </c>
       <c r="Z48">
-        <v>-113829000.0</v>
+        <v>-187444111.0</v>
       </c>
       <c r="AA48">
         <v>-101805504.02</v>
       </c>
       <c r="AB48">
         <v>-145420000.0</v>
       </c>
       <c r="AC48">
         <v>-108870000.0</v>
       </c>
       <c r="AD48">
         <v>-141258000.0</v>
       </c>
       <c r="AE48">
-        <v>-96587186.98</v>
+        <v>-96587186.0</v>
       </c>
       <c r="AF48">
-        <v>-99060829.36</v>
+        <v>-137123303.0</v>
       </c>
       <c r="AG48">
-        <v>-107863806.66</v>
+        <v>-107863806.0</v>
       </c>
       <c r="AH48">
-        <v>-110586294.22</v>
+        <v>-110586294.0</v>
       </c>
       <c r="AI48">
-        <v>-110223470.22</v>
+        <v>-110223470.0</v>
       </c>
       <c r="AJ48">
-        <v>-108759610.86</v>
+        <v>-108759610.0</v>
       </c>
       <c r="AK48">
-        <v>-104315617.99</v>
+        <v>-104315617.0</v>
       </c>
       <c r="AL48">
-        <v>-101892090.4</v>
+        <v>-101892090.0</v>
       </c>
       <c r="AM48">
-        <v>-95856679.87</v>
+        <v>-95856679.0</v>
       </c>
       <c r="AN48">
-        <v>-98916964.76</v>
+        <v>-129598691.0</v>
       </c>
       <c r="AO48">
-        <v>-98103922.1</v>
+        <v>-98103922.0</v>
       </c>
       <c r="AP48">
-        <v>-95815656.06</v>
+        <v>-125614824.0</v>
       </c>
       <c r="AQ48">
-        <v>-89529211.32</v>
+        <v>-89529211.0</v>
       </c>
       <c r="AR48"/>
       <c r="AS48">
-        <v>-82675758.18</v>
+        <v>-82675758.0</v>
       </c>
       <c r="AT48"/>
       <c r="AU48">
-        <v>-82900586.6</v>
-[...1 lines deleted...]
-      <c r="AV48"/>
+        <v>-82900586.0</v>
+      </c>
+      <c r="AV48">
+        <v>-101268815.0</v>
+      </c>
       <c r="AW48">
-        <v>-101484738.36</v>
-[...7 lines deleted...]
-      <c r="BD48"/>
+        <v>-101484738.0</v>
+      </c>
+      <c r="AX48">
+        <v>-96279606.0</v>
+      </c>
+      <c r="AY48">
+        <v>-93120156.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-92598638.0</v>
+      </c>
+      <c r="BA48">
+        <v>-87870629.0</v>
+      </c>
+      <c r="BB48">
+        <v>-85453084.0</v>
+      </c>
+      <c r="BC48">
+        <v>-86691719.0</v>
+      </c>
+      <c r="BD48">
+        <v>-85926483.0</v>
+      </c>
     </row>
     <row r="49" spans="1:56">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49">
         <v>-126116000.0</v>
       </c>
       <c r="W49">
@@ -8658,51 +9762,51 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
     </row>
     <row r="50" spans="1:56">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -8734,51 +9838,51 @@
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
     </row>
     <row r="51" spans="1:56">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="B51">
         <v>876000.0</v>
       </c>
       <c r="C51">
         <v>987000.0</v>
       </c>
       <c r="D51">
         <v>817000.0</v>
       </c>
       <c r="E51">
         <v>849000.0</v>
       </c>
       <c r="F51">
         <v>959000.0</v>
       </c>
       <c r="G51">
         <v>137000.0</v>
       </c>
       <c r="H51">
         <v>211000.0</v>
       </c>
       <c r="I51">
         <v>284000.0</v>
       </c>
@@ -8809,94 +9913,94 @@
       <c r="R51">
         <v>867000.0</v>
       </c>
       <c r="S51">
         <v>911000.0</v>
       </c>
       <c r="T51">
         <v>954000.0</v>
       </c>
       <c r="U51">
         <v>213000.0</v>
       </c>
       <c r="V51">
         <v>262000.0</v>
       </c>
       <c r="W51">
         <v>311000.0</v>
       </c>
       <c r="X51">
         <v>359000.0</v>
       </c>
       <c r="Y51">
         <v>405000.0</v>
       </c>
       <c r="Z51">
-        <v>450000.0</v>
+        <v>741022.0</v>
       </c>
       <c r="AA51">
         <v>648320.49</v>
       </c>
       <c r="AB51">
         <v>0.0</v>
       </c>
       <c r="AC51">
         <v>0.0</v>
       </c>
       <c r="AD51">
         <v>0.0</v>
       </c>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
     </row>
     <row r="52" spans="1:56">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B52">
         <v>482000.0</v>
       </c>
       <c r="C52">
         <v>468000.0</v>
       </c>
       <c r="D52">
         <v>414000.0</v>
       </c>
       <c r="E52">
         <v>354000.0</v>
       </c>
       <c r="F52">
         <v>346000.0</v>
       </c>
       <c r="G52">
         <v>137000.0</v>
       </c>
       <c r="H52">
         <v>211000.0</v>
       </c>
       <c r="I52">
         <v>284000.0</v>
       </c>
@@ -8927,198 +10031,198 @@
       <c r="R52">
         <v>232000.0</v>
       </c>
       <c r="S52">
         <v>213000.0</v>
       </c>
       <c r="T52">
         <v>194000.0</v>
       </c>
       <c r="U52">
         <v>213000.0</v>
       </c>
       <c r="V52">
         <v>208000.0</v>
       </c>
       <c r="W52">
         <v>203000.0</v>
       </c>
       <c r="X52">
         <v>198000.0</v>
       </c>
       <c r="Y52">
         <v>192000.0</v>
       </c>
       <c r="Z52">
-        <v>187000.0</v>
+        <v>307936.0</v>
       </c>
       <c r="AA52">
         <v>181320.49</v>
       </c>
       <c r="AB52">
         <v>0.0</v>
       </c>
       <c r="AC52">
         <v>0.0</v>
       </c>
       <c r="AD52">
         <v>0.0</v>
       </c>
       <c r="AE52">
         <v>0.0</v>
       </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
         <v>0.0</v>
       </c>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
     </row>
     <row r="53" spans="1:56">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53">
         <v>63000.0</v>
       </c>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53">
         <v>1000.0</v>
       </c>
       <c r="Y53"/>
       <c r="Z53">
-        <v>1000.0</v>
+        <v>1646.0</v>
       </c>
       <c r="AA53">
         <v>23102.61</v>
       </c>
       <c r="AB53">
         <v>10.58</v>
       </c>
       <c r="AC53">
-        <v>126761.0</v>
+        <v>1430.0</v>
       </c>
       <c r="AD53">
         <v>23.54</v>
       </c>
       <c r="AE53">
-        <v>2817.6</v>
+        <v>2817.0</v>
       </c>
       <c r="AF53">
-        <v>2889.76</v>
+        <v>4000.0</v>
       </c>
       <c r="AG53">
         <v>22037.0</v>
       </c>
       <c r="AH53">
         <v>32998.0</v>
       </c>
       <c r="AI53">
         <v>55380.0</v>
       </c>
       <c r="AJ53">
         <v>78455.0</v>
       </c>
       <c r="AK53">
         <v>76845.0</v>
       </c>
       <c r="AL53">
         <v>76509.0</v>
       </c>
       <c r="AM53">
         <v>72020.0</v>
       </c>
       <c r="AN53"/>
       <c r="AO53">
-        <v>20909.0</v>
+        <v>27953.0</v>
       </c>
       <c r="AP53"/>
       <c r="AQ53">
         <v>1456197.0</v>
       </c>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
     </row>
     <row r="54" spans="1:56">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9150,51 +10254,51 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
     </row>
     <row r="55" spans="1:56">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="B55">
         <v>187000000.0</v>
       </c>
       <c r="C55">
         <v>190681000.0</v>
       </c>
       <c r="D55">
         <v>96027000.0</v>
       </c>
       <c r="E55">
         <v>99592000.0</v>
       </c>
       <c r="F55">
         <v>105209000.0</v>
       </c>
       <c r="G55">
         <v>79068000.0</v>
       </c>
       <c r="H55">
         <v>68774000.0</v>
       </c>
       <c r="I55">
         <v>52210000.0</v>
       </c>
@@ -9225,128 +10329,142 @@
       <c r="R55">
         <v>10064000.0</v>
       </c>
       <c r="S55">
         <v>14014000.0</v>
       </c>
       <c r="T55">
         <v>17836000.0</v>
       </c>
       <c r="U55">
         <v>21379000.0</v>
       </c>
       <c r="V55">
         <v>13428000.0</v>
       </c>
       <c r="W55">
         <v>15512000.0</v>
       </c>
       <c r="X55">
         <v>8916000.0</v>
       </c>
       <c r="Y55">
         <v>11587000.0</v>
       </c>
       <c r="Z55">
-        <v>13580000.0</v>
+        <v>22362412.0</v>
       </c>
       <c r="AA55">
         <v>16305542.53</v>
       </c>
       <c r="AB55">
         <v>307737.38</v>
       </c>
       <c r="AC55">
-        <v>19207496.0</v>
+        <v>27511499.0</v>
       </c>
       <c r="AD55">
         <v>645630.72</v>
       </c>
       <c r="AE55">
         <v>21315817.0</v>
       </c>
       <c r="AF55">
-        <v>21861725.18</v>
+        <v>30261728.0</v>
       </c>
       <c r="AG55">
         <v>15675457.0</v>
       </c>
       <c r="AH55">
         <v>11446550.0</v>
       </c>
       <c r="AI55">
         <v>13848133.0</v>
       </c>
       <c r="AJ55">
         <v>16092107.0</v>
       </c>
       <c r="AK55">
         <v>17417698.0</v>
       </c>
       <c r="AL55">
         <v>19243010.0</v>
       </c>
       <c r="AM55">
         <v>14362261.0</v>
       </c>
       <c r="AN55">
-        <v>15784857.0</v>
+        <v>20680950.0</v>
       </c>
       <c r="AO55">
         <v>14853481.0</v>
       </c>
       <c r="AP55">
-        <v>20726440.0</v>
+        <v>27172470.0</v>
       </c>
       <c r="AQ55">
         <v>20596458.0</v>
       </c>
       <c r="AR55"/>
       <c r="AS55">
         <v>19573854.0</v>
       </c>
       <c r="AT55"/>
       <c r="AU55">
         <v>24818861.0</v>
       </c>
-      <c r="AV55"/>
+      <c r="AV55">
+        <v>30317960.0</v>
+      </c>
       <c r="AW55">
         <v>24026964.0</v>
       </c>
-      <c r="AX55"/>
-[...1 lines deleted...]
-      <c r="AZ55"/>
+      <c r="AX55">
+        <v>34493708.0</v>
+      </c>
+      <c r="AY55">
+        <v>8140036.0</v>
+      </c>
+      <c r="AZ55">
+        <v>8094448.0</v>
+      </c>
       <c r="BA55">
-        <v>1605000.0</v>
-[...3 lines deleted...]
-      <c r="BD55"/>
+        <v>31481058.0</v>
+      </c>
+      <c r="BB55">
+        <v>1676290.0</v>
+      </c>
+      <c r="BC55">
+        <v>1342855.0</v>
+      </c>
+      <c r="BD55">
+        <v>1331000.0</v>
+      </c>
     </row>
     <row r="56" spans="1:56">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="B56">
         <v>186017000.0</v>
       </c>
       <c r="C56">
         <v>189595000.0</v>
       </c>
       <c r="D56">
         <v>95079000.0</v>
       </c>
       <c r="E56">
         <v>98518000.0</v>
       </c>
       <c r="F56">
         <v>104010000.0</v>
       </c>
       <c r="G56">
         <v>78713000.0</v>
       </c>
       <c r="H56">
         <v>68335000.0</v>
       </c>
       <c r="I56">
         <v>51674000.0</v>
       </c>
@@ -9377,126 +10495,142 @@
       <c r="R56">
         <v>8841000.0</v>
       </c>
       <c r="S56">
         <v>12672000.0</v>
       </c>
       <c r="T56">
         <v>16372000.0</v>
       </c>
       <c r="U56">
         <v>20608000.0</v>
       </c>
       <c r="V56">
         <v>12407000.0</v>
       </c>
       <c r="W56">
         <v>14383000.0</v>
       </c>
       <c r="X56">
         <v>8056000.0</v>
       </c>
       <c r="Y56">
         <v>10809000.0</v>
       </c>
       <c r="Z56">
-        <v>12728000.0</v>
+        <v>20959409.0</v>
       </c>
       <c r="AA56">
         <v>15345734.07</v>
       </c>
       <c r="AB56">
         <v>21920000.0</v>
       </c>
       <c r="AC56">
-        <v>18729164.0</v>
+        <v>26826394.0</v>
       </c>
       <c r="AD56">
         <v>629552.33</v>
       </c>
       <c r="AE56">
         <v>21057302.0</v>
       </c>
       <c r="AF56">
-        <v>21596590.09</v>
+        <v>29894719.0</v>
       </c>
       <c r="AG56">
         <v>15349298.0</v>
       </c>
       <c r="AH56">
         <v>11048269.0</v>
       </c>
       <c r="AI56">
         <v>13399633.0</v>
       </c>
       <c r="AJ56">
         <v>15710026.0</v>
       </c>
       <c r="AK56">
         <v>17030399.0</v>
       </c>
       <c r="AL56">
         <v>18845924.0</v>
       </c>
       <c r="AM56">
         <v>13945264.0</v>
       </c>
       <c r="AN56">
-        <v>15414947.0</v>
+        <v>20196303.0</v>
       </c>
       <c r="AO56">
         <v>14475610.0</v>
       </c>
       <c r="AP56">
-        <v>20269256.0</v>
+        <v>26573100.0</v>
       </c>
       <c r="AQ56">
         <v>20242602.0</v>
       </c>
       <c r="AR56"/>
       <c r="AS56">
         <v>19224102.0</v>
       </c>
       <c r="AT56"/>
       <c r="AU56">
         <v>24476715.0</v>
       </c>
-      <c r="AV56"/>
+      <c r="AV56">
+        <v>29900004.0</v>
+      </c>
       <c r="AW56">
         <v>23597642.0</v>
       </c>
-      <c r="AX56"/>
-[...5 lines deleted...]
-      <c r="BD56"/>
+      <c r="AX56">
+        <v>34445712.0</v>
+      </c>
+      <c r="AY56">
+        <v>8115407.0</v>
+      </c>
+      <c r="AZ56">
+        <v>8069956.0</v>
+      </c>
+      <c r="BA56">
+        <v>31437254.0</v>
+      </c>
+      <c r="BB56">
+        <v>1649365.0</v>
+      </c>
+      <c r="BC56">
+        <v>1302931.0</v>
+      </c>
+      <c r="BD56">
+        <v>1291430.0</v>
+      </c>
     </row>
     <row r="57" spans="1:56">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B57">
         <v>3274000.0</v>
       </c>
       <c r="C57">
         <v>2801000.0</v>
       </c>
       <c r="D57">
         <v>2025000.0</v>
       </c>
       <c r="E57">
         <v>1802000.0</v>
       </c>
       <c r="F57">
         <v>7026000.0</v>
       </c>
       <c r="G57">
         <v>3089000.0</v>
       </c>
       <c r="H57">
         <v>4553000.0</v>
       </c>
       <c r="I57">
         <v>4924000.0</v>
       </c>
@@ -9527,128 +10661,142 @@
       <c r="R57">
         <v>1909000.0</v>
       </c>
       <c r="S57">
         <v>2480000.0</v>
       </c>
       <c r="T57">
         <v>1601000.0</v>
       </c>
       <c r="U57">
         <v>1369000.0</v>
       </c>
       <c r="V57">
         <v>2444000.0</v>
       </c>
       <c r="W57">
         <v>779000.0</v>
       </c>
       <c r="X57">
         <v>1019000.0</v>
       </c>
       <c r="Y57">
         <v>1136000.0</v>
       </c>
       <c r="Z57">
-        <v>981000.0</v>
+        <v>1615429.0</v>
       </c>
       <c r="AA57">
         <v>756085.44</v>
       </c>
       <c r="AB57">
         <v>1080000.0</v>
       </c>
       <c r="AC57">
         <v>2637476.0</v>
       </c>
       <c r="AD57">
         <v>88654.75</v>
       </c>
       <c r="AE57">
         <v>1508118.0</v>
       </c>
       <c r="AF57">
-        <v>1546741.8</v>
+        <v>2141050.0</v>
       </c>
       <c r="AG57">
         <v>1871005.0</v>
       </c>
       <c r="AH57">
         <v>1280791.0</v>
       </c>
       <c r="AI57">
         <v>1389961.0</v>
       </c>
       <c r="AJ57">
         <v>1332967.0</v>
       </c>
       <c r="AK57">
         <v>864506.0</v>
       </c>
       <c r="AL57">
         <v>871448.0</v>
       </c>
       <c r="AM57">
         <v>985235.0</v>
       </c>
       <c r="AN57">
         <v>710074.0</v>
       </c>
       <c r="AO57">
         <v>772918.0</v>
       </c>
       <c r="AP57">
         <v>1693188.0</v>
       </c>
       <c r="AQ57">
         <v>730283.0</v>
       </c>
       <c r="AR57"/>
       <c r="AS57">
         <v>1259414.0</v>
       </c>
       <c r="AT57"/>
       <c r="AU57">
         <v>588112.0</v>
       </c>
-      <c r="AV57"/>
+      <c r="AV57">
+        <v>718419.0</v>
+      </c>
       <c r="AW57">
         <v>1545935.0</v>
       </c>
-      <c r="AX57"/>
-[...1 lines deleted...]
-      <c r="AZ57"/>
+      <c r="AX57">
+        <v>954936.0</v>
+      </c>
+      <c r="AY57">
+        <v>407187.0</v>
+      </c>
+      <c r="AZ57">
+        <v>404906.0</v>
+      </c>
       <c r="BA57">
-        <v>1018000.0</v>
-[...3 lines deleted...]
-      <c r="BD57"/>
+        <v>942112.0</v>
+      </c>
+      <c r="BB57">
+        <v>1063170.0</v>
+      </c>
+      <c r="BC57">
+        <v>773423.0</v>
+      </c>
+      <c r="BD57">
+        <v>766596.0</v>
+      </c>
     </row>
     <row r="58" spans="1:56">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="B58">
         <v>3668000.0</v>
       </c>
       <c r="C58">
         <v>3320000.0</v>
       </c>
       <c r="D58">
         <v>2428000.0</v>
       </c>
       <c r="E58">
         <v>2297000.0</v>
       </c>
       <c r="F58">
         <v>7639000.0</v>
       </c>
       <c r="G58">
         <v>3127000.0</v>
       </c>
       <c r="H58">
         <v>4594000.0</v>
       </c>
       <c r="I58">
         <v>4962000.0</v>
       </c>
@@ -9679,128 +10827,144 @@
       <c r="R58">
         <v>2544000.0</v>
       </c>
       <c r="S58">
         <v>3178000.0</v>
       </c>
       <c r="T58">
         <v>2361000.0</v>
       </c>
       <c r="U58">
         <v>1369000.0</v>
       </c>
       <c r="V58">
         <v>2498000.0</v>
       </c>
       <c r="W58">
         <v>887000.0</v>
       </c>
       <c r="X58">
         <v>1180000.0</v>
       </c>
       <c r="Y58">
         <v>1349000.0</v>
       </c>
       <c r="Z58">
-        <v>1244000.0</v>
+        <v>2048515.0</v>
       </c>
       <c r="AA58">
         <v>1083022.38</v>
       </c>
       <c r="AB58">
-        <v>20440.07</v>
+        <v>-24642394.0</v>
       </c>
       <c r="AC58">
         <v>2637476.0</v>
       </c>
       <c r="AD58">
-        <v>88654.75</v>
+        <v>-27911214.0</v>
       </c>
       <c r="AE58">
         <v>1514457.0</v>
       </c>
       <c r="AF58">
-        <v>1553243.75</v>
+        <v>2150051.0</v>
       </c>
       <c r="AG58">
         <v>1906266.0</v>
       </c>
       <c r="AH58">
         <v>1316092.0</v>
       </c>
       <c r="AI58">
         <v>1419601.0</v>
       </c>
       <c r="AJ58">
         <v>1361211.0</v>
       </c>
       <c r="AK58">
         <v>891402.0</v>
       </c>
       <c r="AL58">
         <v>896696.0</v>
       </c>
       <c r="AM58">
         <v>1004681.0</v>
       </c>
       <c r="AN58">
         <v>732192.0</v>
       </c>
       <c r="AO58">
         <v>786360.0</v>
       </c>
       <c r="AP58">
         <v>1706207.0</v>
       </c>
       <c r="AQ58">
         <v>730283.0</v>
       </c>
-      <c r="AR58"/>
+      <c r="AR58">
+        <v>-23848902.0</v>
+      </c>
       <c r="AS58">
         <v>1259414.0</v>
       </c>
       <c r="AT58"/>
       <c r="AU58">
         <v>588112.0</v>
       </c>
-      <c r="AV58"/>
+      <c r="AV58">
+        <v>718419.0</v>
+      </c>
       <c r="AW58">
         <v>1545935.0</v>
       </c>
-      <c r="AX58"/>
-[...1 lines deleted...]
-      <c r="AZ58"/>
+      <c r="AX58">
+        <v>954937.0</v>
+      </c>
+      <c r="AY58">
+        <v>407187.0</v>
+      </c>
+      <c r="AZ58">
+        <v>404906.0</v>
+      </c>
       <c r="BA58">
-        <v>1018000.0</v>
-[...3 lines deleted...]
-      <c r="BD58"/>
+        <v>1110370.0</v>
+      </c>
+      <c r="BB58">
+        <v>1063170.0</v>
+      </c>
+      <c r="BC58">
+        <v>773423.0</v>
+      </c>
+      <c r="BD58">
+        <v>766596.0</v>
+      </c>
     </row>
     <row r="59" spans="1:56">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9832,51 +10996,51 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
     </row>
     <row r="60" spans="1:56">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B60">
         <v>183332000.0</v>
       </c>
       <c r="C60">
         <v>187361000.0</v>
       </c>
       <c r="D60">
         <v>93599000.0</v>
       </c>
       <c r="E60">
         <v>97295000.0</v>
       </c>
       <c r="F60">
         <v>97570000.0</v>
       </c>
       <c r="G60">
         <v>75941000.0</v>
       </c>
       <c r="H60">
         <v>64180000.0</v>
       </c>
       <c r="I60">
         <v>47248000.0</v>
       </c>
@@ -9907,128 +11071,144 @@
       <c r="R60">
         <v>7520000.0</v>
       </c>
       <c r="S60">
         <v>10836000.0</v>
       </c>
       <c r="T60">
         <v>15475000.0</v>
       </c>
       <c r="U60">
         <v>20010000.0</v>
       </c>
       <c r="V60">
         <v>10930000.0</v>
       </c>
       <c r="W60">
         <v>14625000.0</v>
       </c>
       <c r="X60">
         <v>7736000.0</v>
       </c>
       <c r="Y60">
         <v>10238000.0</v>
       </c>
       <c r="Z60">
-        <v>12336000.0</v>
+        <v>20313896.0</v>
       </c>
       <c r="AA60">
         <v>15222520.14</v>
       </c>
       <c r="AB60">
-        <v>287297.31</v>
+        <v>24642394.0</v>
       </c>
       <c r="AC60">
         <v>16570019.0</v>
       </c>
       <c r="AD60">
-        <v>556975.96</v>
+        <v>27911214.0</v>
       </c>
       <c r="AE60">
         <v>19801359.0</v>
       </c>
       <c r="AF60">
-        <v>20308481.43</v>
+        <v>28111676.0</v>
       </c>
       <c r="AG60">
         <v>13769191.0</v>
       </c>
       <c r="AH60">
         <v>10130458.0</v>
       </c>
       <c r="AI60">
         <v>12428532.0</v>
       </c>
       <c r="AJ60">
         <v>14730895.0</v>
       </c>
       <c r="AK60">
         <v>16526296.0</v>
       </c>
       <c r="AL60">
         <v>18346314.0</v>
       </c>
       <c r="AM60">
         <v>13357580.0</v>
       </c>
       <c r="AN60">
-        <v>15052664.0</v>
+        <v>19721648.0</v>
       </c>
       <c r="AO60">
         <v>14067120.0</v>
       </c>
       <c r="AP60">
-        <v>19020232.0</v>
+        <v>24935623.0</v>
       </c>
       <c r="AQ60">
         <v>19866175.0</v>
       </c>
-      <c r="AR60"/>
+      <c r="AR60">
+        <v>23848902.0</v>
+      </c>
       <c r="AS60">
         <v>18314439.0</v>
       </c>
       <c r="AT60"/>
       <c r="AU60">
         <v>24230749.0</v>
       </c>
-      <c r="AV60"/>
+      <c r="AV60">
+        <v>29599540.0</v>
+      </c>
       <c r="AW60">
         <v>22481028.0</v>
       </c>
-      <c r="AX60"/>
-[...1 lines deleted...]
-      <c r="AZ60"/>
+      <c r="AX60">
+        <v>33538771.0</v>
+      </c>
+      <c r="AY60">
+        <v>7732849.0</v>
+      </c>
+      <c r="AZ60">
+        <v>7689542.0</v>
+      </c>
       <c r="BA60">
-        <v>587000.0</v>
-[...3 lines deleted...]
-      <c r="BD60"/>
+        <v>30609525.0</v>
+      </c>
+      <c r="BB60">
+        <v>613120.0</v>
+      </c>
+      <c r="BC60">
+        <v>569432.0</v>
+      </c>
+      <c r="BD60">
+        <v>564405.0</v>
+      </c>
     </row>
     <row r="61" spans="1:56">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -10060,51 +11240,51 @@
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
     </row>
     <row r="62" spans="1:56">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10155,1644 +11335,2201 @@
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>396000.0</v>
       </c>
       <c r="C2">
         <v>343000.0</v>
       </c>
       <c r="D2">
         <v>381000.0</v>
       </c>
       <c r="E2">
         <v>9000.0</v>
       </c>
       <c r="F2">
         <v>123000.0</v>
       </c>
       <c r="G2">
         <v>-185000.0</v>
       </c>
       <c r="H2">
-        <v>304083.7</v>
+        <v>622173.0</v>
       </c>
       <c r="I2">
-        <v>243864.0</v>
+        <v>473965.0</v>
       </c>
       <c r="J2">
         <v>159999.0</v>
       </c>
       <c r="K2">
         <v>77444.0</v>
       </c>
       <c r="L2">
         <v>23330.0</v>
       </c>
       <c r="M2">
         <v>35379.0</v>
       </c>
       <c r="N2">
         <v>162806.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>1186062.0</v>
+      </c>
+      <c r="P2">
+        <v>1017395.0</v>
+      </c>
+      <c r="Q2">
+        <v>1600341.0</v>
+      </c>
+      <c r="R2">
+        <v>1653137.0</v>
+      </c>
+      <c r="S2">
+        <v>2546400.0</v>
+      </c>
+      <c r="T2">
+        <v>1207415.0</v>
+      </c>
+      <c r="U2"/>
+      <c r="V2">
+        <v>1377458.0</v>
+      </c>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>396000.0</v>
       </c>
       <c r="C3">
         <v>343000.0</v>
       </c>
       <c r="D3">
         <v>381000.0</v>
       </c>
       <c r="E3">
         <v>392000.0</v>
       </c>
       <c r="F3">
         <v>424000.0</v>
       </c>
       <c r="G3">
         <v>374000.0</v>
       </c>
       <c r="H3">
         <v>110448.0</v>
       </c>
       <c r="I3">
         <v>104899.0</v>
       </c>
       <c r="J3">
         <v>127646.0</v>
       </c>
       <c r="K3">
-        <v>11544832.0</v>
+        <v>289535.0</v>
       </c>
       <c r="L3">
         <v>56576.0</v>
       </c>
       <c r="M3">
         <v>4502058.0</v>
       </c>
       <c r="N3">
         <v>1522483.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3">
+        <v>13063.0</v>
+      </c>
+      <c r="P3">
+        <v>8338.0</v>
+      </c>
+      <c r="Q3">
+        <v>3843.0</v>
+      </c>
+      <c r="R3">
+        <v>4989.0</v>
+      </c>
+      <c r="S3">
+        <v>4464.0</v>
+      </c>
+      <c r="T3">
+        <v>1975.0</v>
+      </c>
+      <c r="U3"/>
+      <c r="V3">
+        <v>1377452.0</v>
+      </c>
+      <c r="W3">
+        <v>848312.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>-41765000.0</v>
       </c>
       <c r="C5">
         <v>-22490000.0</v>
       </c>
       <c r="D5">
         <v>-19081000.0</v>
       </c>
       <c r="E5">
         <v>-18176000.0</v>
       </c>
       <c r="F5">
         <v>-13876000.0</v>
       </c>
       <c r="G5">
         <v>-8281000.0</v>
       </c>
       <c r="H5">
         <v>1805628.0</v>
       </c>
       <c r="I5">
         <v>-6425920.0</v>
       </c>
       <c r="J5">
         <v>-3335290.0</v>
       </c>
       <c r="K5">
-        <v>-24962999.7</v>
+        <v>-21338765.0</v>
       </c>
       <c r="L5">
         <v>-6088077.0</v>
       </c>
       <c r="M5">
         <v>-14399999.89</v>
       </c>
       <c r="N5">
         <v>-8157999.58</v>
       </c>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5">
+        <v>-4371531.0</v>
+      </c>
+      <c r="P5">
+        <v>-2875967.0</v>
+      </c>
+      <c r="Q5">
+        <v>-2706066.0</v>
+      </c>
+      <c r="R5">
+        <v>-2475707.0</v>
+      </c>
+      <c r="S5">
+        <v>-2781326.0</v>
+      </c>
+      <c r="T5">
+        <v>-1291974.0</v>
+      </c>
+      <c r="U5"/>
+      <c r="V5">
+        <v>-14523606.0</v>
+      </c>
+      <c r="W5">
+        <v>-7868100.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>-41369000.0</v>
       </c>
       <c r="C6">
         <v>-22147000.0</v>
       </c>
       <c r="D6">
         <v>-18700000.0</v>
       </c>
       <c r="E6">
         <v>-17784000.0</v>
       </c>
       <c r="F6">
         <v>-13452000.0</v>
       </c>
       <c r="G6">
         <v>-7907000.0</v>
       </c>
       <c r="H6">
         <v>1916076.0</v>
       </c>
       <c r="I6">
         <v>-6321021.0</v>
       </c>
       <c r="J6">
         <v>-3207644.0</v>
       </c>
       <c r="K6">
-        <v>-11746546.0</v>
+        <v>-21049230.0</v>
       </c>
       <c r="L6">
         <v>-6031501.0</v>
       </c>
       <c r="M6">
         <v>-9739314.2</v>
       </c>
       <c r="N6">
         <v>-6227175.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>-4358468.0</v>
+      </c>
+      <c r="P6">
+        <v>-2867629.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2702223.0</v>
+      </c>
+      <c r="R6">
+        <v>-2470718.0</v>
+      </c>
+      <c r="S6">
+        <v>-2776862.0</v>
+      </c>
+      <c r="T6">
+        <v>-1289999.0</v>
+      </c>
+      <c r="U6">
+        <v>-1926531.0</v>
+      </c>
+      <c r="V6">
+        <v>-13146154.0</v>
+      </c>
+      <c r="W6">
+        <v>-7019788.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>-396000.0</v>
       </c>
       <c r="C9">
         <v>-343000.0</v>
       </c>
       <c r="D9">
         <v>75000.0</v>
       </c>
       <c r="E9">
         <v>64000.0</v>
       </c>
       <c r="F9">
         <v>-64000.0</v>
       </c>
       <c r="G9">
         <v>282000.0</v>
       </c>
       <c r="H9">
-        <v>7770561.0</v>
+        <v>15899029.0</v>
       </c>
       <c r="I9">
-        <v>-39472.0</v>
+        <v>3947247.0</v>
       </c>
       <c r="J9">
         <v>35881.0</v>
       </c>
       <c r="K9">
         <v>181075.0</v>
       </c>
       <c r="L9">
         <v>607174.0</v>
       </c>
       <c r="M9">
         <v>920771.0</v>
       </c>
       <c r="N9">
         <v>341642.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>-856353.0</v>
+      </c>
+      <c r="P9">
+        <v>-873064.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1442685.0</v>
+      </c>
+      <c r="R9">
+        <v>-1437510.0</v>
+      </c>
+      <c r="S9">
+        <v>-2278352.0</v>
+      </c>
+      <c r="T9">
+        <v>-834999.0</v>
+      </c>
+      <c r="U9">
+        <v>2342143.0</v>
+      </c>
+      <c r="V9">
+        <v>-854045.0</v>
+      </c>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>-37917000.0</v>
       </c>
       <c r="C10">
         <v>-21751000.0</v>
       </c>
       <c r="D10">
         <v>-19562000.0</v>
       </c>
       <c r="E10">
         <v>-18208000.0</v>
       </c>
       <c r="F10">
         <v>-13882000.0</v>
       </c>
       <c r="G10">
         <v>-8274000.0</v>
       </c>
       <c r="H10">
-        <v>1823803.0</v>
+        <v>3731609.0</v>
       </c>
       <c r="I10">
-        <v>-6293985.0</v>
+        <v>-8550650.0</v>
       </c>
       <c r="J10">
         <v>-3347056.0</v>
       </c>
       <c r="K10">
         <v>-13805243.0</v>
       </c>
       <c r="L10">
         <v>-6712750.0</v>
       </c>
       <c r="M10">
         <v>-10179799.0</v>
       </c>
       <c r="N10">
         <v>-6320810.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>-4190511.0</v>
+      </c>
+      <c r="P10">
+        <v>-3255825.0</v>
+      </c>
+      <c r="Q10">
+        <v>-4839830.0</v>
+      </c>
+      <c r="R10">
+        <v>-2361928.0</v>
+      </c>
+      <c r="S10">
+        <v>-2588106.0</v>
+      </c>
+      <c r="T10">
+        <v>-1857844.0</v>
+      </c>
+      <c r="U10">
+        <v>-500514.0</v>
+      </c>
+      <c r="V10">
+        <v>-7050053.0</v>
+      </c>
+      <c r="W10">
+        <v>-7904454.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-619000.0</v>
       </c>
       <c r="D11">
         <v>3000.0</v>
       </c>
       <c r="E11">
         <v>354000.0</v>
       </c>
       <c r="F11">
         <v>-101000.0</v>
       </c>
       <c r="G11">
         <v>27000.0</v>
       </c>
       <c r="H11">
-        <v>-864218.28</v>
+        <v>-926823.6</v>
       </c>
       <c r="I11">
-        <v>1469.18</v>
+        <v>-4207290.0</v>
       </c>
       <c r="J11">
-        <v>209786.0</v>
+        <v>-10346485.0</v>
       </c>
       <c r="K11">
         <v>-9002041.73</v>
       </c>
       <c r="L11">
         <v>821457.0</v>
       </c>
       <c r="M11">
         <v>-4033193.36</v>
       </c>
       <c r="N11">
         <v>-382977.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>-85974.0</v>
+      </c>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>136</v>
+      </c>
+      <c r="B12">
+        <v>3286000.0</v>
+      </c>
       <c r="C12">
         <v>904000.0</v>
       </c>
       <c r="D12">
         <v>33000.0</v>
       </c>
       <c r="E12">
         <v>32000.0</v>
       </c>
       <c r="F12">
         <v>6000.0</v>
       </c>
       <c r="G12">
         <v>62000.0</v>
       </c>
       <c r="H12">
         <v>119057.62</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>8677.0</v>
+      </c>
+      <c r="P12">
+        <v>26824.0</v>
+      </c>
+      <c r="Q12">
+        <v>58800.0</v>
+      </c>
+      <c r="R12">
+        <v>3665.2</v>
+      </c>
+      <c r="S12">
+        <v>8763.0</v>
+      </c>
+      <c r="T12">
+        <v>1939.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
+        <v>192566.0</v>
+      </c>
+      <c r="W12">
+        <v>36356.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>6000.0</v>
       </c>
       <c r="G13">
         <v>62000.0</v>
       </c>
       <c r="H13">
         <v>170000.0</v>
       </c>
       <c r="I13">
         <v>2000.0</v>
       </c>
       <c r="J13">
         <v>266000.0</v>
       </c>
       <c r="K13">
         <v>414000.0</v>
       </c>
       <c r="L13">
         <v>573000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>-37917000.0</v>
       </c>
       <c r="C15">
         <v>-21751000.0</v>
       </c>
       <c r="D15">
         <v>-19562000.0</v>
       </c>
       <c r="E15">
         <v>-18208000.0</v>
       </c>
       <c r="F15">
         <v>-13882000.0</v>
       </c>
       <c r="G15">
         <v>-8274000.0</v>
       </c>
       <c r="H15">
-        <v>1823803.0</v>
+        <v>3731609.0</v>
       </c>
       <c r="I15">
-        <v>-6293985.0</v>
+        <v>-12327171.0</v>
       </c>
       <c r="J15">
-        <v>-3347056.0</v>
+        <v>-5603074.2</v>
       </c>
       <c r="K15">
         <v>-13805243.0</v>
       </c>
       <c r="L15">
         <v>-6712750.0</v>
       </c>
       <c r="M15">
-        <v>-10179799.0</v>
+        <v>-6866947.0</v>
       </c>
       <c r="N15">
-        <v>-5937833.0</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:14">
+        <v>-3867869.0</v>
+      </c>
+      <c r="O15">
+        <v>-4190511.0</v>
+      </c>
+      <c r="P15">
+        <v>-3255825.0</v>
+      </c>
+      <c r="Q15">
+        <v>-4839830.0</v>
+      </c>
+      <c r="R15">
+        <v>-2275954.0</v>
+      </c>
+      <c r="S15">
+        <v>-2588106.0</v>
+      </c>
+      <c r="T15">
+        <v>-2540903.0</v>
+      </c>
+      <c r="U15">
+        <v>-7771321.0</v>
+      </c>
+      <c r="V15">
+        <v>-14078557.0</v>
+      </c>
+      <c r="W15">
+        <v>-7904454.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>-19562000.0</v>
       </c>
       <c r="E16">
         <v>-18208000.0</v>
       </c>
       <c r="F16">
         <v>-13882000.0</v>
       </c>
       <c r="G16">
         <v>-8274000.0</v>
       </c>
       <c r="H16">
         <v>2609000.0</v>
       </c>
       <c r="I16">
         <v>-11640000.0</v>
       </c>
       <c r="J16">
         <v>-5690000.0</v>
       </c>
       <c r="K16">
         <v>-24778000.0</v>
       </c>
       <c r="L16">
         <v>-11509000.0</v>
       </c>
       <c r="M16">
         <v>-7039000.0</v>
       </c>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B17">
         <v>-37917000.0</v>
       </c>
       <c r="C17">
         <v>-21751000.0</v>
       </c>
       <c r="D17">
         <v>-19562000.0</v>
       </c>
       <c r="E17">
         <v>-18208000.0</v>
       </c>
       <c r="F17">
         <v>-13882000.0</v>
       </c>
       <c r="G17">
         <v>-8274000.0</v>
       </c>
       <c r="H17">
         <v>4094000.0</v>
       </c>
       <c r="I17">
         <v>-11640000.0</v>
       </c>
       <c r="J17">
         <v>-5690000.0</v>
       </c>
       <c r="K17">
         <v>-24778000.0</v>
       </c>
       <c r="L17">
         <v>-4063272.2</v>
       </c>
       <c r="M17">
         <v>-7039000.0</v>
       </c>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>3286000.0</v>
       </c>
       <c r="C18">
         <v>904000.0</v>
       </c>
       <c r="D18">
         <v>-33000.0</v>
       </c>
       <c r="E18">
         <v>-32000.0</v>
       </c>
       <c r="F18">
         <v>-6000.0</v>
       </c>
       <c r="G18">
         <v>62000.0</v>
       </c>
       <c r="H18">
         <v>170000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>-55000.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.02</v>
       </c>
       <c r="K20">
         <v>0.01</v>
       </c>
       <c r="L20">
         <v>0.02</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-41765000.0</v>
       </c>
       <c r="C21">
         <v>-22490000.0</v>
       </c>
       <c r="D21">
         <v>-19081000.0</v>
       </c>
       <c r="E21">
         <v>-17854000.0</v>
       </c>
       <c r="F21">
         <v>-13596000.0</v>
       </c>
       <c r="G21">
         <v>-8281000.0</v>
       </c>
       <c r="H21">
-        <v>1805628.0</v>
+        <v>3694421.0</v>
       </c>
       <c r="I21">
-        <v>-6425921.0</v>
+        <v>-8729890.0</v>
       </c>
       <c r="J21">
-        <v>-12189532.0</v>
+        <v>-15929865.0</v>
       </c>
       <c r="K21">
         <v>-18624349.0</v>
       </c>
       <c r="L21">
         <v>-10135958.0</v>
       </c>
       <c r="M21">
         <v>-13528382.0</v>
       </c>
       <c r="N21">
         <v>-7540847.3</v>
       </c>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21">
+        <v>-4371532.0</v>
+      </c>
+      <c r="P21">
+        <v>-2875968.0</v>
+      </c>
+      <c r="Q21">
+        <v>-2706067.0</v>
+      </c>
+      <c r="R21">
+        <v>-2475708.0</v>
+      </c>
+      <c r="S21">
+        <v>-2781328.5</v>
+      </c>
+      <c r="T21">
+        <v>-1291975.0</v>
+      </c>
+      <c r="U21">
+        <v>-1926531.0</v>
+      </c>
+      <c r="V21">
+        <v>-14595175.0</v>
+      </c>
+      <c r="W21">
+        <v>-8650767.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>41765000.0</v>
       </c>
       <c r="C23">
         <v>22490000.0</v>
       </c>
       <c r="D23">
         <v>19156000.0</v>
       </c>
       <c r="E23">
         <v>17927000.0</v>
       </c>
       <c r="F23">
         <v>13655000.0</v>
       </c>
       <c r="G23">
         <v>8378000.0</v>
       </c>
       <c r="H23">
-        <v>8074645.0</v>
+        <v>13753604.0</v>
       </c>
       <c r="I23">
-        <v>204391.0</v>
+        <v>17100775.0</v>
       </c>
       <c r="J23">
         <v>12385414.0</v>
       </c>
       <c r="K23">
         <v>18882869.0</v>
       </c>
       <c r="L23">
         <v>10766462.0</v>
       </c>
       <c r="M23">
         <v>14484534.0</v>
       </c>
       <c r="N23">
         <v>8045296.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>4701241.0</v>
+      </c>
+      <c r="P23">
+        <v>3020300.0</v>
+      </c>
+      <c r="Q23">
+        <v>2863722.0</v>
+      </c>
+      <c r="R23">
+        <v>2691334.0</v>
+      </c>
+      <c r="S23">
+        <v>3049377.0</v>
+      </c>
+      <c r="T23">
+        <v>1664392.0</v>
+      </c>
+      <c r="U23">
+        <v>4268674.0</v>
+      </c>
+      <c r="V23">
+        <v>15511291.0</v>
+      </c>
+      <c r="W23">
+        <v>8743678.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>396000.0</v>
       </c>
       <c r="C25">
         <v>343000.0</v>
       </c>
       <c r="D25">
         <v>381000.0</v>
       </c>
       <c r="E25">
         <v>392000.0</v>
       </c>
       <c r="F25">
         <v>424000.0</v>
       </c>
       <c r="G25">
         <v>374000.0</v>
       </c>
       <c r="H25">
         <v>154774.91</v>
       </c>
       <c r="I25">
         <v>142510.84</v>
       </c>
       <c r="J25">
         <v>166753.76</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B26">
         <v>18332000.0</v>
       </c>
       <c r="C26">
         <v>15609000.0</v>
       </c>
       <c r="D26">
         <v>12774000.0</v>
       </c>
       <c r="E26">
         <v>11272000.0</v>
       </c>
       <c r="F26">
         <v>7020000.0</v>
       </c>
       <c r="G26">
         <v>3001000.0</v>
       </c>
       <c r="H26">
         <v>3192529.0</v>
       </c>
       <c r="I26">
         <v>3725563.0</v>
       </c>
       <c r="J26">
         <v>4073526.0</v>
       </c>
       <c r="K26">
         <v>7402948.0</v>
       </c>
       <c r="L26">
         <v>3632548.0</v>
       </c>
       <c r="M26">
         <v>5508713.0</v>
       </c>
       <c r="N26">
         <v>3170105.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26">
+        <v>1333966.0</v>
+      </c>
+      <c r="P26">
+        <v>1179242.0</v>
+      </c>
+      <c r="Q26">
+        <v>1263381.0</v>
+      </c>
+      <c r="R26">
+        <v>1038196.0</v>
+      </c>
+      <c r="S26">
+        <v>555000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26">
+        <v>2179748.0</v>
+      </c>
+      <c r="V26">
+        <v>3004399.0</v>
+      </c>
+      <c r="W26">
+        <v>1018984.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>277000.0</v>
       </c>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>23433000.0</v>
       </c>
       <c r="C28">
         <v>6989000.0</v>
       </c>
       <c r="D28">
         <v>6382000.0</v>
       </c>
       <c r="E28">
         <v>6646000.0</v>
       </c>
       <c r="F28">
         <v>6512000.0</v>
       </c>
       <c r="G28">
         <v>5567000.0</v>
       </c>
       <c r="H28">
-        <v>3225384.4</v>
+        <v>3225384.0</v>
       </c>
       <c r="I28">
         <v>4718325.0</v>
       </c>
       <c r="J28">
         <v>5350584.0</v>
       </c>
       <c r="K28">
         <v>6524868.0</v>
       </c>
       <c r="L28">
         <v>4692334.0</v>
       </c>
       <c r="M28">
         <v>7201661.0</v>
       </c>
       <c r="N28">
         <v>4053315.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:14">
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="B30">
         <v>41765000.0</v>
       </c>
       <c r="C30">
         <v>22490000.0</v>
       </c>
       <c r="D30">
         <v>19156000.0</v>
       </c>
       <c r="E30">
         <v>17918000.0</v>
       </c>
       <c r="F30">
         <v>13532000.0</v>
       </c>
       <c r="G30">
         <v>8563000.0</v>
       </c>
       <c r="H30">
-        <v>7770561.0</v>
+        <v>13131431.0</v>
       </c>
       <c r="I30">
-        <v>-39472.0</v>
+        <v>16626810.0</v>
       </c>
       <c r="J30">
         <v>12225414.0</v>
       </c>
       <c r="K30">
         <v>18805424.0</v>
       </c>
       <c r="L30">
         <v>10743132.0</v>
       </c>
       <c r="M30">
         <v>14449154.0</v>
       </c>
       <c r="N30">
         <v>7882489.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:14">
+      <c r="O30">
+        <v>3515178.0</v>
+      </c>
+      <c r="P30">
+        <v>2002903.0</v>
+      </c>
+      <c r="Q30">
+        <v>1263380.0</v>
+      </c>
+      <c r="R30">
+        <v>1038191.0</v>
+      </c>
+      <c r="S30">
+        <v>502979.0</v>
+      </c>
+      <c r="T30">
+        <v>456980.0</v>
+      </c>
+      <c r="U30">
+        <v>4268674.0</v>
+      </c>
+      <c r="V30">
+        <v>14133833.0</v>
+      </c>
+      <c r="W30">
+        <v>7895365.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="B31">
         <v>3848000.0</v>
       </c>
       <c r="C31">
         <v>739000.0</v>
       </c>
       <c r="D31">
         <v>-481000.0</v>
       </c>
       <c r="E31">
         <v>-354000.0</v>
       </c>
       <c r="F31">
         <v>-286000.0</v>
       </c>
       <c r="G31">
         <v>7000.0</v>
       </c>
       <c r="H31">
-        <v>18175.0</v>
+        <v>37187.0</v>
       </c>
       <c r="I31">
-        <v>131935.0</v>
+        <v>179240.0</v>
       </c>
       <c r="J31">
         <v>8842475.0</v>
       </c>
       <c r="K31">
         <v>4819106.0</v>
       </c>
       <c r="L31">
         <v>3423207.0</v>
       </c>
       <c r="M31">
         <v>3348582.0</v>
       </c>
       <c r="N31">
         <v>1220036.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:14">
+      <c r="O31">
+        <v>181020.0</v>
+      </c>
+      <c r="P31">
+        <v>-379857.0</v>
+      </c>
+      <c r="Q31">
+        <v>-2133762.0</v>
+      </c>
+      <c r="R31">
+        <v>113780.0</v>
+      </c>
+      <c r="S31">
+        <v>193221.0</v>
+      </c>
+      <c r="T31">
+        <v>-565868.7</v>
+      </c>
+      <c r="U31">
+        <v>1426016.0</v>
+      </c>
+      <c r="V31">
+        <v>5716868.0</v>
+      </c>
+      <c r="W31">
+        <v>746311.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>216000.0</v>
       </c>
       <c r="D32">
         <v>75000.0</v>
       </c>
       <c r="E32">
         <v>73000.0</v>
       </c>
       <c r="F32">
         <v>59000.0</v>
       </c>
       <c r="G32">
         <v>97000.0</v>
       </c>
       <c r="H32">
-        <v>8074645.0</v>
+        <v>17448026.0</v>
       </c>
       <c r="I32">
-        <v>204391.0</v>
+        <v>4400573.0</v>
       </c>
       <c r="J32">
         <v>195882.0</v>
       </c>
       <c r="K32">
         <v>258520.0</v>
       </c>
       <c r="L32">
         <v>630504.0</v>
       </c>
       <c r="M32">
         <v>956152.0</v>
       </c>
       <c r="N32">
         <v>504449.0</v>
+      </c>
+      <c r="O32">
+        <v>329708.0</v>
+      </c>
+      <c r="P32">
+        <v>144331.0</v>
+      </c>
+      <c r="Q32">
+        <v>157654.0</v>
+      </c>
+      <c r="R32">
+        <v>215625.0</v>
+      </c>
+      <c r="S32">
+        <v>268048.0</v>
+      </c>
+      <c r="T32">
+        <v>372416.0</v>
+      </c>
+      <c r="U32">
+        <v>2342143.0</v>
+      </c>
+      <c r="V32">
+        <v>523412.0</v>
+      </c>
+      <c r="W32">
+        <v>92909.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="BD1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="B2">
         <v>119000.0</v>
       </c>
       <c r="C2">
         <v>120000.0</v>
       </c>
       <c r="D2">
         <v>118000.0</v>
       </c>
       <c r="E2">
         <v>278000.0</v>
       </c>
       <c r="F2">
         <v>106000.0</v>
       </c>
       <c r="G2">
         <v>81000.0</v>
       </c>
       <c r="H2">
         <v>91000.0</v>
       </c>
       <c r="I2">
-        <v>91000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="J2">
         <v>-3000.0</v>
       </c>
       <c r="K2">
         <v>1000.0</v>
       </c>
       <c r="L2">
         <v>-106000.0</v>
       </c>
       <c r="M2">
         <v>84000.0</v>
       </c>
       <c r="N2">
         <v>32000.0</v>
       </c>
       <c r="O2">
         <v>41000.0</v>
       </c>
       <c r="P2">
         <v>102000.0</v>
       </c>
       <c r="Q2">
         <v>9000.0</v>
       </c>
       <c r="R2">
         <v>0.0</v>
       </c>
       <c r="S2">
         <v>0.0</v>
       </c>
       <c r="T2">
         <v>102000.0</v>
       </c>
       <c r="U2">
         <v>1000.0</v>
       </c>
       <c r="V2">
         <v>7000.0</v>
       </c>
       <c r="W2">
         <v>-19000.0</v>
       </c>
       <c r="X2">
         <v>134000.0</v>
       </c>
       <c r="Y2">
         <v>48000.0</v>
       </c>
       <c r="Z2">
-        <v>47000.0</v>
+        <v>77395.0</v>
       </c>
       <c r="AA2">
-        <v>-306000.0</v>
+        <v>-434463.0</v>
       </c>
       <c r="AB2">
-        <v>26000.0</v>
+        <v>38610.0</v>
       </c>
       <c r="AC2">
-        <v>30000.0</v>
+        <v>42908.0</v>
       </c>
       <c r="AD2">
-        <v>30000.0</v>
+        <v>42261.0</v>
       </c>
       <c r="AE2">
-        <v>192099.0</v>
+        <v>248646.0</v>
       </c>
       <c r="AF2">
-        <v>187554.0</v>
+        <v>259505.0</v>
       </c>
       <c r="AG2">
-        <v>31473.0</v>
+        <v>251786.0</v>
       </c>
       <c r="AH2">
         <v>118459.0</v>
       </c>
       <c r="AI2">
         <v>82789.0</v>
       </c>
       <c r="AJ2">
         <v>20931.0</v>
       </c>
       <c r="AK2">
         <v>-14529.0</v>
       </c>
       <c r="AL2">
         <v>107580.0</v>
       </c>
       <c r="AM2">
         <v>50670.0</v>
       </c>
       <c r="AN2">
         <v>12849.0</v>
       </c>
       <c r="AO2">
         <v>32308.0</v>
       </c>
       <c r="AP2">
         <v>18987.0</v>
       </c>
       <c r="AQ2">
-        <v>35684.0</v>
+        <v>48936.0</v>
       </c>
       <c r="AR2">
-        <v>6160000.0</v>
+        <v>-22787.0</v>
       </c>
       <c r="AS2">
         <v>45.72</v>
       </c>
       <c r="AT2">
         <v>-1599.0</v>
       </c>
       <c r="AU2">
-        <v>19037.4</v>
+        <v>19037.0</v>
       </c>
       <c r="AV2">
-        <v>19987.45</v>
+        <v>19987.0</v>
       </c>
       <c r="AW2">
-        <v>94054.48</v>
+        <v>94054.0</v>
       </c>
       <c r="AX2">
-        <v>93893.77</v>
+        <v>93893.0</v>
       </c>
       <c r="AY2">
-        <v>2507.41</v>
+        <v>2798.0</v>
       </c>
       <c r="AZ2">
         <v>2780.0</v>
       </c>
       <c r="BA2">
         <v>4462000.0</v>
       </c>
       <c r="BB2"/>
       <c r="BC2">
-        <v>14551.37</v>
+        <v>14551.0</v>
       </c>
       <c r="BD2">
-        <v>14422.93</v>
+        <v>14422.0</v>
       </c>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B3">
         <v>119000.0</v>
       </c>
       <c r="C3">
         <v>120000.0</v>
       </c>
       <c r="D3">
         <v>118000.0</v>
       </c>
       <c r="E3">
         <v>118000.0</v>
       </c>
       <c r="F3">
         <v>106000.0</v>
       </c>
       <c r="G3">
         <v>81000.0</v>
       </c>
       <c r="H3">
         <v>91000.0</v>
       </c>
       <c r="I3">
         <v>91000.0</v>
       </c>
@@ -11823,146 +13560,146 @@
       <c r="R3">
         <v>114000.0</v>
       </c>
       <c r="S3">
         <v>113000.0</v>
       </c>
       <c r="T3">
         <v>102000.0</v>
       </c>
       <c r="U3">
         <v>102000.0</v>
       </c>
       <c r="V3">
         <v>115000.0</v>
       </c>
       <c r="W3">
         <v>115000.0</v>
       </c>
       <c r="X3">
         <v>92000.0</v>
       </c>
       <c r="Y3">
         <v>86000.0</v>
       </c>
       <c r="Z3">
-        <v>95000.0</v>
+        <v>156438.0</v>
       </c>
       <c r="AA3">
-        <v>51000.0</v>
+        <v>72410.0</v>
       </c>
       <c r="AB3">
-        <v>97000.0</v>
+        <v>144046.0</v>
       </c>
       <c r="AC3">
-        <v>51000.0</v>
+        <v>72944.0</v>
       </c>
       <c r="AD3">
-        <v>35667.0</v>
+        <v>50244.0</v>
       </c>
       <c r="AE3">
-        <v>32422.0</v>
+        <v>41965.0</v>
       </c>
       <c r="AF3">
-        <v>33247.0</v>
+        <v>46000.0</v>
       </c>
       <c r="AG3">
-        <v>24122.9</v>
+        <v>24122.0</v>
       </c>
       <c r="AH3">
         <v>23754.0</v>
       </c>
       <c r="AI3">
-        <v>30464.7</v>
+        <v>30464.0</v>
       </c>
       <c r="AJ3">
         <v>30781.0</v>
       </c>
       <c r="AK3">
         <v>32182.0</v>
       </c>
       <c r="AL3">
         <v>34742.0</v>
       </c>
       <c r="AM3">
         <v>16955.0</v>
       </c>
       <c r="AN3">
         <v>42638.0</v>
       </c>
       <c r="AO3">
         <v>2681157.0</v>
       </c>
       <c r="AP3">
-        <v>2744241.0</v>
+        <v>17895.0</v>
       </c>
       <c r="AQ3">
-        <v>3463439.0</v>
+        <v>23968.0</v>
       </c>
       <c r="AR3">
         <v>11319.0</v>
       </c>
       <c r="AS3">
-        <v>2649890.0</v>
+        <v>69800.0</v>
       </c>
       <c r="AT3">
-        <v>2826105.0</v>
+        <v>4011.5</v>
       </c>
       <c r="AU3">
-        <v>11423.61</v>
+        <v>11423.0</v>
       </c>
       <c r="AV3">
-        <v>11992.47</v>
+        <v>11992.0</v>
       </c>
       <c r="AW3">
-        <v>3049.36</v>
+        <v>3049.0</v>
       </c>
       <c r="AX3">
-        <v>3043.44</v>
+        <v>3043.0</v>
       </c>
       <c r="AY3">
-        <v>3102.26</v>
+        <v>3102.0</v>
       </c>
       <c r="AZ3">
-        <v>3439.76</v>
+        <v>3439.0</v>
       </c>
       <c r="BA3">
-        <v>11800.01</v>
+        <v>11800.0</v>
       </c>
       <c r="BB3">
-        <v>11882.47</v>
+        <v>11882.0</v>
       </c>
       <c r="BC3">
-        <v>2885.05</v>
+        <v>2885.0</v>
       </c>
       <c r="BD3">
-        <v>2859.59</v>
+        <v>2859.0</v>
       </c>
     </row>
     <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -12028,51 +13765,51 @@
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4"/>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4"/>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B5">
         <v>-13582000.0</v>
       </c>
       <c r="C5">
         <v>-13377000.0</v>
       </c>
       <c r="D5">
         <v>-9803000.0</v>
       </c>
       <c r="E5">
         <v>-17176000.0</v>
       </c>
       <c r="F5">
         <v>-15335000.0</v>
       </c>
       <c r="G5">
         <v>-10805000.0</v>
       </c>
       <c r="H5">
         <v>-5791000.0</v>
       </c>
       <c r="I5">
         <v>-5475000.0</v>
       </c>
@@ -12103,146 +13840,146 @@
       <c r="R5">
         <v>-3265000.0</v>
       </c>
       <c r="S5">
         <v>-4810000.0</v>
       </c>
       <c r="T5">
         <v>-5044000.0</v>
       </c>
       <c r="U5">
         <v>-3855000.0</v>
       </c>
       <c r="V5">
         <v>-3907000.0</v>
       </c>
       <c r="W5">
         <v>-3250000.0</v>
       </c>
       <c r="X5">
         <v>-2690000.0</v>
       </c>
       <c r="Y5">
         <v>-2887000.0</v>
       </c>
       <c r="Z5">
-        <v>-2111000.0</v>
+        <v>-3476218.8</v>
       </c>
       <c r="AA5">
-        <v>-2090000.0</v>
+        <v>-2997227.0</v>
       </c>
       <c r="AB5">
-        <v>-1166000.0</v>
+        <v>-1731530.6</v>
       </c>
       <c r="AC5">
-        <v>-1510000.0</v>
+        <v>-2159727.0</v>
       </c>
       <c r="AD5">
-        <v>-1732000.0</v>
+        <v>-2439896.0</v>
       </c>
       <c r="AE5">
-        <v>2951797.0</v>
+        <v>3820701.0</v>
       </c>
       <c r="AF5">
-        <v>2946299.0</v>
+        <v>4076599.0</v>
       </c>
       <c r="AG5">
-        <v>-1545069.9</v>
+        <v>-1545069.0</v>
       </c>
       <c r="AH5">
         <v>-1587930.0</v>
       </c>
       <c r="AI5">
-        <v>-1682584.7</v>
+        <v>-1682584.0</v>
       </c>
       <c r="AJ5">
         <v>-1725652.0</v>
       </c>
       <c r="AK5">
         <v>-1455228.0</v>
       </c>
       <c r="AL5">
         <v>-48557.0</v>
       </c>
       <c r="AM5">
         <v>-2117249.0</v>
       </c>
       <c r="AN5">
-        <v>568314.4</v>
+        <v>568314.0</v>
       </c>
       <c r="AO5">
         <v>-4573999.61</v>
       </c>
       <c r="AP5">
-        <v>-4314999.45</v>
+        <v>-1569272.0</v>
       </c>
       <c r="AQ5">
-        <v>-7502999.72</v>
+        <v>-3543351.0</v>
       </c>
       <c r="AR5">
         <v>-4218153.0</v>
       </c>
       <c r="AS5">
-        <v>-5420604.54</v>
+        <v>-4220429.0</v>
       </c>
       <c r="AT5">
-        <v>-3611591.91</v>
+        <v>-1404021.5</v>
       </c>
       <c r="AU5">
-        <v>-2588760.13</v>
+        <v>-2588759.0</v>
       </c>
       <c r="AV5">
-        <v>-2717873.36</v>
+        <v>-2717872.0</v>
       </c>
       <c r="AW5">
-        <v>-1778774.71</v>
+        <v>-1778774.0</v>
       </c>
       <c r="AX5">
-        <v>-1775730.98</v>
+        <v>-1775730.0</v>
       </c>
       <c r="AY5">
-        <v>-1719618.52</v>
+        <v>-1719618.0</v>
       </c>
       <c r="AZ5">
-        <v>-1906563.59</v>
+        <v>-1906562.0</v>
       </c>
       <c r="BA5">
-        <v>-681056.25</v>
+        <v>-681056.0</v>
       </c>
       <c r="BB5">
-        <v>-685884.79</v>
+        <v>-685882.0</v>
       </c>
       <c r="BC5">
-        <v>-997902.98</v>
+        <v>-997902.0</v>
       </c>
       <c r="BD5">
-        <v>-989094.39</v>
+        <v>-989093.8</v>
       </c>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B6">
         <v>-13463000.0</v>
       </c>
       <c r="C6">
         <v>-13257000.0</v>
       </c>
       <c r="D6">
         <v>-9685000.0</v>
       </c>
       <c r="E6">
         <v>-17058000.0</v>
       </c>
       <c r="F6">
         <v>-15229000.0</v>
       </c>
       <c r="G6">
         <v>-10724000.0</v>
       </c>
       <c r="H6">
         <v>-5700000.0</v>
       </c>
       <c r="I6">
         <v>-5384000.0</v>
       </c>
@@ -12273,146 +14010,146 @@
       <c r="R6">
         <v>-3151000.0</v>
       </c>
       <c r="S6">
         <v>-4697000.0</v>
       </c>
       <c r="T6">
         <v>-4942000.0</v>
       </c>
       <c r="U6">
         <v>-3753000.0</v>
       </c>
       <c r="V6">
         <v>-3792000.0</v>
       </c>
       <c r="W6">
         <v>-3135000.0</v>
       </c>
       <c r="X6">
         <v>-2598000.0</v>
       </c>
       <c r="Y6">
         <v>-2801000.0</v>
       </c>
       <c r="Z6">
-        <v>-2016000.0</v>
+        <v>-3319780.8</v>
       </c>
       <c r="AA6">
-        <v>-2111000.0</v>
+        <v>-2924817.0</v>
       </c>
       <c r="AB6">
-        <v>-1069000.0</v>
+        <v>-1587484.6</v>
       </c>
       <c r="AC6">
-        <v>-1459000.0</v>
+        <v>-2086783.0</v>
       </c>
       <c r="AD6">
-        <v>-1696333.0</v>
+        <v>-2389652.0</v>
       </c>
       <c r="AE6">
-        <v>2984219.0</v>
+        <v>3862666.0</v>
       </c>
       <c r="AF6">
-        <v>2979546.0</v>
+        <v>4122599.0</v>
       </c>
       <c r="AG6">
         <v>-1520947.0</v>
       </c>
       <c r="AH6">
         <v>-1564176.0</v>
       </c>
       <c r="AI6">
         <v>-1652120.0</v>
       </c>
       <c r="AJ6">
         <v>-1694871.0</v>
       </c>
       <c r="AK6">
         <v>-1423046.0</v>
       </c>
       <c r="AL6">
         <v>-13815.0</v>
       </c>
       <c r="AM6">
         <v>-2100294.0</v>
       </c>
       <c r="AN6">
-        <v>610952.4</v>
+        <v>610952.0</v>
       </c>
       <c r="AO6">
         <v>-2315754.0</v>
       </c>
       <c r="AP6">
         <v>-1551377.0</v>
       </c>
       <c r="AQ6">
         <v>-3519383.0</v>
       </c>
       <c r="AR6">
         <v>-4206834.0</v>
       </c>
       <c r="AS6">
-        <v>-2106973.0</v>
+        <v>-4150629.0</v>
       </c>
       <c r="AT6">
-        <v>-596905.0</v>
+        <v>-1400010.0</v>
       </c>
       <c r="AU6">
-        <v>-2577336.52</v>
+        <v>-2577336.0</v>
       </c>
       <c r="AV6">
-        <v>-2705880.89</v>
+        <v>-2705880.0</v>
       </c>
       <c r="AW6">
-        <v>-1775725.35</v>
+        <v>-1775725.0</v>
       </c>
       <c r="AX6">
-        <v>-1772687.54</v>
+        <v>-1772687.0</v>
       </c>
       <c r="AY6">
-        <v>-1716516.26</v>
+        <v>-1716516.0</v>
       </c>
       <c r="AZ6">
-        <v>-1903123.83</v>
+        <v>-1903123.0</v>
       </c>
       <c r="BA6">
-        <v>-669256.24</v>
+        <v>-669256.0</v>
       </c>
       <c r="BB6">
-        <v>-674002.32</v>
+        <v>-674000.0</v>
       </c>
       <c r="BC6">
-        <v>-995017.93</v>
+        <v>-995017.0</v>
       </c>
       <c r="BD6">
         <v>-986234.8</v>
       </c>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12478,51 +14215,51 @@
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7"/>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7"/>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12588,221 +14325,221 @@
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8"/>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8"/>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B9">
         <v>-119000.0</v>
       </c>
       <c r="C9">
         <v>-120000.0</v>
       </c>
       <c r="D9">
         <v>-118000.0</v>
       </c>
       <c r="E9">
         <v>278000.0</v>
       </c>
       <c r="F9">
         <v>-106000.0</v>
       </c>
       <c r="G9">
         <v>-81000.0</v>
       </c>
       <c r="H9">
         <v>-91000.0</v>
       </c>
       <c r="I9">
-        <v>-91000.0</v>
+        <v>-21000.0</v>
       </c>
       <c r="J9">
         <v>3000.0</v>
       </c>
       <c r="K9">
         <v>-1000.0</v>
       </c>
       <c r="L9">
         <v>106000.0</v>
       </c>
       <c r="M9">
         <v>7000.0</v>
       </c>
       <c r="N9">
         <v>54000.0</v>
       </c>
       <c r="O9">
         <v>14000.0</v>
       </c>
       <c r="P9">
         <v>-102000.0</v>
       </c>
       <c r="Q9">
         <v>-9000.0</v>
       </c>
       <c r="R9">
         <v>48000.0</v>
       </c>
       <c r="S9">
         <v>25000.0</v>
       </c>
       <c r="T9">
         <v>-102000.0</v>
       </c>
       <c r="U9">
         <v>1000.0</v>
       </c>
       <c r="V9">
         <v>-6000.0</v>
       </c>
       <c r="W9">
         <v>20000.0</v>
       </c>
       <c r="X9">
         <v>-79000.0</v>
       </c>
       <c r="Y9">
         <v>-88000.0</v>
       </c>
       <c r="Z9">
-        <v>-19000.0</v>
+        <v>-31287.0</v>
       </c>
       <c r="AA9">
-        <v>383000.0</v>
+        <v>543788.0</v>
       </c>
       <c r="AB9">
-        <v>7000.0</v>
+        <v>10395.0</v>
       </c>
       <c r="AC9">
-        <v>613000.0</v>
+        <v>876763.0</v>
       </c>
       <c r="AD9">
-        <v>530000.0</v>
+        <v>746619.0</v>
       </c>
       <c r="AE9">
-        <v>5422945.0</v>
+        <v>7019266.0</v>
       </c>
       <c r="AF9">
-        <v>5330297.0</v>
+        <v>7375176.0</v>
       </c>
       <c r="AG9">
-        <v>-9165.0</v>
+        <v>-12451.0</v>
       </c>
       <c r="AH9">
         <v>-43017.0</v>
       </c>
       <c r="AI9">
         <v>92799.0</v>
       </c>
       <c r="AJ9">
         <v>56638.0</v>
       </c>
       <c r="AK9">
         <v>76356.0</v>
       </c>
       <c r="AL9">
-        <v>32746.5</v>
+        <v>32746.0</v>
       </c>
       <c r="AM9">
         <v>22170.0</v>
       </c>
       <c r="AN9">
         <v>51983.0</v>
       </c>
       <c r="AO9">
         <v>6243.5</v>
       </c>
       <c r="AP9">
         <v>27205.0</v>
       </c>
       <c r="AQ9">
-        <v>40563.0</v>
+        <v>46938.0</v>
       </c>
       <c r="AR9">
-        <v>158200.0</v>
+        <v>100688.0</v>
       </c>
       <c r="AS9">
         <v>252664.0</v>
       </c>
       <c r="AT9">
         <v>-18244.4</v>
       </c>
       <c r="AU9">
-        <v>285101.56</v>
+        <v>285101.0</v>
       </c>
       <c r="AV9">
-        <v>299320.55</v>
+        <v>299320.0</v>
       </c>
       <c r="AW9">
-        <v>483155.3</v>
+        <v>483155.0</v>
       </c>
       <c r="AX9">
-        <v>482328.87</v>
+        <v>482328.0</v>
       </c>
       <c r="AY9">
-        <v>97821.48</v>
+        <v>109160.0</v>
       </c>
       <c r="AZ9">
-        <v>108457.68</v>
+        <v>108457.0</v>
       </c>
       <c r="BA9">
-        <v>427330.01</v>
+        <v>427330.0</v>
       </c>
       <c r="BB9">
-        <v>430358.99</v>
+        <v>430358.0</v>
       </c>
       <c r="BC9">
-        <v>276735.07</v>
+        <v>276735.0</v>
       </c>
       <c r="BD9">
-        <v>274292.3</v>
+        <v>274292.0</v>
       </c>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="B10">
         <v>-11935000.0</v>
       </c>
       <c r="C10">
         <v>-11837000.0</v>
       </c>
       <c r="D10">
         <v>-8965000.0</v>
       </c>
       <c r="E10">
         <v>-16147000.0</v>
       </c>
       <c r="F10">
         <v>-14501000.0</v>
       </c>
       <c r="G10">
         <v>-9552000.0</v>
       </c>
       <c r="H10">
         <v>-5059000.0</v>
       </c>
       <c r="I10">
         <v>-4720000.0</v>
       </c>
@@ -12833,146 +14570,146 @@
       <c r="R10">
         <v>-3275000.0</v>
       </c>
       <c r="S10">
         <v>-4821000.0</v>
       </c>
       <c r="T10">
         <v>-5045000.0</v>
       </c>
       <c r="U10">
         <v>-4003000.0</v>
       </c>
       <c r="V10">
         <v>-3909000.0</v>
       </c>
       <c r="W10">
         <v>-3252000.0</v>
       </c>
       <c r="X10">
         <v>-2718000.0</v>
       </c>
       <c r="Y10">
         <v>-2935000.0</v>
       </c>
       <c r="Z10">
-        <v>-2102000.0</v>
+        <v>-3461398.0</v>
       </c>
       <c r="AA10">
-        <v>-2090000.0</v>
+        <v>-2967411.0</v>
       </c>
       <c r="AB10">
-        <v>-1147000.0</v>
+        <v>-1703316.0</v>
       </c>
       <c r="AC10">
-        <v>-1469000.0</v>
+        <v>-2101086.0</v>
       </c>
       <c r="AD10">
-        <v>-1704000.0</v>
+        <v>-2400453.2</v>
       </c>
       <c r="AE10">
-        <v>2587399.0</v>
+        <v>3349036.0</v>
       </c>
       <c r="AF10">
-        <v>3275874.0</v>
+        <v>4532608.0</v>
       </c>
       <c r="AG10">
-        <v>-1434969.0</v>
+        <v>-1949468.0</v>
       </c>
       <c r="AH10">
-        <v>-1588459.0</v>
+        <v>-2070157.0</v>
       </c>
       <c r="AI10">
         <v>-1751416.0</v>
       </c>
       <c r="AJ10">
         <v>-1771211.0</v>
       </c>
       <c r="AK10">
         <v>-1521524.0</v>
       </c>
       <c r="AL10">
         <v>-193246.3</v>
       </c>
       <c r="AM10">
         <v>-1942663.0</v>
       </c>
       <c r="AN10">
         <v>433390.0</v>
       </c>
       <c r="AO10">
         <v>-3219299.0</v>
       </c>
       <c r="AP10">
         <v>-1901182.0</v>
       </c>
       <c r="AQ10">
-        <v>-4094914.0</v>
+        <v>-7372457.0</v>
       </c>
       <c r="AR10">
-        <v>-4277702.0</v>
+        <v>-8681408.0</v>
       </c>
       <c r="AS10">
         <v>-3056467.0</v>
       </c>
       <c r="AT10">
         <v>-515991.0</v>
       </c>
       <c r="AU10">
-        <v>-2402181.93</v>
+        <v>-2402181.0</v>
       </c>
       <c r="AV10">
         <v>-2521990.6</v>
       </c>
       <c r="AW10">
-        <v>-1841823.62</v>
+        <v>-1841823.0</v>
       </c>
       <c r="AX10">
-        <v>-1838672.66</v>
+        <v>-1838672.0</v>
       </c>
       <c r="AY10">
-        <v>-1713064.29</v>
+        <v>-1911597.0</v>
       </c>
       <c r="AZ10">
-        <v>-1899298.21</v>
+        <v>-1899298.0</v>
       </c>
       <c r="BA10">
-        <v>39245.1</v>
+        <v>39245.0</v>
       </c>
       <c r="BB10">
-        <v>39524.3</v>
+        <v>39524.0</v>
       </c>
       <c r="BC10">
-        <v>-1730291.94</v>
+        <v>-1730291.0</v>
       </c>
       <c r="BD10">
-        <v>-1715019.43</v>
+        <v>-1715019.0</v>
       </c>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
         <v>-7357000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11">
         <v>92000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11">
         <v>-10000.0</v>
       </c>
       <c r="L11">
         <v>-82000.0</v>
       </c>
       <c r="M11">
         <v>-72000.0</v>
       </c>
       <c r="N11">
         <v>63000.0</v>
@@ -13001,131 +14738,137 @@
       <c r="V11">
         <v>116000.0</v>
       </c>
       <c r="W11">
         <v>3000.0</v>
       </c>
       <c r="X11">
         <v>55000.0</v>
       </c>
       <c r="Y11">
         <v>82000.0</v>
       </c>
       <c r="Z11">
         <v>-16000.0</v>
       </c>
       <c r="AA11">
         <v>-17000.0</v>
       </c>
       <c r="AB11">
         <v>-18000.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
-        <v>0.0</v>
+        <v>-156367.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>-148842.95</v>
       </c>
       <c r="AH11">
         <v>688.21</v>
       </c>
       <c r="AI11">
         <v>89362.0</v>
       </c>
       <c r="AJ11">
         <v>58057.0</v>
       </c>
       <c r="AK11">
         <v>86606.0</v>
       </c>
       <c r="AL11">
         <v>-1100.0</v>
       </c>
       <c r="AM11">
-        <v>2000.0</v>
+        <v>2002.6</v>
       </c>
       <c r="AN11">
         <v>176183.0</v>
       </c>
       <c r="AO11">
         <v>-1470097.07</v>
       </c>
       <c r="AP11">
         <v>-2286957.94</v>
       </c>
       <c r="AQ11">
         <v>-2673692.72</v>
       </c>
       <c r="AR11">
         <v>84700.0</v>
       </c>
       <c r="AS11">
         <v>-760.0</v>
       </c>
       <c r="AT11">
         <v>581.72</v>
       </c>
       <c r="AU11">
         <v>0.0</v>
       </c>
       <c r="AV11"/>
       <c r="AW11">
         <v>183.69</v>
       </c>
       <c r="AX11">
         <v>183.38</v>
       </c>
       <c r="AY11">
-        <v>-203587.0</v>
+        <v>-227182.0</v>
       </c>
       <c r="AZ11">
-        <v>225720.97</v>
+        <v>-225720.0</v>
       </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B12"/>
-      <c r="C12"/>
-[...1 lines deleted...]
-      <c r="E12"/>
+      <c r="C12">
+        <v>1390000.0</v>
+      </c>
+      <c r="D12">
+        <v>1011000.0</v>
+      </c>
+      <c r="E12">
+        <v>1036000.0</v>
+      </c>
       <c r="F12">
         <v>823000.0</v>
       </c>
       <c r="G12">
         <v>823000.0</v>
       </c>
       <c r="H12">
         <v>604000.0</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>4000.0</v>
       </c>
       <c r="K12">
         <v>6000.0</v>
       </c>
       <c r="L12">
         <v>6000.0</v>
       </c>
       <c r="M12">
         <v>8000.0</v>
       </c>
       <c r="N12">
         <v>7000.0</v>
       </c>
@@ -13138,51 +14881,51 @@
       <c r="Q12">
         <v>10000.0</v>
       </c>
       <c r="R12">
         <v>10000.0</v>
       </c>
       <c r="S12">
         <v>11000.0</v>
       </c>
       <c r="T12">
         <v>1000.0</v>
       </c>
       <c r="U12">
         <v>1000.0</v>
       </c>
       <c r="V12">
         <v>2000.0</v>
       </c>
       <c r="W12">
         <v>2000.0</v>
       </c>
       <c r="X12">
         <v>1000.0</v>
       </c>
       <c r="Y12">
-        <v>10000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="Z12">
         <v>16000.0</v>
       </c>
       <c r="AA12">
         <v>17000.0</v>
       </c>
       <c r="AB12">
         <v>18000.0</v>
       </c>
       <c r="AC12">
         <v>177.97</v>
       </c>
       <c r="AD12">
         <v>223.65</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
@@ -13226,51 +14969,51 @@
         <v>0.0</v>
       </c>
       <c r="AU12">
         <v>0.0</v>
       </c>
       <c r="AV12"/>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12"/>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B13">
         <v>1594000.0</v>
       </c>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>823000.0</v>
       </c>
       <c r="G13">
         <v>823000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
@@ -13302,51 +15045,51 @@
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -13412,51 +15155,51 @@
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14"/>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14"/>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B15">
         <v>-11935000.0</v>
       </c>
       <c r="C15">
         <v>-11837000.0</v>
       </c>
       <c r="D15">
         <v>-8965000.0</v>
       </c>
       <c r="E15">
         <v>-16147000.0</v>
       </c>
       <c r="F15">
         <v>-14501000.0</v>
       </c>
       <c r="G15">
         <v>-9552000.0</v>
       </c>
       <c r="H15">
         <v>-5059000.0</v>
       </c>
       <c r="I15">
         <v>-4720000.0</v>
       </c>
@@ -13487,146 +15230,146 @@
       <c r="R15">
         <v>-3275000.0</v>
       </c>
       <c r="S15">
         <v>-4821000.0</v>
       </c>
       <c r="T15">
         <v>-5045000.0</v>
       </c>
       <c r="U15">
         <v>-4003000.0</v>
       </c>
       <c r="V15">
         <v>-3909000.0</v>
       </c>
       <c r="W15">
         <v>-3252000.0</v>
       </c>
       <c r="X15">
         <v>-2718000.0</v>
       </c>
       <c r="Y15">
         <v>-2935000.0</v>
       </c>
       <c r="Z15">
-        <v>-2102000.0</v>
+        <v>-3461398.0</v>
       </c>
       <c r="AA15">
-        <v>-2090000.0</v>
+        <v>-2967411.0</v>
       </c>
       <c r="AB15">
-        <v>-1147000.0</v>
+        <v>-1703316.0</v>
       </c>
       <c r="AC15">
-        <v>-1469000.0</v>
+        <v>-2101086.0</v>
       </c>
       <c r="AD15">
-        <v>-1704000.0</v>
+        <v>-2400453.2</v>
       </c>
       <c r="AE15">
-        <v>2587399.0</v>
+        <v>3349036.0</v>
       </c>
       <c r="AF15">
-        <v>3275874.0</v>
+        <v>4532608.0</v>
       </c>
       <c r="AG15">
-        <v>-1434969.0</v>
+        <v>-3053664.0</v>
       </c>
       <c r="AH15">
-        <v>-1588459.0</v>
+        <v>-2070157.0</v>
       </c>
       <c r="AI15">
-        <v>-1751416.0</v>
+        <v>-2973702.0</v>
       </c>
       <c r="AJ15">
-        <v>-1771211.0</v>
+        <v>-2873085.0</v>
       </c>
       <c r="AK15">
-        <v>-1521524.0</v>
+        <v>-3900618.2</v>
       </c>
       <c r="AL15">
         <v>-192146.0</v>
       </c>
       <c r="AM15">
-        <v>-1943700.0</v>
+        <v>-4322794.2</v>
       </c>
       <c r="AN15">
-        <v>433390.0</v>
+        <v>565924.0</v>
       </c>
       <c r="AO15">
-        <v>-3219299.0</v>
+        <v>-6239989.0</v>
       </c>
       <c r="AP15">
         <v>-1901182.0</v>
       </c>
       <c r="AQ15">
-        <v>-4094914.0</v>
+        <v>-7372457.0</v>
       </c>
       <c r="AR15">
-        <v>-4277702.0</v>
+        <v>-8681408.0</v>
       </c>
       <c r="AS15">
-        <v>-3055885.0</v>
+        <v>-5287676.0</v>
       </c>
       <c r="AT15">
-        <v>-516573.0</v>
+        <v>-1238547.9</v>
       </c>
       <c r="AU15">
-        <v>-2402181.93</v>
+        <v>-2402181.0</v>
       </c>
       <c r="AV15">
         <v>-2521990.6</v>
       </c>
       <c r="AW15">
-        <v>-1842006.68</v>
+        <v>-1842006.0</v>
       </c>
       <c r="AX15">
         <v>-1838856.4</v>
       </c>
       <c r="AY15">
-        <v>-1509477.29</v>
+        <v>-1684415.0</v>
       </c>
       <c r="AZ15">
-        <v>-1673577.24</v>
+        <v>-1673577.0</v>
       </c>
       <c r="BA15">
-        <v>39245.1</v>
+        <v>-340116.0</v>
       </c>
       <c r="BB15">
-        <v>39524.3</v>
+        <v>39524.0</v>
       </c>
       <c r="BC15">
-        <v>-1730291.94</v>
+        <v>-1783638.0</v>
       </c>
       <c r="BD15">
-        <v>-1715019.43</v>
+        <v>-1783639.0</v>
       </c>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16">
         <v>-4661000.0</v>
       </c>
       <c r="N16">
         <v>-4661000.0</v>
       </c>
       <c r="O16">
         <v>-5411000.0</v>
       </c>
       <c r="P16">
         <v>-5093000.0</v>
       </c>
       <c r="Q16">
@@ -13720,51 +15463,51 @@
         <v>0.0</v>
       </c>
       <c r="AU16">
         <v>0.0</v>
       </c>
       <c r="AV16"/>
       <c r="AW16">
         <v>-7039000.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16"/>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="B17">
         <v>-11935000.0</v>
       </c>
       <c r="C17">
         <v>-11837000.0</v>
       </c>
       <c r="D17">
         <v>-8965000.0</v>
       </c>
       <c r="E17">
         <v>-16147000.0</v>
       </c>
       <c r="F17">
         <v>-9354000.0</v>
       </c>
       <c r="G17">
         <v>-7357000.0</v>
       </c>
       <c r="H17">
         <v>-5059000.0</v>
       </c>
       <c r="I17">
         <v>-4720000.0</v>
       </c>
@@ -13880,51 +15623,51 @@
         <v>0.0</v>
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17"/>
       <c r="AW17">
         <v>-7039000.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17"/>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B18">
         <v>1594000.0</v>
       </c>
       <c r="C18">
         <v>1390000.0</v>
       </c>
       <c r="D18">
         <v>1011000.0</v>
       </c>
       <c r="E18">
         <v>1036000.0</v>
       </c>
       <c r="F18">
         <v>823000.0</v>
       </c>
       <c r="G18">
         <v>823000.0</v>
       </c>
       <c r="H18">
         <v>604000.0</v>
       </c>
       <c r="I18">
         <v>920000.0</v>
       </c>
@@ -13994,51 +15737,51 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19">
         <v>-114000.0</v>
       </c>
       <c r="W19">
@@ -14074,51 +15817,51 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -14184,51 +15927,51 @@
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20"/>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20"/>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B21">
         <v>-13582000.0</v>
       </c>
       <c r="C21">
         <v>-13377000.0</v>
       </c>
       <c r="D21">
         <v>-9803000.0</v>
       </c>
       <c r="E21">
         <v>-17176000.0</v>
       </c>
       <c r="F21">
         <v>-15335000.0</v>
       </c>
       <c r="G21">
         <v>-10805000.0</v>
       </c>
       <c r="H21">
         <v>-5791000.0</v>
       </c>
       <c r="I21">
         <v>-5548000.0</v>
       </c>
@@ -14259,146 +16002,146 @@
       <c r="R21">
         <v>-3460000.0</v>
       </c>
       <c r="S21">
         <v>-4835000.0</v>
       </c>
       <c r="T21">
         <v>-4822000.0</v>
       </c>
       <c r="U21">
         <v>-3855000.0</v>
       </c>
       <c r="V21">
         <v>-3793000.0</v>
       </c>
       <c r="W21">
         <v>-3259000.0</v>
       </c>
       <c r="X21">
         <v>-2690000.0</v>
       </c>
       <c r="Y21">
         <v>-2887000.0</v>
       </c>
       <c r="Z21">
-        <v>-2111000.0</v>
+        <v>-3476218.0</v>
       </c>
       <c r="AA21">
-        <v>-2111000.0</v>
+        <v>-2997227.0</v>
       </c>
       <c r="AB21">
-        <v>-1166000.0</v>
+        <v>-1731531.0</v>
       </c>
       <c r="AC21">
-        <v>-1510000.0</v>
+        <v>-2159727.0</v>
       </c>
       <c r="AD21">
-        <v>-1732000.0</v>
+        <v>-2439897.0</v>
       </c>
       <c r="AE21">
-        <v>2951797.0</v>
+        <v>3820700.0</v>
       </c>
       <c r="AF21">
-        <v>2946299.0</v>
+        <v>4122599.0</v>
       </c>
       <c r="AG21">
-        <v>-1545071.0</v>
+        <v>-2099045.0</v>
       </c>
       <c r="AH21">
-        <v>-1587931.2</v>
+        <v>-2069469.0</v>
       </c>
       <c r="AI21">
         <v>-3001641.0</v>
       </c>
       <c r="AJ21">
         <v>-2788828.0</v>
       </c>
       <c r="AK21">
         <v>-2835344.0</v>
       </c>
       <c r="AL21">
         <v>-2674711.0</v>
       </c>
       <c r="AM21">
         <v>-2898454.0</v>
       </c>
       <c r="AN21">
         <v>-3593950.0</v>
       </c>
       <c r="AO21">
         <v>-3412561.0</v>
       </c>
       <c r="AP21">
         <v>-3300816.0</v>
       </c>
       <c r="AQ21">
-        <v>-5467850.0</v>
+        <v>-6269884.0</v>
       </c>
       <c r="AR21">
-        <v>-6025927.0</v>
+        <v>-8537583.8</v>
       </c>
       <c r="AS21">
         <v>-3172572.0</v>
       </c>
       <c r="AT21">
         <v>-2825428.0</v>
       </c>
       <c r="AU21">
-        <v>-2588760.12</v>
+        <v>-2588760.0</v>
       </c>
       <c r="AV21">
-        <v>-2717873.36</v>
+        <v>-2717873.0</v>
       </c>
       <c r="AW21">
-        <v>-1778774.71</v>
+        <v>-1778774.0</v>
       </c>
       <c r="AX21">
-        <v>-1775730.98</v>
+        <v>-1775730.0</v>
       </c>
       <c r="AY21">
-        <v>-1719618.52</v>
+        <v>-1918910.0</v>
       </c>
       <c r="AZ21">
-        <v>-1906563.59</v>
+        <v>-1906563.0</v>
       </c>
       <c r="BA21">
-        <v>-681056.25</v>
+        <v>-681056.0</v>
       </c>
       <c r="BB21">
-        <v>-685884.79</v>
+        <v>-685884.0</v>
       </c>
       <c r="BC21">
-        <v>-997902.98</v>
+        <v>-997902.0</v>
       </c>
       <c r="BD21">
-        <v>-989094.39</v>
+        <v>-989094.0</v>
       </c>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14464,51 +16207,51 @@
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22"/>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22"/>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B23">
         <v>13582000.0</v>
       </c>
       <c r="C23">
         <v>13377000.0</v>
       </c>
       <c r="D23">
         <v>9803000.0</v>
       </c>
       <c r="E23">
         <v>17176000.0</v>
       </c>
       <c r="F23">
         <v>15335000.0</v>
       </c>
       <c r="G23">
         <v>10805000.0</v>
       </c>
       <c r="H23">
         <v>5791000.0</v>
       </c>
       <c r="I23">
         <v>5548000.0</v>
       </c>
@@ -14539,146 +16282,146 @@
       <c r="R23">
         <v>3508000.0</v>
       </c>
       <c r="S23">
         <v>4860000.0</v>
       </c>
       <c r="T23">
         <v>4822000.0</v>
       </c>
       <c r="U23">
         <v>3857000.0</v>
       </c>
       <c r="V23">
         <v>3794000.0</v>
       </c>
       <c r="W23">
         <v>3260000.0</v>
       </c>
       <c r="X23">
         <v>2745000.0</v>
       </c>
       <c r="Y23">
         <v>2847000.0</v>
       </c>
       <c r="Z23">
-        <v>2139000.0</v>
+        <v>3522326.0</v>
       </c>
       <c r="AA23">
-        <v>2188000.0</v>
+        <v>3106553.0</v>
       </c>
       <c r="AB23">
-        <v>1199000.0</v>
+        <v>1780536.0</v>
       </c>
       <c r="AC23">
-        <v>2154000.0</v>
+        <v>3080830.0</v>
       </c>
       <c r="AD23">
-        <v>2288000.0</v>
+        <v>3223143.0</v>
       </c>
       <c r="AE23">
-        <v>3056157.0</v>
+        <v>271759.0</v>
       </c>
       <c r="AF23">
-        <v>2270164.0</v>
+        <v>3512083.0</v>
       </c>
       <c r="AG23">
-        <v>22307.0</v>
+        <v>10981705.0</v>
       </c>
       <c r="AH23">
         <v>75441.0</v>
       </c>
       <c r="AI23">
         <v>3177230.0</v>
       </c>
       <c r="AJ23">
-        <v>2866399.4</v>
+        <v>2866399.0</v>
       </c>
       <c r="AK23">
         <v>2897171.0</v>
       </c>
       <c r="AL23">
         <v>2815038.0</v>
       </c>
       <c r="AM23">
         <v>2971294.0</v>
       </c>
       <c r="AN23">
         <v>3658783.0</v>
       </c>
       <c r="AO23">
         <v>3451112.0</v>
       </c>
       <c r="AP23">
         <v>3347009.0</v>
       </c>
       <c r="AQ23">
-        <v>5523416.0</v>
+        <v>7579247.0</v>
       </c>
       <c r="AR23">
-        <v>6137151.0</v>
+        <v>8729200.0</v>
       </c>
       <c r="AS23">
         <v>3425282.0</v>
       </c>
       <c r="AT23">
         <v>2805583.0</v>
       </c>
       <c r="AU23">
-        <v>2706320.9</v>
+        <v>2706320.0</v>
       </c>
       <c r="AV23">
-        <v>2841299.75</v>
+        <v>3037182.0</v>
       </c>
       <c r="AW23">
-        <v>2419032.33</v>
+        <v>2355984.0</v>
       </c>
       <c r="AX23">
-        <v>2414894.22</v>
+        <v>2347131.0</v>
       </c>
       <c r="AY23">
-        <v>1813394.83</v>
+        <v>2030868.0</v>
       </c>
       <c r="AZ23">
-        <v>2010536.61</v>
+        <v>2010536.0</v>
       </c>
       <c r="BA23">
-        <v>388084.91</v>
+        <v>388084.0</v>
       </c>
       <c r="BB23">
-        <v>390834.69</v>
+        <v>390834.0</v>
       </c>
       <c r="BC23">
-        <v>2021578.38</v>
+        <v>2021578.0</v>
       </c>
       <c r="BD23">
-        <v>2003734.66</v>
+        <v>2003734.0</v>
       </c>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14710,51 +16453,51 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B25">
         <v>119000.0</v>
       </c>
       <c r="C25">
         <v>120000.0</v>
       </c>
       <c r="D25">
         <v>118000.0</v>
       </c>
       <c r="E25">
         <v>118000.0</v>
       </c>
       <c r="F25">
         <v>106000.0</v>
       </c>
       <c r="G25">
         <v>81000.0</v>
       </c>
       <c r="H25">
         <v>91000.0</v>
       </c>
       <c r="I25">
         <v>91000.0</v>
       </c>
@@ -14836,51 +16579,51 @@
       </c>
       <c r="AN25">
         <v>55677.16</v>
       </c>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25">
         <v>16100.02</v>
       </c>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B26">
         <v>6298000.0</v>
       </c>
       <c r="C26">
         <v>5834000.0</v>
       </c>
       <c r="D26">
         <v>3370000.0</v>
       </c>
       <c r="E26">
         <v>3695000.0</v>
       </c>
       <c r="F26">
         <v>6495000.0</v>
       </c>
       <c r="G26">
         <v>5385000.0</v>
       </c>
       <c r="H26">
         <v>3585000.0</v>
       </c>
       <c r="I26">
         <v>3512000.0</v>
       </c>
@@ -14911,238 +16654,246 @@
       <c r="R26">
         <v>2171000.0</v>
       </c>
       <c r="S26">
         <v>3146000.0</v>
       </c>
       <c r="T26">
         <v>2780000.0</v>
       </c>
       <c r="U26">
         <v>2320000.0</v>
       </c>
       <c r="V26">
         <v>2758000.0</v>
       </c>
       <c r="W26">
         <v>1168000.0</v>
       </c>
       <c r="X26">
         <v>774000.0</v>
       </c>
       <c r="Y26">
         <v>906000.0</v>
       </c>
       <c r="Z26">
-        <v>805000.0</v>
+        <v>1325606.0</v>
       </c>
       <c r="AA26">
-        <v>599000.0</v>
+        <v>850468.0</v>
       </c>
       <c r="AB26">
-        <v>423000.0</v>
+        <v>628162.0</v>
       </c>
       <c r="AC26">
-        <v>1263000.0</v>
+        <v>1806447.0</v>
       </c>
       <c r="AD26">
-        <v>1159000.0</v>
+        <v>1632702.0</v>
       </c>
       <c r="AE26">
-        <v>1563875.0</v>
+        <v>174620.0</v>
       </c>
       <c r="AF26">
-        <v>595909.0</v>
+        <v>824519.0</v>
       </c>
       <c r="AG26">
         <v>977468.0</v>
       </c>
       <c r="AH26">
         <v>894412.0</v>
       </c>
       <c r="AI26">
         <v>1128154.0</v>
       </c>
       <c r="AJ26">
         <v>865596.0</v>
       </c>
       <c r="AK26">
         <v>977091.0</v>
       </c>
       <c r="AL26">
         <v>889783.0</v>
       </c>
       <c r="AM26">
         <v>691573.0</v>
       </c>
       <c r="AN26">
         <v>1470140.0</v>
       </c>
       <c r="AO26">
         <v>1062123.0</v>
       </c>
       <c r="AP26">
         <v>1961473.0</v>
       </c>
       <c r="AQ26">
         <v>1229503.0</v>
       </c>
       <c r="AR26">
         <v>2986320.0</v>
       </c>
       <c r="AS26">
         <v>1201623.0</v>
       </c>
       <c r="AT26">
         <v>1055245.0</v>
       </c>
       <c r="AU26">
-        <v>1051876.8</v>
+        <v>1051876.0</v>
       </c>
       <c r="AV26">
-        <v>1104339.13</v>
+        <v>1104339.0</v>
       </c>
       <c r="AW26">
-        <v>957592.5</v>
+        <v>957592.0</v>
       </c>
       <c r="AX26">
-        <v>955954.33</v>
+        <v>955954.0</v>
       </c>
       <c r="AY26">
-        <v>828937.44</v>
+        <v>828937.0</v>
       </c>
       <c r="AZ26">
-        <v>919053.74</v>
+        <v>919053.0</v>
       </c>
       <c r="BA26">
-        <v>233726.97</v>
+        <v>2154693.0</v>
       </c>
       <c r="BB26">
-        <v>235382.09</v>
+        <v>2156348.0</v>
       </c>
       <c r="BC26">
-        <v>391743.29</v>
+        <v>391743.0</v>
       </c>
       <c r="BD26">
-        <v>388286.29</v>
+        <v>388286.0</v>
       </c>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
         <v>77000.0</v>
       </c>
       <c r="J27">
         <v>90000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
-        <v>66000.0</v>
+        <v>94398.0</v>
       </c>
       <c r="AD27">
-        <v>126000.0</v>
+        <v>177498.0</v>
       </c>
       <c r="AE27">
-        <v>1095189.0</v>
+        <v>1417573.0</v>
       </c>
       <c r="AF27">
-        <v>1152790.0</v>
+        <v>1595038.0</v>
       </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27"/>
-[...2 lines deleted...]
-      <c r="AT27"/>
+      <c r="AQ27">
+        <v>3568380.0</v>
+      </c>
+      <c r="AR27">
+        <v>2267233.0</v>
+      </c>
+      <c r="AS27">
+        <v>1881590.0</v>
+      </c>
+      <c r="AT27">
+        <v>1393993.0</v>
+      </c>
       <c r="AU27">
-        <v>1424079.29</v>
+        <v>1424079.0</v>
       </c>
       <c r="AV27">
         <v>1495105.0</v>
       </c>
       <c r="AW27">
-        <v>999068.09</v>
+        <v>999068.0</v>
       </c>
       <c r="AX27">
-        <v>997358.5</v>
+        <v>997358.0</v>
       </c>
       <c r="AY27">
-        <v>678995.74</v>
+        <v>678995.0</v>
       </c>
       <c r="AZ27">
-        <v>752812.13</v>
+        <v>752812.0</v>
       </c>
       <c r="BA27">
-        <v>758087.13</v>
+        <v>758087.0</v>
       </c>
       <c r="BB27">
-        <v>763460.77</v>
+        <v>763460.0</v>
       </c>
       <c r="BC27">
-        <v>613425.67</v>
+        <v>613425.0</v>
       </c>
       <c r="BD27">
-        <v>608010.9</v>
+        <v>608010.0</v>
       </c>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="B28">
         <v>7284000.0</v>
       </c>
       <c r="C28">
         <v>7543000.0</v>
       </c>
       <c r="D28">
         <v>6433000.0</v>
       </c>
       <c r="E28">
         <v>13481000.0</v>
       </c>
       <c r="F28">
         <v>8840000.0</v>
       </c>
       <c r="G28">
         <v>5420000.0</v>
       </c>
       <c r="H28">
         <v>2206000.0</v>
       </c>
       <c r="I28">
         <v>2036000.0</v>
       </c>
@@ -15173,146 +16924,146 @@
       <c r="R28">
         <v>1337000.0</v>
       </c>
       <c r="S28">
         <v>1714000.0</v>
       </c>
       <c r="T28">
         <v>2042000.0</v>
       </c>
       <c r="U28">
         <v>1536000.0</v>
       </c>
       <c r="V28">
         <v>1029000.0</v>
       </c>
       <c r="W28">
         <v>2111000.0</v>
       </c>
       <c r="X28">
         <v>1837000.0</v>
       </c>
       <c r="Y28">
         <v>1898000.0</v>
       </c>
       <c r="Z28">
-        <v>1287000.0</v>
+        <v>2119324.0</v>
       </c>
       <c r="AA28">
-        <v>1895000.0</v>
+        <v>2690548.0</v>
       </c>
       <c r="AB28">
-        <v>750000.0</v>
+        <v>1113763.0</v>
       </c>
       <c r="AC28">
-        <v>794000.0</v>
+        <v>1135644.0</v>
       </c>
       <c r="AD28">
-        <v>977000.0</v>
+        <v>1376316.0</v>
       </c>
       <c r="AE28">
-        <v>2034884.0</v>
+        <v>2633881.0</v>
       </c>
       <c r="AF28">
-        <v>602052.0</v>
+        <v>833019.0</v>
       </c>
       <c r="AG28">
         <v>1044973.0</v>
       </c>
       <c r="AH28">
         <v>1252043.0</v>
       </c>
       <c r="AI28">
         <v>1262978.0</v>
       </c>
       <c r="AJ28">
         <v>1348878.0</v>
       </c>
       <c r="AK28">
         <v>1277252.0</v>
       </c>
       <c r="AL28">
         <v>1453591.0</v>
       </c>
       <c r="AM28">
-        <v>1257486.9</v>
+        <v>1257486.0</v>
       </c>
       <c r="AN28">
         <v>1280313.0</v>
       </c>
       <c r="AO28">
         <v>1203213.0</v>
       </c>
       <c r="AP28">
         <v>1726026.0</v>
       </c>
       <c r="AQ28">
         <v>2331178.0</v>
       </c>
       <c r="AR28">
         <v>1331736.0</v>
       </c>
       <c r="AS28">
-        <v>1438294.0</v>
+        <v>700031.0</v>
       </c>
       <c r="AT28">
-        <v>871830.0</v>
+        <v>373068.0</v>
       </c>
       <c r="AU28">
-        <v>397904.44</v>
+        <v>397904.0</v>
       </c>
       <c r="AV28">
-        <v>417749.79</v>
+        <v>417749.0</v>
       </c>
       <c r="AW28">
-        <v>305268.35</v>
+        <v>305268.0</v>
       </c>
       <c r="AX28">
-        <v>304747.02</v>
+        <v>304747.0</v>
       </c>
       <c r="AY28">
-        <v>309507.83</v>
+        <v>309507.0</v>
       </c>
       <c r="AZ28">
-        <v>343155.4</v>
+        <v>343155.0</v>
       </c>
       <c r="BA28">
-        <v>116573.24</v>
+        <v>116573.0</v>
       </c>
       <c r="BB28">
-        <v>117399.01</v>
+        <v>117399.0</v>
       </c>
       <c r="BC28">
-        <v>269468.12</v>
+        <v>269468.0</v>
       </c>
       <c r="BD28">
-        <v>267090.46</v>
+        <v>267090.0</v>
       </c>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -15328,54 +17079,54 @@
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="B30">
-        <v>13582000.0</v>
+        <v>13463000.0</v>
       </c>
       <c r="C30">
         <v>13377000.0</v>
       </c>
       <c r="D30">
         <v>9803000.0</v>
       </c>
       <c r="E30">
         <v>17176000.0</v>
       </c>
       <c r="F30">
         <v>15335000.0</v>
       </c>
       <c r="G30">
         <v>10805000.0</v>
       </c>
       <c r="H30">
         <v>5791000.0</v>
       </c>
       <c r="I30">
         <v>5548000.0</v>
       </c>
       <c r="J30">
         <v>4144000.0</v>
       </c>
@@ -15403,146 +17154,146 @@
       <c r="R30">
         <v>3508000.0</v>
       </c>
       <c r="S30">
         <v>4860000.0</v>
       </c>
       <c r="T30">
         <v>4822000.0</v>
       </c>
       <c r="U30">
         <v>3856000.0</v>
       </c>
       <c r="V30">
         <v>3787000.0</v>
       </c>
       <c r="W30">
         <v>3279000.0</v>
       </c>
       <c r="X30">
         <v>2611000.0</v>
       </c>
       <c r="Y30">
         <v>2799000.0</v>
       </c>
       <c r="Z30">
-        <v>2092000.0</v>
+        <v>3444931.0</v>
       </c>
       <c r="AA30">
-        <v>2494000.0</v>
+        <v>3541016.0</v>
       </c>
       <c r="AB30">
-        <v>1173000.0</v>
+        <v>1741926.0</v>
       </c>
       <c r="AC30">
-        <v>2124000.0</v>
+        <v>3037921.0</v>
       </c>
       <c r="AD30">
-        <v>2258000.0</v>
+        <v>3180882.0</v>
       </c>
       <c r="AE30">
-        <v>2864058.0</v>
+        <v>-520405.0</v>
       </c>
       <c r="AF30">
-        <v>2082610.0</v>
+        <v>3252577.0</v>
       </c>
       <c r="AG30">
-        <v>-9165.0</v>
+        <v>10729920.0</v>
       </c>
       <c r="AH30">
         <v>-43017.0</v>
       </c>
       <c r="AI30">
         <v>3094440.0</v>
       </c>
       <c r="AJ30">
-        <v>2845467.5</v>
+        <v>2845467.0</v>
       </c>
       <c r="AK30">
         <v>2911701.0</v>
       </c>
       <c r="AL30">
         <v>2707457.0</v>
       </c>
       <c r="AM30">
         <v>2920624.0</v>
       </c>
       <c r="AN30">
         <v>3645933.0</v>
       </c>
       <c r="AO30">
         <v>3418804.0</v>
       </c>
       <c r="AP30">
         <v>3328021.0</v>
       </c>
       <c r="AQ30">
-        <v>5523416.0</v>
+        <v>6316823.0</v>
       </c>
       <c r="AR30">
-        <v>6137151.0</v>
+        <v>8729200.0</v>
       </c>
       <c r="AS30">
         <v>3425236.0</v>
       </c>
       <c r="AT30">
         <v>2807183.0</v>
       </c>
       <c r="AU30">
-        <v>2687283.49</v>
+        <v>2873861.0</v>
       </c>
       <c r="AV30">
-        <v>2821312.29</v>
+        <v>3017195.0</v>
       </c>
       <c r="AW30">
-        <v>2324977.85</v>
+        <v>2261928.0</v>
       </c>
       <c r="AX30">
-        <v>2321000.46</v>
+        <v>2253429.0</v>
       </c>
       <c r="AY30">
-        <v>1810887.77</v>
+        <v>2028070.0</v>
       </c>
       <c r="AZ30">
-        <v>2007756.95</v>
+        <v>2007756.0</v>
       </c>
       <c r="BA30">
-        <v>388084.91</v>
+        <v>388084.0</v>
       </c>
       <c r="BB30">
-        <v>390834.69</v>
+        <v>390834.0</v>
       </c>
       <c r="BC30">
-        <v>2007027.01</v>
+        <v>2007027.0</v>
       </c>
       <c r="BD30">
-        <v>1989311.74</v>
+        <v>1989311.0</v>
       </c>
     </row>
     <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="B31">
         <v>1647000.0</v>
       </c>
       <c r="C31">
         <v>1540000.0</v>
       </c>
       <c r="D31">
         <v>838000.0</v>
       </c>
       <c r="E31">
         <v>1029000.0</v>
       </c>
       <c r="F31">
         <v>834000.0</v>
       </c>
       <c r="G31">
         <v>1253000.0</v>
       </c>
       <c r="H31">
         <v>732000.0</v>
       </c>
       <c r="I31">
         <v>828000.0</v>
       </c>
@@ -15573,1718 +17324,2241 @@
       <c r="R31">
         <v>185000.0</v>
       </c>
       <c r="S31">
         <v>14000.0</v>
       </c>
       <c r="T31">
         <v>-223000.0</v>
       </c>
       <c r="U31">
         <v>-148000.0</v>
       </c>
       <c r="V31">
         <v>-116000.0</v>
       </c>
       <c r="W31">
         <v>7000.0</v>
       </c>
       <c r="X31">
         <v>-28000.0</v>
       </c>
       <c r="Y31">
         <v>-48000.0</v>
       </c>
       <c r="Z31">
-        <v>9000.0</v>
+        <v>14820.0</v>
       </c>
       <c r="AA31">
-        <v>21000.0</v>
+        <v>29816.0</v>
       </c>
       <c r="AB31">
-        <v>19000.0</v>
+        <v>28215.0</v>
       </c>
       <c r="AC31">
-        <v>41000.0</v>
+        <v>58641.0</v>
       </c>
       <c r="AD31">
-        <v>28000.0</v>
+        <v>39444.0</v>
       </c>
       <c r="AE31">
-        <v>-364398.0</v>
+        <v>-4190635.0</v>
       </c>
       <c r="AF31">
-        <v>296328.0</v>
+        <v>410009.0</v>
       </c>
       <c r="AG31">
-        <v>110101.0</v>
+        <v>149577.0</v>
       </c>
       <c r="AH31">
-        <v>-528.0</v>
+        <v>-688.0</v>
       </c>
       <c r="AI31">
         <v>1250224.0</v>
       </c>
       <c r="AJ31">
         <v>1017617.0</v>
       </c>
       <c r="AK31">
         <v>1313819.0</v>
       </c>
       <c r="AL31">
         <v>2481464.0</v>
       </c>
       <c r="AM31">
-        <v>955790.6</v>
+        <v>955790.0</v>
       </c>
       <c r="AN31">
         <v>4027340.0</v>
       </c>
       <c r="AO31">
-        <v>193261.1</v>
+        <v>193261.0</v>
       </c>
       <c r="AP31">
         <v>1399633.0</v>
       </c>
       <c r="AQ31">
-        <v>1372935.0</v>
+        <v>-1102572.0</v>
       </c>
       <c r="AR31">
-        <v>1748224.0</v>
+        <v>-143824.0</v>
       </c>
       <c r="AS31">
         <v>116104.0</v>
       </c>
       <c r="AT31">
-        <v>2309436.4</v>
+        <v>2309436.0</v>
       </c>
       <c r="AU31">
-        <v>186578.2</v>
+        <v>186578.0</v>
       </c>
       <c r="AV31">
-        <v>195882.76</v>
+        <v>195882.0</v>
       </c>
       <c r="AW31">
         <v>-63048.9</v>
       </c>
       <c r="AX31">
-        <v>-62941.69</v>
+        <v>-62941.0</v>
       </c>
       <c r="AY31">
-        <v>6554.23</v>
+        <v>7313.0</v>
       </c>
       <c r="AZ31">
-        <v>7265.38</v>
+        <v>7265.0</v>
       </c>
       <c r="BA31">
-        <v>720301.35</v>
+        <v>720301.0</v>
       </c>
       <c r="BB31">
         <v>725409.09</v>
       </c>
       <c r="BC31">
-        <v>-732388.96</v>
+        <v>-732388.0</v>
       </c>
       <c r="BD31">
         <v>-725925.05</v>
       </c>
     </row>
     <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>556000.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
-        <v>0.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="J32">
         <v>6000.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>7000.0</v>
       </c>
       <c r="N32">
         <v>54000.0</v>
       </c>
       <c r="O32">
         <v>14000.0</v>
       </c>
       <c r="P32">
         <v>472000.0</v>
       </c>
       <c r="Q32">
         <v>25000.0</v>
       </c>
       <c r="R32">
         <v>48000.0</v>
       </c>
       <c r="S32">
         <v>25000.0</v>
       </c>
       <c r="T32">
         <v>2042.0</v>
       </c>
       <c r="U32">
         <v>2000.0</v>
       </c>
       <c r="V32">
         <v>1000.0</v>
       </c>
       <c r="W32">
         <v>1000.0</v>
       </c>
       <c r="X32">
         <v>55000.0</v>
       </c>
       <c r="Y32">
         <v>-40000.0</v>
       </c>
       <c r="Z32">
-        <v>28000.0</v>
+        <v>46108.0</v>
       </c>
       <c r="AA32">
-        <v>77000.0</v>
+        <v>109325.0</v>
       </c>
       <c r="AB32">
-        <v>33000.0</v>
+        <v>49005.0</v>
       </c>
       <c r="AC32">
-        <v>643000.0</v>
+        <v>919672.0</v>
       </c>
       <c r="AD32">
-        <v>560000.0</v>
+        <v>788881.0</v>
       </c>
       <c r="AE32">
-        <v>5615044.0</v>
+        <v>7267912.0</v>
       </c>
       <c r="AF32">
-        <v>5517851.0</v>
+        <v>7634682.0</v>
       </c>
       <c r="AG32">
-        <v>22307.0</v>
+        <v>1147888.0</v>
       </c>
       <c r="AH32">
         <v>75441.0</v>
       </c>
       <c r="AI32">
         <v>175588.0</v>
       </c>
       <c r="AJ32">
         <v>77570.0</v>
       </c>
       <c r="AK32">
-        <v>61827.2</v>
+        <v>61827.0</v>
       </c>
       <c r="AL32">
         <v>140326.0</v>
       </c>
       <c r="AM32">
         <v>72840.0</v>
       </c>
       <c r="AN32">
         <v>64832.0</v>
       </c>
       <c r="AO32">
         <v>38551.0</v>
       </c>
       <c r="AP32">
         <v>46193.0</v>
       </c>
       <c r="AQ32">
-        <v>55565.4</v>
+        <v>76247.0</v>
       </c>
       <c r="AR32">
-        <v>111224.0</v>
+        <v>158200.0</v>
       </c>
       <c r="AS32">
         <v>252709.0</v>
       </c>
       <c r="AT32">
         <v>-19844.0</v>
       </c>
       <c r="AU32">
-        <v>304138.97</v>
+        <v>304138.0</v>
       </c>
       <c r="AV32">
-        <v>319308.01</v>
+        <v>319308.0</v>
       </c>
       <c r="AW32">
-        <v>577209.78</v>
+        <v>577209.0</v>
       </c>
       <c r="AX32">
-        <v>576222.64</v>
+        <v>576222.0</v>
       </c>
       <c r="AY32">
-        <v>100329.54</v>
+        <v>111958.0</v>
       </c>
       <c r="AZ32">
-        <v>111238.4</v>
+        <v>111238.0</v>
       </c>
       <c r="BA32">
-        <v>427330.01</v>
+        <v>427330.0</v>
       </c>
       <c r="BB32">
-        <v>430358.99</v>
+        <v>430358.0</v>
       </c>
       <c r="BC32">
-        <v>291286.44</v>
+        <v>291286.0</v>
       </c>
       <c r="BD32">
-        <v>288715.23</v>
+        <v>288715.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>50929000.0</v>
       </c>
       <c r="C2">
         <v>2490000.0</v>
       </c>
       <c r="D2">
         <v>4076000.0</v>
       </c>
       <c r="E2">
         <v>19784000.0</v>
       </c>
       <c r="F2">
         <v>9801000.0</v>
       </c>
       <c r="G2">
         <v>15718000.0</v>
       </c>
       <c r="H2">
         <v>11264952.0</v>
       </c>
       <c r="I2">
-        <v>12763534.0</v>
+        <v>18135737.0</v>
       </c>
       <c r="J2">
-        <v>14008852.0</v>
+        <v>17733625.0</v>
       </c>
       <c r="K2">
-        <v>16270125.0</v>
+        <v>22471956.0</v>
       </c>
       <c r="L2">
         <v>24052370.0</v>
       </c>
       <c r="M2">
-        <v>29524356.0</v>
+        <v>1544032.0</v>
       </c>
       <c r="N2">
-        <v>1448296.0</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:14">
+        <v>3408264.0</v>
+      </c>
+      <c r="O2">
+        <v>7038199.0</v>
+      </c>
+      <c r="P2">
+        <v>136339.0</v>
+      </c>
+      <c r="Q2">
+        <v>209299.0</v>
+      </c>
+      <c r="R2">
+        <v>249515.0</v>
+      </c>
+      <c r="S2">
+        <v>4388198.0</v>
+      </c>
+      <c r="T2">
+        <v>789069.0</v>
+      </c>
+      <c r="U2"/>
+      <c r="V2">
+        <v>3281682.0</v>
+      </c>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>18000</v>
       </c>
       <c r="C3">
         <v>179000</v>
       </c>
       <c r="D3">
         <v>1000</v>
       </c>
       <c r="E3">
         <v>13000</v>
       </c>
       <c r="F3">
         <v>221000</v>
       </c>
       <c r="G3">
         <v>95000</v>
       </c>
       <c r="H3">
-        <v>403395.24</v>
+        <v>403395</v>
       </c>
       <c r="I3">
-        <v>60971.13</v>
+        <v>60971</v>
       </c>
       <c r="J3">
-        <v>131405.03</v>
+        <v>131405</v>
       </c>
       <c r="K3">
-        <v>255399.23</v>
+        <v>255399</v>
       </c>
       <c r="L3">
-        <v>387335.29</v>
+        <v>387335</v>
       </c>
       <c r="M3">
-        <v>475455.21</v>
+        <v>475455</v>
       </c>
       <c r="N3">
-        <v>29203.21</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:14">
+        <v>29203</v>
+      </c>
+      <c r="O3">
+        <v>18169</v>
+      </c>
+      <c r="P3">
+        <v>25691</v>
+      </c>
+      <c r="Q3">
+        <v>2638</v>
+      </c>
+      <c r="R3">
+        <v>166</v>
+      </c>
+      <c r="S3">
+        <v>10074</v>
+      </c>
+      <c r="T3">
+        <v>8354</v>
+      </c>
+      <c r="U3">
+        <v>11846</v>
+      </c>
+      <c r="V3">
+        <v>802685.2</v>
+      </c>
+      <c r="W3">
+        <v>56554</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>-5917000.0</v>
       </c>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>-2143000.0</v>
       </c>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>46928000.0</v>
       </c>
       <c r="C6">
         <v>48439000.0</v>
       </c>
       <c r="D6">
         <v>-1586000.0</v>
       </c>
       <c r="E6">
         <v>-15708000.0</v>
       </c>
       <c r="F6">
         <v>9968000.0</v>
       </c>
       <c r="G6">
         <v>-5917000.0</v>
       </c>
       <c r="H6">
         <v>4430344.0</v>
       </c>
       <c r="I6">
-        <v>-947623.0</v>
+        <v>-1290000.0</v>
       </c>
       <c r="J6">
-        <v>-657025.0</v>
+        <v>-855000.0</v>
       </c>
       <c r="K6">
-        <v>-2656301.0</v>
+        <v>-3557000.0</v>
       </c>
       <c r="L6">
         <v>-7341729.0</v>
       </c>
       <c r="M6">
-        <v>-9011995.0</v>
+        <v>29910164.0</v>
       </c>
       <c r="N6">
-        <v>27169935.0</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:14">
+        <v>-1837667.0</v>
+      </c>
+      <c r="O6">
+        <v>-3923188.0</v>
+      </c>
+      <c r="P6">
+        <v>6523546.0</v>
+      </c>
+      <c r="Q6">
+        <v>-36445.0</v>
+      </c>
+      <c r="R6">
+        <v>-28543.0</v>
+      </c>
+      <c r="S6">
+        <v>-4180280.0</v>
+      </c>
+      <c r="T6">
+        <v>4173079.0</v>
+      </c>
+      <c r="U6">
+        <v>906436.0</v>
+      </c>
+      <c r="V6"/>
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B7">
         <v>-2729000.0</v>
       </c>
       <c r="C7">
         <v>1174000.0</v>
       </c>
       <c r="D7">
         <v>714000.0</v>
       </c>
       <c r="E7">
         <v>1037000.0</v>
       </c>
       <c r="F7">
         <v>8000.0</v>
       </c>
       <c r="G7">
         <v>126000.0</v>
       </c>
       <c r="H7">
         <v>1323000.0</v>
       </c>
       <c r="I7">
-        <v>-2687600.28</v>
+        <v>1487083.0</v>
       </c>
       <c r="J7">
         <v>760000.0</v>
       </c>
       <c r="K7">
-        <v>-4261995.89</v>
+        <v>351000.0</v>
       </c>
       <c r="L7">
-        <v>-4087019.64</v>
+        <v>858703.0</v>
       </c>
       <c r="M7">
-        <v>-8514013.98</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:14">
+        <v>-2544130.0</v>
+      </c>
+      <c r="N7">
+        <v>52745.0</v>
+      </c>
+      <c r="O7">
+        <v>-766187.0</v>
+      </c>
+      <c r="P7">
+        <v>442757.0</v>
+      </c>
+      <c r="Q7">
+        <v>38876.0</v>
+      </c>
+      <c r="R7">
+        <v>143653.0</v>
+      </c>
+      <c r="S7">
+        <v>-568770.0</v>
+      </c>
+      <c r="T7">
+        <v>708078.0</v>
+      </c>
+      <c r="U7">
+        <v>-1305838.0</v>
+      </c>
+      <c r="V7">
+        <v>166977.0</v>
+      </c>
+      <c r="W7">
+        <v>-390829.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>2396000.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>197000.0</v>
       </c>
       <c r="C9">
         <v>-176000.0</v>
       </c>
       <c r="D9">
         <v>-50000.0</v>
       </c>
       <c r="E9">
         <v>1000.0</v>
       </c>
       <c r="F9">
         <v>28000.0</v>
       </c>
       <c r="G9">
         <v>2396000.0</v>
       </c>
       <c r="H9">
         <v>607000.0</v>
       </c>
       <c r="I9">
-        <v>72000.0</v>
+        <v>316429.0</v>
       </c>
       <c r="J9">
         <v>814000.0</v>
       </c>
       <c r="K9">
-        <v>-33477.76</v>
+        <v>-854000.0</v>
       </c>
       <c r="L9">
-        <v>-353.05</v>
+        <v>-1095.0</v>
       </c>
       <c r="M9">
-        <v>-17000.0</v>
+        <v>-16109.0</v>
       </c>
       <c r="N9">
-        <v>20000.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:14">
+        <v>22393.0</v>
+      </c>
+      <c r="O9">
+        <v>20751.0</v>
+      </c>
+      <c r="P9">
+        <v>186640.0</v>
+      </c>
+      <c r="Q9">
+        <v>-254000.0</v>
+      </c>
+      <c r="R9">
+        <v>-20434.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9">
+        <v>997404.0</v>
+      </c>
+      <c r="U9">
+        <v>-1231859.0</v>
+      </c>
+      <c r="V9">
+        <v>-61853.0</v>
+      </c>
+      <c r="W9">
+        <v>20197.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-1307000.0</v>
       </c>
       <c r="E10">
         <v>-1091000.0</v>
       </c>
       <c r="F10">
         <v>-83000.0</v>
       </c>
       <c r="G10">
         <v>-700000.0</v>
       </c>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>1357000.0</v>
       </c>
       <c r="E11">
         <v>1090000.0</v>
       </c>
       <c r="F11">
         <v>55000.0</v>
       </c>
       <c r="G11">
         <v>-1696000.0</v>
       </c>
       <c r="H11">
         <v>740000.0</v>
       </c>
       <c r="I11">
         <v>1259000.0</v>
       </c>
       <c r="J11">
         <v>106000.0</v>
       </c>
       <c r="K11">
         <v>-683000.0</v>
       </c>
       <c r="L11">
         <v>233367.18</v>
       </c>
       <c r="M11">
         <v>325000.0</v>
       </c>
       <c r="N11">
         <v>224000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>455000.0</v>
       </c>
       <c r="E12">
         <v>880000.0</v>
       </c>
       <c r="F12">
         <v>618000.0</v>
       </c>
       <c r="G12">
         <v>239000.0</v>
       </c>
       <c r="H12">
         <v>700000.0</v>
       </c>
       <c r="I12">
         <v>353000.0</v>
       </c>
       <c r="J12">
         <v>642000.0</v>
       </c>
       <c r="K12">
         <v>2812000.0</v>
       </c>
       <c r="L12">
         <v>330456.41</v>
       </c>
       <c r="M12">
         <v>364000.0</v>
       </c>
       <c r="N12"/>
-    </row>
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-593000.0</v>
       </c>
       <c r="E13">
         <v>-54000.0</v>
       </c>
       <c r="F13">
         <v>-75000.0</v>
       </c>
       <c r="G13">
         <v>-574000.0</v>
       </c>
       <c r="H13">
         <v>-24000.0</v>
       </c>
       <c r="I13">
         <v>-32000.0</v>
       </c>
       <c r="J13">
         <v>-4393000.0</v>
       </c>
       <c r="K13">
         <v>1205000.0</v>
       </c>
       <c r="L13">
         <v>43778.41</v>
       </c>
       <c r="M13">
         <v>-2869000.0</v>
       </c>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>396000.0</v>
       </c>
       <c r="C14">
         <v>343000.0</v>
       </c>
       <c r="D14">
         <v>381000.0</v>
       </c>
       <c r="E14">
         <v>392000.0</v>
       </c>
       <c r="F14">
         <v>424000.0</v>
       </c>
       <c r="G14">
         <v>374000.0</v>
       </c>
       <c r="H14">
         <v>158000.0</v>
       </c>
       <c r="I14">
         <v>142510.84</v>
       </c>
       <c r="J14">
         <v>217000.0</v>
       </c>
       <c r="K14">
         <v>11368.33</v>
       </c>
       <c r="L14">
         <v>74399.06</v>
       </c>
       <c r="M14">
         <v>13000.0</v>
       </c>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14">
+        <v>13063.0</v>
+      </c>
+      <c r="P14">
+        <v>8338.0</v>
+      </c>
+      <c r="Q14">
+        <v>3843.0</v>
+      </c>
+      <c r="R14">
+        <v>4989.0</v>
+      </c>
+      <c r="S14">
+        <v>4464.0</v>
+      </c>
+      <c r="T14">
+        <v>1975.0</v>
+      </c>
+      <c r="U14"/>
+      <c r="V14">
+        <v>1377452.0</v>
+      </c>
+      <c r="W14">
+        <v>848312.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>619000.0</v>
       </c>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>97857000.0</v>
       </c>
       <c r="C16">
         <v>50929000.0</v>
       </c>
       <c r="D16">
         <v>2490000.0</v>
       </c>
       <c r="E16">
         <v>4076000.0</v>
       </c>
       <c r="F16">
         <v>19769000.0</v>
       </c>
       <c r="G16">
         <v>9801000.0</v>
       </c>
       <c r="H16">
         <v>15695296.0</v>
       </c>
       <c r="I16">
-        <v>11815911.0</v>
+        <v>16167938.0</v>
       </c>
       <c r="J16">
-        <v>13351827.0</v>
+        <v>17437764.0</v>
       </c>
       <c r="K16">
-        <v>13613824.0</v>
+        <v>18200800.0</v>
       </c>
       <c r="L16">
         <v>16710641.0</v>
       </c>
       <c r="M16">
-        <v>20512361.0</v>
+        <v>31454197.0</v>
       </c>
       <c r="N16">
-        <v>28618231.0</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14">
+        <v>1570597.0</v>
+      </c>
+      <c r="O16">
+        <v>3115010.0</v>
+      </c>
+      <c r="P16">
+        <v>6659886.0</v>
+      </c>
+      <c r="Q16">
+        <v>172854.0</v>
+      </c>
+      <c r="R16">
+        <v>220972.0</v>
+      </c>
+      <c r="S16">
+        <v>207917.0</v>
+      </c>
+      <c r="T16">
+        <v>4962148.0</v>
+      </c>
+      <c r="U16">
+        <v>906436.0</v>
+      </c>
+      <c r="V16"/>
+      <c r="W16">
+        <v>4663073.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17">
         <v>-58000.0</v>
       </c>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>-23606000.0</v>
       </c>
       <c r="C18">
         <v>-19582000.0</v>
       </c>
       <c r="D18">
         <v>-18013000.0</v>
       </c>
       <c r="E18">
         <v>-15912000.0</v>
       </c>
       <c r="F18">
         <v>-13053000.0</v>
       </c>
       <c r="G18">
         <v>-7630000.0</v>
       </c>
       <c r="H18">
         <v>4386604.0</v>
       </c>
       <c r="I18">
-        <v>-8611621.24</v>
+        <v>-8611621.0</v>
       </c>
       <c r="J18">
-        <v>-8435405.03</v>
+        <v>-8435405.0</v>
       </c>
       <c r="K18">
-        <v>-20463399.23</v>
+        <v>-20463399.0</v>
       </c>
       <c r="L18">
-        <v>-10079335.29</v>
+        <v>-10079335.0</v>
       </c>
       <c r="M18">
-        <v>-10167455.21</v>
+        <v>-10167455.0</v>
       </c>
       <c r="N18">
-        <v>-9300203.21</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:14">
+        <v>-9300203.0</v>
+      </c>
+      <c r="O18">
+        <v>-3236571.0</v>
+      </c>
+      <c r="P18">
+        <v>-2952220.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2434562.0</v>
+      </c>
+      <c r="R18">
+        <v>-1983264.0</v>
+      </c>
+      <c r="S18">
+        <v>-2889038.0</v>
+      </c>
+      <c r="T18">
+        <v>-1761388.0</v>
+      </c>
+      <c r="U18">
+        <v>-8385425.0</v>
+      </c>
+      <c r="V18">
+        <v>-13851380.0</v>
+      </c>
+      <c r="W18">
+        <v>-8900213.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="B19">
         <v>-18000.0</v>
       </c>
       <c r="C19">
         <v>-179000.0</v>
       </c>
       <c r="D19">
         <v>-1000.0</v>
       </c>
       <c r="E19">
         <v>-13000.0</v>
       </c>
       <c r="F19">
         <v>-221000.0</v>
       </c>
       <c r="G19">
         <v>-94000.0</v>
       </c>
       <c r="H19">
         <v>-570000.0</v>
       </c>
       <c r="I19">
         <v>-147000.0</v>
       </c>
       <c r="J19">
         <v>-302000.0</v>
       </c>
       <c r="K19">
         <v>-342000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B20">
         <v>30460000.0</v>
       </c>
       <c r="C20">
         <v>73921000.0</v>
       </c>
       <c r="D20">
         <v>17884000.0</v>
       </c>
       <c r="E20">
         <v>14256000.0</v>
       </c>
       <c r="F20">
         <v>25750000.0</v>
       </c>
       <c r="G20">
         <v>2250000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21">
         <v>0.0</v>
       </c>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>-37917000.0</v>
       </c>
       <c r="C22">
         <v>-21751000.0</v>
       </c>
       <c r="D22">
         <v>-19562000.0</v>
       </c>
       <c r="E22">
         <v>-18208000.0</v>
       </c>
       <c r="F22">
         <v>-13882000.0</v>
       </c>
       <c r="G22">
         <v>-8274000.0</v>
       </c>
       <c r="H22">
         <v>2609000.0</v>
       </c>
       <c r="I22">
-        <v>-8550650.11</v>
+        <v>-8550650.0</v>
       </c>
       <c r="J22">
-        <v>-4372483.32</v>
+        <v>-4372483.0</v>
       </c>
       <c r="K22">
-        <v>-18503748.84</v>
+        <v>-18503748.0</v>
       </c>
       <c r="L22">
-        <v>-8827409.53</v>
+        <v>-8827409.0</v>
       </c>
       <c r="M22">
-        <v>-10835671.38</v>
+        <v>-10835671.0</v>
       </c>
       <c r="N22">
-        <v>-6423793.31</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:14">
+        <v>-6423793.0</v>
+      </c>
+      <c r="O22">
+        <v>-4190511.0</v>
+      </c>
+      <c r="P22">
+        <v>-3255825.0</v>
+      </c>
+      <c r="Q22">
+        <v>-4839830.0</v>
+      </c>
+      <c r="R22">
+        <v>-2275954.0</v>
+      </c>
+      <c r="S22">
+        <v>-2588106.0</v>
+      </c>
+      <c r="T22">
+        <v>-1857844.0</v>
+      </c>
+      <c r="U22">
+        <v>-500514.0</v>
+      </c>
+      <c r="V22">
+        <v>-7050053.0</v>
+      </c>
+      <c r="W22">
+        <v>-7904454.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-2854000.0</v>
       </c>
       <c r="D23">
         <v>-1869000.0</v>
       </c>
       <c r="E23">
         <v>-13000.0</v>
       </c>
       <c r="F23">
         <v>-3228000.0</v>
       </c>
       <c r="G23">
         <v>-480000.0</v>
       </c>
       <c r="H23">
-        <v>-688114.69</v>
+        <v>-688114.0</v>
       </c>
       <c r="I23">
-        <v>-229927.0</v>
+        <v>2027900.0</v>
       </c>
       <c r="J23">
         <v>1736068.0</v>
       </c>
       <c r="K23">
         <v>2976141.0</v>
       </c>
       <c r="L23">
-        <v>-255411.0</v>
+        <v>-238340.6</v>
       </c>
       <c r="M23">
-        <v>-313518.0</v>
+        <v>37757440.0</v>
       </c>
       <c r="N23">
-        <v>-29203.21</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:14">
+        <v>-34455546.0</v>
+      </c>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23"/>
+      <c r="T23"/>
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23"/>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>0.0</v>
       </c>
       <c r="H24">
         <v>202.03</v>
       </c>
       <c r="I24">
-        <v>-47013.88</v>
+        <v>-86029.0</v>
       </c>
       <c r="J24">
-        <v>30332.0</v>
+        <v>-39595.0</v>
       </c>
       <c r="K24">
-        <v>-131000.0</v>
+        <v>-86601.0</v>
       </c>
       <c r="L24">
-        <v>-46249.78</v>
+        <v>-165783.0</v>
       </c>
       <c r="M24">
-        <v>-131000.0</v>
-[...3 lines deleted...]
-    <row r="25" spans="1:14">
+        <v>443883.0</v>
+      </c>
+      <c r="N24">
+        <v>177480.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>-764000.0</v>
       </c>
       <c r="C25">
         <v>1000.0</v>
       </c>
       <c r="D25">
         <v>717000.0</v>
       </c>
       <c r="E25">
         <v>10000.0</v>
       </c>
       <c r="F25">
         <v>-16000.0</v>
       </c>
       <c r="G25">
         <v>2000.0</v>
       </c>
       <c r="H25">
         <v>700000.0</v>
       </c>
       <c r="I25">
-        <v>8550650.0</v>
+        <v>-2730433.0</v>
       </c>
       <c r="J25">
         <v>-4475000.0</v>
       </c>
       <c r="K25">
-        <v>-1704251.16</v>
+        <v>-2055252.0</v>
       </c>
       <c r="L25">
-        <v>-864590.47</v>
+        <v>-1723294.0</v>
       </c>
       <c r="M25">
-        <v>1143671.0</v>
+        <v>4336195.0</v>
       </c>
       <c r="N25">
-        <v>-2847206.69</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:14">
+        <v>3340818.0</v>
+      </c>
+      <c r="O25">
+        <v>1725233.0</v>
+      </c>
+      <c r="P25">
+        <v>-121799.0</v>
+      </c>
+      <c r="Q25">
+        <v>2365185.0</v>
+      </c>
+      <c r="R25">
+        <v>144211.0</v>
+      </c>
+      <c r="S25">
+        <v>273447.0</v>
+      </c>
+      <c r="T25">
+        <v>-605242.0</v>
+      </c>
+      <c r="U25">
+        <v>-6567225.0</v>
+      </c>
+      <c r="V25">
+        <v>-7543069.0</v>
+      </c>
+      <c r="W25">
+        <v>-1396685.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>1770000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>8820000.0</v>
       </c>
       <c r="J26">
         <v>8072000.0</v>
       </c>
       <c r="K26">
         <v>19462000.0</v>
       </c>
       <c r="L26">
         <v>385000.0</v>
       </c>
       <c r="M26">
         <v>39076000.0</v>
       </c>
       <c r="N26"/>
-    </row>
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26">
+        <v>-661481.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B27">
         <v>17426000.0</v>
       </c>
       <c r="C27">
         <v>830000.0</v>
       </c>
       <c r="D27">
         <v>452000.0</v>
       </c>
       <c r="E27">
         <v>870000.0</v>
       </c>
       <c r="F27">
         <v>634000.0</v>
       </c>
       <c r="G27">
         <v>237000.0</v>
       </c>
       <c r="H27">
         <v>957196.0</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>386000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>70485000.0</v>
       </c>
       <c r="C28">
         <v>68029000.0</v>
       </c>
       <c r="D28">
         <v>16015000.0</v>
       </c>
       <c r="E28">
         <v>16015000.0</v>
       </c>
       <c r="F28">
         <v>22522000.0</v>
       </c>
       <c r="G28">
         <v>1770000.0</v>
       </c>
       <c r="H28">
-        <v>-688114.69</v>
+        <v>-688114.0</v>
       </c>
       <c r="I28">
-        <v>6249173.0</v>
+        <v>8507000.0</v>
       </c>
       <c r="J28">
-        <v>6100728.0</v>
+        <v>7939000.0</v>
       </c>
       <c r="K28">
         <v>17510000.0</v>
       </c>
       <c r="L28">
-        <v>39884.0</v>
+        <v>56954.0</v>
       </c>
       <c r="M28">
-        <v>48957.0</v>
+        <v>38119915.0</v>
       </c>
       <c r="N28">
-        <v>35660768.0</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:14">
+        <v>1205222.0</v>
+      </c>
+      <c r="O28">
+        <v>-411475.0</v>
+      </c>
+      <c r="P28">
+        <v>8495442.0</v>
+      </c>
+      <c r="Q28">
+        <v>1171331.0</v>
+      </c>
+      <c r="R28">
+        <v>1974512.0</v>
+      </c>
+      <c r="S28">
+        <v>13167.0</v>
+      </c>
+      <c r="T28">
+        <v>5535972.0</v>
+      </c>
+      <c r="U28">
+        <v>3120677.0</v>
+      </c>
+      <c r="V28">
+        <v>15201320.0</v>
+      </c>
+      <c r="W28">
+        <v>13696207.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>-23588000.0</v>
       </c>
       <c r="C29">
         <v>-19403000.0</v>
       </c>
       <c r="D29">
         <v>-18012000.0</v>
       </c>
       <c r="E29">
         <v>-15899000.0</v>
       </c>
       <c r="F29">
         <v>-12832000.0</v>
       </c>
       <c r="G29">
         <v>-7535000.0</v>
       </c>
       <c r="H29">
         <v>4790000.0</v>
       </c>
       <c r="I29">
-        <v>-8550650.11</v>
+        <v>-9794000.0</v>
       </c>
       <c r="J29">
         <v>-8304000.0</v>
       </c>
       <c r="K29">
         <v>-20208000.0</v>
       </c>
       <c r="L29">
         <v>-9692000.0</v>
       </c>
       <c r="M29">
-        <v>-9692000.0</v>
+        <v>-9043606.0</v>
       </c>
       <c r="N29">
-        <v>-9271000.0</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:14">
+        <v>-3030230.0</v>
+      </c>
+      <c r="O29">
+        <v>-3218401.0</v>
+      </c>
+      <c r="P29">
+        <v>-2926529.0</v>
+      </c>
+      <c r="Q29">
+        <v>-2431924.4</v>
+      </c>
+      <c r="R29">
+        <v>-1983098.0</v>
+      </c>
+      <c r="S29">
+        <v>-2878963.0</v>
+      </c>
+      <c r="T29">
+        <v>-1753034.0</v>
+      </c>
+      <c r="U29">
+        <v>-8373578.6</v>
+      </c>
+      <c r="V29">
+        <v>-13048693.0</v>
+      </c>
+      <c r="W29">
+        <v>-8843657.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>-18000.0</v>
       </c>
       <c r="C30">
         <v>-179000.0</v>
       </c>
       <c r="D30">
         <v>-1000.0</v>
       </c>
       <c r="E30">
         <v>-13000.0</v>
       </c>
       <c r="F30">
         <v>-221000.0</v>
       </c>
       <c r="G30">
         <v>-94000.0</v>
       </c>
       <c r="H30">
-        <v>-399193.21</v>
+        <v>-399193.0</v>
       </c>
       <c r="I30">
-        <v>-107985.01</v>
+        <v>-147000.0</v>
       </c>
       <c r="J30">
-        <v>-232072.05</v>
+        <v>-302000.0</v>
       </c>
       <c r="K30">
-        <v>-255399.23</v>
+        <v>-342000.0</v>
       </c>
       <c r="L30">
-        <v>-387335.29</v>
+        <v>-387335.0</v>
       </c>
       <c r="M30">
-        <v>-475455.21</v>
+        <v>-31572.0</v>
       </c>
       <c r="N30">
-        <v>-29203.21</v>
+        <v>148277.0</v>
+      </c>
+      <c r="O30">
+        <v>-18173.0</v>
+      </c>
+      <c r="P30">
+        <v>-25690.0</v>
+      </c>
+      <c r="Q30">
+        <v>-2632.0</v>
+      </c>
+      <c r="R30">
+        <v>-165.0</v>
+      </c>
+      <c r="S30">
+        <v>-10075.0</v>
+      </c>
+      <c r="T30">
+        <v>-8352.0</v>
+      </c>
+      <c r="U30">
+        <v>-11851.0</v>
+      </c>
+      <c r="V30">
+        <v>-763229.0</v>
+      </c>
+      <c r="W30">
+        <v>-328215.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>1</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>2</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>3</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>4</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>97</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>5</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>6</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>7</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>8</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>9</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>112</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>10</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>11</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>12</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>13</v>
       </c>
       <c r="BB1" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="BD1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
     </row>
     <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B2">
         <v>188903000.0</v>
       </c>
       <c r="C2">
         <v>94592000.0</v>
       </c>
       <c r="D2">
         <v>97857000.0</v>
       </c>
       <c r="E2">
         <v>103646000.0</v>
       </c>
       <c r="F2">
         <v>78345000.0</v>
       </c>
       <c r="G2">
         <v>67905000.0</v>
       </c>
       <c r="H2">
         <v>50929000.0</v>
       </c>
       <c r="I2">
         <v>14156000.0</v>
       </c>
@@ -17321,51 +19595,51 @@
       <c r="T2">
         <v>19769000.0</v>
       </c>
       <c r="U2">
         <v>11988000.0</v>
       </c>
       <c r="V2">
         <v>14010000.0</v>
       </c>
       <c r="W2">
         <v>7450000.0</v>
       </c>
       <c r="X2">
         <v>9801000.0</v>
       </c>
       <c r="Y2">
         <v>11400000.0</v>
       </c>
       <c r="Z2">
         <v>13843364.0</v>
       </c>
       <c r="AA2">
         <v>17244348.0</v>
       </c>
       <c r="AB2">
-        <v>15143079.0</v>
+        <v>23341518.0</v>
       </c>
       <c r="AC2">
         <v>17444042.0</v>
       </c>
       <c r="AD2">
         <v>16452723.0</v>
       </c>
       <c r="AE2">
         <v>17326101.0</v>
       </c>
       <c r="AF2">
         <v>11618164.0</v>
       </c>
       <c r="AG2">
         <v>8084567.0</v>
       </c>
       <c r="AH2">
         <v>8011388.0</v>
       </c>
       <c r="AI2">
         <v>11532245.0</v>
       </c>
       <c r="AJ2">
         <v>13631727.0</v>
       </c>
@@ -17396,221 +19670,221 @@
       <c r="AS2">
         <v>20528346.0</v>
       </c>
       <c r="AT2">
         <v>21948366.0</v>
       </c>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2">
         <v>5183854.0</v>
       </c>
       <c r="AY2"/>
       <c r="AZ2">
         <v>1587299.0</v>
       </c>
       <c r="BA2"/>
       <c r="BB2">
         <v>1214189.0</v>
       </c>
       <c r="BC2"/>
       <c r="BD2"/>
     </row>
     <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="B3">
         <v>16042</v>
       </c>
       <c r="C3">
         <v>11000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>470</v>
       </c>
       <c r="F3">
         <v>6000</v>
       </c>
       <c r="G3">
         <v>12000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>564</v>
       </c>
       <c r="J3">
         <v>179424</v>
       </c>
       <c r="K3">
         <v>2.86</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
-        <v>993.09</v>
+        <v>993</v>
       </c>
       <c r="N3">
         <v>1000</v>
       </c>
       <c r="O3">
         <v>5651594</v>
       </c>
       <c r="P3">
         <v>1000</v>
       </c>
       <c r="Q3">
         <v>12788</v>
       </c>
       <c r="R3">
         <v>13000</v>
       </c>
       <c r="S3">
         <v>13000</v>
       </c>
       <c r="T3">
         <v>13000</v>
       </c>
       <c r="U3">
         <v>141000</v>
       </c>
       <c r="V3">
         <v>15000</v>
       </c>
       <c r="W3">
         <v>174000</v>
       </c>
       <c r="X3">
         <v>173000</v>
       </c>
       <c r="Y3">
         <v>13000</v>
       </c>
       <c r="Z3">
-        <v>2384.97</v>
+        <v>3927</v>
       </c>
       <c r="AA3">
         <v>81868</v>
       </c>
       <c r="AB3">
         <v>772.95</v>
       </c>
       <c r="AC3">
-        <v>114155.25</v>
+        <v>152596</v>
       </c>
       <c r="AD3">
         <v>262551</v>
       </c>
       <c r="AE3">
-        <v>3521.99</v>
+        <v>3521</v>
       </c>
       <c r="AF3">
-        <v>26002.73</v>
+        <v>26000</v>
       </c>
       <c r="AG3">
-        <v>1881.27</v>
+        <v>1881</v>
       </c>
       <c r="AH3">
-        <v>2530.2</v>
+        <v>2530</v>
       </c>
       <c r="AI3">
-        <v>30237.67</v>
+        <v>30237</v>
       </c>
       <c r="AJ3">
-        <v>31382.39</v>
+        <v>31382</v>
       </c>
       <c r="AK3">
-        <v>30411.94</v>
+        <v>30411</v>
       </c>
       <c r="AL3">
-        <v>13848.7</v>
+        <v>13848</v>
       </c>
       <c r="AM3">
-        <v>80280.09</v>
+        <v>80280</v>
       </c>
       <c r="AN3">
-        <v>6864.31</v>
+        <v>6864</v>
       </c>
       <c r="AO3">
-        <v>97643.95</v>
+        <v>97643</v>
       </c>
       <c r="AP3">
-        <v>106060.27</v>
+        <v>106060</v>
       </c>
       <c r="AQ3">
-        <v>11794.97</v>
+        <v>11794</v>
       </c>
       <c r="AR3">
-        <v>39900.04</v>
+        <v>39900</v>
       </c>
       <c r="AS3">
-        <v>387335.29</v>
+        <v>387335</v>
       </c>
       <c r="AT3">
         <v>322616</v>
       </c>
       <c r="AU3">
         <v>197000</v>
       </c>
       <c r="AV3">
         <v>197000</v>
       </c>
       <c r="AW3">
         <v>16000</v>
       </c>
       <c r="AX3">
         <v>16000</v>
       </c>
       <c r="AY3">
         <v>0</v>
       </c>
       <c r="AZ3">
         <v>0</v>
       </c>
       <c r="BA3">
         <v>3745</v>
       </c>
       <c r="BB3">
-        <v>3745</v>
+        <v>3585</v>
       </c>
       <c r="BC3">
-        <v>1199</v>
+        <v>1163</v>
       </c>
       <c r="BD3">
-        <v>1200</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17642,51 +19916,51 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
     </row>
     <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17718,51 +19992,51 @@
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B6">
         <v>-4028000.0</v>
       </c>
       <c r="C6">
         <v>94311000.0</v>
       </c>
       <c r="D6">
         <v>-3265000.0</v>
       </c>
       <c r="E6">
         <v>-5789000.0</v>
       </c>
       <c r="F6">
         <v>25301000.0</v>
       </c>
       <c r="G6">
         <v>10440000.0</v>
       </c>
       <c r="H6">
         <v>16976000.0</v>
       </c>
       <c r="I6">
         <v>36773000.0</v>
       </c>
@@ -17793,138 +20067,138 @@
       <c r="R6">
         <v>-3699000.0</v>
       </c>
       <c r="S6">
         <v>-3398000.0</v>
       </c>
       <c r="T6">
         <v>-4042000.0</v>
       </c>
       <c r="U6">
         <v>7781000.0</v>
       </c>
       <c r="V6">
         <v>-2022000.0</v>
       </c>
       <c r="W6">
         <v>6560000.0</v>
       </c>
       <c r="X6">
         <v>-2351000.0</v>
       </c>
       <c r="Y6">
         <v>-1599000.0</v>
       </c>
       <c r="Z6">
-        <v>11400000.0</v>
+        <v>18772570.0</v>
       </c>
       <c r="AA6">
         <v>-3400284.23</v>
       </c>
       <c r="AB6">
-        <v>1500726.0</v>
+        <v>-23241944.0</v>
       </c>
       <c r="AC6">
-        <v>-1748746.39</v>
+        <v>22388719.0</v>
       </c>
       <c r="AD6">
         <v>1221926.0</v>
       </c>
       <c r="AE6">
-        <v>-993906.95</v>
+        <v>-993906.0</v>
       </c>
       <c r="AF6">
         <v>6148201.0</v>
       </c>
       <c r="AG6">
         <v>3731343.0</v>
       </c>
       <c r="AH6">
         <v>73179.0</v>
       </c>
       <c r="AI6">
-        <v>-3520857.4</v>
+        <v>-3520857.0</v>
       </c>
       <c r="AJ6">
-        <v>-2099482.19</v>
+        <v>-2099482.0</v>
       </c>
       <c r="AK6">
-        <v>-1655594.09</v>
+        <v>-1655594.0</v>
       </c>
       <c r="AL6">
         <v>6167666.0</v>
       </c>
       <c r="AM6">
-        <v>-1375860.41</v>
+        <v>-1375860.0</v>
       </c>
       <c r="AN6">
-        <v>-3688421.44</v>
+        <v>-3688421.0</v>
       </c>
       <c r="AO6">
-        <v>-1608794.32</v>
+        <v>-1608794.0</v>
       </c>
       <c r="AP6">
-        <v>-1351822.08</v>
+        <v>-1351822.0</v>
       </c>
       <c r="AQ6">
-        <v>-6097881.85</v>
+        <v>-6097881.0</v>
       </c>
       <c r="AR6">
         <v>7421407.0</v>
       </c>
       <c r="AS6">
-        <v>-3817705.01</v>
+        <v>-5030000.0</v>
       </c>
       <c r="AT6">
-        <v>-1420019.82</v>
+        <v>-1420019.0</v>
       </c>
       <c r="AU6">
         <v>26827000.0</v>
       </c>
       <c r="AV6"/>
       <c r="AW6">
         <v>29772000.0</v>
       </c>
       <c r="AX6">
         <v>-5183854.0</v>
       </c>
       <c r="AY6">
         <v>5183854.0</v>
       </c>
       <c r="AZ6"/>
       <c r="BA6">
         <v>1587299.0</v>
       </c>
       <c r="BB6"/>
       <c r="BC6">
-        <v>1214189.0</v>
+        <v>1177874.0</v>
       </c>
       <c r="BD6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="B7">
         <v>-203056.0</v>
       </c>
       <c r="C7">
         <v>-139011.0</v>
       </c>
       <c r="D7">
         <v>190793.0</v>
       </c>
       <c r="E7">
         <v>-5502889.0</v>
       </c>
       <c r="F7">
         <v>659000.0</v>
       </c>
       <c r="G7">
         <v>-606000.0</v>
       </c>
       <c r="H7">
         <v>-53000.0</v>
       </c>
       <c r="I7">
         <v>887796.0</v>
       </c>
@@ -17955,126 +20229,128 @@
       <c r="R7">
         <v>-459000.0</v>
       </c>
       <c r="S7">
         <v>1103000.0</v>
       </c>
       <c r="T7">
         <v>412000.0</v>
       </c>
       <c r="U7">
         <v>-1516000.0</v>
       </c>
       <c r="V7">
         <v>1566000.0</v>
       </c>
       <c r="W7">
         <v>-270000.0</v>
       </c>
       <c r="X7">
         <v>228000.0</v>
       </c>
       <c r="Y7">
         <v>-353000.0</v>
       </c>
       <c r="Z7">
-        <v>1134220.0</v>
+        <v>1867738.0</v>
       </c>
       <c r="AA7">
         <v>-1119906.0</v>
       </c>
       <c r="AB7">
-        <v>450000.0</v>
+        <v>665407.0</v>
       </c>
       <c r="AC7">
-        <v>3710815.25</v>
+        <v>-725544.0</v>
       </c>
       <c r="AD7">
         <v>-2242194.46</v>
       </c>
       <c r="AE7">
         <v>-2367387.46</v>
       </c>
       <c r="AF7">
         <v>-1788833.62</v>
       </c>
       <c r="AG7">
-        <v>-1808583.2</v>
+        <v>40000.0</v>
       </c>
       <c r="AH7">
         <v>5014447.48</v>
       </c>
       <c r="AI7">
         <v>-1744844.09</v>
       </c>
       <c r="AJ7">
         <v>1002181.5</v>
       </c>
       <c r="AK7">
-        <v>-4873375.75</v>
+        <v>-3579000.0</v>
       </c>
       <c r="AL7">
         <v>-936252.29</v>
       </c>
       <c r="AM7">
         <v>1547632.14</v>
       </c>
       <c r="AN7">
         <v>-5923915.34</v>
       </c>
       <c r="AO7">
-        <v>1836895.7</v>
+        <v>351000.0</v>
       </c>
       <c r="AP7">
         <v>22051706.93</v>
       </c>
       <c r="AQ7"/>
       <c r="AR7"/>
-      <c r="AS7"/>
+      <c r="AS7">
+        <v>123000.0</v>
+      </c>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7">
         <v>-1443000.0</v>
       </c>
       <c r="AX7">
         <v>-1443000.0</v>
       </c>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7">
         <v>26372.0</v>
       </c>
       <c r="BB7">
-        <v>26373.0</v>
+        <v>25251.0</v>
       </c>
       <c r="BC7"/>
       <c r="BD7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18106,51 +20382,51 @@
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="B9">
         <v>-122053.0</v>
       </c>
       <c r="C9">
         <v>123010.0</v>
       </c>
       <c r="D9">
         <v>29967.0</v>
       </c>
       <c r="E9">
         <v>-22851.0</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>226000.0</v>
       </c>
       <c r="I9">
         <v>-176972.0</v>
       </c>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9">
@@ -18165,130 +20441,130 @@
       <c r="P9">
         <v>-50000.0</v>
       </c>
       <c r="Q9">
         <v>-45488.0</v>
       </c>
       <c r="R9">
         <v>47000.0</v>
       </c>
       <c r="S9">
         <v>47000.0</v>
       </c>
       <c r="T9">
         <v>47000.0</v>
       </c>
       <c r="U9">
         <v>27945.0</v>
       </c>
       <c r="V9">
         <v>-34.0</v>
       </c>
       <c r="W9">
         <v>28.0</v>
       </c>
       <c r="X9">
-        <v>27.0</v>
+        <v>27000.0</v>
       </c>
       <c r="Y9">
         <v>-98000.0</v>
       </c>
       <c r="Z9">
-        <v>854081.0</v>
+        <v>1406429.0</v>
       </c>
       <c r="AA9">
         <v>589448.0</v>
       </c>
       <c r="AB9">
-        <v>0.0</v>
+        <v>1443078.0</v>
       </c>
       <c r="AC9">
-        <v>-23811.0</v>
+        <v>-2095490.0</v>
       </c>
       <c r="AD9">
         <v>-29920.39</v>
       </c>
       <c r="AE9">
         <v>-314281.0</v>
       </c>
       <c r="AF9">
         <v>-918219.91</v>
       </c>
       <c r="AG9">
-        <v>20910.72</v>
+        <v>72000.0</v>
       </c>
       <c r="AH9">
         <v>24847.91</v>
       </c>
       <c r="AI9">
         <v>72000.0</v>
       </c>
       <c r="AJ9">
         <v>72000.0</v>
       </c>
       <c r="AK9">
-        <v>625000.0</v>
+        <v>814000.0</v>
       </c>
       <c r="AL9">
         <v>814000.0</v>
       </c>
       <c r="AM9">
         <v>814000.0</v>
       </c>
       <c r="AN9"/>
       <c r="AO9">
         <v>-854000.0</v>
       </c>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9">
         <v>-1000.0</v>
       </c>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9">
         <v>-8500.0</v>
       </c>
       <c r="AX9">
         <v>-8500.0</v>
       </c>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9">
         <v>11196.0</v>
       </c>
       <c r="BB9">
-        <v>11197.0</v>
+        <v>10721.0</v>
       </c>
       <c r="BC9"/>
       <c r="BD9"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10">
         <v>-762783.05</v>
       </c>
       <c r="N10">
         <v>-6457.48</v>
       </c>
       <c r="O10">
         <v>73445.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10">
         <v>-520306.0</v>
       </c>
@@ -18328,51 +20604,51 @@
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>777000.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>-550000.0</v>
       </c>
       <c r="P11">
         <v>500000.0</v>
       </c>
       <c r="Q11">
@@ -18450,51 +20726,51 @@
       </c>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11">
         <v>530000.0</v>
       </c>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11">
         <v>325000.0</v>
       </c>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11">
         <v>224000.0</v>
       </c>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>126000.0</v>
       </c>
       <c r="N12">
         <v>126000.0</v>
       </c>
       <c r="O12">
         <v>-45000.0</v>
       </c>
       <c r="P12">
         <v>299000.0</v>
       </c>
       <c r="Q12">
@@ -18570,51 +20846,51 @@
       <c r="AO12">
         <v>2812000.0</v>
       </c>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12">
         <v>936000.0</v>
       </c>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12">
         <v>364000.0</v>
       </c>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>-421000.0</v>
       </c>
       <c r="N13">
         <v>-421000.0</v>
       </c>
       <c r="O13">
         <v>111000.0</v>
       </c>
       <c r="P13">
         <v>147000.0</v>
       </c>
       <c r="Q13">
@@ -18690,51 +20966,51 @@
       <c r="AO13">
         <v>1205000.0</v>
       </c>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13">
         <v>124000.0</v>
       </c>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13">
         <v>-2869000.0</v>
       </c>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B14">
         <v>119000.0</v>
       </c>
       <c r="C14">
         <v>120000.0</v>
       </c>
       <c r="D14">
         <v>118000.0</v>
       </c>
       <c r="E14">
         <v>118000.0</v>
       </c>
       <c r="F14">
         <v>106000.0</v>
       </c>
       <c r="G14">
         <v>81000.0</v>
       </c>
       <c r="H14">
         <v>91000.0</v>
       </c>
       <c r="I14">
         <v>91000.0</v>
       </c>
@@ -18765,75 +21041,75 @@
       <c r="R14">
         <v>114000.0</v>
       </c>
       <c r="S14">
         <v>113000.0</v>
       </c>
       <c r="T14">
         <v>102000.0</v>
       </c>
       <c r="U14">
         <v>102000.0</v>
       </c>
       <c r="V14">
         <v>115000.0</v>
       </c>
       <c r="W14">
         <v>115000.0</v>
       </c>
       <c r="X14">
         <v>92000.0</v>
       </c>
       <c r="Y14">
         <v>86000.0</v>
       </c>
       <c r="Z14">
-        <v>95000.0</v>
+        <v>156438.0</v>
       </c>
       <c r="AA14">
         <v>51000.0</v>
       </c>
       <c r="AB14">
-        <v>97000.0</v>
+        <v>143715.0</v>
       </c>
       <c r="AC14">
-        <v>1208.34</v>
+        <v>72644.0</v>
       </c>
       <c r="AD14">
         <v>1518.38</v>
       </c>
       <c r="AE14">
         <v>11374.45</v>
       </c>
       <c r="AF14">
-        <v>33232.19</v>
+        <v>46000.0</v>
       </c>
       <c r="AG14">
-        <v>32772.52</v>
+        <v>51000.0</v>
       </c>
       <c r="AH14">
-        <v>30958.24</v>
+        <v>42000.0</v>
       </c>
       <c r="AI14">
         <v>39552.09</v>
       </c>
       <c r="AJ14">
         <v>39227.99</v>
       </c>
       <c r="AK14">
         <v>42042.58</v>
       </c>
       <c r="AL14">
         <v>45488.99</v>
       </c>
       <c r="AM14">
         <v>23545.02</v>
       </c>
       <c r="AN14">
         <v>55677.16</v>
       </c>
       <c r="AO14">
         <v>290000.0</v>
       </c>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14">
@@ -18843,62 +21119,62 @@
         <v>97000.0</v>
       </c>
       <c r="AT14"/>
       <c r="AU14">
         <v>12000.0</v>
       </c>
       <c r="AV14">
         <v>12000.0</v>
       </c>
       <c r="AW14">
         <v>3038.0</v>
       </c>
       <c r="AX14">
         <v>3038.0</v>
       </c>
       <c r="AY14">
         <v>3462.0</v>
       </c>
       <c r="AZ14">
         <v>3462.0</v>
       </c>
       <c r="BA14">
         <v>11924.0</v>
       </c>
       <c r="BB14">
-        <v>11923.0</v>
+        <v>11416.0</v>
       </c>
       <c r="BC14">
-        <v>2973.0</v>
+        <v>2884.0</v>
       </c>
       <c r="BD14">
-        <v>2974.0</v>
+        <v>2859.0</v>
       </c>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -18930,51 +21206,51 @@
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B16">
         <v>184875000.0</v>
       </c>
       <c r="C16">
         <v>188903000.0</v>
       </c>
       <c r="D16">
         <v>94592000.0</v>
       </c>
       <c r="E16">
         <v>97857000.0</v>
       </c>
       <c r="F16">
         <v>103646000.0</v>
       </c>
       <c r="G16">
         <v>78345000.0</v>
       </c>
       <c r="H16">
         <v>67905000.0</v>
       </c>
       <c r="I16">
         <v>50929000.0</v>
       </c>
@@ -19005,134 +21281,134 @@
       <c r="R16">
         <v>8630000.0</v>
       </c>
       <c r="S16">
         <v>12329000.0</v>
       </c>
       <c r="T16">
         <v>15727000.0</v>
       </c>
       <c r="U16">
         <v>19769000.0</v>
       </c>
       <c r="V16">
         <v>11988000.0</v>
       </c>
       <c r="W16">
         <v>14010000.0</v>
       </c>
       <c r="X16">
         <v>7450000.0</v>
       </c>
       <c r="Y16">
         <v>9801000.0</v>
       </c>
       <c r="Z16">
-        <v>11400000.0</v>
+        <v>18772570.0</v>
       </c>
       <c r="AA16">
         <v>13844064.0</v>
       </c>
       <c r="AB16">
-        <v>16643805.0</v>
+        <v>24697339.0</v>
       </c>
       <c r="AC16">
-        <v>15695296.0</v>
+        <v>22481193.0</v>
       </c>
       <c r="AD16">
         <v>17674649.0</v>
       </c>
       <c r="AE16">
         <v>16332194.0</v>
       </c>
       <c r="AF16">
         <v>17766365.0</v>
       </c>
       <c r="AG16">
         <v>11815911.0</v>
       </c>
       <c r="AH16">
         <v>8084567.0</v>
       </c>
       <c r="AI16">
         <v>8011388.0</v>
       </c>
       <c r="AJ16">
         <v>11532245.0</v>
       </c>
       <c r="AK16">
         <v>13351827.0</v>
       </c>
       <c r="AL16">
         <v>15007421.0</v>
       </c>
       <c r="AM16">
         <v>8839755.0</v>
       </c>
       <c r="AN16">
         <v>10215615.0</v>
       </c>
       <c r="AO16">
         <v>13613824.0</v>
       </c>
       <c r="AP16">
         <v>15222618.0</v>
       </c>
       <c r="AQ16">
         <v>16574440.0</v>
       </c>
       <c r="AR16">
         <v>22672322.0</v>
       </c>
       <c r="AS16">
-        <v>16710641.0</v>
+        <v>15250915.0</v>
       </c>
       <c r="AT16">
         <v>20528346.0</v>
       </c>
       <c r="AU16">
         <v>26827000.0</v>
       </c>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16">
         <v>5183854.0</v>
       </c>
       <c r="AZ16"/>
       <c r="BA16">
         <v>1587299.0</v>
       </c>
       <c r="BB16"/>
       <c r="BC16">
-        <v>1214189.0</v>
+        <v>1177874.0</v>
       </c>
       <c r="BD16"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19164,51 +21440,51 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
     </row>
     <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="B18">
         <v>-4927870.0</v>
       </c>
       <c r="C18">
         <v>-3787000.0</v>
       </c>
       <c r="D18">
         <v>-3351000.0</v>
       </c>
       <c r="E18">
         <v>-8529090.0</v>
       </c>
       <c r="F18">
         <v>-3092000.0</v>
       </c>
       <c r="G18">
         <v>-7715000.0</v>
       </c>
       <c r="H18">
         <v>-4586000.0</v>
       </c>
       <c r="I18">
         <v>-3293000.0</v>
       </c>
@@ -19239,146 +21515,146 @@
       <c r="R18">
         <v>-3422000.0</v>
       </c>
       <c r="S18">
         <v>-3344000.0</v>
       </c>
       <c r="T18">
         <v>-4278000.0</v>
       </c>
       <c r="U18">
         <v>-5016000.0</v>
       </c>
       <c r="V18">
         <v>-2004000.0</v>
       </c>
       <c r="W18">
         <v>-3500000.0</v>
       </c>
       <c r="X18">
         <v>-2533000.0</v>
       </c>
       <c r="Y18">
         <v>-3158000.0</v>
       </c>
       <c r="Z18">
-        <v>-637910.0</v>
+        <v>-1050457.0</v>
       </c>
       <c r="AA18">
         <v>-3151970.0</v>
       </c>
       <c r="AB18">
         <v>-1147000.0</v>
       </c>
       <c r="AC18">
-        <v>-114155.25</v>
+        <v>-2755512.0</v>
       </c>
       <c r="AD18">
         <v>-262551.0</v>
       </c>
       <c r="AE18">
-        <v>-1780388.79</v>
+        <v>-1780388.0</v>
       </c>
       <c r="AF18">
         <v>5844835.0</v>
       </c>
       <c r="AG18">
-        <v>-1951349.58</v>
+        <v>-1951349.0</v>
       </c>
       <c r="AH18">
-        <v>-2067627.07</v>
+        <v>-2067627.0</v>
       </c>
       <c r="AI18">
-        <v>-4299237.67</v>
+        <v>-4299237.0</v>
       </c>
       <c r="AJ18">
-        <v>-2631382.39</v>
+        <v>-2631382.0</v>
       </c>
       <c r="AK18">
-        <v>-2229411.94</v>
+        <v>-2229411.0</v>
       </c>
       <c r="AL18">
         <v>2112151.0</v>
       </c>
       <c r="AM18">
-        <v>-3726280.09</v>
+        <v>-3726280.0</v>
       </c>
       <c r="AN18">
-        <v>-4591864.31</v>
+        <v>-4591864.0</v>
       </c>
       <c r="AO18">
-        <v>-1849643.95</v>
+        <v>-1849643.0</v>
       </c>
       <c r="AP18">
-        <v>-4075060.27</v>
+        <v>-4075060.0</v>
       </c>
       <c r="AQ18">
-        <v>-7335794.97</v>
+        <v>-7335794.0</v>
       </c>
       <c r="AR18">
-        <v>-7202900.04</v>
+        <v>-7202900.0</v>
       </c>
       <c r="AS18">
-        <v>-4579335.29</v>
+        <v>-4579335.0</v>
       </c>
       <c r="AT18">
-        <v>-390436.62</v>
+        <v>-390436.0</v>
       </c>
       <c r="AU18">
         <v>-2590500.0</v>
       </c>
       <c r="AV18">
         <v>-2590500.0</v>
       </c>
       <c r="AW18">
         <v>-1598982.0</v>
       </c>
       <c r="AX18">
         <v>-1598982.0</v>
       </c>
       <c r="AY18">
         <v>-3052518.0</v>
       </c>
       <c r="AZ18">
         <v>-3052518.0</v>
       </c>
       <c r="BA18">
         <v>-430687.0</v>
       </c>
       <c r="BB18">
-        <v>-430687.0</v>
+        <v>-412379.0</v>
       </c>
       <c r="BC18">
-        <v>-940554.0</v>
+        <v>-912423.0</v>
       </c>
       <c r="BD18">
-        <v>-940556.0</v>
+        <v>-904371.0</v>
       </c>
     </row>
     <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>0.0</v>
       </c>
       <c r="E19">
         <v>0.0</v>
       </c>
       <c r="F19">
         <v>-6000.0</v>
       </c>
       <c r="G19">
         <v>-12000.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>-179000.0</v>
       </c>
       <c r="K19">
@@ -19452,51 +21728,51 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
     </row>
     <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="B20">
         <v>507000.0</v>
       </c>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1000.0</v>
       </c>
       <c r="F20">
         <v>-9070000.0</v>
       </c>
       <c r="G20">
         <v>17874000.0</v>
       </c>
       <c r="H20">
         <v>21655000.0</v>
       </c>
       <c r="I20">
         <v>42999000.0</v>
       </c>
       <c r="J20">
         <v>-39000.0</v>
       </c>
       <c r="K20">
@@ -19544,51 +21820,51 @@
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
     </row>
     <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -19620,51 +21896,51 @@
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
     </row>
     <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B22">
         <v>-11935000.0</v>
       </c>
       <c r="C22">
         <v>-11837000.0</v>
       </c>
       <c r="D22">
         <v>-8965000.0</v>
       </c>
       <c r="E22">
         <v>-8805000.0</v>
       </c>
       <c r="F22">
         <v>-9354000.0</v>
       </c>
       <c r="G22">
         <v>-7357000.0</v>
       </c>
       <c r="H22">
         <v>-5059000.0</v>
       </c>
       <c r="I22">
         <v>-4720000.0</v>
       </c>
@@ -19695,146 +21971,146 @@
       <c r="R22">
         <v>-3274000.0</v>
       </c>
       <c r="S22">
         <v>-4822000.0</v>
       </c>
       <c r="T22">
         <v>-5045000.0</v>
       </c>
       <c r="U22">
         <v>-4003000.0</v>
       </c>
       <c r="V22">
         <v>-3909000.0</v>
       </c>
       <c r="W22">
         <v>-3252000.0</v>
       </c>
       <c r="X22">
         <v>-2718000.0</v>
       </c>
       <c r="Y22">
         <v>-2935000.0</v>
       </c>
       <c r="Z22">
-        <v>-2102000.0</v>
+        <v>-3461398.0</v>
       </c>
       <c r="AA22">
         <v>-2090000.0</v>
       </c>
       <c r="AB22">
-        <v>-1147000.0</v>
+        <v>-1696049.0</v>
       </c>
       <c r="AC22">
-        <v>-46563.52</v>
+        <v>-2101086.0</v>
       </c>
       <c r="AD22">
         <v>-58510.72</v>
       </c>
       <c r="AE22">
         <v>1120754.22</v>
       </c>
       <c r="AF22">
-        <v>3274454.56</v>
+        <v>3275874.0</v>
       </c>
       <c r="AG22">
-        <v>-1949468.32</v>
+        <v>-3038000.0</v>
       </c>
       <c r="AH22">
-        <v>-2070157.27</v>
+        <v>-2070157.0</v>
       </c>
       <c r="AI22">
-        <v>-2273845.81</v>
+        <v>-2273845.0</v>
       </c>
       <c r="AJ22">
-        <v>-2257178.72</v>
+        <v>-2257178.0</v>
       </c>
       <c r="AK22">
-        <v>-1987669.01</v>
+        <v>-1987669.0</v>
       </c>
       <c r="AL22">
         <v>-251577.0</v>
       </c>
       <c r="AM22">
-        <v>-2699161.36</v>
+        <v>-2699161.0</v>
       </c>
       <c r="AN22">
         <v>565924.0</v>
       </c>
       <c r="AO22">
-        <v>-4314963.25</v>
+        <v>-4314963.0</v>
       </c>
       <c r="AP22">
-        <v>-2485325.67</v>
+        <v>-2485325.0</v>
       </c>
       <c r="AQ22">
-        <v>-5619053.84</v>
+        <v>-5619053.0</v>
       </c>
       <c r="AR22">
-        <v>-6084406.08</v>
+        <v>-6084406.0</v>
       </c>
       <c r="AS22">
-        <v>-4018554.26</v>
+        <v>-4018554.0</v>
       </c>
       <c r="AT22">
-        <v>-679774.85</v>
+        <v>-679774.0</v>
       </c>
       <c r="AU22">
         <v>-2523500.0</v>
       </c>
       <c r="AV22">
         <v>-2523500.0</v>
       </c>
       <c r="AW22">
         <v>-1835085.0</v>
       </c>
       <c r="AX22">
         <v>-1835085.0</v>
       </c>
       <c r="AY22">
         <v>-1684415.0</v>
       </c>
       <c r="AZ22">
         <v>-1684415.0</v>
       </c>
       <c r="BA22">
         <v>39658.0</v>
       </c>
       <c r="BB22">
-        <v>39659.0</v>
+        <v>37973.0</v>
       </c>
       <c r="BC22">
-        <v>-1783638.0</v>
+        <v>-1730291.0</v>
       </c>
       <c r="BD22">
-        <v>-1783639.0</v>
+        <v>-1715019.0</v>
       </c>
     </row>
     <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-178701.0</v>
       </c>
       <c r="D23"/>
       <c r="E23">
         <v>68562386.0</v>
       </c>
       <c r="F23">
         <v>1924614.0</v>
       </c>
       <c r="G23">
         <v>-2000.0</v>
       </c>
       <c r="H23">
         <v>21655000.0</v>
       </c>
       <c r="I23">
         <v>-2928000.0</v>
       </c>
       <c r="J23">
         <v>154885.0</v>
       </c>
       <c r="K23">
@@ -19865,248 +22141,248 @@
         <v>-1869000.0</v>
       </c>
       <c r="T23"/>
       <c r="U23">
         <v>-1585000.0</v>
       </c>
       <c r="V23">
         <v>-15000.0</v>
       </c>
       <c r="W23">
         <v>-1643000.0</v>
       </c>
       <c r="X23">
         <v>-173000.0</v>
       </c>
       <c r="Y23">
         <v>78505.0</v>
       </c>
       <c r="Z23">
         <v>-65607.42</v>
       </c>
       <c r="AA23">
         <v>-418647.31</v>
       </c>
       <c r="AB23">
-        <v>2622432.0</v>
+        <v>5163.0</v>
       </c>
       <c r="AC23">
         <v>-109953.22</v>
       </c>
       <c r="AD23">
         <v>-262551.0</v>
       </c>
       <c r="AE23">
         <v>14445.0</v>
       </c>
       <c r="AF23">
-        <v>-14445.96</v>
+        <v>-14445.0</v>
       </c>
       <c r="AG23">
         <v>-229927.0</v>
       </c>
       <c r="AH23">
-        <v>3840.6</v>
+        <v>2135771.0</v>
       </c>
       <c r="AI23">
         <v>871816.0</v>
       </c>
       <c r="AJ23">
         <v>560144.0</v>
       </c>
       <c r="AK23">
         <v>-1976.0</v>
       </c>
       <c r="AL23">
         <v>-15965.0</v>
       </c>
       <c r="AM23">
         <v>-117000.0</v>
       </c>
       <c r="AN23">
         <v>1088016.0</v>
       </c>
       <c r="AO23">
-        <v>-97643.95</v>
+        <v>37129.0</v>
       </c>
       <c r="AP23">
         <v>-73597.0</v>
       </c>
       <c r="AQ23">
         <v>-23347.0</v>
       </c>
       <c r="AR23">
-        <v>-1397901.0</v>
+        <v>3841587.0</v>
       </c>
       <c r="AS23">
-        <v>-255410.19</v>
+        <v>-315990.0</v>
       </c>
       <c r="AT23">
         <v>322616.38</v>
       </c>
       <c r="AU23">
         <v>128500.0</v>
       </c>
       <c r="AV23">
         <v>128500.0</v>
       </c>
       <c r="AW23">
         <v>14686258.0</v>
       </c>
       <c r="AX23">
         <v>14686258.0</v>
       </c>
       <c r="AY23">
         <v>4851741.0</v>
       </c>
       <c r="AZ23">
         <v>4851742.0</v>
       </c>
       <c r="BA23">
         <v>543422.0</v>
       </c>
       <c r="BB23">
-        <v>543422.0</v>
+        <v>520322.0</v>
       </c>
       <c r="BC23"/>
       <c r="BD23"/>
     </row>
     <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>12000.0</v>
       </c>
       <c r="G24">
         <v>-12000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24">
         <v>-1385048.19</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>24.38</v>
       </c>
       <c r="AB24">
-        <v>675.7</v>
+        <v>3.6</v>
       </c>
       <c r="AC24">
-        <v>4202.03</v>
+        <v>-38255.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
-        <v>0.0</v>
+        <v>4999.0</v>
       </c>
       <c r="AG24">
-        <v>32795.0</v>
+        <v>36055.0</v>
       </c>
       <c r="AH24">
-        <v>1310.4</v>
+        <v>1310.0</v>
       </c>
       <c r="AI24">
-        <v>-81120.08</v>
+        <v>-81120.0</v>
       </c>
       <c r="AJ24">
         <v>-104000.0</v>
       </c>
       <c r="AK24">
-        <v>-4197.43</v>
+        <v>-4198.0</v>
       </c>
       <c r="AL24">
-        <v>-6599.94</v>
+        <v>-6600.0</v>
       </c>
       <c r="AM24">
-        <v>29977.0</v>
+        <v>-31720.0</v>
       </c>
       <c r="AN24">
         <v>11153.0</v>
       </c>
       <c r="AO24">
         <v>-131000.0</v>
       </c>
       <c r="AP24">
-        <v>1456197.0</v>
+        <v>1978465.0</v>
       </c>
       <c r="AQ24">
-        <v>-1456197.58</v>
+        <v>-1456198.0</v>
       </c>
       <c r="AR24"/>
       <c r="AS24">
-        <v>-131000.0</v>
+        <v>-117665.0</v>
       </c>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24">
         <v>-131000.0</v>
       </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24">
         <v>-53615.0</v>
       </c>
       <c r="BB24">
-        <v>-53616.0</v>
+        <v>-51338.0</v>
       </c>
       <c r="BC24">
-        <v>15063.0</v>
+        <v>14612.0</v>
       </c>
       <c r="BD24">
-        <v>15064.0</v>
+        <v>14483.0</v>
       </c>
     </row>
     <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="B25">
         <v>7107228.0</v>
       </c>
       <c r="C25">
         <v>701011.0</v>
       </c>
       <c r="D25">
         <v>125206.0</v>
       </c>
       <c r="E25">
         <v>5661270.0</v>
       </c>
       <c r="F25">
         <v>2906000.0</v>
       </c>
       <c r="G25">
         <v>-764000.0</v>
       </c>
       <c r="H25">
         <v>-53000.0</v>
       </c>
       <c r="I25">
         <v>-5796.0</v>
       </c>
@@ -20130,151 +22406,153 @@
       </c>
       <c r="P25">
         <v>-3000.0</v>
       </c>
       <c r="Q25">
         <v>311124.0</v>
       </c>
       <c r="R25">
         <v>5000.0</v>
       </c>
       <c r="S25">
         <v>23000.0</v>
       </c>
       <c r="T25">
         <v>-18000.0</v>
       </c>
       <c r="U25">
         <v>-19000.0</v>
       </c>
       <c r="V25">
         <v>4000.0</v>
       </c>
       <c r="W25">
         <v>-1000.0</v>
       </c>
-      <c r="X25"/>
+      <c r="X25">
+        <v>38000.0</v>
+      </c>
       <c r="Y25">
         <v>128000.0</v>
       </c>
       <c r="Z25">
-        <v>232484.0</v>
+        <v>382835.0</v>
       </c>
       <c r="AA25">
         <v>88805.0</v>
       </c>
       <c r="AB25">
-        <v>1147000.0</v>
+        <v>-443.0</v>
       </c>
       <c r="AC25">
-        <v>-3710815.25</v>
+        <v>1509.0</v>
       </c>
       <c r="AD25">
         <v>2242194.46</v>
       </c>
       <c r="AE25">
-        <v>2367387.46</v>
+        <v>-1776866.0</v>
       </c>
       <c r="AF25">
-        <v>1788833.62</v>
+        <v>-205874.0</v>
       </c>
       <c r="AG25">
-        <v>1949468.0</v>
+        <v>-252412.0</v>
       </c>
       <c r="AH25">
-        <v>2070157.0</v>
+        <v>-42000.0</v>
       </c>
       <c r="AI25">
-        <v>-1995154.19</v>
+        <v>-1995154.0</v>
       </c>
       <c r="AJ25">
-        <v>-342821.28</v>
+        <v>-342821.0</v>
       </c>
       <c r="AK25">
-        <v>-211330.99</v>
+        <v>3367669.0</v>
       </c>
       <c r="AL25">
         <v>2377577.0</v>
       </c>
       <c r="AM25">
-        <v>-946838.64</v>
+        <v>-946839.0</v>
       </c>
       <c r="AN25">
-        <v>-5150924.05</v>
+        <v>-5150924.0</v>
       </c>
       <c r="AO25">
-        <v>2562963.0</v>
+        <v>2211963.0</v>
       </c>
       <c r="AP25">
-        <v>-1483674.33</v>
+        <v>-1483675.0</v>
       </c>
       <c r="AQ25">
-        <v>-1704946.16</v>
+        <v>-1704947.0</v>
       </c>
       <c r="AR25">
-        <v>-1078593.92</v>
+        <v>-1078594.0</v>
       </c>
       <c r="AS25">
-        <v>-173445.74</v>
+        <v>-296446.0</v>
       </c>
       <c r="AT25">
-        <v>-33278.15</v>
+        <v>-33279.0</v>
       </c>
       <c r="AU25">
         <v>-303000.0</v>
       </c>
       <c r="AV25">
         <v>-303000.0</v>
       </c>
       <c r="AW25">
         <v>1572553.0</v>
       </c>
       <c r="AX25">
         <v>1572553.0</v>
       </c>
       <c r="AY25">
         <v>-1429610.0</v>
       </c>
       <c r="AZ25">
         <v>-1429611.0</v>
       </c>
       <c r="BA25">
         <v>-605387.0</v>
       </c>
       <c r="BB25">
-        <v>-605388.0</v>
+        <v>-579652.0</v>
       </c>
       <c r="BC25">
-        <v>682426.0</v>
+        <v>662014.0</v>
       </c>
       <c r="BD25">
-        <v>682425.0</v>
+        <v>656172.0</v>
       </c>
     </row>
     <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -20318,51 +22596,51 @@
       <c r="AO26">
         <v>19462000.0</v>
       </c>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26">
         <v>385000.0</v>
       </c>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26">
         <v>39076000.0</v>
       </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
     </row>
     <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B27">
         <v>7592000.0</v>
       </c>
       <c r="C27">
         <v>7379000.0</v>
       </c>
       <c r="D27">
         <v>5180000.0</v>
       </c>
       <c r="E27">
         <v>13451000.0</v>
       </c>
       <c r="F27">
         <v>2597000.0</v>
       </c>
       <c r="G27">
         <v>943000.0</v>
       </c>
       <c r="H27">
         <v>435000.0</v>
       </c>
       <c r="I27">
         <v>454000.0</v>
       </c>
@@ -20397,104 +22675,106 @@
         <v>239000.0</v>
       </c>
       <c r="T27">
         <v>271000.0</v>
       </c>
       <c r="U27">
         <v>279000.0</v>
       </c>
       <c r="V27">
         <v>235000.0</v>
       </c>
       <c r="W27">
         <v>82000.0</v>
       </c>
       <c r="X27">
         <v>38000.0</v>
       </c>
       <c r="Y27">
         <v>57000.0</v>
       </c>
       <c r="Z27">
         <v>88000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
-        <v>55000.0</v>
-[...1 lines deleted...]
-      <c r="AC27"/>
+        <v>81488.0</v>
+      </c>
+      <c r="AC27">
+        <v>149562.0</v>
+      </c>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27">
         <v>421000.0</v>
       </c>
       <c r="AV27">
         <v>421000.0</v>
       </c>
       <c r="AW27">
         <v>119512.0</v>
       </c>
       <c r="AX27">
         <v>119512.0</v>
       </c>
       <c r="AY27">
         <v>58045.0</v>
       </c>
       <c r="AZ27">
         <v>58046.0</v>
       </c>
       <c r="BA27">
         <v>100491.0</v>
       </c>
       <c r="BB27">
-        <v>100491.0</v>
+        <v>96219.0</v>
       </c>
       <c r="BC27">
-        <v>158883.0</v>
+        <v>154131.0</v>
       </c>
       <c r="BD27">
-        <v>158884.0</v>
+        <v>152771.0</v>
       </c>
     </row>
     <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B28">
         <v>4358889.0</v>
       </c>
       <c r="C28">
         <v>98230000.0</v>
       </c>
       <c r="D28">
         <v>0.0</v>
       </c>
       <c r="E28">
         <v>4278919.0</v>
       </c>
       <c r="F28">
         <v>28414000.0</v>
       </c>
       <c r="G28">
         <v>17872000.0</v>
       </c>
       <c r="H28">
         <v>21655000.0</v>
       </c>
       <c r="I28">
         <v>40071000.0</v>
       </c>
@@ -20523,142 +22803,142 @@
         <v>15000.0</v>
       </c>
       <c r="R28">
         <v>16015000.0</v>
       </c>
       <c r="S28">
         <v>16015000.0</v>
       </c>
       <c r="T28"/>
       <c r="U28">
         <v>12668000.0</v>
       </c>
       <c r="V28">
         <v>3000.0</v>
       </c>
       <c r="W28">
         <v>9851000.0</v>
       </c>
       <c r="X28">
         <v>9851000.0</v>
       </c>
       <c r="Y28">
         <v>78505.0</v>
       </c>
       <c r="Z28">
-        <v>-51387.0</v>
+        <v>-84619.0</v>
       </c>
       <c r="AA28">
-        <v>-2883.44</v>
+        <v>-2883.0</v>
       </c>
       <c r="AB28">
-        <v>2175749.0</v>
+        <v>2622432.0</v>
       </c>
       <c r="AC28">
         <v>0.0</v>
       </c>
       <c r="AD28">
         <v>29202.4</v>
       </c>
       <c r="AE28">
         <v>14445.0</v>
       </c>
       <c r="AF28">
-        <v>-14445.96</v>
+        <v>-14445.0</v>
       </c>
       <c r="AG28">
         <v>6249173.0</v>
       </c>
       <c r="AH28">
         <v>2135771.0</v>
       </c>
       <c r="AI28">
         <v>871816.0</v>
       </c>
       <c r="AJ28">
         <v>560144.0</v>
       </c>
       <c r="AK28">
         <v>25840.0</v>
       </c>
       <c r="AL28">
         <v>4270782.0</v>
       </c>
       <c r="AM28">
         <v>2505000.0</v>
       </c>
       <c r="AN28">
         <v>1088016.0</v>
       </c>
       <c r="AO28">
-        <v>-333056.99</v>
+        <v>-333056.0</v>
       </c>
       <c r="AP28">
         <v>660189.0</v>
       </c>
       <c r="AQ28">
-        <v>45000.0</v>
+        <v>523497.0</v>
       </c>
       <c r="AR28">
         <v>17465000.0</v>
       </c>
       <c r="AS28">
-        <v>-197420.19</v>
+        <v>-258000.0</v>
       </c>
       <c r="AT28">
         <v>26541.0</v>
       </c>
       <c r="AU28">
         <v>128500.0</v>
       </c>
       <c r="AV28">
         <v>128500.0</v>
       </c>
       <c r="AW28">
         <v>14686258.0</v>
       </c>
       <c r="AX28">
         <v>14686258.0</v>
       </c>
       <c r="AY28">
         <v>4851741.0</v>
       </c>
       <c r="AZ28">
         <v>4851742.0</v>
       </c>
       <c r="BA28">
         <v>543422.0</v>
       </c>
       <c r="BB28">
-        <v>543422.0</v>
+        <v>520322.0</v>
       </c>
       <c r="BC28"/>
       <c r="BD28"/>
     </row>
     <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B29">
         <v>-4911828.0</v>
       </c>
       <c r="C29">
         <v>-3776000.0</v>
       </c>
       <c r="D29">
         <v>-3351000.0</v>
       </c>
       <c r="E29">
         <v>-8528619.0</v>
       </c>
       <c r="F29">
         <v>-3086000.0</v>
       </c>
       <c r="G29">
         <v>-7703000.0</v>
       </c>
       <c r="H29">
         <v>-4586000.0</v>
       </c>
       <c r="I29">
         <v>-3293000.0</v>
       </c>
@@ -20689,75 +22969,75 @@
       <c r="R29">
         <v>-3422000.0</v>
       </c>
       <c r="S29">
         <v>-3344000.0</v>
       </c>
       <c r="T29">
         <v>-4278000.0</v>
       </c>
       <c r="U29">
         <v>-5157000.0</v>
       </c>
       <c r="V29">
         <v>-1989000.0</v>
       </c>
       <c r="W29">
         <v>-3326000.0</v>
       </c>
       <c r="X29">
         <v>-2360000.0</v>
       </c>
       <c r="Y29">
         <v>-3145000.0</v>
       </c>
       <c r="Z29">
-        <v>-640294.0</v>
+        <v>-1054382.8</v>
       </c>
       <c r="AA29">
         <v>-3070101.0</v>
       </c>
       <c r="AB29">
-        <v>-1147000.0</v>
+        <v>-805882.0</v>
       </c>
       <c r="AC29">
-        <v>-187500.0</v>
+        <v>-2602915.0</v>
       </c>
       <c r="AD29">
         <v>-2590500.0</v>
       </c>
       <c r="AE29">
-        <v>-1776866.8</v>
+        <v>-1776866.0</v>
       </c>
       <c r="AF29">
-        <v>5870838.0</v>
+        <v>3116000.0</v>
       </c>
       <c r="AG29">
-        <v>-1949468.32</v>
+        <v>-3199412.0</v>
       </c>
       <c r="AH29">
-        <v>-2070157.27</v>
+        <v>-2070157.0</v>
       </c>
       <c r="AI29">
         <v>-4269000.0</v>
       </c>
       <c r="AJ29">
         <v>-2600000.0</v>
       </c>
       <c r="AK29">
         <v>-2199000.0</v>
       </c>
       <c r="AL29">
         <v>2126000.0</v>
       </c>
       <c r="AM29">
         <v>-3646000.0</v>
       </c>
       <c r="AN29">
         <v>-4585000.0</v>
       </c>
       <c r="AO29">
         <v>-1752000.0</v>
       </c>
       <c r="AP29">
         <v>-3969000.0</v>
       </c>
@@ -20773,215 +23053,215 @@
       <c r="AT29">
         <v>-713053.0</v>
       </c>
       <c r="AU29">
         <v>-2393500.0</v>
       </c>
       <c r="AV29">
         <v>-2393500.0</v>
       </c>
       <c r="AW29">
         <v>-1582982.0</v>
       </c>
       <c r="AX29">
         <v>-1582982.0</v>
       </c>
       <c r="AY29">
         <v>-3052518.0</v>
       </c>
       <c r="AZ29">
         <v>-3052518.0</v>
       </c>
       <c r="BA29">
         <v>-426942.0</v>
       </c>
       <c r="BB29">
-        <v>-426942.0</v>
+        <v>-408793.0</v>
       </c>
       <c r="BC29">
-        <v>-939356.0</v>
+        <v>-911261.2</v>
       </c>
       <c r="BD29">
-        <v>-939356.0</v>
+        <v>-903217.0</v>
       </c>
     </row>
     <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="B30">
         <v>-16041.0</v>
       </c>
       <c r="C30">
         <v>-11000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
         <v>-466.0</v>
       </c>
       <c r="F30">
         <v>-6000.0</v>
       </c>
       <c r="G30">
         <v>-12000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>-565.0</v>
       </c>
       <c r="J30">
         <v>-179424.0</v>
       </c>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30">
-        <v>-992.97</v>
+        <v>-992.0</v>
       </c>
       <c r="N30">
         <v>-1000.0</v>
       </c>
       <c r="O30">
         <v>310008.0</v>
       </c>
       <c r="P30">
         <v>-1000.0</v>
       </c>
       <c r="Q30">
         <v>-12785.0</v>
       </c>
       <c r="R30">
         <v>-13000.0</v>
       </c>
       <c r="S30">
         <v>-13000.0</v>
       </c>
       <c r="T30">
         <v>-13000.0</v>
       </c>
       <c r="U30">
         <v>141000.0</v>
       </c>
       <c r="V30">
         <v>-15000.0</v>
       </c>
       <c r="W30">
         <v>-174000.0</v>
       </c>
       <c r="X30">
         <v>-173000.0</v>
       </c>
       <c r="Y30">
         <v>-13000.0</v>
       </c>
       <c r="Z30">
-        <v>2351.63</v>
+        <v>3872.0</v>
       </c>
       <c r="AA30">
         <v>-81868.0</v>
       </c>
       <c r="AB30">
-        <v>675.7</v>
+        <v>1481.6</v>
       </c>
       <c r="AC30">
-        <v>-109953.22</v>
+        <v>-152410.8</v>
       </c>
       <c r="AD30">
         <v>-262551.0</v>
       </c>
       <c r="AE30">
-        <v>-3521.99</v>
+        <v>-3521.0</v>
       </c>
       <c r="AF30">
-        <v>-26002.73</v>
+        <v>-21000.0</v>
       </c>
       <c r="AG30">
-        <v>30914.0</v>
+        <v>34174.0</v>
       </c>
       <c r="AH30">
-        <v>3840.6</v>
+        <v>3840.0</v>
       </c>
       <c r="AI30">
-        <v>-111357.75</v>
+        <v>-111357.0</v>
       </c>
       <c r="AJ30">
-        <v>-31382.39</v>
+        <v>-31382.0</v>
       </c>
       <c r="AK30">
-        <v>-18609.36</v>
+        <v>-18609.0</v>
       </c>
       <c r="AL30">
-        <v>-20448.64</v>
+        <v>-20448.0</v>
       </c>
       <c r="AM30">
-        <v>-150302.79</v>
+        <v>-212000.0</v>
       </c>
       <c r="AN30">
-        <v>-42711.25</v>
+        <v>-42711.0</v>
       </c>
       <c r="AO30">
-        <v>-97643.95</v>
+        <v>-97643.0</v>
       </c>
       <c r="AP30">
-        <v>1350137.0</v>
+        <v>1872405.0</v>
       </c>
       <c r="AQ30">
-        <v>-1467992.55</v>
+        <v>-1467992.0</v>
       </c>
       <c r="AR30">
-        <v>-39900.04</v>
+        <v>-39900.0</v>
       </c>
       <c r="AS30">
-        <v>-387335.29</v>
+        <v>-505000.0</v>
       </c>
       <c r="AT30">
         <v>322616.0</v>
       </c>
       <c r="AU30">
         <v>-197000.0</v>
       </c>
       <c r="AV30">
         <v>-197000.0</v>
       </c>
       <c r="AW30">
         <v>-16000.0</v>
       </c>
       <c r="AX30">
         <v>-16000.0</v>
       </c>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30">
         <v>52993.0</v>
       </c>
       <c r="BB30">
-        <v>52993.0</v>
+        <v>50740.0</v>
       </c>
       <c r="BC30">
-        <v>13864.0</v>
+        <v>13449.0</v>
       </c>
       <c r="BD30">
-        <v>13864.0</v>
+        <v>13330.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">